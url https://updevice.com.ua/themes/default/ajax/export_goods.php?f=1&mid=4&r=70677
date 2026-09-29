--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7acf652aa68f2e41fd5637ef0bf2d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cc91899836bc4c8176f9d2ea1e2d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641ef599dd5161807f9fd7e4127cd423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbd5a5f407eb6fe7aed969b9099b094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90012fe51f625727f00bb037d7eda7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf71d83ec25f093a25e62cbb8e04236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aacadc777e926400dd29b0018c2c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cde96fceab1046acd168a06c7aec988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaa66e5380fe1ee936ac1387d991c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61474b0f0f2503cc6fc28544c234a94e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d37e68360d3500ce031984e8dc73ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185d9946e81772fe8b6ad468ede039412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5fcdf68e0205e400ace11c17a623313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19462a94ae7a80974a6834b88ebb60d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0ac92742d8cc90b8e32ddad2cf8f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f650bd28845549fe327ca0e3a8bd716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409b135ebeb0e6824a45cf4bacf032817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2688857dc5d82d5a1d98de6d6a7a9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da91c1950a2bf557919809b665854ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ddf8e72623b49da95983e3ce3c13c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff56f4ddbf1324f2c8d5e0cb40a3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d06cf88ecbb150e4887ca991b8d7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde561f14c99fae88d6f252ae0304db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c6598c731915d3ca2d215bbe1f24024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627cce09a6b390c2cd86bffa40b639a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d307fb7d27f5baad980cc0ac3646e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dce6d51abbd47b458bb8eb1a5349a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa6f9ef897fc75a6c4ae829578833f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349352500db433b80e9220c31bb4bb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c686e06cf719739ba9d5ba6e32bd12f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9fa1a640cd4d587e97b5177e960e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa71e24d6bdd6995a5696c72fd49f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b4a5177401da1c5b4d57716f2059733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3a3168c650875e2d44b69f45bd00e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a94b612262bc0b7ad8efc4a9ab956135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980aee56d8f846dcf9013c0e923ed8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a86220b84db4e07ed4f0b0b8de4f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c7e2c3c14ccc030f39d0b7d26de0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b55c7114d74d3d7d533cb0f1c9025539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a32573b7fe5a582988aa9c70dd4b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6bcae203da69b9e5e2c8308f64c5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641442f7e5399ef08b359309eec323d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bb2a6897058b6d8ce212f775deb8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb07dea6ea4e0e96fee7905f90d743044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cdb070c8167ce6d4b8eab170b1d5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22969b430eaec9b0828fde1f79321db646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb13e2f40f01dabe99f0322e60a7c8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430666389ad7182c462c76eeb64d40b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735077780eef98aaa4f91c431ae294c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ceca71771eec6daaae09be2e84b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9e818bfcfb0e39577f68789124d5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343e2f24f0c75e21083933f399654db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187797f568609c7d085f2c409534686353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49385ae0f2204f7a39de903f5a97d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c69a8d0608576674c7f6af2b359a2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806d036b16288a9c5e8cea70e0fc88956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534f405dc3228751159d1788c57222457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3db96ceb492aa71c2508a0d95e60f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa348476b9e10bfcda093014de924b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08230be5ea08e27d2e3bdd3c6f86a2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd7f01419384522bf143a10ee164f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b5ea19805d31171adf3cff74ce49e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448bcfbd199cbfe149d17e6522bbb6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc173dd4bb15396100042331b0b0f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f463fd2729c82c674af665a9aa3a5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3696a9edf4413efb6b8f9ba1d4f08266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e319bd2d5f24de585bc7409d5a4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb228e3029e146f80c233b96e4f3eb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6312224074b264badfbaa5fa6af2f6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af0de96992caf122bd2b7bfb894f9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63de675752d7f1d9fb70db78f64d4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746177c7a22f15a2e9ffb65428afff872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aeead4c899aeb5c233599180cd19273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acd340d73f075050a928d59225109474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531773951df82942f80e94c4765e455e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033114fea1cc800a064c16d494862e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82324da248126f3826eb3921215c2d5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e3ed103b0a92bdc39fd68d339be9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb353b4c225715fdd4a0cd3082c65b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fe9057acbcfb43d26d4d25f949f0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a1e65faceeda148332d34d0d08def81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daa05a5481b438222b3dbd2d3b9b9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897d3eadc544193d253746b88c5cb2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2082aee9957d438dc328013f0ca5d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8525d510c044cbbe9f6b272441d08185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20bd9d276a1a2bdf8cf7120effb92286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad9ad844c3f67f11f9957e7a3abe7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537164ebbb6de307cbb43a59a70045388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f230847fa028c805aff5482b69460b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077b8660d16c5aadc7ea4bfcfeb8e1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4f90206897b191a8b56e0c0c2a0dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eae3be60ad72320c2d2101008781e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee08935dd19b8d95a822d4cbbef273393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cd30ba996a327365036b217dd954394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91721bda9a8e4a6401845a2bed78aa495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d6ba4315c43a6bd605bc623e9851296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a08a0d6f811cd5c873e29a28b661b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b3e733d5db9f176088bba041904e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6de86e8c3f9520f0da7ef5a1f7b4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2865ad2650be20939db97db911dea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3188624ad4f68c3bcb8598145ffd1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6bfb54078d47a8ccf97078af1692e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5b05c068b32074182b832fc8febac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee53671e220f48876725032ac78cc53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e668a2c36614dab9dafdba6c5ae428105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfcd5a9e2a088066f2af0d26037878106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9e9a5b20c9dfd815f4212d8474026107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee3e67d99df98078e33b4b01ce7040108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e89aa2241222cf46cc750e320831c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b13577832e92d57f7a48d5f8d1e813110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e9870e1c1c481f66c4d5a2a7c8dcc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a99d9e76a4804ad3ccaf7b7bbf2a55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777b30045466042520ffcc6efd4502e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c0fa20ba74c7b0d06928020a21f9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84918859ed4ba4c6849a1e68a0379df2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403154de89c3a9effc714a6d7910db4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0ef597d1d45176e5665fdb5ff5a93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefeb6c68eeb5b0e53fa9e903554513118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44a840ba08d7b8edb5808339c1472f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ddf512f8d23384ce264f00ce0bb68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db888a91a47ed9a6d5cdb0e358659dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3277db9245d88dd5fd3bc1320e3cda4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810ed527a5d02e8e98524e897d76214123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96d803e15184f297ec8af02465c7b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b6aa5ee9933b83a32661206521edc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f2b96f64726155a87d708d10292c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31336f283f23cd0c16869aefb28c87bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cec6a4ef43cd6fbfa515ac3eefed30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d9457b5a1cbaf4c3f368eedebcaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cf16c1f7255aeb08b34f0ac1911df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34022cb13ad0f41072ddb39e77cb5503131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa6d37b0d02c4b39934a05b4ec0664132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507c2c160400a02e90c473fac14478e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c4c455d1d13c025d21676aeae8900134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499ea56662efebe7ed43ba13a23004f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec25618e0cad63e53193ca5d2baf45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b36af3005a6c233860a40ca03ed4a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d93f47ffc813219db93e6374d3ee9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4576bb78400fd3b925acac1489b9e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e4e1d0bd7c37f6be4c57aa7fc0a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffce0aac1f8a20e835c03453d5fec5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcfef8a4c686c346775444d02a152e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf1d83e0b2ef6bb0f1722ce8f62d40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074de2fd1f0c5e2a70cfe7871ad54ccf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66db5d7e7d4f149bfdfa1ae160768d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fa31c504e67b61bf59a7e102a9d72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946d50493df0eb5a8b706939337d1eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc23c3c9d6cf17dc23b3dafb3f028e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cd97fc4dbc7c98a76e2e6698db30d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276ae9eeca0e2d4a7e8a49e072b2560150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c80dfefb20b66a0bbbdb742f9847f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e80098d144a2c9553f2bb9b76ba38f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cd4110f635f5f673cf0fb6f9a74e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6915da8cdaafb63ce0fb03e4ad1dc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138842545e5fa737a4124c1b3833e5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5caeee586f37bea70091a35d81fe2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd3aae5509f5525318beae846689a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df73190c5720d1592074169bc7f07ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defc4d360ae34efe307985043cbcd7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c0fb368ecc26d7ac6d03ee723dd49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6a91c263a6ae079b79d0d0dd2320a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e061aa0ce01400415e6ea9d9a4eff2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ba141091d34d23d20c8f054254ab5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed473b4fd1bab684486f965d76d372f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738ed453c60eea283de1f1716b1744e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc3d06f61335564b91e0e515110640166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7041f527bf2960c1f5dcc76600b987a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3dcc55eb360a11782ae0c7b4dd829168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec01a6246161268a36a2f342f40938169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13b33979b99e6d231233329da93b10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3982499abba91d6739906be7e171e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd651120359e19850f5a0b26e17502d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2daf577f4ac3d7e61e04946d1909f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b5fb28537c8b00167444b0c4ae202174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2548d9fc5c3ed17fd296ca24ff3d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76128922b8acc71901a41db6d7511cee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a073cb19c8e72267f80841b7bf425d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126836ade9f4cdb9a4e7c548782e864178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2d1a313b921500c8fb12b8278afb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac106ca31aae6f2f7e45c6a1e96c171180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4c66d6a256dcf878d8e29bc3824f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713979af2fe13dadb208479eb0eb4dbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97c888e048f20a89b4e832b24cf8e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870e379d2d3c0c985eda9b53bbddcf6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b903a89bbe9309d6378060677421cfa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd7170a01366fad7956a81e70454c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334243020e42104632ca9d218442f62d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7008368d915703a1b908ef188c474188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab614952e2dd507084e94ff13f2780189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c16840b373b8d25189f46fe28198c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658096ad4cbd060fecf0645f93bb8e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ac291fa321328136e23d8093cc3ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15374536710799f848ff1d67dff984e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b05cbc97b4e80c8e755ddc5be63d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34534dcfe9866c5957a8912142f4b87a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b71e4a5b834101c45d915331d3e60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0842fc905a95d88556e817f161cab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb415fd9a5d336cac7f9690458649031198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0951ec636a296fe25c557cacbd9975199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b550aa4f30691517ba0ec16211d4860200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffc79e3896fa47ad7f1570e0394e92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abbdf9d53f8426bf0180510fac9823202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ca46229c91678ae1b8a799c8f83b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794c59819d49b93a517ca271d47dd8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb06d897a68f1b09c8c10c4922b4e3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ed17af48ea8dde4d747a7351fcc77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999a1e60942a92c8bd5cc02d09c4101207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ceb48a54fd6743d1f3b8e349d4001208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1fbd3873713624e72915a5d233afd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec9893e5053e33d88e5dfc7ca61762210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bad26a0371ece0e9d7d301d4d0007e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666939236e9419017a63de2ef2a5eed8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32265d115796cfa7537d079ce7bd487213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce644bfec80ec461a68e351383b6b95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e6ca90f9749700e1740eb987509c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a20b4d162e7c5e745e5718f90e2dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692af103b2f9c4f8b3b29d078bf4167217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b56220dbe8e7fe4879309fc579979218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddd488accc6b66864c823b52c23c2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c7db02289df9c065cf0d847ff2239220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e77923db8c03da1f3f0b4953f0af6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272633db864b09752570cefad3c9eb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fd7c08044bb64613387fae009045a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48ca7ffc03d2e5d0251682148c7d25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f66ee4866185b038ad4570310e5dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014cd57a4aee7058dfc525d44fee1e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26374b6e7fcb841f418fc8df649c27dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04891e4fa580252fb0d02e0fa880c2a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d655eecbb8b34084b689578e210c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210d1ba9d69a73b3d1f8dfd8ff86d63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6914572b66ab6842e98401c1e004332231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0210939511f685087ffdf412c0850de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4461f90e2ff7bd3b17a8e88a4785b96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea39627130a2de40769ef05cbb7be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a052d9b916fac76bf75ebeb95d4424235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14a961989db39d838603541b145f73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d2e18962afbdd83e9b825349a48c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856797942849cf4c834cbeb575aba33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f9ed140de58e799c395bf12a04600239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336418822ed6ac5e47f9b198dd0c06e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2429335579113d6e4d23787e4a51ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f42b2361a8e746344acacfc1584cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8afea61da43bc528a00a801f04f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660e6f92b5feaba9ed59244d502a0c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845607d6a99155f65e5ee57277b1131245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb6cdb40d55a8be6d398ecea83ba76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafedb2bffba3a568c3fe1c70234856e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f520fe07e02d877aa130c35c8fd22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3edc48460c190a10dc181c94cdee2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa79ef07d43f8a05ee770ba2bf1719250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464ae17987c782161d24d79d1e64833251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6737e0f0ac7de32527b3d6f76c7064f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af5d89a74fd660a3854fd0915448a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685f379327914db16a1bf9f3072ea20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea36158b1f28ed6b757743d1ef8979255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b132db744ae055a9bff861eee92d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca51848b3b414038411e93784a0c27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16130aa0a499b330647c7ac83ecfe45e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27fa6c64de8967b05029473b1065bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872e1dba7888bf79e7d1a984b09b238260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ed8dabce934cb35d0c2b7192c8f17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183282dd5ba1de02b592071625868c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac0556a5c280f16345ae2a3bf28176263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe9493e08fb2a6d2d3e2225067f072264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df6136f548880b14886aef0002e656265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae28da34c040ebd0fceb3e0fc367eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d28ff36eb5ee2548e9d9024abcb845267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66f573ef316977e5ee9ffcec75efcd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaedee8e232e7bcbd3b249a625da009269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521e77cf0712c4bc7ea1da3628cc9d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6ed318a8bd1004ba89d184eeb1cb7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc72d761d39a0c3240b6e3a6266f4de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce8870728e7dc0f4450538542a3e8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e3e5de2cc342780a394d7d356a30c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a3230df0b8dcdfab83221cb65153275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78d3b366d351317d732b2ad56bf937276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b7813cbe049cb84af05e77045606c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b2d538bf3406f9f8ef3e391bcb4d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c28ea7d8f401bf4210e875182173e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a6aac4207b964e140c1c2a4f9b924280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9c456fa25646499cb0b8e96f98f5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86528635f4502aa612af07534a639f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cd9e1525672fd8390363268945d0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696feebf681a5933b5cfe6048bebace3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d507be62f49a36f4097928b1d7cd4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a76d90f2d7b54e0b983024e920705d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49404d807a941df427d7f1dbf5b2ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548231a7c3263459aab741f43cab1819288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ba5990182a86249d5426fa8230ccf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bf5fb745f1cbb08cbad4b6431fd24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba223a8784a195b3631191967992e230291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e061d839ca09157f2fdacc52fbf396292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c730fb39ff491c6888f32e70a119f3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70708e102e2e6ff33764b17f9e981ca9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1a37a5948abec845d94f95eb74b06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743589d7995fad34d8e8c9d0efefc38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620850f57819a2166cf85bd8ebd3df0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb13bf73bce91174d45a92da84d7434298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd94d2b9ad23b8d508e99acef36ec3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eb36dbcf0b27d92ea7e7e2dedde7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02813bce5604710765c9867ab731e4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c485fdc73acda30cdf2bfb9f7913e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e700b6ad0a059df816e7f50949568303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df679b03112fd5d8aee13435a753d60f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7ab15101cde25e0930417ae0fa458305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfcf3fb03474879c99b2a605a5a7d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b470ccfe790422d299de3d6da9d4bb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648609c6901ef2e92178da146227bf1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b6172645288ffd3c1f86c7c600ce2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377be9696c674187c2dceac99567cabe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39b025b1f45cbb70f9a3de43d912b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3927f3632fb50e482f0e556a0a430a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e530a11ab5a44ce19d353eaada1d89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfcc94559773fdbd2fa3f2bbdd967c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c1dcf5c53f211de782faf6aede39e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b4fac55aba5ec253ae1971ca888d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da64fa47261e48e7b8af246411e41a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e054150f8866145426377f4b78deeee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d0557b8671aa56a2a14b93dc1ffad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af3a4b64ad0eb56e2f43f16c74b5ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f95c480052c0577b43c8fa7f529073321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b73c3f08b365b1a81e5b8ad11e3ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35c1781bd79906c5620e4430d5d67c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6510567a4e45ac5a636f881b763853324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325802311edd53ade40634d64918486325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d7b5a821e667483b3d5bb33405b03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91ffa1d6fbb33a567a79aed738556c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea797a28e4fed4e74d957e559af55b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892b0d3b5f60a7668974b2dc907a11d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474032ca39fad8b62dd91240d0c5071330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39991b8feb8e860a9784a1d2e791df33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb45df6556d23f9751176ef5bd1916332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0c6277181b955a959a423ccbb8b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e52901e3857b2ae3c5704dd782bee5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57d26ce1c5bd423686c08a2f631efc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa2f6fef6eaed67eb193fed1f78f88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396461cb136ac8ab9baa9d124cb98fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a9d07d253662ce877084dd396c637338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52aefab580d336bd01425e752deb75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25046533f2182d5e83a4939888e399da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff1c49652624e0044e3db418d3cb50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb562c8ee8195af1e3583a0daadd36cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228b51212f778cb2148c1854769ce6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd285d0965eb664f619555940e3800b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec732093238856c3e0cfe0a6dcc314a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79bc09e32def6d2cc1d581d61e4f41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a86a62ac54ab4e60c0246de0ed2700347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686e8eb38a8941f39f7648b8136e959348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e4bcaa691a56d1b751d9513327121349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8638ccf0b9255e23965c9e9d6f94b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b8f1770ecc8e20eb8079678573d54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2152bc8eb936f5701771d5b1c4c5583352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12df95411d1cb475edf3716df9a433353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43284a4de0f989a3d2bf3e7ddef737354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299348b298e07c1016802620e9358de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b576b1ba1575185dc7514386eb891356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab90ea1464e0f0c4fed8d352b6ea79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8b4e57fa806fdd77e8edc502ff044358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646e2b0b13ae5ec0b0bf6977689ce0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec6ccd3b35433adefb8b8403babd01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d5e2d492cb4e822fd6131430f9e8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb0116d79eeda3e93d79db3ba7905f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca5c4b1df39f9a65d144cc53914a0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2441ec2c974674c69d87dcdf42449364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48c2f627cf8d53b21e00acf6977f39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c290b069f09dc31df7a23ba7b3228b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f26242ddca27d422671209989ada5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec8ddbdff8af26a15bca93f0c1e412368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463709d2a43ee308757938c845fe4157369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0886d817e02bf32093a9ccc3a69c6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b82cd2974043ba6cdd7b78b4e33259371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89db885b295b78275035f379c6e802372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289949edbb5144960195ffeccd8a10b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea09130463f240de8d74ef08c100df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dc820514d793b5fb70ab704039e4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a89d71379148a71cc39644f42f5689376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce885d15394466d7d3a22c59718130377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fef2b5b88c1e143cf9a528c741c6d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60830abbd8167f2db039612ad6a58c1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72e593215a24ca9567f11d55365e32380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a1510e40dcde7b1f7281134491601381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8154d7f312585ddce78fdf9b1f21fdb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec93f481d8f1fcde9a15438ae7566f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10664f6626c4a3a8bcc392e6305f9861384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120896009d0b30b980c0f9db60acb5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a5725df5032068df43c3c3ddb3108386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b731d95e4e0b6bb1ddfc102297527ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45078faa8d67020bdcb4df47e0d28f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6deef43d2bfd57015de55a351295dc0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00196edfda5aa54e3ddd6b8a93af20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab33af1daae09ae3f5f5e480014d4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba4aedf113ea4c23f054c5db94e7b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303be9ae8f7b4f12c2a040b5027962e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ef57d23d7d1c09f05a73678e27ff6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c2f40eef690342d9e71305e400fe0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a83118703bd5ff4927f2d80566426396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3df9f3823379fd462be079478ee8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c684038aa0b99ffe524f8e3ae2ae7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f1289740f380facbcf57cd9d73425399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc12bff4b54dc36a852cf17d700fa24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b314926a6bc22a922c7755cb26a655a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408af2e432756a7758be8c5634316ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3291993b8e42f295a199c67714c4c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fe1dcc57f4497ad67d010f9bb08b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1c3c6ba8648409b210f2b9dfdac42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6278f2c8bd44053fce43124757a09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bcf3379f1d32b2fd65bd5465b454f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2af1764aacfa304c74e4218d480cac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71a5fcfe86fea71c7e1ee5e565bf25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164e445b641940488835a41d296f4a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c861285890dee29aefd395dbcf8b4d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492abe98c704cf8670b94e1c269d0cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de8c61e567311e4828282e6b398f48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd60ad6011b6b073dd86b6c214d634414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3c506f7eeef23d352055c6917e64c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507948c57b68d4fff23d02b5fe4cb3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314baecbac7484b9ec60e4f5f1e638b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b695dc644eb29ff71013c08fd8a874418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875352c4cbc75d4e24b0e293061e2341419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554413f8c1ddcedf94317cc7654e0794420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e03251b8010e68bc23a4544a2e9ce5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1157bcbdbbbf39405c07f7601abdbb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ae81044d638c182c9105245444d6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97a5c4abf1354ce9fedc50c08c3ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60cdf1c6e8a0a60e4073b12477d5a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5826e202225d0ba453c8723ce01dde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8214349a74662cda3f0a2a21747054c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bd1528bf67e498ed3e7ce2f1f6773428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aedc5546bcbcdbed790cedcbc38434429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5ee1bab5b0d53d64eb3c1e833c72f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edfe5356c83f3c766067d60954a8c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120a2bab2cbe0bcb5051dca8690b837432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19718abcb26157b721b472802fae882e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af378c12d7db5d12c1c10dd779f775434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01fa7cff5733de33fcc8afef6d21c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86fccb6fd4cb7443af70f1f5c2265a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c0813c5d01d62adcb94c533ad4e38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ac9dd61b0a787b14ca010570dc73c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9677bfc76cd2c87094730c2da28db6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f7de1eb87f78adb5fae8f0a56adbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d595ca117af8f6d23fe964da851ea7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed869afccde62e19f27e17d5da4aff84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d98e483c076571b03fc81ea122177443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5f2e931724734632dd57a68e51354444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba6f80dbb55b15d251bb85f4093b16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1293dbe06cf842ef6887a3be4664a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0cc849f704baeb63a427bac8d0213447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddf45f16044d0e20f183b346c8bfa7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548065f1ca3d73f5e8128aef63e84af0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775da5c99bf8bef0961415d5fb27bc4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61685013268b60e208ca144f9ba71b42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab1a99804fc2f55516f5e658e9aa2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338b5dfadff4e80e6b8ed3522652dd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c71ceb9cd8b49ccb0f9c71ba4cea1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94181fe0f1254944c5700fa86904cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf6a3e7a99188933b96d066832f00c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f351661f483533a45331e957b0b4e5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69448da211a650158b37a0fe7c766389458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bc81525f8caa2cbe67167ac27bbfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80c0716dd1d0f59fd55d4bf7b4257c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf393082a8620e4b8d25b4562d03ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ea662dae7d482e22bbea8a0589693462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4f4cd9cdef7bc994aae00ee9148e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a72a566d7b559d2fce2ac93626d863464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcecbadd08efc57de49dc86fb70cd75465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24ceb4d135dcee05150ca498455c7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1ff6f9402759cd70025b58bd67506467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f2269762cb03dd1cf7b8f62743c14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432605f0f2e0d5f25dfcbefde20f208469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3489254d6913fb8a5a84abc8bce6887470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7b6455760c9cddece0239c8161d40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bbed41b6400d57c11d1ab6baac58b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413d82f7fbca298bad6f8a4936a8b48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239c786837934f0b0f2cc04e48d7c92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29e4992db4be7b0c548db70242a0b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c78d1c9a247fbbde4bd8eb0efd61f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271adc9809aa8a493df9e1a216eeb23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64b800164c631f76f0e1082f5ba141478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ebc788a03bde7d6ca76febed9cb06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712d05c68bef5b517bbec8c7c46e2be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149518531c1567793d337d83032c561481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea47092190fdbf16183db4120db4422482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd359cef1e20758c187455c5165498483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce066f87e1637eb72ee4e9d67c2e7e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b43f207b557a25b7bc7ed0b1456a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441879d27caa24bcce07ad41c8ff0b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2d7c6781a8d9e6e8d76f797661a38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2de15d641ef9f87e64db481bb9161e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577ef94d0a21a49735269a07588e885489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d550c1f4bfbedf11df9048973f8c363490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce71d77d2b6bee87bd2233cb33e0534491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a4de7c8a54717798322a05644921a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51b8fbb2620709bcc68b21975881f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec1348d56f63a2fe10d46836a8a4d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf13f88833f3701380742938315e8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00beed7f466c4a590000e3891b4910496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac2636dde1d7a5ca4c9ba6b7ce21eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48f9817ba9edbf614b951330a22a18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb712b807bcf76701229b3404b37864499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50893cb6cbf20c5d0e80b41f187d0cfa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3628b80d0719666965680a482fabb5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8fd17d069bfd5c80eb78a09658693502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe46e9939705b070d88ff368870fed6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c0c8c22ebccdd52a86dbbeb141af5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfb5ba49c9edecf0774b77a613d010505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f127dee42cb3d0bce07778194170d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3b296197796cc9752dfd9392ee76a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ff1f4650b410e5e5b0ca70ff8ba2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c069d48bc890ec9b1e4cbd903641861509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81b0c0324feb8af82c2d47866b5b6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb217d022b79ae73804b9b3c2c880b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff35d295fa4d7bc583999345c61d47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2290c6036df3c79502a26d88673033513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b9c9210dd81be151485a2b6933fc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d625a8df249abff026421828841ed27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16692154fc0f23e856b34db6e21a53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16641bc3cc05ec14cd6580952af420e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d32a2b0bbd1898b081dafa414d57e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44834b176bad918d321a1891547368aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3553c30fb8b70be9efdd31930bace0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739da67dbdc24d5acfa1b8d2c935396521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046e6efd133d3e1384e82002e778b9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff28120e03bf0c5de5bbd43718efe0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b096d7093a6e1a3257c090b1772d20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b083727a9a398fb7753114ef7846cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce04c273122ef24440d214d359f1b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001194827fcb6e061bbb53da8d6c861527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f265cab9900ac9d4242ee15d703a946528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acffb5ea674b6fb0326516c99e958d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c041f59aeac0b7beabb3ca1cea016d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e7a281dad8ba87c20574915a57c2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480dc4b719005e286fedbd38c30f592532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe43fe9f9b46ae1e29c67f874580ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf31ba2c679a8ea2a708621bd305f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c2bb07cf5b40d40b2d4590ad9126a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa69c74602fe496c0674b000b99a21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0fa0bcca2cce9b06b8037f2533834537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433077e8d04f10bcd04e5564d016b26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736fcf627037dd3e8dd7eeffd3e4704539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957a977bd0943c9c449cc5e3878f200540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df778e684b527145af2855d916afe6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef787cb471cbd190a99d0c03f46f6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d590d6c09d2d367e273a2f401231a15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cc03e471843c972ea96f9473b7c0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f54e263d840e915668eb72f8d225c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4b83f4352c3024b5a2a6450427467546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e8dda7410f6b4650e6284116e4e77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ff319dcf764d4b8473d177926e183548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a565d3e40c1924e6005723eecbd39c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25760098f1122c35dde488f1c4364a4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c7f1f54ebd6b68be4898f992ee3f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ba650d39a77ede6f3abdc8ca05ee4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f474ca8402e2070365dac714819c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f7f4a328d3adc8ced7781b31acdca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e195dfd3171667b326e947aba0d258555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddabca8fb974963b99010a2b099ec23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d2758a12cb7a19bd1b65101ce1c61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed9dce30b8bd6ff1c0976d36924602558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c811d9d3667693d074d0fd4fec2a3df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228811780cefbead6ec07d962055218560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7aca180a88b6801e7a0a0de7f3753561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28cc97c3de67e527955fdbd5bf0a87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745894e80ed2d37c9300cee8eb72e24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd34554172351a65d50ec559154a32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ae1d651543d07716fc0ba53dbcb44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526682448deb9f17564131ccde566bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb48841a362dcbb0bc3e04ad283309567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9a3f4d339b7e34c30d485918a4b0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299d69febf479cff34e762e757bf41e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354bec7a368c7d632516f14865bb82a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0f89c210a48b866a791fcf921fbe2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9d09fed117796095ba25a9aa38988572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf41e6d8b49ff09f5ad1ada4f8dfb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e724237d8af4af011f1307996cf1bf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6d65d4e735631f8bcaac17f57e5ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baeb2fb7b9c1ea6aea9930f8f51849576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528bf47a6b8c8a498c4fa8767b6e82a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26b88fc1581e0e98df7e590ed105b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98431ece8013f188a0d8887cf103cda7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ceaf19f7b1d3cbfb8a75399a9ae0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832f81149ece218f51015a740691cd3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889130459d96fccd643964c67df00d7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bccbe2defe86cc7d7c680102ae25d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bf468a25b8b7be5d492b97564eb5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401f2e968958573bf164e11190c8ab4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcccae572f07d94ad65ae50acb8405586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5515545458b0ad79ca0d54409e7fbe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472f3024b5797571758f6966108d351588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308c16a9e582ba0e633cdcc74bd7d7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d71e96920068a8207aaa7b2ba63ab8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c32c0b598c6222fe30ed4af32af92e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdbd7cefc4a74a6f4f6c267c54746d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c5fb5fa7d1e2b6ecd5c7a5ae39d5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d079fb244964e940ce6967fc0435594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cb1ee46b2d97ccb0ee2df23b70c4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136c42a8a14c04f525ccdce428f5226596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582556a6fff08fa81a17cb8702e64d64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f039c7763fc3cc1b214033cca0ef50c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7105d7718b06d8aae672cbfbe646b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b83298a9aabc8ad9ac5a286d15e057600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1001875a67d1a80c77d60a6d5ad917601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe74b6c66cb331ad8010450a137e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6912f28e16d7b9f747d29f0712336603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718fabff471a02f2033ab4833c75bbf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797a0211d4f520b9d64676ca300cafe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d59a533fdf0ac7f9aa38f89f91d55d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fe3c02132f2466a1e01fbfbb65c38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b4ad35d8b492770c2a4e3ed1519be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e1354bed9e4c0b87a6cfc95b2341a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128fc9778192d3559d325aba3e6ace2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d94430816765408fa4374ffa6b06d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827bd2d606657daf5ca00c5e0ef29d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f078363b1caef8f06e878186a87cf7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feb880bc6212782e5fad03a0682421614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608439042541747eceed28d885e0adf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff80aa43b366c2bcb561be3a4460bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36171a80f48e4d6cf4474213de1312617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ac9e1ad0317730125d560422df871618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29043da4ebb79aadeec7fd435ac852f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2be375b73dd7503451e004fd0b752620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434396f403ea8f3702283d6fb4f6fb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382364ce0c8e7df2d41786247d8783c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8074001df26fcad51d1d4bc9b3b521623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8aa54e53543dafbd1aab3605e8f3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff552f9d0216bfbac847c955fea528625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb371fbfa6fbe8cbdfca2b8a9b733abf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43873ab9af56fb47b16feb048a292b17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c8efacdfa0d2ee5513e713aa8e310628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756fd9214cb52a124803a0ac896cae0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4b19dc59b96cc9d691e94e5ed2387630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff985be91c8c957cd726c84f9668ae5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec18f9fe8fac36aff4f7d505579f27632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bc08e90469f8e93e642e8fa3cb043633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdd979fc3a4f7269bbae6e0e6f628a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2f05425a91d619eb6d1fc37ebb8e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0342e1ac43f924bf98b1cd596a1b73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109c2b66414443d46ce42ecae1b9613637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a731f635daf8a3d5293dc1568dce9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b183149b10d887f61111e6daad6e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c907471f7eb7434c798de51120382640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee502ec204d60acb353e2f31f9b4551641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36da15b02e415dedce35885b6d96bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad04b63caf1c88ca1aad2c1c1610a28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea04b0244e07083efa366a456b3776b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c00876854b1b2ff2ec6de82d3d2a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ca9422dba1f992b24012cd878e08646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb58f67917a1a83461fc1a10134e28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c928dda274b8932a9215e17c2f024648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02d23e3ad567b4f424fdd63335bf19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a61482d7922636c191c92bd529e57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84e28b00dd2cbf46ff2e7efba48233651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c00f2daef311502ec11832f37c2997652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab734874026251f4a5670c79db968a85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa36d8faec8c4f8250dea5c35bdd54654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7db00a0264758a2c26b7be61b6c2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74747a4c5f18ff13e783a7cf2951c5d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2293bb9fe86b0b7616150136bcfa5dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1a32b411735429468527683c38e44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e5b4b9fcc6f3a4942092bc08eaff6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bb43c06307e3118d307aa5f81f17a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edc88809419fbd35a14f2c20fdd1e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b63b176d920067b0c1342bd85328c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b833ae1b860a7921681dc62c4d232663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eccfa7c2c7b23e28fa736dc4daccd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dbe49672319ee23f85bcfd572f866665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fb6ba4ad57912e751e4e9fb0f05ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846afd230c88992167de79ff5611458667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcd8d31388411914e86c2831efa649668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fbbd5926a29bea2e467aac751ce1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa268fac27a87b2fc49279b11c31cdda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaa1d52934cd7be01844f4a4d3715c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8a583cbec80167b791e61e280260b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173f67bce53e963320b3ded9115974a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b4e2688de0421ebcd082d3c236f4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c57b33a6124dfdc704f3593c5a193675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6843045096b8d1cd7cc2838e529a2fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2d2d54f8f5079f64bcd588e38e223677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42feb040c442e2a5d089d9889410d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc8488a237694e9c8f2ce8ce973111679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36ff682ff1c7281e1a5d572d2a3ab3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a21b1c666013021694b969639dcec7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55512616ecc6c62cf9186c261aca1115682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e538dc7951b7f78e08465fd02ed8b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285f0c6594b2ab3b4319c39eda5ad52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06decb8540c965b5d237c04ce367a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b338bcaef678961abd135bd678d539686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da750e0dddd465b5e53b968d022239a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39eae303b715870e17b3f7c900f2aad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f970f8dc318e5d71b2467db7df93c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb316f32b6a276ffd476abdb3f8aae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b514a71621e4a35d14ecbf5ba94ccc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32d6801bb134668083c2e09e42c585692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc98484855beba36f54f34a36d5f558693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712ad4a194f0128bee23dc0b8d36360694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e176584f2843828634b87f73bf3675695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516c3cc9a05d8db48b7d158906d94bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171dc25671b62ef6f7990b05b6b3ba0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37221968c44bdfdf441489602a1b61c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da48ff9bdc9e263ea1bfa274233bc4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181a301e9555ea9c04af8407e9d6743700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019a39aeaab31a7495160ab0af17498701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08af14e67fd845afa23886987b4976c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f960dc675686d5942c8387f406f388703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f21f5e7e0d93f24a0b898d169de7f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c4d74ccb6eab6aac75d82800926c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894dc884e0669c8d89a9eb27f9a8941706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba1a724d74d49aed52dc3709566b04707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a41741a89f4cab7a7b1d30aa91baa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2519c4b214d1d0510cc99eb084511e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a8201e2f4954c32a1b088ac7e3cb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef0dd254a4ebd824eac6ae9d47a812711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad474a9f169f6610a39bf096539c81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7594984b5491032c66a5fd71b113a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd305d32efe9d244b619e57629ac46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aac23f0081c5d889e18429925c9bcc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd328aaeecd38b4d980f3c67c2b4ef68716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa94d9cf8a3bf67e02233a66f5de67717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de612640ed066ed02bfcbadb711a33718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d91805da4c8757ef89ce1285ca649719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d288be162612a6f8fd6df078281c13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26be5fa0a376031b8a13bbf6b6008f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb20b457124c8c40d168505ea83414722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2dc0e29aea7710a2cc6b712a55318723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000b0c811c5a356cab74d7986d02386724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac7c1341215a71ebf826f27814136e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77be065fdec98b84e08df087e236ff3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace0d318251f525118a3ad8dc4a9b2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337abeaebe1b3d1de1a0a03a01b07f83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942f7e70c251372bf880ee0faef73bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98436e0c7d0c4d50e99c9960be3317730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff367e445139e1e47117d5ba27a6ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161ac5c33aa1239c262d2e2f72c52aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e711f3872ce7d5bc6a0a1a368665fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3d8e6a2adfa85343bffc341bcd601734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939e22d23defab8522d727462a38e7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9477e02124cfd38af794462050d83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d73324377b4ca54ca8231caf49e2f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfdb3e30e20819825146f6543854c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9e70517555893298320b3ef777764739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb67db8862c3c38f43209019aca7d64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc9a4cc7445cbca31258b4c4b0cae8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe9523b7c97fa88978d1e6cd06f60c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16df852a89e98b22b4eaffc500705d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c2563232d5aa635c24490777a67d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e5ee98e33743d5133d4dc0b5010e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86369396dc389aff61495260c2ffc7de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074903b7ebd9d13c2b67083a5462598747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecfa8e7416a73a82acd5323ff8d564748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1f6d8f223e0eecd6b3eb70f97402d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1130df931b90882ae186f65944df9a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b7e6af57413d32a52e87c3fc4e23f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f1ae77f5a9da91fb39527f44a6811752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b953652603866d7c41a732dddc2be8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83606eaead4d77216602e1a90813babb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703117ad5720e3a03af522861215b09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d41f5f99b3c66c89fe94548baf5fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8a16404d5a174ff6a430bfc8dea23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cae3903541aad0239b758b4751a737758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d7853d9b97aa6865fc6867660d6b7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feae12a26c86a6d2d7bbdd8437c7612760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f051675b5819d9ac73350794583ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b8f17144c20616d308b46ef7b7b89762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ac8e8d93960cec6ce5dac7c2b6489763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b5c8ea82cc4c14c1150a52c2fa459764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca92accd24ad6464a29df6392188dd0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d001bd296e30dd507c97620f6fce455766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd6bc4dde9b10138f2d40970c9391b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c611806dbe67f44d7b2654b9db95bf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf7274e97889c014c510ac3429c752769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34facae21cddc93bf367336b9cde2b93770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660be38211d471a831d84c79c0df218771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeb13096cbe9fb190d12f4509fae6b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e30e432ddaff17bd009354029d86e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c406eb50067fd4671a62c16460b1be774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9210756f032e9e5af18d48d509768775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39def278bcdcf71e9c53f06504b846776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68d630065053c026c89f6972ca43e6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6b10f36eae6816ff77a8e4a7164e7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa64490604dbbb66053ed565b07a0d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42891e0581a46b7ec3352658818f9943780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2ba22b7b10883c648ab6a92054e09781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bfd927abacd39d18932623424a50b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f827c940580a4bfbb7c2561bb88ca9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e3d185050de8a51d68b6a9337126784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e365f39382849b1d3fe638fd302c8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20871659199697128ab75ad78f5d1d2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd718d7dd80d295d633ab887e84e65787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517828b8ca404ee9966b10b81bc5166788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6194404e3ee68af225c1abdf9528e9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd64a75ab40a76430f646c3c3542c2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2523723d3500ceb7ee7a9841f61a5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c933d6241612ffe83d7d35cf4d447e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd976310b20adc51ea3f855155441f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46458d654726a7c12eeb5a853e084372794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22b03080d7ec1037641b433c2e1c09795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e501c3352ac48adbc4866ccfdd5f69796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536172d9728cccd6ca1df449e42f775797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80860c2b8f1a979b03de29c7147c88798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce4f53ca17fbb807a05490c0f88a2c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd484e507a0010955efe6039080631800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec576acff0e8171d0db7b70b42f19801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baa77a43c500ac0db5fc79b1c81e0d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d96270f1e0bb7ceea0531aa1a1211803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27910a4fe721c901724e1bb60aa47f89804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca02aac08ad348d38f1c766cc6f8ad805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a00d5202eadbab2fc58ab69afbf28806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6de5303527a4e1956515d8137a1046807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20177f72271564b0d477d48cde00d2b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10c6ec5c2d7c949ff07385fc6c2b6f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f8178f7f2567d6f01281a9e4c650a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885862bf9519a2d8c956940a263a378d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d5546e61828bebbfbf44bc6c533a0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dd4a316a4c46c0292fa6483a55df9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567a24407c88a60d4aa61ddaab44646814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835ac8b3325dd728d2ea004e4cd4f72815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3cc1dcf0391de2b8f88d2293087b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afa39f700f909ed2a2dc29088f2a2b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078a85d6388d0d45d3cf6c869532ebb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72ed1b6990adb475b8dc0907d6df1a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eada4b3e82750132a43fbf64ce4cf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa750bf1c26a6860aa659cda7bd6511c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53535cde3cb3698e84a8dca295a6e15822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e2f65c88c6732dc3259bc47cd9f17823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8caf6fdab442253f830e2ce94108e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c90add4182d883226207ccbea778fb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d4f28ea8cf46c2af698380f97d8b6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f53f7e8b3d7c4e56e1d1cbd874aab827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a95fd89fb534ddbf46f0c7a72e7a8b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6ec7363efd4e2a589bb47bb95de2f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aecb7547c02d0503c184e2ad08ded830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e092ee5460fe7bf4d7a60cbfcc840831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a64b1de280e89d157399ea7428cfd7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060ab3ee6f4b36839e4aa0e81e10b13833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f10440d97fcc9a19b5cd6bc307664f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413f8224d70db313fd07e914cd712f5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fb6cf75d2bb3f8fb3ab6c0b42ed7a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f051b256022bc86a0805e97d06cc0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867a38ab817bd1403da8f3a223b8f29838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764018169e968e9806510720db02e22839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31373ebc74934584c78d928c29ecb8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e7fb760205b1d97a54c3199f355ff841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05a735b16821cc47c86faf244abbe4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff8ad7e0ff16ed2346f29e8c9bc7f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807d09627fb160f2f0a3c87716fb0be844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51005eb9bd6416225d276435022f29845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd538eb661219c3ff5c5bac55f8a8a1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb2585d8c43de2dfd0b994c7b96e13847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0805c1065b3c202ac416442c7e4849848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc0a68e6f8165cb952356788ba2117849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ec5c087ede9cf5b3d55ed9cb6be28850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2148a4f1808e5d71c8b47112bbfea12851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0c1eb53feb2ad7c63d3007cce6085852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dddd2d2933d1e1cafd21320c11421853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba4e1c85ba70b1385b59da9288c7e7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e04fbef411d94e5a2c531cda1fef7b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60668c1a6464310952d8bdd6cfc28d53856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f0ff8c5234bcfcd124003cb5fd912857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c071e1b5d95b06c82929b520207a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70840524f096dbb3cadba88461565d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a743095b86182c0156aaf9f76be9a32860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7da34de4cd051491755286c1be5e0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fdb585dc5f0f8efb316b93e4165ca862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86880cade84b0343498ccd2134d6e6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1761c9da163857edb13559951372b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec01f598facc6146d06de603a0c30f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317b813a13b50e6f20905e15992bf68866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc841ef3357e2d7e36328ceaf762f3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca1bc228e8bf3d7a80a53f6768a68f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df6b998f56d581669aa42365aa3b92869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c178b07adb305b327caa63aa519ec89870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341ee977e4ef628a2443192e042e754871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56526dcdbd42f528762eab2f25b4edf9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a80e22eb2851da6d0643be7cf77e0f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e6989c6939de994516d1eb9c92885874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb08c77de5430791376dcd07597f675875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcb5d03662378c3931befd731834fe876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f823f5170c40112c92c0125806c3ecc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03f39a7ab46c09315758382a61b8c4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1616894a65fed50245cb127455b1eba879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33a91bd76758d0e6c4805f82a60d27880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbbfe5e2d69fc9ebc5c50f2d9e0f80881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e119075d7785529868af4c0efe9032882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969eb9a8f53d64fdec5ba6a6175ab53883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede9b33a53fa86b4fdcb0707baafec3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e3c7f233a97454dde0bf91b180fc2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caf89ebc24522faae39a885e85041d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfcf301c5203aeaae26c6b4d57822f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11754d395d619fbc05c6d1f00da58eef888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c55e40e77613509980dcc101798ea4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8b8e76e165fbc688072559bd3b63890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f213dbd758304444fd6885f0ef7d8bb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea856b745f9810f8c2ab76c6f8294c4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a649b3d08b4d86067f173e955555d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac20d8f82ff48738fbcfe4f2533867c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114fa58d8c81b0560fd2f6dcf9ccafb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee1a500b9583e8a8026a5052086f37896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c26829b294026aca259e8332deb870897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a9e6671c493f94fefd86f1d1fa206898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49a1b5d434dc40097a6630b9514794899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a8434de9f85b6ce0e5052ae398ab900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22509f676c3b7684542b5249613260be901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670670c393f4a79f614705368bd4b25c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c0d8beeaf7ea2d78c960c1187975f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c72d1e24667d63461e46b602a19438904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268afa83ae71c7b34653bc9ff15d0e28905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d509a493d993f2dbcae1ceb0fdc6da1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b773cee4520de262d890eaa799440c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d24b4816e93a4a0abf1da5d3c2fced908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45cb51c93fa49ea6c30452e2f51a25909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5078426a25066b401de76f88601c55910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac56bc5fc009c7c65397b39eb06b88a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59887819b094edaa2c3f088377b842ed912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b5a40814f4567a58f7ac960ec9782913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526566d194a90e89e6359261ec46e21914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2599a1130025827685b5106a2938565915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbef0aaaad1f9f65eb358b068524894916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c096ffbd74cacdd539130935b396ea917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fc54f2fcc3644699fb2c627eaf4af918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa155785c4efbc2ce9b5aaecec6b1dc7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced77ec4ca11f2f4bc0fbabee1d0924920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a1d2c55092eb84fe2e997a80489da921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f6b1309cc33860986a76d175d3fa2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa88d986fe72b7b520c17c51b044283923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0b363dbc592561fd85319bed20e0c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4697ac42a920b84e7416a441c4d6d63925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f661c94329f320e2014dd8037d4ae926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecef638f4cd47c0deb0bff0dd73e8f5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c60727d48ad27b70b041c8f585d56928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0824d474e7d36a5610f9d7cf6a09d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241238baaf93fc014f2c0acfe4197a43930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1cedbe35a7a39363598a7fa6f7dbd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ee55d8f397428c3d14845ab1fed52932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fdfeeb20804c12776dab257fb4b0d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae852d46810d8a5c878967ffa4747934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab733686575b5bf195162d7064f1e22935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b1be8ab55f914a5e83baa6d24fdd2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac804ffe487f01d9e308c9fff663f36937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143e7d1f63da16ac3eac24d86cc20e6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba82246bf25a7afc584316fded7900939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541296a5fff86b9eccb71f3c9c45e6f6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc8bb1db2b186f8e985574674b0dd4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29880280e44948e587af1500668377c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3d61bbffe272caaaf247b9712cf88943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499df6af35e51acc38fb0cc81cd58ad0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb98f93b7b7587102f3527078903079945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb808d65e389ddd8c7e462072039b21e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655738d92cb039f409a6934a47d34e9c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdff8b480f6c3c089d609d8604fa12948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44714782909c8e10fcfba2ddb9ad2be1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903110b5722c16dc00f113d5aa84aeb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce9160cee3817ce588899217c5ccb5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf56ec4f59d0a983a28321d90327463952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e269ca20142658d2053b2b0449458953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc0c964cd4a2870792e28e078bbb09954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62e86fe5621f85ebb4c466993c5a97955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe72c709c3c217e0a00516af88cb6a6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a94ea433a85736ffb6fd17a363b93957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5280f55d175953c76e72eee508027958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c17b73e75be25a2126e311a31fecf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998f518d14f42c902fb8212586029a5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176238b28831adcc417fd7bc25cd5dec961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd13fefb87c7e20572a063287a3d8d8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6687c42f532ebaa622ebcce0e50ff3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0f7ae9dd820452fbca525c21a8546964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c15929c1b68c031f24ac448a0df97d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed85cad8f12c722bfc65ceac72cc0fb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319dfc2249328bf6310b05961b3fe24967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3503a4dd1de2a239c916a28068d1ef968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1823d70d913e105f7b314af9c6bade969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62817ab66cb39c38d790599155e47766970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd6ddb704a123bb44c9466ae597f8e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fa649391b4982fef6f4b0d4735aee972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184b02aec5ed724418ec6d0aa931546973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43871d8644199044ee22d80b4b4465f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e594ffd0ef057fd5a03921cd0a532975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ce1c93f186a767e4bfcd353f1c2cb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c4eec8ba418984361937ce359db8c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96591525496ed7ecf9b150ba78ecf12e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff58cbb58456fb05c7e3a40845aeec979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf41c5e2bd2210d88ab4e13df6353d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa503f6b6bfa5d9af8e9f689dc151c7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ae8d67aec38166418acb6d28200c3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ae8637b2ed2f3110d931c324a92ec983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda8aea1007dd2070963a120634cf1a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414e536fa1db75657d05f77d71ecd79985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27464bbb73c22933a8860ce25452f0c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985b0904ba394e04ba72f6743fc86d5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de884625517e6225f18b57cf631187ae988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5727e4cde1b8dd86ecd281e7d801c8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ef060acb581795d2b3f07a848e5d2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fa8d1753e4f35f6ef1189fee2d347991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04399fbb51f18dfb0888b9415444e20d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9ee111ed04287345b0945ee8e1cd4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e781d043a7901da060767d4be1dae7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afdd204bc48da55fa3fdbda868c44f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f386f7929f7b98bfd8d560997049b7b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f148e86bb278a51e188ad917ce74379997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09752e74c7db2f7ad4110cf667fcdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17198040521876a5086183e4a6ea72342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a3b289118acbdee1a1c30174320cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c31bc34051fd3af77a3a92be24e7294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423448330ccaef86183ce981304cf605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6313e0b53add420eef2dfc80f9d5976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb9f4e65c6846c8c71abbdccca196f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babae9ba7494ca08b19f3221998694b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc5039aed1df3b06fc5a25ef18b57a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67e95b97eb1ac9434aecdbd6f1499810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ac688a4e2298271db7daac6b47f0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ba53671091b98e980d41d450464c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75522596e369eb22a0a13b298261653313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694dfaace235a2cc337b8271d94bda814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb926f5a378b5c79731b4f122f46c7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66510c34527aa8f565538c2679f608a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80de6f85680f5ac34ff7e006a7b390f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ff43ba63318dc38357d7724cb7c9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915baf07631500702ff4acf4957faa019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1ebe318d52527858fa8da1123866b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8ae71430fb2224f15a14b9ad1e32321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b785cdba296c361fd3a4e6b82aae0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ac68c8c695a03aba61679b118f3db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815800f1ed15219ab929025e3e3760024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83cc1373bfe1111ed062803c7533bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fc9780c36a9579fbac747518383e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fdf2f5b997bb7b52039a86abc1b3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224de235e9ec2c889f1e0ddc0791defa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a798e99028aee0f6b1b8358cd7eda429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683bc9f481c1cc92f3048bbc811168e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570750c7bf21f7c6da8e50e0bb6e332a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7257db3622315cc8d8b29af74822dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32f88d29228100ab8ec9f3cab3fdef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeed4d2ca2e6788af71f2d12e758b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66624ec5e06bc2dda734a70cd0eaf49f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9b4797dfaea62af1eab068b6368b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0451f8074f980427bdee63973ff9f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3bee4dbbe498a8a756d4072dfa69f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd90a45364104f9a5e079ba61dfafe339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e53694fff965d4e30795a226a1a24f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234ca67427c6001e76b38ff07114e7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8f70398068594022e0601a290a37242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb849ca9e4859eed629596ba5eabe1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9014b5ae6177c86c91fe6b9be4e0bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee50c6627f9d711f0ee1c73c5b03f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2344d066e995669036ccdd7a15818d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721e2503a4945339f8cd80cecfdba5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab3f9f7eb9817f765a0b719277128a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c1a0a7f24cb1657922f0f055f096e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90702e83a8c27e28f93d2082ebd30c7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730734429c2e4b8b04126598215925651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9cfa12728b0778161fa0cc1b0a7d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3b5ee7c1c7d2b580593619aee1abd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc32689301c793547f1726c43fe9d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e579f382c2c5c24e3d7a1464f1e294055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aedd2b80e394b440afdfdc7926f4de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50586cd1bc3793c6308e76de43e761b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2189df0c15a17f3829579d9e013dea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1161cf858b016981a1b10d03dd8aea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a55122e850548595e368c9cb7708360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a229443fb72f6359b055a772a6790db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09816d365b55eb04af825cde54b99c6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aca8b78c9318a4ff6612e0cd59a3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d6eed8aebcd6c76bcbf34f21cd39464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ef9b8d5add0a7701b4730055a0ab665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2850ebf43d46ead0f9b917e83ca492166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2d8fd43036a7a68e0eb467fa253ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3abfab6da61911daa86be7b3a2a57d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d30bbb548d1a48eaf89ae8b76f555f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f9bab097bbb72251956cd8e287dfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0334d5b6963e7e34047b4d32393451d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc725a1512d40342a23ee5fd2624b5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624f03efbd713a76c860639c49b296d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0113a874c5ebae1d9fbf4e71137098b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db747a8e8a5e9d96cc45a51378e77d7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745d44286b6940017bc118ebbb8797b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a96c51c1ac4875643ba3b4872da80877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e01481eef8425722fdbc1bade886d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a1a0d1dc42992862dc09d63571d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14e5b9800090f2a33d77bbdcb1a80d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071128276cd43b9419be92f1250c411e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53064be676046327070249c7cba7c83c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8474bed1b2ab3ba13ebac860372e85e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b4593d11594d940cfa07e70ae413e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1a22da162976fc230ec91104a3da385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0e063476887b706c3c2cb28c6e75786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1b0b19eb0e155e67bf3ce7d4739aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd5dc6f19d451692f13e38af8ad87a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83de00a5462bc1960077eaaa91af14189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3426866ce0347c14f3d223911b33eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f5919a9b5a7cd566feee93d26289991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5f430f09db2afa72d116406e3529c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144738c164f5944e35f51dd3e2e10c4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cfec85e6fb2bb74130779a7c7eac494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae503206e3bdc353580641e8de827d9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c8eb8cfbf9f177f61f2894145a5ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682de40c558bc6aaa994c391137cc6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36ebe3e0c0247dcfde9bc962226c4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942205cb3a34d86fb4c311f67eab5a0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3826887f08d544a3a00824c58b86aad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca078579f799957e02116e620ab5765101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dcc52ee33e1c63df42d717f5b2261102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbd379c2ebe42ed149ddff639d5907103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6edd0627796ab97cd0abaf246e07e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ca309f9267cc2edd3e066db1d5d09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c63a88046284705764f64e659028ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b612f9f376ceaa733272b98b470dce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df15aa7b2ad50f7a2c13325504ca066108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9bb028ffa6a1a4d525f5658b24ffc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7368e13b295c7f73d7d27214b850be7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de876e95299e20246afe2eaccd646e3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab220505b6e7dff3621f857ba697bf92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a9db4c7dbdc2cbe2f5372ce3f8d99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b8b9cc1c732c23fb44b82b63003f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ac45790bf80378ad28c6117263ee6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2fad283408e40fc426187cb4a50fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a8b4098b034ad7908480541b2e5aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910665ed867f108b70a81a0571a998a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4119d0e12bc2e877809f08a139964119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a81802bfd2564d8bb4a7f708e6672120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84fcbd15264a0b673935782e28b632121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad3a126b4b0838fd0a4ba3299b8636122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7199a1d1e5cee0132841b4b377c40b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1eb45be32fd9dd5ff2446316d2a59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943ddb875915b232cc91b5c735bfbd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaceaab6618c026591ca5b5a9711f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723935f35b1ca652d58a4a2d4287983127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccc2eef1a17470d85c9ceb0f36eda7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa79a3d56d5e924a733ac6a8df240f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803e88b0c4bde5fd10ac76d9475664e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160aa3d5a47cffd2d15bbc0091adcf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebb79155171eef78bd7858008306e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682ca3c8ca10560b0972facfa166c3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45713dc8fe6a53afc780590d21e7fcf3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505c95e82cd4fda2e8757438b155bdc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbeffd42f3f9eb58cd89cda7ed2840136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422552cd349340fcf694ce9daa2703b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c510e298dd1b920827cc03ec65472138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724625fe8827e747202a59b12125241139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29429cb23532b15cc53b603797937677140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb134acc31e28274505091a4587084141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c09fa1deada9f0dbc361f636189d86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5fdb39e8f8514149d9adbc21f5c4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661756e4daee50b901cfe3a94183afd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d81f8affc78fe010561f954bb3543145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0992a0526cf1442a6991bb4d611d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb7dba86e1c8a11a523f17358d4748147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da20f2908794d6269539685ab66e5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d863543d37ed326811b3b4bdb23e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895621756b99b7e6306db143193df02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f5d7852dce3f0388c9a43a10b03e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263ba66d1ce32c5bda4d1ae43110851152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779fbb5b9efabd2901a4d9f254fea32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cb9b23847796a5ab5cfcf915e18e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c5749845f70fdf062fa7eccc49035155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef28b2fe8e514c7b141a6416b55343156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca85b335cb6de356c5aaa2544ffb520157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083376bff8af7eabfe9463a73873aba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880e165f9dba470cea6595738ba574f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3250e527b10c7dae58bb5a426a83605160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebaef801076bbd3ce7e4a8a135ad66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282d67b1bd797a7a30a32185554272d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0662efca681991ab2131209888b617163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf622156eccd2be6a1186720ff7120e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d04f81cf6efdcff417bed1edda9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ede356c1f62f9ca6310d0eb623eff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd626cbc33cb173af35c9ec822180cbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee8eb4bd7a1a301b989f7a6caa4cfa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c6f1527aceef3827f4cb11bbae84c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6f440309d99c8b6d67aa9fb0fa68c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c03c385d4eb0802a7cd7b1cc381c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730f627f8bc588ece7cdcbee83ba4b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ddcf559d0014e0205e6af79855b8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27144aa184959dee6069c803ac44a30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26591d9c0b6ba2e93770c1f94b306d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b30481d982605c05c980c599b2a00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97887e9e6761e6d38680d404fec174177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f44bf366c0ad1cf34631d394d807d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d6a7379523e69353ed7ffd959a030179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dabfd637e22e765dd860a3c25897ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d944ab10ea043b6dfd7477b44643b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea49b353965f00aac0320dc1ea5e5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cb379b3d354cc522e8a62e912af3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea02016858c84d178a91f8b99b5e8ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da75035a7446e0faea80e5b515766a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524fda3cf592eba11f97be472204f5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bbdbcee2df56e80b882d0c9f8d736187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1807f7561910c56fca727cad2b514da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dd70ff4781f7d63aed460482c169e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b16f53deabb2b1e7c69dbe0cb15aa9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c8a0f3e98dc14e702586cbed38e2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e959216f5812b39fb4f3ee36a5afe3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4de98e86d95d651995d42fcbfe154193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ff06811f6517dbdde24132cc541ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cf071c36b47e23fa2dc1146cd3e5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459f470846b141a00bb0465a0b71c10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e5e2304e4c65377f8f019844dd693197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f463c91a78cd021ba0a28b59693c7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06520036693f8e7cf2a0ee8221fb1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683f3382ab7d89579c8d6719b69c136200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d342a3bcd64dc5cf33347f8cd5067b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a78071a8eff2018a33215f2da394a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8d22de424adc1eefa47b82daec303203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff421b8913b7aabc70b5cdb701ef8e14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa483494d12dedb4df209d5a5e29cfd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151a53a5f2126aeb1dc237f6fe2884f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9987132b91d8fc93ceea50c9ce7c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3c9c360d8916041d3c1de0f943581208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40576a6346125d44a30b83c4c353fe8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e579db8498d793d123952e9b61feb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c39e5904acdd59bf0eee1e01ab112211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5cc4cf4bdb92bf47e249b8dac3388212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476298325ab02698a8e275f2e901519213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9de083822db3bf9cc4fa5667c5df7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f28e72e66569b4d29e9b063a5762f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21977943994cff08f752e1e93d93811e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49945e5f40317b86fc7ed1bf82f8470d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bebbb8f127f02569a909f1a1b5e6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18f5046ad8761d77f832af04f4c17c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58544c37a03de7c9941aefa998bc538b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df462f7e87f15d2def9faf5bbae535f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cad897d9ab38545e07231812cb8272222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb479cf0e35d096a12c706f49907d470223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cecdc70c2542187f106cd09f3065ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dc2284217e06baf4843b800969adf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b3b7ab7b30abc230bf0a935cfed88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a047942873bdd7b9447412cd2258f99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0186adb25f7f230d6bf2fcbf87739b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b4af1dafde6968b788be984a92c07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cb23025ab54b829beca4158c530c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a338fca70c600fde7b1de75266e93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afdbffc9260046159704bfcef7a296232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89259c6c262849c1199254e425890c10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c03017f81516c1ee78e814b47c886234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36a12cb2776e45a009167ccfdd3edf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6c14ef2db01072d31a8d8eb5c1471236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce0a755ebaa57fc8c5c5549ed27040237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdf275e0ffe286d98b11ba01eff76e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec93432bd5d8f7fd04de423cde35cd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3087e5354e4b44e75958698459b76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcd20eeef2b5ffc3e5265e92abcc45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede1558c4a25e2eee867daf3ca8a83c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6ab3bfe0aff6940ffcaa951f4b0cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f951a4f9728a45c75f24b2bd93ac382244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95af710a0c31ccab94b26a9ccbc102245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6a842b66a2f9a7657c1579251aa89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa67d9ff3edc14bfa5e967e03b45a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed808e319c5936ce986b19e0c0f1714248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11d0416b0439528b8fc73601bac9a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490cec3a0f45c6a671f7bd9e6a5dd31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30467953373789ec62aa35130c74fdf2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390000c490e45449f12b360933111c7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755f2b10eee8a972b7114f56840c989253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e2b842d7da7b3fc3a12b9525e7f0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714e7f20c13f23a7498adc98f2f16d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cef9984c98f04e141d644f130ad9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25b73d018e43c64f251d6d6656fa26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984320c45536684fea05ac623dbd728258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3deafc79ed96b508d78095fb81fdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce1c90a67fe3046654aed61ef0540260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6ef20b188541a6fad677a13b6694c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58073a852bb4442dec9eb0b812fc5513262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5ae339ed321d5556012680a097433263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c579a245104dd048f9cff32b5d0d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4478747b65768959a47b86aa41b3a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c86035d40b43e44275f44de876c62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fd3a6913dc61d1b8bbaa3d977a929267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb69fb97d55c39e2911bb395edfb37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586cf82ee7d16c5fc2d5329744bb82e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea158c6270566c0ab11d4b43007cc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3274b1fe91e0888e1ff364f771623271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a996e0135d54dd53249001c583f0fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dde2d65b316a55335ef8ed58d3b58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc82552e79cf15994b40a819a52ae0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cee13689d1be188fcdd36bee6ca1f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c36661bee00886dfa89884e43fa4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c33b4c4c188b9b775ef6aeea9563f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5b7bc64408378e2c86316ef30e09c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7ae99721126fe50a8a6d1e876883d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2146692f214858cf5f1568bc5fcf09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268763c9993e4f5211d33090f2d6a4bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb09ce0b68d1b91c56522fbc470ea05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7e92d681503aa51f0eaa5e31fc52f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0838e28a8313a997f3ecd5abadf21d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b32e154062a1747ad942a6ac09da53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5557f28c45e27252e19cd589caeb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad6eec06fb73fa98dba475f6d6dd4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2703e8c1ea0d716ff772bd32a8637288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdb85db3032f9474887b5451ef4542289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a849dba0c06bef47fcca26a76fa1428290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e125688d327875c9505385fe64209b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0716c342427e8bdc1ca3ee4be22d5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b838e70fd5218ae9e415e34e47a1ffc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b20e6e4102ac7ca6c65053e372c38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6a8c229067fd9d4c56d75a8b0a660295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be445572919d79a4166317a17aafc52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bb2d936095ba9a41bc4d0ad3b9429297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebef8f20195217b590b99b2a42ad6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27345b84cd37f8a361240d916f1ed67e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab379252ffd9d0f9daa43dd028c5028300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab7bb4cee187e8826166f40fdab111301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c4f73e4bbf2bab6717e3b65deb072302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4394c98876c11d697028b83a049756d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d35d452121d8e7ab136e7814f6e603304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8d2ab6619f8cfb39ee47fe4a74a6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ebf225e20e601191516ced54523aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6ae7e995da8827c06176735fa24fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c7345221013e49743ccb9fcd961e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46efcecc4a476bb092b8380c2338d08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e50fc9cda9c5ee57044df444bfb34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b8ba70767e3c99027e4f55321f71c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105766ddf68e9d8a63b085603f57e7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7105c89a0f99368cbdb4df7f0225f3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf783291be5cbaa5ad530a9a7401ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6790c08039217c9670f04b76f31cab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a26a9e52b9d3aa0b499e5ac543ec6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e2d25324c06d4a8e83684f7885069317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492efbcb9eb384e82eb6fff97844dbf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516cff1f3aa3ebddfee08edb3a9fbb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7091c7b2f938926a0ec43af4f184c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1dc496e5a6d7a51253c6ee31b4ff3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6351aa979bcf7356caf77527e676e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006026989875116b403b533ca27543c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a19b56e6e10966a5e3a08916feb6e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2834202cdfdbf0530b12c089bb234325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5672ae05cbe5c53c3fa884e462c1b8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ad01c2e62df324025140efc20bd30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f505b08e07e55fef670a3f61f920f83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb575fdbe64d7ed85f903d511cb15de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583f633d983d6245efb9a7220b60fa4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34602f3ebe3a93246c5ab2d799723bf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c63566c7768fe2d4887eafb72db58f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72ff1610542861e567e045477a6f00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e30fd9cfee909c01caa702e22766da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40173ab478238bb541603a2318ac807f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269111be1011b1a1752cb1dfd36d840336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5a5e221d29c720ab14a2208d964f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40787de7b554f5e8f597800e4fac57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d766f3825aa4c46a704dce5c3355ab8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02501eed123f9e8c66dbf2ea88d19ba7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e0227e4c97fc162acdedd42e1f83e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaca5e16bf9afc0f997ce9f60c24e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6c0ecd1dc3297baa35c5dd23d99cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec6c70301f6028f518beb81bc28055344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2703eee40aefaf24acd61862e881e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff8621f6b92e385703744b0e9c3479346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eb8299a2a15648342c0e062ec3aa7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1bfbb8be5663222e71c3034e6410d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ed26f44352f1dfdef3194fd3d22c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c6e4a3ea45060b6b9a413ec036f21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08ea48978c07d702fb381dbb753e49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc507a7eeaaccee744d7d9f9076ce44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276a42117babfe6c0c95375f85e9d73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27739781d4e72177b6d5d2e3a117702a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8691a7a32467290c172c8749927d7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b649146eecab8c9a4009ef8372583e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729666c3b3f4d341f10a70328a55423e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fa709197ecbef5147c81f575a8e47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9699dbf5a7f34200455dca658b095a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69a937d325343e618b3f9e0e67e1db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b195424eec2648909e2894117972f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f009f21869d313130c499163a17c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8bbfcf0299132520752a65f5569e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c0251786407028b0e4b294b82e388364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3631e63caabbea42941d0c08c3b238365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e1872e77885cdd87f971bd0be37b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa59537b98a2932bdfb612979af267367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bca422ad7c04b8fce485b55ee092bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509d0413cd31f9e148bd30d4c92fea2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6271875f144363c32081116180cda90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85b963e1708b0f3a86fc67db24a20a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c6287203be9d35a66cb88f2bb9ee4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a3df04357bef6c916b0a2b2e866f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2452ef5ace17404b5c1e806df5a57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2a3321c59041c9944cb27aa4059d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875948834e2135ef6c7188101b105b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fb309213cc4073b2dfc097e016ecf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc419195cf3d3837c57122a4a4bfa58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469ef2c2b6dbc060306aa83a5e61846379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89108059e9c62c21d3c486fe4692310380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa70c88769579db6fcde06945e12fa3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575245e167a3582530651e1a4625c4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdb62a44e1b9331213845735ef7e4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a34adb21a9707ff8fce0baf00d0e9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d91ea59aea95cd606c96891137b077385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571af4306a61c6d4cd3f996d2b4e9562386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa8cac3f4f1ac075ffaa5c26bf714c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1e88a86b7587579c2c861aeabd9bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a144d65fb94ef8f343db5cb3e17d38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf661f1f2cc2d9fdbeded431539516390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4979dc897d805b012c4c2aade37d31d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f36d809cc0259dba040d77adb075c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d675e300d8616292592c5514313146d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f99f12836af3d2083a94777b74b9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae425ece467bac2908fe545cb55a0625395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebd122e2d31fc417b4189b90724520396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60b17afbc0c1630f358a898c68c2d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d38d8f46435a352b9d99f16d8bcdd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae14c97bb39dedd9b3ca6fdfb55f8c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979826de08a40daf99bb030a28101058400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8eba570cd534774f40f2403538a1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b14e2fcd1dc0034ebf924926ec219402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebffad11644ee7319f5ef7cc38fc1ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d32673d8dafd47dc228425ddc61af5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f114bbb81e481bb3514f5c1d1c1d0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e3a51c9728f42f3b2e704b716d16a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179a030d7099be5ec7749414d04e9cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cc55366492ee2e9a55ab1ce8ef642408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379472343020b174b7a05165a2ed336409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300a92ce41efbe2a353c5c98317f4a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dfa22379fb094151f8cec426e5129411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a103b721a8c84d739c0c06d2ef32def412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e070a3205948a1f8806cd8364b1197413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71113edff561ade083044e4dd581c0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c99e3ce06361b807665b011bd3abf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df7aeadcff7fcf5a78575706419ca9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0b54e3fe233bacd81ed801f32648b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277771404bf3f531f59c3e95a4a2f9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f050502b985570ffcc1150e7b3d7a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd04301c6648d2b2685baec4029b9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabdad6f9e78826413984e03b288692421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f0011ba1c0a6e4c2888965eafa77a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c97db680d8a410eb80fe41816fc9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065a02e3af0ffc44b11666617cab6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622800f3ed340501f35cfd085bf0b85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11970ee14662a72ba0e3e4e3c4b515426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f519761e654e10efdc144a53c31c74a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787644e266b6db50bf397296eba3ac22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8b4fbdde4ced3607fd810ba326d58429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6876b6f601fa17eabf771f48c93434430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4684b817eb849d1f8a1f43735038211431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1715c1990cf050af949e820d32414d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ac79b68972a489f048e393131c85b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5145d6e664b39ae810e54d9518de283434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5a6270beabd27b4fe322e4d2060fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f22f9a9608dfbfa03186ab871f798c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59226586c6263cce43cebe098007d51f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49d87f90c63e5af6e2fe01d6fb07ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2abb1591b3e94829f516713039f1b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655601cf8be8c43467944ef67e060a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570708585e97fe92c1d488c91540b24c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1849c4fb9fed858b2a0804d58947a0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ee4a59de76f9244ff5d5d7d8e40d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7005b07ccce85b3397c311f2f2c21b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbeaf8e8d77734bf0840590a2e42db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b771590967ec6da2a46e8675d3635a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8d91cc2a28f1c56f189f56ac155d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb1ed87bde798b029e8b3f1d54d564448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b99a86a820366f143967b907de24e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a607a90bbfd4c5059af2124fd0e86b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40672da1aaf3814be53522122f4c9120451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e624fe061a4ccf2911936edb102271b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197c265842945c95c5baafb61b698c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64affe335989e28d163f545b1b2011454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e4642e5d9a7436f10d7277ef25375455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e59dbf9286f5c45fa3d5c0b73c4ff2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddf90b50cd4496bea3fb2a43ac89ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b02f9d0dfe16d17b8d24371a84a5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f4da8ac9aec700b03afe89b182251459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae033e8d201d0551baa7fae7c3b6ed1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f0c5e9e56e31a1b0cdf0768b71716461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8842df95d3a6197006f7c6be8d259c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bb29e0e18f90e16a689ad0904da69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf25e213a02ca659b9a5a38728567a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fe2eba35a36ac6b6efac4baaf734f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edd587a46b86ef99223ea994fa54ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594433cca9458ad4027087f8da21895467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10802e241a91b1d397e572048c033cd0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bc824451ebe605b8d8c24c3c53f97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b26b00783abcfe11c226a7d3ef184a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f45692ed9d5be23cc54dfdeb66a57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d70f35078058625875de12ca1f728472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63744a98247f46f0ea917e2c850e04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daeb6844965c2afe500227e625479f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90d276182f4983a4f40a223742870e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0464defaa6132465fd0b1feff357d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fe7552c969909559a47e1f884c9d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5a56ca16d1fc58f77ce753bde66c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2c6489a1998d2d83943141097e7d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c7adb2be3cc96cf4b1bac7d89fbdc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20033434d488f4bd462bcb1da6d2b9ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a5c776e976f49b5881d7fdfc16c84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccd5a57bf45920b451af338b5bdcfa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8422d6addd2e685aea3c648515ee714484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733593d9c149b36608eee155bb1de63e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8a525a64011e9c77c3d7f48e3b890486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e41cdb0ceec6ec1e3d04486a668233487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8a1254fc0286c745f6ec44027d329488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61f10150fc5668c0205693382c533c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df297de08a65ebcb9cb6723592911831490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c4a66eed333c46a001b3cf9428191491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a17e63735cbf99e541cdebabd0d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a96667eda0b716f716710023a2db5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4552948eb168df87ee89794c367050b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8252036f20700140ebedb3457d269e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9519e17dbb9ac57673e9409de54d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc7c861cf54ead254f57596f720eaf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac8742da9fa4dfee957c6dda0866a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da62a827d1032a84f20c1a2b094465499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c96c8c035c561cbf3037c14f052cc6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a3dce81863a3e9139d69891079a10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c954c10cb8bd5ae018488f02dca833502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba6a7da72870defe3725eec9363d4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1256d55ee84b41b63aea844bfe104504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b762624748b5ec0d5c44b8b7bccb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc626bc96a4ec4e30129540d3835bc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe643a5773c2b9d318d26cf7ac3ff10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad495906cadf7847c74ec17f032bb24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500bf92611955dc9512e3a860f420a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa68a078a3fac50d0b85a518758460510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f2a41dee2d6dcb84c731668c5bed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8819810743429e6b7307bb035005cc5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5017f5e284a4091bbe7823fa3d3201513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b94287ea6bef86fde100c47f52687514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e95d6ca5f0c249efb5e769d45efb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e221c3abc5a6f658732db0713b6e22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5339e4152ca48cd1ae75208f7f3dee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a7898b9915d185fd569f3da9006d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338432589e8dd9533f6920f7b41e3c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496813faedcfbc10e9bcc0923e46bb36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf41c143565ad03070766d62edf4a17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c037fe7fc6eee92179915d623cd248522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f65f8ab0e2e0435befa36e6e176083523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21949c505f230f72b213b7f21bb890524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d365282129dc5cd3f10b6a9cee36d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5e2a8cd22aa6893d19119dda919e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482188da8fc5954b3074beffff92893527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e9685a28ded15c17eba8e8b149ec4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47132968bfa1a72433f7b53cbb3ecbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e413fad7c6458a8cf524e5219d32e60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e987895f59dc1a3a203ef71df50dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ae9174d2f7294fb737368be58a287532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c207f50c16f96a1995ad9e0ee40c94b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a348d358d80c0da97de658a04df43e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220e60bb728473ede247299a513a168535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fd6fef33855f11a3cdc0a3adac28f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5318066c79f5f7e2b7889b1d6b2543537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94440e5f768ca72f7cd37d453f6686c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f3d92dda3886cbce522a73b2b49b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775adce6c20a8ed9914a6a271f041529540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dbd88ff3ef1e64f9679872ca29b06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8912a62d349b9d8d898e1d7b532eab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f76ab51cda146954ad1f4d1584027543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa32a87204e323531e69a79d9a3e035544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63cd6d3dd45136af9bf47796fda798545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465c5b1fb546dcf29788e39f3aa6cd4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031e8e616847abb941f68fc6d4ee06d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6854e47e91483f91685c090c761c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea13fc7ba7e82c6521dfe6dc183f4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22874958e3db798f9bae848108077e3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c88985f0c135b9c8c72b9d5b66f64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804ecee8e5179cca7748cbdf76f1091552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56994b86036d13d0f7e23d7545a508553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884623ac7f38e509803666d8f19d13f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfca1fab73365c32b1da1e5ee1e38a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d1430f0897baf009892ade6290478556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1164447c66dbd33ad9d5e9600d339557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22147e8a533872d1b2824d3f0e6613b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39497f2019385d6a425855058b21c9f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e8bbeb66c5bbafb3752cba1d6f136560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7059e9bbf44964f535091fd4f40349e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcaf76e31c639a4852e52a954c92aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b737b98f653c230cc5eca28f7bab14c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89290be9db1c5fd50d2f8cd7e346b2ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9c421158d78b4f07937f896e1e421565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d0dcab38104aeb6f0a4caf8a9294b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1efd19a3f2316348607dc40c3aabde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7cf04f4e6c3f887b05a52a019cb62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7714233f36f9d40f82d0a71fb2954569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe5e051809f51c382900c0a1febc43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dad3df56e3ebf8bf4d37df8b36b6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23048fa1ff050b6a197dca421a3d8fe8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836a17fb2ac41473c4b3357d4c22224573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a813f2378372d8db263e0956519394574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507c287440337a5eb874625cdc17d03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f73ac1799fbdcdbe892d3083e15434576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa076bcaed29bd80611dada2b8d5d404577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3462de28e8f7380bfe260d4e81c04578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34309c9d6464cca6f95e53917357ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b630c69f17c7d12ba56d280b87c6750580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef4b6659052d16d532865e8b6dfb58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112551fd485f181053ce9f1f6424e84582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300301f2e2fa1bc6bcdca248d27c9267583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5d9176933076da235877893a47392584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad422ebd88ca7dab84d44a7421206af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11665c583777b0b745be560f74115d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007368a99c7f8df326a5cc0f2c8458f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032f96db6bb8044a585054e0fc7c239588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58fef9b4009782358b90306c6d98eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fa56adbf651e43d297b65897b50f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb4455e79f15e6c319ba98f7d2995a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371d0b4651b89d34ab2bc019c16fa38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808df62f7d8cf3547f1646af92dad43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d04382ccc09f2057b82a4a20d799e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f653738684fe999d4e5263199b36e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af628a3fa2c128ae18a5c0fead560e00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf92af35560972bba62bb8e8f1de1e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675344f6ab7238142aea7731b305ec7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20950328a937d5dc9b1a919b987700a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5a2bd8697d526f4421297aee5ccb6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b612d0b2136d735cdee01f6a883059601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5c5c9074b36eb856de16af1401b9a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49e8799365813058215745d9333cc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284115a63f2c388b8c694f791853de88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219fa7c948daa50040edf9ec8518767605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f184f2ceed0f0da2726785e976c9a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a52ad922f5026c2e16b268d8c0239607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2f08cf9ebbf2675b71b35b08300ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a0e2ba9f93c1ae47efd5f05f52f0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7ebf07959ef1b9bd5c3522b65f855610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa55fa7f9642372d21f548242d61e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ef7d3491e8eeb682170778ff14df0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5c6e8ff7547e795c7951dcc1c7cbd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41f17316f50fd529726d8b54beed83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4d1a4f74a1050cb788106c176179a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915536b97915562d5e318e009219095616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9b1bc2a8e994916d9646d7c5e25cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebc9fb17ff13e514205833bc9abc11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aae5f599b20deef2f00489157a2e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c94ae64c1b8a3aef5b324059869ea5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b5c8b86db122ec1b539f6f49fb4b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30646da25ab9b53bc3a64949ec7211622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429ddf1a55456c259a62d786f576983623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb83b74d5501a2f2d5b40edac924ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55179417afc8a3c430801f2516d986f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca96b638941359ba6a40f8ce2bc80b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951405126a4a56445e90be79d0fe7af7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f1ef44c0e92098a3664cc4f5456e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab399992718cbb0fbb4a4d659ba9b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613ec8a636e2b1372a4ff8766631ea8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5521af6839fac4a4b1d68f25a77504631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e3d1170ba0dc70694199876f07a1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd995f3109e02e475428992868a27f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f057e48be0dedae6e03e1dfe4dd3bb0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0af303a9a329d95d74b08145790b2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c9e6e9aef824b03838f5d02d02766636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a926f0905b32d744fb5d809666516d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6a942009eac2554f7cbb371ecc70a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80ae6c7d1e13b6c8238caad43b0450639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79428cecf8c8130cd0590b964d9b6a40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9bb2855fa2f965a2e2c50cdff7dab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd30ec888b41cedd2136fb75b0d302d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ac8a849bfef28e443317928d2e77c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baf8ab71a2e4134b84ea2e8f4eb7a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0537a170b2d70e429acfa6701ca0c10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29257c6b1b03999825fbc16192aaa889646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233763649ffedf0f692b1b3949cc6503647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce889a6edf6ebd5bf280fe63b3f8c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91a0299c24c5d4264bdde5dd015457649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1fe97341eb4d1dbabbe5e16d9d2a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d87033eab5e33fa5af9172d25f00d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1967757f60516b49d31c8ed40882bc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981fd839d0f7edf20fee732ec37172a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d39b9b25458b55f842632fdb45a405654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d3c82eb672706b0f6e835704363b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303d8947e2450ffdb6c71154fb38998656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06008250baf5084a1c0d48303edc50c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cee9ac811821b9b9a58b7ca6f97154658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4482983f52a59cfed48bf177cb275659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167402cc38240d429fb1bd2b9b25c0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3783e89952df1223d1715bce74f57d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df9264842f1c8ca40864b2dadb48e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695307b82eb1d8b3766018af1993c28f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e01dc77a1c12cc23d8b6bc3efadf0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d5b35054784b8fa1e5e3b83717f08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb3a93660504fae3599d9e9fc81a5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d8a7b9063a032681a61ed579987dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1f4552ecb35b962f3750bd2168a8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2bc36b002adf252c0607af2102e60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b43802117bb1a6975adfc70a57e46e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9a8fc4c2581da033bf7cf6ad8c452671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da9d21432cfa4f8cbc96c6a3466fad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125f238d8edcbe39132144abdc27278673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458f61526191360781114cc0027af41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff11ad15d88821db32722773552207e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9273e90d12973fccfc96a8ec763549676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423710712c804e20c7eadd56f19053b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be3670ca46e872d5629ce12b2d6a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850a2187a7b0d9d04e280396c02e23b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172e2b87adc246cf6bd3371155df8c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b93d4c4c44e0b120aeddd0bcafa7e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3275eac6db3dec45297652e5464b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec02fd35ddeb022fcc1a6e8d1e608a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a0dc52519128a15b5725d6da1db8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f1c315f245a8420f5afea2ecd5570685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68343893b23db55b8fdfc90f83d44a2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e5cc9989dc736d06b9cd94cbea981687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6a2cc042d519b68d11c83ab931584688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618367c8a587163e9f9d55a732855c94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206aa63e8a871e581e978cf3b84f28bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48abe2e35a51916f9d5364cebb8883691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d83b3b2f74324e08c151f09b4c546692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce4e6964444170c62dde711a8b48f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f306aa7ed8665941f6349417c28880b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788298dfa1943f456a9a54ac7ed2c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44c92f48a82f2d2940e4fc673bdbd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234b510c9c9a6735c16c820ea28fec1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b327bfa10490b9ae818c55267949d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6a8758fc35c81b89827e248ff7672699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabb176f2deda5e7175083615a8e43b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0946a56a79151afaaf73c74ec1f64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0cb696660ded1d113961446900cfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb348ad0d857680f40eb56131e96e27c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2ee4625271d287d2514b122af1fa5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fc04be00f8e7234bf1c6d74c71aaf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429256a031c1dd6f0509a58dca87be16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aeb93fd8360881d987d2d14659138707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f43f6fd8bdbf7cae16d4157c15007708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2637ee7741f255acce6201693755c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b137fbc39e44a65e4cbf7e382590a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6389831f04e6912cddd7902f01c8e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f33a481cd8748e5588f54669145f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e44291f6fa923c9153d3b82f65af17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a3cb066fb74370b7cefc9196e3cff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d5eec0322f3d9d85a957cac45dc97715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c420748a636f696ad1a97ec80526f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7432d0a7d07c008052539ae18d8f88a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac1b581f80fbc49937b89482285fef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8a9ff0cfc0ac6c33c6a50622cec70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fccdfbedb684b6311f61ddaa2f4f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02d8a34fddd979204d90de1cdb4afe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92631f719126b5a7d02c5b5e81531764722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cbb70b1476c304bdb8bf274dfbb2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786452d88ba7cb8353e2b2514e47a46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371e09d4d82672b05ccc9ba0a7715b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5d9142ff64b118247d1eb1a2c55f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b5581f06396f73cd35ed0661bb525727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7186f2443ce8685978ce7904736c9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b3440d12e0435538019a1a89f8f9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f37629b67f501e7e112e4bcdfa213730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14d3d6a0461ebd7b4d831599825c4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee0d4c8c767c24eca9655c6bb27d9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34062122244515a86fbbc8c19c67c404733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96408ed93a96bfb6433bd21db3cd12f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f70cd04efe208904d4b79295b327cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dd60329aa85a061af79e496d24cbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ec32f96c854e2ee86b69194896f94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ac01d55f768b30180316cb3a4257d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c8cbb75d5fdbe25ade45bab4e69fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505d940aa10376b37f10d61b4cbcc02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b31ba9697c1488d2b2a2acab7c6091741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c34a2e7524cd19baa1ed7733369aff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0069b64e7f15a4c979a83033601349f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb5da402c7086dc31cd98209abf3d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782660875a682f3e6192c292c31ca90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef966a2c140718bb15a9a40dbb5bf6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ab9c774a6c1cdaca6ecb0d27a5370747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b9c1c48d61a38c6e5c484610d4622748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5f9a2cbd135fd0ce244d03290daff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac54da79767402a49db91ce5eb939f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da393a620019d8f35d38107ea6c1a0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da905b78e366f9ac5b1b554b042859c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa80a5a36e174d4ea80c1593e1973ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dded9e9ba1b1a7d62871a906891b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8c41512835eecc9b7b27f0a6a3be2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd8d92794f51aca9e7c771ac464eb0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789c1ff882da9792d2b769e7f62cba5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199d74476ccfb7662d27ebf876a2981758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307e848bc7044e9533a9042d604a5c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dadac1446020410d31c87e87beb16760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21182b0895f9424dc0a5d39486a7c7b9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ce024672ad5ef6065e454c596e5d4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b317fc864ff4c03a16da36a72cac3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7fad40e493ee3734b0ba3c41af580764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeb86eee35f07f8df543ef1bcbcc7e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d6916d8ca67856aa3839f32573836766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d8b0633f65580c70119dacd4575ee767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12c2c18dbc9855c2232ac5742078a3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57758ec3b936ac0fff1ef07b136abb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e404cf9113b0bd84c8cc195426a9f4c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34537a7a32f539ac994bbf65175b017f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0dd9b58e42d0d97682191e893947f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140770ddbfe02198f370928bd828b30773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25a5f7ee661f06c42e9b66c0723071774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77597a828a6bbd9fd8d498f21f4884c8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8672859ac9a8a2ae03c936d8850de89776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe9cce8a6eb4a3578eca580a38d448777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2f4324cb5c1a8828ad44a70600f9f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0009b657e843887cd674ae62fcf16779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a824e477b5a5cce959b4123c4e357780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e48448a6cb3e2f20ffc3ec47a560b5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e51a98a4b23da7d71f9a2871902818782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40f329d3531d672614ce7ff504b08c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc21e58cb19c8cba3c521aa6ef215d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbf5090b72caff0811d1ac1399de94785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5d36a90afee20a7ac06f361900bb2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e830d6b64e3bfd48a4f822c917820e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3b3d6b387d0dbd020a63b8a2b4017788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85153426479f3ae928f76ac0c5b90b5b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191311ae2ee06c52f787895be26c0f40790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e95887c3cf77f7ac238005cc849d5e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f9e2c1ab5c82574e610391b37e074792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adad8af6feb2b58c2dc8af459adfc2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c79dd3a98976a409c52dbe2fb6135b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0fc1c852aeb24ccd58753bdf44d6d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b756d1fb682b8e5f91c9304fcb297d2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40834535c5a9b40afeace2cc517aa1e8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19050045152e621f0394688db55997798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de4c2ef8730bd1674ef4a9dbf8fa3a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68853dbf12c3d5c924d2b5b651e1cae800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77619ce31ff294f73a551eea2b2d4639801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcd6d65086c0dcef0a2ac31f594079802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01218d71a3d7c5c7a5373f7ee894d7c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13117bd18c16e08429abc7dd5b14c8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf32f8079a581bf226bde8f3bf1f9b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528cde8073094f372e05b2ccc3e873c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72b19c910ee3c2a2f08eb269fb4496807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741c0c59eb57d56ed892669225c6542808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e2f93b949582d1f64d9e38bd999c0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d58779024ef1453e4008f5ecd0753810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67697804cd3ce0b3d1dc2183fbbbf3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04629e7a0fa7068575bea1a370f916812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903ef3fb57d4c716e4c438bde107347813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f067b996da7d2f27642c69bbaf90f0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6b45784b3aebf9016e2f6ad4a3a66815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616849b3eae973d7010210d45359915816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d21a9fdc62a2f5aec023a53de3ec0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b817463149a975dfe6df20415349d5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb6e55ade0200689221e4f87dfaefc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c29af1231f8686cb266a0c45230fa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa9cf180fe2c72371dadc1a58d52cb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400292f47723a8691343c2d4c65aaf9e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907153d465613c2862e3f08685e88179823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a0c6fc0b42eccfb8f6a5692774d4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57f4fdd0d6fffd6f95b6dd8ae3a018825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2293f2acfe29d7b011457663e439c8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaed8e3970ad784a044285ce13c46d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dfe97c40abfd74e446bc2de0d24be828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20be83d71c96fba546a036878d0c5f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd68d2c149fb37b420a9b9fcc3663c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42afd78e6c62a8bcd2a5f3817b12dfa831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1f960fe770b057a53007d9f915657832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74425e92bc174893ce3357e3612ae57b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c554b2e6a353a8c52489d2af1a9ec834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad231469512d3da41be7bffc763c983835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d32e9aedae5d349a6c64aac3cf452836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeebf9db9d748bc1aa7688b3affe6e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71357746f36e4927d466e33ad0537f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d18698ceb44b25f119e19a4c9f94c5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e8d19cccd96a1b9e4af382ba31ba840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0421be7490c991f68a969bf9c22735841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a997c77d7c283a018acf18887662074842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e96bd29f2427da1d40a9cd314a33f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ac646c0d0ed517a001e4c9750a5d8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5576978e2efd413ef80588a5066aa1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccadeea11c1e45673397412398142a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208e176d95f4f743244338b771da667847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f750030a58018ae31c6e6b3eb10583848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37277fa83588fa34e76512d12f0c9a1b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600f8e71a738c2d25d0a34a9c3ca3a3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d0c75dc8a3ece6400d804913bc8db851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82997817dffea2e03d89313b76adf67f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02538f4e50324d97491ec5ffc57b67853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0ecca1dd00e0ceb956c9e0d1497af854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba79a336780fbb5c4d3401133da9c08855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92bf5efab827bb7f45d846ce0681d3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07988a12141355c4d620ed94912684857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f975d312997b39f29525c45fed444d5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b61622e5a53e559af9ab1e8743f9d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30752ae8141ea2292699c486e2c70ca860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0c4b6974728d264d08498697016ae861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a76573ff07bee2bf0d6275d561416f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74214bed1cd96ae8554a7af0551c7c6c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c1867d843370b915b0ae2de710dcc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dac2d702407dd0ecc54915c6bef478865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c73bd224f99596f00e48ecd0944923866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a2c17d7847eac3c171780611bf36c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e8bc22bf0a316b23dfdc373636379868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779af98f97242e20ce2e09f8be48b8ae869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402728d5c1dadf4c04191d7313733c6d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ad4232d1a4788b77ec07598c46d6c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d6431b505ec9945de43d17bd57b4b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cab932cc7ce67b71bd15a9f11e9926873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d665a510559d4fc297e9d856e3296f3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33bd0c550b8b6a574a80d2d43b5266875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ea951d95e0213cd4b30de174cfd53876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2ff035b4a296e33bf58916ef4f828877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c2a2165ae1b491bffac9d2861ee21878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c4e7186efdc211c9f39bb76cce042879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94528e625dc2c036b2adfce61564f530880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ed257c2adc78dfdf351e9cf7e0bdb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76293a5e10e3e20931663359c51eba5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea31cb69807cd039aa7384a3bba273883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027851a31025c36d87ab151b9b8d920b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293869152d3b4283e9551c18bf4c04b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810d500775a0fc50e5cec60d951e6c7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43f78bdf0e96c995ec149f3e1ec13d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e018a41241c852d8cf7991193bde8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2b0b26704a3e1406c6327559354ea889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfa1f2d3f8dbb4320f018b8fba23a7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a34c7aabdc3691b3fac07c7b51bf60891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18147a77fab3560ee500003d4af8b3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e4b2843f2a27c7a68f804c72bfb35893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dfd91c62d7118c28104a863359183894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91010723ef8b2015976836a4fea579895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1fbdec4aa6a491d62cc8c3a9ee3c2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dba78d9c303e2ed359fce81a24172897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92081bad42e08fff3a474b01e694fc80898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ba2025eb5a7524bd7b41080652f77899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d798170a3c034a8f4fc713584dcbe04900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313e43a36162f57a8680b858baa650f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2af31b38153cee4a5f839b2923228902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb246771378be5ec15907ed5b3347c6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a6ed9d3ecac323d4c4c7479a0d9e2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba038c9400a34520904fd1b7b6d789a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8c904156f495a9b9d8f070b9aa17e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2132b6cd24cf52c0279da62d775152907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f715066c05cc44ef4a6f93334df13908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412cfe963dd67c1895424e22a337175909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf0041c2115277e974b62566f60920910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff556f440c9b360c45b6e67659037617911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee93efba7d0369eae2d8e00af87c5fe912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0ae2cff0ccbe82f01b92b657a9457913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46266aaa45023bc0a16869422dc6c493914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74ed454cd0cffd2ba39974a2d36565915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893604f7ee5f8dec1126e3f252f98c84916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326041d78b151a81847ec773895a8423917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c648d5a07da594550da09db34771c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3c022e429224524e1999cd168fded919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b67c37a59d0cb30bbb6703f4b3b471920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c55284dc5ba829509a2c45e1e4d871921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ec7336f8572111cdd28901e754365922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c085c1d12e666eca881d27cb88259cb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d536ef6dcdd7fe2e2888aed3a6a1f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f8787ffe44a03048885a508f62041925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006642ab37e37a53f57d36d41c70b7c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131d9981d1a467510dbcfc0373e9c5e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036d340c682bd6970e11b647b312cb3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1962c3c3e4d49efb783cedd878b05e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b19842b88eed5928b8dc44ab4172cb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f857a72ea1d0e924db053d9d23dd7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3df137ba5a198336e616b5b613613932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a8ea75b6244aedf31e13888982adc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74febcb2718a60082f63393d601f9449934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125e3c1a9089f5d40b20da02795bd5a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3222c3e9dc1b5929e4b938c3beb9af936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c87859c3ad872831701e28825143a7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031dafcd3d4bc8da36332640436fa4c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b75219b854e9176ce69a0e4ee1013939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96018c45b0dc2da6dd17777f75138ef3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbef0125b471898182aa0fec9bcd66941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef9dbe029587a44320340a7677c8b3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edce9e2cc80e2735eab006c8708a494943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424d1803ff0ec50a599af182d8a9226944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3266e3575c3559a107468dde835ad8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992de222a4f41985b099f8cf390785b9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a76e2d299328a029f296c99b19eedb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc20c357f26e5c6fb89d558c88b7ab8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103366561883783b5843c791c579b376949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6101a81b33400045f461330c1a331950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0be27af2fe3664a1c806f5a36b5c24951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722206b57b60174475530f27088a8ca952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4997105683c421b48218e99398468953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a5b88ee971748f6e2371ce257078b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb790f6b43ed62f2d7adb747d1550b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a45f4a8a973962c21ff61734ce477956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263aebc8d9a06e4fa8593fc5975e81c6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3af5e9a330aaf7a07f7ec88219f783958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa442e4b0c08bbaee94dca7ad79b11959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5965bf0fd3ba0c4eb114bf298f2c4e5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8727433aca5001f6ff59340959a7a1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bdd07a113d56ce480fb7fdc04e849962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e93d77674940e52c4e5912d3263677963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69e9255544170dbd1011973e8848e5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6ef66630460d26127f261f9528bbc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bee96c2736b72dc41d8978d3d74862966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320c6827d83fa4c9368e3127bba127e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77588e65fb023ff6c0edbdb829fc276968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22954e963b0d90487dfef095118d8f79969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c7b03a9de3687caabaae7b56066a0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52466674cc1c6a8de92dea141bd2a6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df390871f43639332055800101be96972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f761ab89b29f13eb1a2f153257240c5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9bed96e56b7161b3822f9c399e7c0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efc34ab5e9440940b6077cdd7f3384975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd236bc493229c47633837237e74434c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4074cce89a2dccf57f21bbe86ec66977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fde25cc87a21e8e597b4dacb76d08978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066c811396a526d1a6fe7ba4b007770979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2c060257137c4c049b50049f7b1f3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb1b85c7c3115b5a9922e73fd0b82a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415562bd4e09f807161c0854e7232f3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd25bd2aa46f8e35d1e9b6a9b1e7e4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961f38d619c98ee23f482d75d591362984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a75794f624b12f51a9a3492c587e3985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d830693b876cf552e34c928d1fcb1986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5744b7cb6f2a44fcc375f12434a55987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f15c9ba61f5f5f41d9f3ea76f7dd76988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e9b58fdaf557fb087bc033a47128a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906bb3fc8f6b8a015a2922f5508d58d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2521cdd643a07c5629306ba6942500991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b530c6e0ffd42e48c0ae1f94447ae73992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737d6c47dd89ad291e7afe6379ed508993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875ab8afe0b4de020317892e2e50e4a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4d1f8b5cd30567a58e07927c13406995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a852ddec7fa8e042d12fdcd95d1000996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef258892682715ede7925e8a181ce639997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>