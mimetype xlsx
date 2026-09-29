--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9f52722b8bc5e213fad6a7a25eb711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7032abb47bcf3755e2bdf03013e392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6796aafe072dc46daf2cc5ed35c90753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206fda5c7d6dd9d6731ee3ffad8d8c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652eec2ce68e384da737046fba0ffbb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199e7cb71e6634735fb82a2b70d5f556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117169d1ea78378589f1a41913efd087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb348dea1a6b027e9c7a5fd6491237a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2096be5bf36cf910de449fba309939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1871bf4c034c11321048e1c5fc6915310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aabcc69c205817985a67c9c7214f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133de318693a551b4895dba98d10080312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faa6e96fa9184ef98987df3718ff2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8135798494b9bfc7321a02564dba414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5258e9537b62370118903fdcf075ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba81501b274de1b07b85dd7e89527a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6c35248177a3b6619f58f96adacf717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9c898ce37785a91a9ac6457fbbfb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e59d8a996198f5f2a9e1543438e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae461a48b67a9833bc0ba7490e74220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c007ede327eb8cf21335b7de16d33121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ff551db5af80071c9dd835e3faa5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd2d7fe6b09f99e822aaaadc7dc7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a499b037c1f81bb1937bd14f1bdbf2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f062b297c045130779fb18b325daed025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d439d834bdba735b58b2fcbbce99126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a053921dd7ac380867ccfbfd8b92727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9965ec515d3b74c4a406cd15e264e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858bfdb250dcfc8c821d5643e0b354929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783d916db5fbccb6c635b9108d97b5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c62f60ee4cd434699d0744fd3282df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010efaa4a9b1ffc125fd175b7af294d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71a47c0bd92cbbcc3c88d74b1dc57a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb224248effee5961caf2e4a6e831434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ea4d8652316d995e8c37f0f94ef1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad85de1f3dc20be3eaf9fcc28e7179236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408c6ce1f3e1671ed3b0e2e6c31d7fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd740700dfaca852033608fcf6450b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11632fb131a10572ad2d33542a482139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c649d99d1cc3750064144b577ada6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641377d8bb964db80730057cfba89c8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824a21837286dd06e7ecf3ebd17fb0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17938eea89c85f49be2a58d1fd7f750043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aa3d7ed1b12f5af691dd6c95d5dfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1003a24d46007756ae2c6b2a190a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5efb5d0b78a5448eb95a8b367e591b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0817a82c78b1131ec943ccffd1a8ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df2dc773d050f68e72beb81901a09748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c41f2a27ade247193395ed60708b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcebd884a2f4ddddce4ff42ea24f3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bca05bd1557f2588b51ce81ed695251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a56efac7e7565823d88dc729bee8af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8402e9481506445e0b190c0546fd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466833308f4f6f2c87f55adf294d37354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6f4558fb28ee9c90d2d88511a742a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246f2a1590bdff4070da73667cdb59356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e60a41e7f1b056b25411313adffba657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51d9a19e5e781af72751f7d80346e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde00724cbbb24cecae6a6e0970aa3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757627a78077dfb6e431bd1c87c094e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40518c4e07670a4a3fb8a6f7a91773e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b523bed486d1041faa71b4909b5f76562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d89711fe18b7104b015bf977be735463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6fc34caec75c0d685f9f76ebe473864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8e77770b07ed1ec81e0a52159b89e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713070d9269ea9621ee241084396790f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1277515821eb7f03bcb3c43dd12f8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598e15368e2a2c51440f3c339a4a98068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caf40e227c7a4206692ef31fc8352b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78982413b46c907112fe1603edaf8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34707a96638726d948c130558e7dcd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c10b424dd9a74038632b38a58fa6a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70f495380bc6720c8b33b3887cc1f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934d1a247c82b43ae67d70a070b05e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87b5b7c2ba521b8a717dfe218e2b5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720d72b4d4a957cf699eb471a98eb9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20d2ae3bef2ace24292cd9aac49df877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac5d336416fb9ed2b1df89624dd99e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9c3a7887ad22503b5217a641ca06879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a048d54c02eb8b4b6c801ea38e1576c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918931da219f8412397a922dc932175781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d35750aed29c14714b622fae7d3b3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac956ac02110e13fd641bc87f1bf6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2a995ff54bafe991b968fe46c275284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d049ebb18e0d40950cc7f913e2cc2d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201f3d593ecb8a79a6f01da0db0a84386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cec859d2a60594fa7d8e313fe429f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e395da9f965ea70101eb02cd182aa7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ab393f9ecd98e43a9fbb6dc84534689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eddcbb4f6bf4a5030a9bc7422b08d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0b16dbbdf5cbca0ff35de9324c77691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d6c4a548af32eb4060b811b4b49de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c55c452668a7cd6c62ec565a4330b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215f7b254ad7397de3ac8f788bddc6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126efb94a20768d69a7875b11d9d960395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea49c71fdcd05937cd2e91b989760a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dc5b6a52f09521ea6e1aea0038a0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd99a4318e1d71f042b2301fab4b5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163af224bda908c6559bf27a678310399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee5ba60e96b3d195645991cb96a786100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ffda4b1334cbcaa72aaf3aad78326101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92349c02c74c77a0c87d16277c2b63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627fef9be8e3538979a5739ce799c53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aefa966a738033d41731bfd6419753104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09550452bf6bdf552c4f5ad9231e1e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca45671e7386272cd487004cd13a0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08178fd6319894269bfbb631ad514511107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282d805ad2971f3d9c3f477744c416f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf775ce22a21d1bd979b4085974201c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cec6b0dcb781dfdd5500b9e4b8e199110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e200d868de8aa28fbea564a54f692c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41bfe849b302edba723da28fb7367112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3cf7612cabde82920ee48c9c96c54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ea2f07daac1dd1b15aab9a98307d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8b01ee60a4d8bed2a1de6262d6bf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5be960d111442665d0ecf96668e12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95718d76fea03cd7ed31ea801e272f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa9978db4fd20ce77fbc763fede980118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8e90b47890ad61e733f0b88b240ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d00d0c68f323659c32014ca547a3d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d113aec76e3e926685312f3b06270121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf67f8f9b703b6a4b9c868372fb369122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9303a9790995f762bc97ad1d78a0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8699a115243862fd517bcaf85ec0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe021579459ff00979d66505a2e39edf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00c3336cf5c5f077f3db3e966eb1b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8bb8b0861532cbe626fb0c8ef127a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6390db4ffafffa3db16883e657d22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59354ccd3301b9a20115ec2e32564ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d83e36081d4cdbfce896e58b78de41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7df7f9c859cfd96873f0d30b515cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba458b9e8415c206a0f6b50c0722b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068f944a6b034fe218c5a13fda1ae07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3ecf67869cea23e230c3d9a7253c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ceb46085f6c3cd44af5bf78167390135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c79b8b0f72b245c98ef11c88bb648136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d5b35d683dba1e0ba94837966ee7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cf91b1703de90f8efadeee7a53579138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5710a8041b54d8247850c76f5097f8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d38958896fed1146f40f5ad9b2bebd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a40e6cc62eaa69a7e0c0ac9e8f5177141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc65b18ef14efa39c507c6cdb758e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734cbfefe08d8642fb7090c1387e105143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fe3509f0bdd9d8707900fc7b3bfca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a62e811921857735c17555442fd321145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5414759a6424ea6697b62bbb1d2ec58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebf53bb9c187251c1012a241b4083e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4c1e1a8fc73f56af7e8fe164d3049148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29706cf5e0e80d6715e5d05487b428149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232225f1b158de4d742bc13ebdc7981150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff51c094bf5d4887a1473e378bb294b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aca7abe78628bc2f1002ffb6a94e25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034df0fbd60031a2bf3002055af02d3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238a1a3a43f1a9dc71dcbdccd3c7883154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef92317acbe1aa9beed6014b148f1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00655ef7fe64d01dfe75f6c665a9c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad428a4e821f06927e5641c40da5ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ccc7de3bfe4458bd9ed0a4b241e9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb574270340444fb2b3ca44473975c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b33505d0cb5bc913e698f852c2c803160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d738d402d3370af00830a7203a99704161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf492da2a7f35b4a068fa7c9283c55e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e30c5f41163fb38fc3b29cab729b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dd6e6df1a0acb0de5ac87b082f738164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e5f514fcbde5db38860012c58ebf0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ae6c924e0cfcadf70aed15541ac82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc0bf96557cd4f765ffc401d905d4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ae2f708f864170c155c787a1df258168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160728a21dcdff162ecedbac6e8c941169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569593432a0bf8ccf325a1c638837ca8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea00a574b118e3b3779adb0221abc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656cf4d153e450bc6eecbb6844fb94e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7559fefb7872c32b749fe850ba49a44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a730fd0e408b9c902492764e40b2db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dea0f3da49af96296a7c99a7c26b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45e5bf00ea6e99e7987ce593e7171a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae9296c4b7d7c5e5ddcf4ed044aa44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b9a6aa8f4b3f219e9cc70216d1841178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed76a98d01260d1c402973d177d459179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9086b6dcb535ec32ba7cee2d925f0d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde60d9dc4b95e68aa6a5dc5b0ca3e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7898f45ffb3627a7bf9b05feb9032182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e961e0fb2b7621ca78184deeca1506183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd89378bc91192c255c19647794dc8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5421300031e9471de4e59e0364d0fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5d7de8ea4cef460735025fd389b9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ebeae58d7e49567195cea1e56190c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950a3ea3eef69f4b7cbf984c4cdf2d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df9a6cb4be224c8f17133cf0766145189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d7b4d68630bd18dbd782e8dc67bb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc2abd32609af508f726e0e093b7d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb24c5b121789fc3a017de48bc4acd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4156344d39f13442166db246e8b8fad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece41bc15616a3ac0a196da7b4b12592194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6db812f1361c2d39528086dedadcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490cbd57da65b4a0f9941c1eca9fa86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f18ca9a56d59ca6f182c690d4abb5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7199beb8bf65152ad873d29e579d08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d53c92846b9c4a2871f7f241a76f49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a6ca95551836f7386ac76b911b7e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab268f92d0d734f8922c5e9271801130201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c0f2de4460b81b98cc1411e55a6fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe0e99b83292cc4a0f694f8169d183203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d007d5a786e8b694df4f6a57ca2094e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665c780115ae845965a0133d07385ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9180b92034841ba6c8a2a6d663f9585206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70db46db317a359a0f2379e74f85565207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d7b012664297eb2da14771bb7ee0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd961e85ad3536adc023cf9a38cf152a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b2f729dc7290846988a9beabd10d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b945fa82f1f2f3bce1c3a3450268e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7452d7aba30411ff3f515fa86e0ca0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4466884977cd89ce83487c6aa302b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97670267f4ea277efb0b289319fb02a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6174aaa3f7d6d8b7618a8479a9070e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a57e8e4e23ee5f4028b15c25fd51f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8842ccb42919510593f1211c94fe68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a860aa6b735d6666cc5a6d86bbb281b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff46556d3176f24f45c25421bc154e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d784020335bc2661f09074a26fe926220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1531ccc3e276e410dd1164479578448221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21367cb65b5e4715c58fdf2a9185ade222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae05a405f35ed649480367cedaf487223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16ca4f49a95165cc474d477db53f90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc912f85c4d4f34d913637180087faf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4f0b0f6dc8d2762bf054361da205d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bb462fc6b15674b7308c0b041fb0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d57bf08242c926137f80088cb0bfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8a30c47827a167df03fe7eb686857229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d570a4a082f40562703d0cf44b5ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a451ac7ac7e0b8b022ec04ffaed1435231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb01186bd349371a8a2c742f8ee759232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d8cfdbb2af1e32c8b17dd48fa79dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38da6c0e880a4847cef35eeaed7a164234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632e4b6feb30fba1b7e33b26e01ff9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544cae7f176a6afec44f1b8b13e3b9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425af45bf8b415e063ff3f1a92150be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66348e5425adc837d028b36fb8d97c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accd6a06432cff4a9b45a703f5c2f09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24e60d82c35ba0cf70d447dcd4404a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8bbd64ca8319c61ff4ac6bbe2683d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea10aa158c96c659d134823025c8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e9232e5bbd968f8c1c2e157d914a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a6b09acff0fecfc7cd497bcd0166f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a6dfd425423c247908d1bf6efd898245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58075b6575583bc2ab51827f69b400fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cef5debb2ff5ac5cf4afc9cdf344b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590564ef549b737e45afde60bc72942248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fb46efa37f3f936e08a702b916727249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4383b7caac01a073349302f300f9b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845f8b8aa4cef82575b94dd092113e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a6ca6f9dd81ef5503177e94bdaef8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b2a97d16ce3021374f75b1d045875253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a725137460761dc682068bf2db0cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee28ab6ec67d9a0a5b17b14ce15039b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bc888a10230a26330780ba02c1f09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195c861f56408de532e00fe2511da6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f01e6a7574ed15041e5fdeadfb1cc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b88831b56e3a03bdd2bacec17b360259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047780904b11ca0297763d3c03e6f67a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45623d310618d497106286eb63771025261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6b8e1f0adad26705c01dac6c191a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1589cc63040070d7fe8ccb1995a4e35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad76f26f37cbd50b90b1b0d3cc3d85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63551f5044c5cd00ff94a3f5138fef5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771431fbd538d4b6f3ff8a533fc1ea2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64bdc8678d07f86581ffefdb49c66e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed14b42cb053bb21a2317e7a7d2c94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d5febfffaef7b21927eddaea593db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38f65080289ad1e06649561d59bdf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47819b6b17d66c20285d88f73e56a8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd61975069e128e050c0f61bcdd30d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafe1f912e3b1e44935015e55a6da23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc66b32f33f43e9c4e0b550a6642fb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6641dba2f7aa5ce9ebc0532030b50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80132af2db0d9e6eda78f74c1014c1b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61428571ab1bf24b42275e86d00836277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fd8cec3a1adaea4d4d725c8afdf57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c54d640315d00bcf80ce778d6cd56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950b20e482ea4bd7d2bdacd044f4cca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fb5bb8a3655173190e25034e3d9d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdef025bdcf715c37847cfe105832fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d65b93745bbd8dc7af446afab3a3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bf9cb1ee61cbee3052e7d8f884869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615044baa1cee51c8739832910d088e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1700782f8ce1ffa6f6ba803c22ace66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59320365ef56c994f9ff0f2e2be0a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc91833d9020e7bacb639b0e46d991288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d033934c319491ba0fb53847e310d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a926fc9bc467cf33f8b5b600c1e5ed0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0b24ba826544ab21e3f1d9bcc63f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac77e17bead44fd8e68e782a4682b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f109dd79bbb09b87b0100539b00b994293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b5dd5d3ee30b5d79ad1e58e99c575294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0049c034ad9377980479fdd8360d75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03c15bbd41a929ce679dd4e52ec547296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04fc080c844bff98743b8e8abd06b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d6a74ea938e3c10cc707d2eba6d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff6b361123c344a8f4725e0b0d193299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f5880983ee12022a0a7c67ea0d2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e4136f675f4a9bcf08f78482d7c31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a899d7b88aea23acdabef4b3668f37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f21dfc1305e64cd54841ed80479f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb32ad9506b036456f14725b96d88f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40946d2183d2cef3594403ea465f6af0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a5c9cbc965ed0d0cb1422c1877355306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e65b397e7fb29746028d1d46fc8010307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f63760b4eab052f8d9eb3ff0cb0c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4ffc1562bd0e1cb0ecdfed4887a40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c92b5541e872ddc457b33574c6078310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c894f48786f9db88f12e1896e706a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ef64164d74a892b9ad3822d43ed2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abd26073ac34b1aa628f6820a3934f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fec980543991eccc60e076f9381997314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975913b02dcabd841a21f72a56793ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4178aa513577b2e1b399729a794e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db7bd10d21585b70a83404ecde69ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3862c4981da3d4f1f787b04fc1190318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b0d282233913b6494ebb9895d0da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c6509885ccf6a16d01529a9d9c131320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339289d1f55cbd2d846915fc0db0190321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a6126b173d7665cb8224079420e8a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b1a46ca33dae84ffa40bdd4a544b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ad7e3d93ec2ca6a799ff00741b081324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d800d48e24cec789bad01a9bef7e4cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7271ee3e1254eb089c569144ddf2e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfda3debdf111b3ed35632078400ea4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cf7e3160e4e6a9fedc431bc31ea27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b058a6f7074a151a73f9c62ef8e01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efad853a5fcc5338817c9cf11cf60b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d881318b05b72411a1f70239ebd3743331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae48dd586e1ac1b31117bc31c4ba30d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1b516bdd2a957ff869ff33875751b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb453c829b1d2c54d5d7f731ae9fd2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bd2959e9f446fec60c5d147448c95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795eaa139590ea7501615a15507c85f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf951794d2e874e88384931cd7307337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb881981419b2d6e27591373648013338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76213d3a088284b88921577219e22492339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f30ca3d7f71afd6015b89c0b449101340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734a9cff73098df147feb5a22ecf038341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac546dac1aad34dd1e353b5222b73b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f93c6cb63dd2d33f0ce41667388c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3517af2ae3e88e799ca828817bc5f49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d677d9f06c51ed23d1c30a47a7f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df085f0abfe2bc2683c0d00e1f2443346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547062f0c652907714e62009d0e26aae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491d7e681f219ec77ed7a8ceffc7c52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4c65ff2b59bc5366ac4d3c147915b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4e139afcf59d90f932cbb3360fd4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b500fc772b8ca17e4f9f9b2588b2525351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edec3ecfabf268a406acf7aa90d402352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cf4076706ad6eb3a7e302a81b14b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572aa2e54dcf01468716c8e35befd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b62d44af056c608a1f09051e83f1c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7429724b0c801d879aed5bab88581db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aff0824860320c4f7e4978ec3560f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7351d456976d3ded3b852d235a37ed7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74666646cc08af8935df77fb9f3f145b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397074d945e4385717d49276206caaba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2f1c158b47ccf793536e4a1335c69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddd8b603cd12ba272921183f48bbaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd58e61c108cedad107fcd3e2d2cfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862dc5762943efcc37d2df7eb40013a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bd6c79c609a4729b4fba7f8d21b84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5262276a03fe396374df1089d84115366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4c50eea331563b9ad51e930d03bf7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5d84f338448fd1b0d25645aa09e9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7f5bfc6ed44b95dce59c66be77a9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf1bfe849d976217f39f07350bdea3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591ed3082ae244f0dcbe588e3992c87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5a67b6d452529e474a71f99cf5f1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b814c842ba3b2196efd382296585613373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6286fb7cec8369ea0f3b0816090638374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b1e9d3e618ed1513f6ce2ea7d0a3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f251ef2aab4c2a3c641459a8abe8eff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d970899169a05a00a06a69fb83e49377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43f97ff5981d6eac30bdf0ca1ffe2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84941c125c3f3ce30fa5e0d4c0016eec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeb8d3355f3e9d0f8dc6aa88e6a905380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b7fc8dfa4d96296471d58c054d17b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c67d2391673f9c253d54f1a04fa1a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd469cf6a69d17d7d32a2a5d39daee6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f2cb022be6b031fc7e7ae5c38ca79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831321474379f84c6c44ac1cabda472385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253538221be3e3aae9ee8ca6725ea0d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec41b7c30ac2a599621958f73a1fae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224b3ec6a233152e899ef06423a385c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18432ae68f2ffad5eb6453d8834f8d31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e49cb2c62559fb9fc4a2b9dbb05d68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904da4bffa31e8b55356887ccd9129391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931fa7949f96992eb65d5ffaf9eba1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080e7501f4c165a7419ff5cf1f74d8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d425442d7f8cd4a7ea9cde50fe1ed7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4003b0a6850acb139be86533bd65883395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f6c1d7bf98dc66494d9228b65f50c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a776aac76706d33c5a1fe49cf357d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b825e9af28faa628da655f726d8a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136fe171038b34d97240692413fb653399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f62258f77f72e522434c94d170e5c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae97761a404a9059ee8be7dbde2713401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ed45da2c8354fddffbcd5978fde9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c229033694a2628b3e2864a14d1561403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a5486b048c80dfb7c319523229676404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a167576b206c94db436e70d7c4b15a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f8c70db6352ee34491642606ef894406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07629d81d8777f1351590d407419b60d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50ecc515db875b0041b7fe8c8b86f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d64ff6c02bec48d43582274c41d5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b0e3046742b66e38b07dc97e87a85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7e4992e4a6c900b0f5a47ff8f389e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ca3ba1a50a59a5f68fbafe1e34c55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030c5337eb61d01297a4f2d1c3db53d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd487c12e0e26676c174aebbdaff76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271200251795265914a60cd1a4e6cee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5723b61fcf6cbe7617484c2312ae0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182e0947dc3f6dd68cd36b9e115ec45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41abb1159636d1be1d03081453194da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b4b580f136dda202e021c1b1184f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4940f93186554bffd4f33d9fbd054420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212ce360eef8372350e54d8bac6e81a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f59420455563108264b3f7612cb452422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1420f98db29cab6ef3514d131d526423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb93c466cdcb82e6a383949d74fbc26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cbc13e6ca4d1b4c19abe0758ffe93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb8008df6c0ecd6c8dc29553825169426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749829bf2bb3fa6b4614f9131d77841427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05042001e4597c434fc24c954df697f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c25e844fda09adbb9f23b4ddd85d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab943e1bcfcd3e9eefbba77d8c0dae3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558aab4a3fa775a32b6830a31e98bce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fae0199241fef6ee69b6f271dec27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae04b8b1e309cc3eba2772210f5f8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11e024893a0101e7f221511ef35cad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acb35694c21df8d1b6a5b1527a2829435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dbf55637b431e24e2749803a9d0c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22ce2e2fd5c60e8a81c1457fbe9847437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32025dfc30b859792e92ff7daf4e60d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd747e661a7b223d0727a0444ab60f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b486c83fece0ca1be5239f9508372440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d297d11ee60d458dbf636c13075e87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d31df98379197276983eb11d8283c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d528a963928b32403d3e27d1593ace443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd89ab7def5fd57dd47c255048317e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d28437f393ec1aa5a322220076b688445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82721e5cca1392143ad2f210fa5b1879446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531786d21aeccbfb39363f80fd6832b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400229dbb7b8d5ae1d500ac015328d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99971a421423fab467479814a8ebda9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290f7a2d16b0c0dcfc38c56c4a98205450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fde9e8ecb45784df24d4cf4c4882c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12a50c5e31e3283209d2669a29da48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51abfa7a7de110a74945237f87a4038453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3724346e6050f2d4aeb904ae099bd4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0af66c5870ffc2e13dc3283fd54a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c7b9909a75c26248863b6eea0d4c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f29da1da71bfd8c38e7128379eb7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fa13555c2d99426474fd1a376da64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fa7589cee97b49717a13938061eef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb218e995e726eb003d6085840aabbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286bebc690b647e837b8ef211862624461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181d9f1bb7dc0772855b40621b31513462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec9035d7831968c5882f595e169026463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e50a8306e8bf4f9eeeee85a329e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9378f48729faeac4b364f5724554c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58861ca4090b43645c729e680f111d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24b5e197433fb0e56c32ebdf5512d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7965acc0eed3668e65bcb6c5d7bb61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6239cb1514c47823e918843caf511ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17de8ec34fceed9749bed56777ed17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3f40b82dee910f960b6472e87eb5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898192dbb3fc15a5163a7165509dc019472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b410b01f8b8ed2c3e965ec013e31c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d307246b24d1ed5a00901c8848582c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115260e702c15cee8733613fa4bfa03b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd95fbc3f621f02d318b7cc3b4aa2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dd108a65aa6d3e4f2459f5731793a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3b8ec631e7225177de77b1e7f9d6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aedc7757597da297c3e33c70cd375479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f4c3980307d8bcf9f655ebaa608a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291fd91548671c9a9c98772a1dccac3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e07f457248a55533adba2df9f04550482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8b01e0f51092d2daabe0963787bbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910608e8572b1f65bb49846a2eabe46e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ae3ee52ec8d8c545b9d92bc21d663485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754d6c48c14a0f19d0372b7a5a482f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e73abb850c106e7e20b6f603ff0c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0a8413046ddff67026a8d872c971c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1580bd0226fc7c9064ef3a92c68c7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a699996dd6d98ee00d701e6f5fc6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90d088fc675d706d3824399cfb8f4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23912c760a2a43841cb6502f11559b7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24277b2db00de3839bc88fd7ca7aaf0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468fac8f4e0affae0c67c0cb18c42b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df36cdd69d14e4b3a246786e8c66545495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f10cac821122653eac4bcb6c050eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0049fd87fc3cd4aa7593ecd3cea65a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991c4b5ac7a434717d31693063dd187498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ccf945a6e41857519c31affb64451499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99157df96631abadcb8882a55291d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e63fa3d3ac033080ae3c1520d9ce8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45e65960f0833338338fb977c8f745502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d562ac1db6320b2018d01d79f43e23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9093b64c2172ad65d7758e4a930d60f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833bddfcb1e84df4a42cca7645432fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a52bbdd2a9f026e7bcd772d66ef33c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dcf9017a170e4aee8d4ae0e5a85c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132677d1b70e7e16445ea3f55b23a47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8bba75f7843c3031123e34cd44649509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39930acd33f0070950c71f4a0a0d935e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bc75664cc06eb92f1df5681cd17b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6ed5845e1c87b0577ef0945097a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e9393772ca80e645b50b8eee37374513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf8fe305f1ca43bb4bda7226ca07ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655468c704af1f601b2fec98cfef6f1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053cf222f1dc4ae1f88048e30e39db7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb50f928f18d663a2655f873e43983b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c82e0d3441fbd3d215de4b0ac0eaaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8eaaf1c021f013edc1daa6babba66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87665c2acc82e5e28b7d45ade00c2dbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab2d5bf182601a3cdbab0ec0e74f0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd88cdf69f7312cba5d6b7a933f5570522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf20da79a874b1619838e33720d152523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c23b3e70b78c275b4a25219b5d770524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852673c92b46608a3833a026cff460f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7410f3c06eaf1b9811242f662cd0ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03420845a25ce2ccfef3b0dac798e856527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc48cfc7f335ba86dd70dc6c44f5ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd93923b46f3eb163701c82089b71b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a16dbccaa628324f14abd1a7b9958530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada53685d39e90f6a86fd6b44a69a09e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a532b68cd20c983d15c6d9c128cfc37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c553bc48f9c5fb525989313d1b17d00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd29ace187e05fa7d3923683a9184d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90239e699cc37aece69d4961d5fa7c25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c78f8364f3f86e83997eb5a9c0a037536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9c5ffa715b16726b474dfb0109e8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8634046878c63aba521166a1dbaf7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7de3292d71c33935587edac65ff584539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85121092e7ea9b55961408c6700082540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7260924e6efbdbb51933f0bd4ebf506541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da516d12048ad2e20c2364ba2dc1abf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99515f643b0de843be17ac836502fe8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c546565571bd279aefc20415fcdb0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8627e67393e72437972e2c7c5cfda2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bfa95ea6b61ef41e49bd25975400f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3c9b2d8b651afb5c1fe4a46c7f8c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db95dc7e11a6a25270c62f2255e96b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2461930f6f8a660e35ee4be9c8615e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c096ee7d0dd649cbaa0ae2d60cf31f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716ec4efbe26c92ff4b38d658950bdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bc465775276420faf5ada48a21a71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744f15986d6212089ba424e6f41ab32553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bab1a22b9822e719138b35a9d7dda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17295f5459a0c75592553c55def065555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e2b50509784a91efdc9b08c43a4da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cb23735d39cd5bfccb42596fd4efb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ed039a8dfaede74cf92603c186ee6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6c7f18a10f5d4ad75147dcf09be16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c376c0bf399e3b98641eb57f88ecc0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edf426ce342cbc1fb2bfb2f1726cfd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca79b94b6976578714485f36aac5bdf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886811be29be956af8928422124e100563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa7417661f812eff1a7b1d8ecb8db1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d817e8fc965485712c2b1e254a951565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725593b3156e55ff42ee3193500ff0a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927a78f508a5642c2913e8bfd1a3831567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef57b40fb261d965e300102131775ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568806dc479ac5770095e0649770a3f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa52bda5cc84e63fc1855e2c24680fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc7daefeb78f7731ec4556d2b677a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d1aaa8c18dac010a5275b21062f79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd13e90c1066e7513b11c3faf459593573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b7c570aa740e5474be5c332b570ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd692ad01f648db76292d72cce006843575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3fe832121b1df839666171dcdd102576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c9cc1a5b3a6a4bafd2250da9fa1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f9955d4d456f8c2e30ceaa2e49de4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62d890a44ce3daeaa03d8d5a4a37a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8f9edd5a9a53edccf59f739133b67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1be3122afc8ede861090252de7927581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde483a9d811319576550f8fc4099830582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8fd8c6a93e31b1360f5ed03711bf9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825194abbf9587595642c28b704c0b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a3b393b677d941bc3c5ef8e637814585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfcca51f7538b29749ad8f2fb0ea60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ad13aed5b5cfd8a05e228bac68f64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c23b8ad054b85239386cf10641d2d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe6b3ee970dbca745d0f30f03ebfb2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9a9ac5cf192adc7090e2ca25acb46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd6c1d3b30daf38909b221a768405d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d22317eb5a03e277852e12ff1ff7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12829633d30d37b73c709c10db52bdb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc03256f0576e23c575f3a87b9fe19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c64df04381c5f43792eee2d147772595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8039c370dabd764cd1d9f8289e19b8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e991621ba17fc6322d9682a7b3c70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1d8344e1ae159b6c46445fed4b27e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ede1635c124528b0f336155eaff0c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186199ccb8992d5608a56dc334d79544600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229c18351360c952afe86a729d267ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc6132cf3796b50f0cebad5b9962b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c29c92099e1774dd810230624d7eda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8d114433116e2dd5fcc94b466ef54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1b25b8c73604ea766a4268acb2b39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a299899bf9a83c935418916dfc6ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8831bd0baedee7990d5479aeb7740607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddbdcf44ee72299d99714066d5d6c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d000e4f160c449a8f790691839443609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4acbc79eb3c7d17521407d8979699610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0dc895799d8171c82f695d9bc78e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6548cfcc9240588d64c4dc691f350612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20123a675d8984b0e18c6bdd87390858613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739a871f40d22753e8e1de090a54c1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c4d1a298dcb83c41c8ccd23b9c123615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ad41e55cf6cb6b2c442b1f5bd1974616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f3ee6b08aca56c0a9d745e9be84c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fcad3477427cb8f38861666fc9b41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88c38deb508714313a2fef5388bcd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2f363d3732843d66895a61290646d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb164a6a8b25e63d3b6bc41692a4705621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca70361ed935ddfbc8f0ca73acff2eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979db2d032eb3809c40f33b62c02572623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698f0bee655fd7e5daf69aa27bac56d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96169a796fdddd605710de5c495cf0bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb65f96c3c931978d5697d80e2edd35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def9e60150d2f05be5b7331dca3c272627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b95f6f476b9068d6cffa5f7a6a728628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5b71dce0f2a0cbb731ff34c87dd58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b7cca44db036b731d9f9af42baee5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53becf4bbd86b021910dc08921ef763b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653abea7ff4175af294e6395dbe1667632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a9ab0e23ee39ccd4c8ae647ab3043633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b0fb5554c7dd9ec5922a5f4ebfdac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e003d13e7ee0733db4fd594758cc46c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acf6e106505f590c21480fb87bf2a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd5dad1d80362262801121524f18b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138492a213d242ecd3907506ee451b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8b9497d016a153253994a2f318995639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cc028c9853990d5ebf4e7eb8213fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c0daebcd1856e7b9a9823b72de384641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a666601aee83b7255a1fda0ca06f5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd0b71b0965aeb3e0a04fc7940028f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edd3675ce659055e8c6ecbc3167c65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df93d140f31a0d8fdec561c220f94d8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf7c086d11265d0ea4deb34fda4f08646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d27b683e2586c4551862647d38b1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eabf8b78da3ad5d14b492b6ce9170648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba844360bd75a868e820ea440f38185649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2601c15c473337bc36aa0c71db8298650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bc271789122dbd5cfe62e45d7970f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d9e0eb4852ceed8b6d2f1f35b3d2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d12ff98d490efb7bf89333396d01c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37036d0cf07fc3d746564817070ef2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28f03303ccf9a0ff1b1714f17db2db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c134a68aed0d00fed1648d4e4eae8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50100034f33a71b11f6586a7a0acd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453c40668681632a670091dbebc064a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50981d0aef41f634cf9081f474bba2ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8036c224ad3bb398b2de3060c71a9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3505cf64dca57700566e8166ea2b8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a8eba3e3477bfc8aac9b165c470e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682c0e9a39cc16fa45419cf0e105779663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b75bd10dc7b77d781696ef3106912f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648c630adaec5264d4907601d297c5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cac7a3ef79b2a32d5515fb9e272c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d367839dc1bbbeaa930ec1e8628f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8675be7067e0907ccd6b8f051f8327668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27190d111a54433287f92f597f2267669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc90f8425bf92c9e92c5b45d1e169a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23692ccaf4b8636f1af648c9f2a8022671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9e7657e42de533c8076ac8fe8a320672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da11f61ada4f40054050c8feb2f013673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91132327979a413c549dd84a5b64d16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a2cdd4b2ad544773ade18274413b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3537b380cda9b58bdea2493e629b150676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abee8899fa5ea8a8aa4c5afa79aa66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc9519776cdbeffd0fcddd72861411678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec52757d9cd00a829b8617c09274b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ec13d6ea6f1988d129baa2d053630680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f6edeb20850ccc9745265c3079439681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e521a4e73981fbe7d634ec1cfbb8914682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ed5efcab0286cf6fbe6f619844e76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4bc55990929458457773fce3d8212684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2667fce5e997bb115d964272da5f6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5dfd88b65794ea3a32ace25a48708686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea54670155536e54ce92b0403b6aae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fa2cfcbea14ee39ecd2acd544fe10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d77df790db2a5d30b0bd02fb0fdc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bc8c70b83b65c4906b3315542fe08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493794488e980a4136d3625d99801d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c16cb8ccc1ea2a59ae3a93c766c07d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ae884fca24714cacdcc7118d16dcc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0a8efdecb3e918cb009ed3365b394694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9885f12a1d11257a36bf57e38c956695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfac00c50d954fef2171abc2393ba0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b42e5c0d2e516ba84bf854359bb573697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958da381776c4393c952dd7b1e3506dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b769282a76af42d5152f0a85c1d02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fa90e970bd0335505d397b9696888700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da482f51130a88985671f0ae23478a86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f2068cacb8d58caa1b83ca6215f39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01caa8da357978cf4234748b85e2763703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd20ad02e141e6962c51e18667d74aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632abd8828b0d4dccad42e1d518a35ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d16da94dd9ac332b98649a6a68c54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5196778f648be83203271df4e645406707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585f49ebd5d89faed1764206c0ab9c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bba96dbefe70b3c887162646326bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f55809eadfe6c9032fc9e79d22a1e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273950045420357a82f16a1d57302d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a22c2ebb013618d3a43bf90e7f0b79712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020261ecbfe9c218f2f3c13e0cd9125713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f21f858246730b2336ce16c16625e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59334688d115e8386ffe9519302575715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e55d8ee73290918eaddd166986d8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed2f1f16a13d6ef1b330d87346b0f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302279038cbc8e4d773361c2825601c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01d8d3a55067a05c29d9aad796a7db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bafa0b09ecedbd530427a576b444d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86ee35e8f580d2a720f8d8a160b659721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5b6e77e14a4f52d0cb3a998cb0816722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113efa365659e6aea210f0d41fd6e1b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481100a5f7d34a56428ecf37e6e4bff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07620b6f095125f9b2eb76a29d9ca03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24f6c6a8b21bc621ad3c2a48ba26a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043181363a79fa3f736cbda7e11ebfb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c001cca4e4f0cea22cbc6281946cf9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6451f823b57fd40ff492df0e216473729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0b05404b39979db4baacc2e197724730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa00d394aa528a9cd08348b9580888731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f5f43cd32cb5e5e115e9237399666732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31cf76d6951f04fbe8ccd16826d970733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69dbff99e29ff01547d269bdc6c0c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d86003832b4970b2e4b9a501e0fc65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2f6ab356d3258e7fce42f0363fc49736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c849c7f3f2104f19b62f3a13892a96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc0e1e043f303371e6f30897e48ecc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4cc042002e7246bec678cb3609593739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9dc30671e2fe2258d312a2443ccfe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0445ff2f8ac10407ae6c3d4121da4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf733e48858cd19f450c56fbb7a3d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e317dc89820d475887984872aefe620743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaf07ef7490b7396604e877af32c15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee045594a42deb5db40bb117fa79c9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0291ed8372c435f668ffad9d3af3953746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24b5bfe58cebd69a4a6d6853595637747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc665b91a63305608f9081113a5d26748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13042be27cd17a59683a47d19deba9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a85c5ec572647f4fac1eea7f2cc076750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d7bf0d1efc24e5b76a31958bd79b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311c52bf455c1bbd513c325ce927824752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddf896fa3802fcfff6106d29df11e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fc58af4ad630ba6c40f98b883ff1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a00017917842a8fe196071ddf1d18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337b546da746cce390e2f390113bfcb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aedef4b6cf9ab849e9d90428bae5a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d9f8d1a65fb7dcf190014193b6193758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7460c9bc1919a9889ad80e076b325cf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3ed77ce17e7d353000f3456e2dcf5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29346bdfb756d7200113fda25de56e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9b0f1a6d8899dc713a08b181fb366762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091a45ba4cdacfaa6a31bcdecb2f86c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c39f676ed0976441c51aaa03d0393d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd77de9a2b6c98acbbaa242863367765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92f6068d555079143ad8bd4642d490766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfe422379df8a5ba0cda3eef22c0e4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a009b83774d3f70f71b7938adfe85d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb084fd3395a4ba5978a8f931712366769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa929b36693b996d9910bb12c14c3c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb6a154fdfc74f9553db6c8da0bea8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e8aa14d5f96cfde1d2bc189f5cd33772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32e179186f356ebcee7f66d3a2a192773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256c580924db896db1070a773be4b3d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f23c0c14dc56d7ee15fa3137f36cfb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edb5ae65f6065e7604a583f3802d74776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfe4d1ba9b4fcfebc09ece30b48e0e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709689069daf9f44678b0a9c65e15454778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5af9c3c44c093a1ba1dbbf70c5a4b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43700c977bec6995a4da1e5889500fb7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dba3fd0f0323df265ed426f2a3f45781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc86add3047342adc636138cef287f1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c5c39e28f3f7d897f6ec18cae6186783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95ed961e26595dbefdc2b4c4f65e9f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e965dd88f9f3c21daaaae642008e5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed5a25296717ae28ed33c371a9c183786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0e83d7b1ce207a41f31b9f694c61c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c224f465e9004a11807e885f216129788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e4e20612ff69baab0ad240abaeb92789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5be851c7f78ff8804097ff957d8cb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2ad0590de02089d65fdfc98f6f4b7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a6c1b181cb26eb232b364789c5c5f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfc3cfb52e3c67cf028c2456bb85d9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5695a94671010a571b37d44e1d41bac794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778e70b1fd3ff3d873154ee5a2cfd95795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1229cb82828f7726798474d40e831796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b85f2b218003321c2bbb7404d0375797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2826a2b823690b51db991ae78f7b0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618aee5b2c5b4c007d5e4bf8f8a23269799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f88512a286b6ebd074a53b353ed252800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db7e6dee2196f35ab33e8013f7c5d5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc5495e63934805b5f018492bd17bf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e53aba1a36077b38f8044747c9f891803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60328ef2eea2c2ba78af55c11da86126804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb653e10201696f8ad72ce3f2b70a48805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d62fcba034aeae1bb8ed2a2e97a94806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9babb2a937f8fe1666a90193ee724807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e531e13e24dc933acd32e879dbe4f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee14e29b19ee88cfab23618171923c6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7b075fffcebc7d6485c17e95a09dd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122f64d01155a90be68309b700f1f17811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa237ab2651d182644732ef2b8d8a1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d0ca88b72b81dbb0c53fe80b223ef813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb41861825ebf69d83bd0664fbbb743814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a2ce1a28566f017045d4d55a868a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba6a31d32c1725c775172f73c2b0be816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af454d93366179882a5a1ac1161b15817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b819a9c504ff06d56dee992c2ccf772818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f819aa9cea4cc6bd350cd5cac571e3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb6b4243f0e05b4df9167e7fc5f12f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ea8ec4aad769bd84e34fd30acd968821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9d259fe0da6522444c0ef3c167823822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdaba049f19d1fa98dfda3c61da8ee823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1cad1f96ecaa9bf8122d90c396184824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872e37165a1f308c687fc4510cbf119825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0baaac968824bc646248f49239cdc8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adf9a2af570f1691ab5561e804e5fc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7269ac8c4e125da45bc8cbfba0a380828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b26c31964affb5e7ba52bf7d0a37b5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096598ccbcc2926058892ff6cbb8f6b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb97c5d5f9d5ca81227c58b8e6ca5c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424e8da6758986a451ae6466312611e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a7f51b345d669de2aae6dff307441833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54006ee89637a412ffa34d7c75a0c2b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede8b0be0bfe860ff19c8c9956cc754835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515782927d0a8ad0d7d7f56efc9c72d4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3100c193552b51b23d34df0a9c060f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9770bef31963898cf3247ab669aec0d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e2aad76ed48097fe19387d455a7a5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0285a486b1f0f5d20103376c1b057e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f156cba103d770a775650bf84f1f674841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a275be1f84b6a7049c2ef41a214c3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab15d7e89b7596a59ab4789fdd82f23843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc82284fba242f64b6df21696986739844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6976d2a4cb78b710747ffb7bfa5fed845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea4cbc678d49a4faf0ff26820c131e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec972bea7f2990d24f9d0109caefde847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ced7d6dc764abee31b4d05c5fcee59848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57155564c70bed1bb66389c360805b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ead80b918e42ca35b00a7a13797da850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec8deb3ff85fdb8ec9a047d78c7f45851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6a3a1d8fccfd493291e7d8bef9016852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982495742af657cf8ac17afa8484796c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bef97e2ad1c8fdec8601aadf4c032854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7cfcdc3b2ce5cffaf4da1c80fdec9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c215197ef6446fe6e93958f34507309856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2405b72651f0b75140460af7d7b2ee857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959a364949faf6bddf616e99edd44e7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672a828c90ffaae59b7930b50025d0a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d012a6f8a8f80b86d915dee03ee6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5e1fa0464e55ffbaf299ae4c711d2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410ebaa06c125ec49ba0bf140793e76862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172811891b33fa42e00ecb85a94b775863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93ce59189270b46112b6d770e0007e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e3a75ad5b89d7911faba5010b950e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f3f4cf4ff8f4235fd34fa26b6d43f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d0f057f76ecd3b997f7cc4091e5c0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40fae6fe5f85fa259a2418cff361af868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaee65d05079fb3bf88256be302d1b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfba35e2744ed9ab91d98a21494b34b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78599aaab5a3654dc63272c73cd60688871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cb6f0f4c1ea56709ca07f7a01109b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff55e5bd7f9f217215cc9714410ded873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620af750f18a2f82e28a0eadb979ab24874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22303244531f0c9fdd6aed7e3ed8114c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270102ece96726be77b8bdec726924ca876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168cd94a5fb21ce03d1cd12c68f8bed877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84a9e5423c7123a202c69677fad2cd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b580b62505411363cbfc377802bfad879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d731a3e1c016086ae5be6d15d592341880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418919f805cc3723bdb20de674368de1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe320e2da0b26132f9b48a8de5b24676882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e28d608da2293a19d3964fd328adb8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf072f4e7977311782c2c88976d875884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1fb852f5ec1a7b021d267d3918fd3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504458bae573b18b851463a49f40c20886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c7bcebd5cc944b80bea5fe9efde3d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b776cc2ddae367c5665377e99ee585c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3703cddbe08e73426664ee2178ac3d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac428e5284c36b0a75e0552c781cd7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e04eac540bfad293f7e8da0d3ff3f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed72a7521aadd673d3c663b014ee7d6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f367275addd401666fc345290371a3c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6b514d1ccd4229daeca63e495fa6e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9ace1558d742193f7c7996749a1ad895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc5fcc597561cb948c77723fa9763e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bf2755f1a675c73e87ee76b1dbe71897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bffd5d1eb2abbb11c0b53a492f125b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc081720ea9f020f81a9302fe01a2c4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ee4a3ab2c05a991daaa386acb4e6b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e01da0db4d51763dd7ee77177065c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25791f4802848ff445d3a51304c2031902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f3a7ae529f28711eedb2387fb4614903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2449de3ebc3383da54473f5be9ece904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dc99b3a2b8f48c84b60de2d023bcb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb61239d3a222690bd8f5b6a7e1326e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651d100f8eb10c3e318a2e3b24665ca907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db1d6fa67625a707aa4dc06c2d12ee908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e54a15c8b7539c137c38757fd4c107909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263e02905b79853ab0eab8e51e39e11910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7387f1d24e8e60d8825eb006e3756911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cccac80a03365db8b266e9395d49f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b14891d1db24e21349211a7d2afbcd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef802f19963a5caa7a748bdad9701c0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5898be36028fb165db061c8e7bae81915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036da6e2d8f83a481ab4ed9735d2c63916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeab1811e46a22651a32dcc160553d4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9575f4ac42f5e950241f4586467ae918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27769f3450d6227ed4dcbde7b15c6533919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4537e6d43262ec01d884dfccea0b9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454058a8bfab1fb33209d55446e2f90921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbaf684c44669efe870d2444446e7e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c865a8a2a07b1fa147c3348231f1589923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c374e23b1d950b95550d4df11cfc7c8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55652e623c018a73da894871fefade60925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351b793584d77ecb893a7ba6c2af3da926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da9349be012e887be9814d8aeb89b9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64309ed20ecbfb03259d0c0962975504928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5e3b52d3ab5f73b427469e529f88f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775c07170f54115f4c1c6d3b24c232d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8f9daa638cd136d3029cd7f655c12931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a89e6b16a6d4f8350be115a1f701d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a44b5fa44fcedb5307342114da464e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9319f32e8136d62637b43aea24a27934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d6eb794f010f342ceef8f7a28dd7c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2491a05d208c3d5ad8e028b56731e6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c25e96a67a393cd428eba84ed34d5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cdb8e877ade4f11df254d4e20c3bb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6c77ec7cf14685ab2666d7666c5a0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ab4c3b7f42b069b47c3cd158c1a7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746c1284d97124d6665c2bc9c1a599b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2917d930d63423a22593599602f416942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc075b5cd24f46ff07605e032582caf943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ac7c2837eea7aaac63ee8f1ab6cbf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceb66ee0809f04cf1a8f8f30b45aea945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712525531d94e9f6c155e11a921063a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd109705ec9993f740c4a3dc961c8700947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99bc3b23e8421a63a86afaad0ec15c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fee146b98143b6c3a836b2436d907949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e08d96a6306e5900d9aecf11d5570950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503773bdd26666e598077bce0439c886951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c5e1aa7e498c11b25ef6221c98dba952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427cf306363cd4c354961513b897cee953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daec3cd1dd4af97c831b80d25d66b24954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0add08b8d302fe9cc127dd22e7a97955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd7bd71570f90f10870b3d2b8cc566956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3365020d061bb488b4ce3b318490dbb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31b60f01a091b4d0faebe0da7b355d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34218e63898cf594480d025ea60163959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137aa2453c83f207df966011262344bf960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e03d4a23edc792b45ba9cd9dd3420961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28cbcde6315a5b0c0bc21737d4cd32962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75ca7cca5b8ba69ecf0de3b0e2f2bd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb3c290d83243b744a21dde8f524db964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207cc3c7fabc7b61eae86b8781f73a7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480604c755f8bac80e1a77368346eef966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3e94351ed5ace4e3d635fd5ea53ae967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594294061119117f890b373b9a151f4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187958b7beed0d8ff3d7545750dc94a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017b50673d5f54c2a03a9650986fab1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dad45062531c021aa928e013186ac2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f0352215c1e4d7fcaaf5bf39b0ef2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69591d6637675e55b8810de31e02b4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fe73e6c19b34ae6f7f7736792f6fb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acafa21adc84f349c684d0747026e68975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4bb0fd9ddf113dcba35f90acf805d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181ee76d5110d009c0a1b118d933c39977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e56d2f0a0994bff52bd469dda7a90978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f87bed041ee0f534fd756ae1f5042979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aec50d589f1af29921b8c554cf2cf3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21b738df00007cb1ace8d0d924076f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fe0d4e2dccc4a916d51c1b9f3d6dd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e82632880c64fd9ef67195e6b46fd983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff22e4feff096a4fcc2787e3778d3c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f889075c9951baa36213179a663cd2c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143366515dd4e56bf9a4c42268f3e92c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bf8388aa8e1db06dba0733b5b41e8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bccbb4825d99616c8b283ad96cada6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bc378ebf12379a304903142698cfc989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3a14e4de65349482ea5c5f3ecabc6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a20b6a2b91ba2fadfda1f7f9700618991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cc6af4c05cce8965fae927f292ea4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909456d4048773ac86063d7db3048678993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa6ec511a27375f5659811632c4105994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb338e0353386da39c748b2f8013ac995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d59f62e7492e9237fabb8d2047443996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdb9811e901f679229110904feb6ec997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c5b59836703f238d71a23eade929d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4145ba3a174f311667b0236bd436592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21216a5448800de426b07df0a2b8a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b00e2c0182a4ac188dbae46789e924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac88e74d1d440e9d0242e0fd462e045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccb4d0a1d1e92ce44051efde2b3f3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8aa5fcbf2515dd9ec0f8a5e8307af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cbca4cb0de3b45b2ed573c418b2a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be03bcdd9cb5eb2071a160e306a9649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57093260416f0d75bf6feeddc5a9a90210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df011cab8fdff6fb4cda62af06a3579511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958ed9bf09d251f5c0def516934d65212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576278bb4f6be8fcb7970dcb3e2b7c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ff66821955cf5a23d4c62d81c52c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67219c05c4c02f15b40e236ba8a9ea9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf42e7a2c03c4f8efd4611c972584c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fb203ec8707b1e9f991a5a8c75fbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb197dbaa87d966b955b7cce5ded2ca818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e705c447df2c63021bcdb7c7e128eca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff36b23dde41c93094c5df6371e89220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633188f9c314de250661a3933ed62b6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0f40a1a677275447a6c43fbf5e4f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349ca801185391258371b4888def45123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2a4c6ffd60984fcb6e0c54424fd7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584b82b4015dda58589c99d3a54952c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918145649910c0dcef3b54cb1df94ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94824da97ca7142bc9f47964177a6ec127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bf2c47ca70747baf1d36b9f82ff3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602042d16013e43b11ec085c1e7518ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a1b285166efc21bf52469486964f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0112a81fee9efcbb3f4c2aa9794fb131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52c0ef83c72e7fda05141072f63cb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc97e32af5cbaca6b219e0a29c8cff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0e598a37ebd99d8f2b877454eeb8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df1bbe58a8cb3f2151698e6532e0a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6678208f3307709842ff6c1fefdad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f784c953e910362566998225569648e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6bf0a28a4bb4e096a68a1c05587de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf1ddf305e24d5274cadfa8c47a8fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44adb4256d7fa41c459105aef56623e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9777d116da78627a6754b586e8f535441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff04cac5e4c968a6cee2f9d84d2cc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d764583e616f6d0db87c1f9c8641543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3b1bef904b6c54307c444be570b3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8b24bf4c6c347cd7eec177df2e51c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84adc54748d1b211b05d15ee4ce6eed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef1b194d7700c50b46e34146bf3ee247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d602b92dae7a44e47b6dff223ccd2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9ac49a9bcc2d162f1df3f2d5a851e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010d716671ef3daa13884c602acc66650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead425010379f6fcc669ade9d4dea4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70da81d0cb6475c4b3844902bf3e8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0416ebc8b1f55cc26aeb5178dc68ef353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2f9651a8b8a24d28b18c4c8f90ce754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38dcf39e3782273ffdb904bc854dd755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e439fcd2e013a6d18c311eb7f761ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621f44d153ee408dd903261023aa05257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858e7fc3ef950ab3c3a2012a76aa3d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35dc0e6232f4b0f04b5019b7429f9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fece2f95bac0554cbe98ebb74515abe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40342f92eeff3366edc14a641d68f4c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ab95c90a3966bd5eb12b654f9a43e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef7dae0dc8f41439f318980a81dbc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51de327fac306e94241ab1b113daa964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d0034f68926fb28bd98d078f5792765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fea2066044a324ff3e5497cfdda58766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d9f00dc3391e7fd277be9aa623d7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378a75b4c20c3e3f1ecf5d317dcafac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305c2ce4becbdc75aff51624ec8943169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dd717db5c79b0e40165a69cc423ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73287364a03975bc0d7cb17004f3348b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d1247656717fe3d7e6dc4cbd4291b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639df43e36353fe0d3bb1a3c75ec2e6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b16ce4282e22cd0b0911f3d2927c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2c72afbebbd4a05c2188b45fc4c1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7667557e96454a7a5f7cfbf1fd2ad176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bc76b1b516ec5ca97960b873bc17177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2b65d546799dd6e6ad7bcea56142778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68bfbc9d77711cc4f15a0873bf3b6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00b7bdd895c75204ab952fa4ea6b7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f8364e8cfc86a8b4948284c9db3b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aececda2e30196c62a510959f802f22082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88751ce777d3bad70fe0716b8a7ff41683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca50febee11d5d90fc2410d3619ee084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f0a57a8129046f4a4810b64e2835485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e084c7c8c79ffe4832d637e87fda486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4ffbe06f65871488539792a31939c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1751f1e2b4bfee52213774adc9b10d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24039ce698de2aec3b7debba35d3761889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8dd5259df0e884f8affadd093fb1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6255ba8dafa901630f658be62fd46991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93e00aafc1ac9ca7e5fe85371eaed092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f5eeca6d6885333a80c81652667f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429d0f9524e572d35cc704470dd20fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9c82002a54a0966c7d5b31f02cbd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9bb0b1d49beeb9e4c2c8fbd0a95d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4753679e94e05970e6e2fe4ec3232497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2fb8c5361a79e22e63e8a19448bd798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e1e752ae76b7cbee6718fc61fabfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f3f0a25d430fe1f7bd80c583ce3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fcba1a3dbcd81273349aeedf897ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c5d8e02843c735fae94d03d27376d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75216df2be3c7a33e1955baba2fb7f09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de365f28adf877052945e53b3b4f7dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f55211a723a01ebc90258d71d1af5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a39b932b3dbe6b90b54a39105de50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e3af019b2f548814e71321ba8e11c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324427a7d6e159173d5ad20b10177f82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694a89b6d87c394b1e0b8c428220ac6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d70992a89b1760f227acbb29ff455c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b00faf62acc9f141eb720babba8744111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f93da7732ecf0192e8a1e5aa75a009112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12324bb659b04b58569ff2ef7bd191113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718da9d12f809fcf1039332fd0a6532114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e73b4d5afde4f799cd980cd5aed18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e268eee26849d26abf9cd12a9ce4f40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba678e6b0132ecbb149647bc54e44dcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a07be34ddb46f03f0abd5d5004af43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f560a33ec030971eed2eff3c0068b23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e79f4736e73087c8e604ab7e4f5c4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d38ddb8f38f6c3b1c985228d91b0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451bd72274c9385b6ebddfd5d304d8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547014179bec288d8fc20f9ac61d46f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919bfc38d30eb52f21c1224a2503fbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d191503227e910bce67074df99303d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7606686947d895f2ce391143668d3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c9007a20c9d4ef13ddded1709ad1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fed84e4a442a0936db5b4d23892248128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8460b056a894b09765a62fafa3589ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a89d692159c6231c13fbe369c4cf8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c43738d70057ec1879c1e35cb4699131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae2bdf0492628a367fd8e39e4b4c85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aaa7d651a4eb8079edecaeb95d043133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7599f10ec76b1d24aac3fa34305a637134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1e228198236fbaca7af9e751adbd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d77c1827aa312060503cadaea22471136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d4c4fc58f7e122462653c1b4bf827137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceab8f2dd6ebc193fa6c7c3f928331d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42c4fc25283766357609758a2afbb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085eb51f7127039038e276b15b036f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21e1fdfec9b6e5d8f3ca0aad253d8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788c836dd32d3228d93566baedefb3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426f8735a088e5be86c278c05c6224d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a30ff5340d03746051a09a9bb7783144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a120671b374f7511d85411e0782aaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470e241e2bcbc928eca2f1dcf25adc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ec26dc3e66620671ba13f7d090d36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad6c04da8756acb251160ae4b0a579148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf9a8bbba98af2ba1c7e18af29b9af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7c57283cec79b85bdddc0b52cb1dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd65c7486cb51aa44aa22e295aeef63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab1d873ec30b076027bc5fae9f6e1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1201416a4e006a54470511b9bf43547153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fbda7b673d505ff6e8a1d35a857cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16188517dcd7c8619bcc0eed4b37fef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda0ad8a7a9c3bc481f982fc16f8864156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca398fadde11fd9ccfaee612e93be5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1a0fbb660581fd7208774f20ffff2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef0f4f1a6e038b12ec6be1c35c0b14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a38eed00312f68bb3ecac3ddf78703160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f26ad06f7b65b58ff2b437fba86a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276421f56b6737f8d1017a0788b2dcb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf93099f92f5cacb1d6e57a11e902db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e5335f552cc9aaaa9a470baa450be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287c44f7e50334aa6743f5a1fa9d42d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9765577f48ec4919053c539079b8336166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7206c5d47d38c31ad4eef7931c81f97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e81d076693d69b0d09d64088492d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f103ae12e5654b3c84debdd0f320cb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9677612ec788a1bfe896b7ed2a55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647bde77bbca5f4a1c067e7aaab6e92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c609e5e0b1c9c9ae4af6e6956834f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d90b1a0195719fd584d46bb3aed2d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a13982e21aeb556ef0bcd90653edf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adfa36e37c449afd6693ced098cd48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65364cfd929e451e5a77677e962733a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84456a66dc4026625f8fb35cde259c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2fc21d654855bf61da5fe520faa0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa923f33d738916cf48141d3810552179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1ad8927fddf218b1e0a73ff77a17a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeae7d444ffac9c9219e8fca075db6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebe9f13f02b975d824bf8d7a688ebe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a559e8fb5308eb97bfd45a9279434183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194700635e89570ccbb438894fadbe1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2bce6d006e87e2948a44878fec045185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc64c2a92ca4c86918426d9179c9bd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da431274755e8e6f9403f1de7fedb2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2897735c985209d8596e4326cb8190a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a2994ac76ea86a8e54d5e359b3835189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ff27d7ac2e651a58e172753690643190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab68d9d4842a8b083b56a1732bf22e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80cbad70951564a67692a5325b338d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ae67d2fd3b03088dcdc5e74aba3ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8eb19128078df9576cc428548a271194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe921a343be284eaeed2e7b541a3ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b917634bab27166d24cc8c744e3515196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536fe03b99b0202be3da166003f6fe3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20221a5bfa83bc1fc7383c5aa934861198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426f4566a74b09f5e1e0c5867909ea5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df1b289f31601df48970a54a24aa67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662beaebdd2327a914c7d032a9e57d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d839699609315bec197727e3a28642202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfee910b4e7170c092d129296c0070d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb89abc377e28f9aef0e9b61bb8cb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb14a946000ed0fb9af26d5c198ca3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1624e94be906bf6a2f464b9f5358ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712f26facb736859bd955fc6b89245c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4788f5a02ed2b3e1569eaca528d70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955830ed86411db855f0beb69a34fce4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcb05fb244c4a57989669ef06d0326210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c99a77cc5f466f67a9c2c0b23e240c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc647cb74cdf181e6fe95a17c42c7f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a841f088e4ee2cecd83ab5f7828f23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9a584a87c148a0914e7b2516ab2b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82486b359c77282ce483a7bb0a64e02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142013615c2117f83b7b39bc68931c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26462eb441c4a3301e22850fbdc7a8e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf118ae1bfec33dfa649d91561d9e125218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32428d3ae0404db3f444c984d79fc62c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba1604bd636b8da71fb4ec612a8ee2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fb8c1e4ee67a4f1116fae0b642a1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8298880f86984c707657af2f3bb941222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82668c95fc880f1edce833ae969962223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ac58740a9695e49115dc95c42567224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbb815d545adc0f2f93c2a5471eef9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af580407745bbeecccf8b31dfb82fafa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803af6f9d769b237b85a4fbe22f3c51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e3cce94890cbda3e00cdacdd5f177228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0a8d3d7c77739fef1f461b714d811229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae486e9ff19606f132aae229e04a33d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80e20ac29a1810ca280430abeb3d48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bc3017db9dd3b8ebdf867d16c2eb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e126d5022d36e829315a66d2f43526233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3957545c73958958d617aafbaefc05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fd37d31b17647f9927ac6d5e048d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795416221e10892e40b2ad80ccc2dc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097340d2a7e76885f44a6f5ff5e0b27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0be3ad1697f41b31c79758b198f9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb4bc0688ee1ef130fd279e0a92bd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a6a5cc385a5149dc3167a8d35c73a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd75eecbc673757799960c8ccf8cbef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f355b52ede1f32f21bd73cbc38ac19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54076d01d3cc331f76e361f6827aa83a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e80deb696d83f6775cb8491104cc54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810339961e9ac3eb5171ff7640cafe7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a04c12a83f8327fbe149dc18deba5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8a81b1fdba8f1b944d25b323adc6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd003ff8c7596ad49ce5edbadff727b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e866ecc234fe4089ebe51c42c9c19d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df603e0f1a596436a3b9efc0221e95f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdd4e06599090c0d146132993c08ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afe35124e77f7ebe69083c5229fddb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607b5d111aba8dcdb543bc74ee91694253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f98572bb4e7d0150aed912dec2e4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cb8bbde115722b93cf13700130864255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b040af91c48f79bfc862a8a74a1f8ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6a15dc825e9deb8a6d67f93e73841257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb84e89e3bc37a3e3c2788cbf1149aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac99dc1b3ea889e769ec3e2c8cbfe25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d92d112b55bc19496268208df6842260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba21986053d2d567ce50ada65b710a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a7ee67fa1af8b9f55ba7914b06674262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898241069d24f6d931dfa2f54c3e44ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba6f50087924195eac9951f05d2408264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6a5dd0bdf85fba1e60b36ef600f53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bca3f259539b9c04cde691e9e13c74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da5f47744ce07c522625c311601878267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4b6f1c28699c0011acf35fe4f4db4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816da215479d54e159eb62f332779f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deccbefb8571f62d0f960b68ebce208270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602fb3d77670c0fea6baab3ab11f964271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcf9bfde5b5911025d4c46a0dd2dde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb412fc4e9924ba67a46ca094567bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b139b4fe6a3671a27d1eda155c6e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e5b4a83885b65c9218b8ee2b83386275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653d44091444bf5c64a51e02ba85e3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc51efce74168a842eaa509d73e9a1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a37753d7c075911f196a9ceccdacf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041629548a67ae0e93dd0b242ccdc70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4311ec39507236a2949d1e55ccb4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7f54df69a5d7da4b8200db6e609c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c29b6b9628f0f0681eb2ee73cbc0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef497059c87742de35e07785f04779e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d19a14cf9ac8af992865d23b27000284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f672264c21d939c721f76739f6967285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3670cbab023bf59c2d27fdd7c928f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141099f487ed395f9fac45d4f1c4c52f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99575520252a39412c60ac842da9328d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a772ad849497d96b2ac62c4c6e84319289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44f7443f5a7ad00393b7a46e2d7af9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fbad69164049bcc843c6c9bc15bfc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f450d00fc6d54b8a7ec027df416e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587e2fa530f1beb953d4e2ac19fbf7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b60aaed01aaa7e608c59747b37a0d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6f4290eb7caf040c25239b5e6f389295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e0f5e30d66e614bb15cca00b09867296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc725968222a612a3dfd633a69d1781297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753607abb18befc7341a409dabb36a00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2f829e34c637793068bb2c20abd76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa53c0171d6c5c82eae366bcf52657300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ea0365b6aff36ca7a8c4d88103d86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1ff88c7363b2722e655a8efd1808e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bdb0b278eac5d3a3dde7e13aba204303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccfc309ff9be65bbb98d05270dd40b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740ce1389111e274d2534fddc7bc167305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f024fb1ce78a1a4e9f3b4b3b98842306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d6dccde1f5e68c5ba5edd3652018307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9ec3066b0be6bc62d31bf771ac49e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6e332ccd6f5586037043d5201c0b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3adf6319ff457edc7c8964029a2fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ebf907c57034ee19faeab95858422311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c9c1bb1b1a90edcde2fb5f86bd9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b89e0c77389c81403e2c32b7c2c049313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83644f7d48384678aa7c1f9dd001cfde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c133dc8b25c1b96718be0f02df4dc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d098b85d5bcd85385f98ecfbf1ad2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21a1736e327c95277ba71c3415b283317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeccba12b589284721657e5961d3ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23b506c612f8ee06bd05288944fc87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddfaa403e16725ec08fb2b1e35443b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879383515929025671595764c76cce09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12489011c3d27453070d920fa41acd85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46342d5ba823933b69579f25e1e63721323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472230a6d52c95c7b120274bfaa29bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12ba8d5a073e33bc3c266a8c96e8bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0603e0ca9e1ffdc8c2752f8e4a0f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6ee13d9d8fd2aed75fae16ec10d2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834baf22f510f6a42a2a5bb975d0431328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba4c8595cbcf5ab8b314711d63a4a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db716bfe492c12db361cc3139d7bf63d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8a94cbbdc22f96ba4b1e209a62fac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071804c45dd2ab726b85d0cf44765827332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c3155795c29b8ea9d2a2ab9c29d94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cc1f7fbde8c4462f20df5e94a69ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514cc25a4fdc1a0ea29d4ddd9d9725c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4deb977549abc7cab73d5cdcce947336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50336542fd217e8f217265fd3f598aa6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15625acd564008e52977ad5d2aac4710338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439cf38c8b7ee00fda4966107441a85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e876b32cff500fed7a85fd3c8fa303340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df946a2563f94176d2d16a5df145a501341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0016294e4cacb6ca3591b08948591342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ebccee95edfe1b9350d2c144bd8c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ebbdd92daab60c026ee189713aa5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f7d9789faaf598b00480ce5109ae5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bc82d9c2055f13bd9266d52d54d82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e2384baaae63b0f89d0021da47b25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba40c4f62a71eaf7cdfb23a7015bb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fca3b4511b3bb771dc0e20d4721c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6c76acb68adaa185b5ec60c5b1c4a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd742f7648f52e1cd122c9ba914aaf90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62caa8fa5c7d20f8c480395b61cd94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f468af48cbff4b5a75a4270c99592e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4297d138916515e255476171174863354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc993d3777860dbcab2f9fdb42b042355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55af31478a5e3c4df4c580660d78b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f35f1a40b6e4d2b1932a43502cf62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d98fc4728ee8b8e732e0eb939881b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3907d7722b129cd662e1224b22b582359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36409afb783f946851e0aedaa949ad5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2168eacafe080becbdd2238d46aa97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef16558170c980cf638be25a578228362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92ff44187c369573bb348f4b21a5cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026600d7845c6bd26b6f986dd0209069364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae19cc494b750029c881a7545b11601365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40d6c301fd0828a3510a1b0aed1e08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117955e0738e83e1d5f07911a832234367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73f1d7646db4eb39a3def4fd8a7e64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135e82f6721ed44be6d01f7a93fbfc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f74b17252e669edd60ad33d26f201370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa047c3d57e8cfdb7da6d15d4661fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9f18d84274fc2e06f30ac00b32227372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acc27766aa6b079fae8bab55f0c72d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0b7c4e935127479bb172ba6090b46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f30a49ac467a923a7abf5ebd0881b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722c190557fe5c46ee741357a91bb32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bed11e949c0a2ddb236ff43dae3ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d179830e61692d3fffcffaa843594378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6277f9cd60d9c6e6143394434cc8023379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0c8cb627157c8cd4c71c7b400c44e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dfd2f2d360185108e8de556fda844381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748faceca26746470de8320b10e8d05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf952c143bf180c653c33fc54066f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a276ff6e4d6983532478a56a69009d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082a9e5aa5ac147f5ea8fb7fb611871385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd77fbf981e652acca5c12fdaa74bb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114d6fdfe8acd1d1a5f59d6ba7b0a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e24db6ceabc8d5b62167a60dfd604388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36a5a1fd2be63d7894a45fae16d5b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b04d8abad53886a0ea98ea6bab762390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08bb93e98ba444721b84be50914728391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3995017a521bf1ffa8a9541954c360c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b138f1f540850b51831687025aec62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1545f279913aeb2c094478d3cb5572394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be3eae4b567932616481a5fdbf3fcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cba1a19bdb3a8b4c5cfa5a275f17f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e076cfbd5aeaf27c778eb0f23a08753397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649d0538ccb3b5bd8d820c0ae0bd697398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c532cacc2dd73abf2fd66fb02d43e82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6eb487784d868c9e7a67f4780d557400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e245ea1877aa062d9d933091a278a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd6f0c19700b570137c07e3c01a9ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd485845bdfa0a940a6ff3d3ec44f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35313dc16edf8c9198c22054c9f0525a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060c1ad27eda17c6ffe82434bb8d198405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c2dda90b01ac89d50ae9fd8dbab7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6e9ede41355ca6693d714f02dad6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209614248ca45db8e777356a134d0a61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f6b964991d712328b08c3238923b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512af6f992ac030e29b4e4b336d440fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585c9d8dfcf72288df9646ab92b43a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57645bb8e7f25e509b23833fa030da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fec59282faa573e1719410458ec40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe3d5c54de2ae31933514d6dd08e8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea97c8a197ebb33ad1c82402e268fd3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236fb19b70576aae3012afcdc331015416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ddfdcedb712c6ee354ee6ac594f34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa49dd5af0d94fccfe2d7fa3371a1e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f60322aeee2f763de1ef7c69cb42dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249abf012587a5a0e8901261558a109d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fdf04a4fe64ef2f6d5abf6e42a362421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a624779e58447fedb324145ab746768422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5bbe54c36f3f34446b3f687a815e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a1e33d03990dd05649e0dd9d3f5fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11e99775ae70fd4e1cae57e101f319425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c6d22fed250e640cd00f8e0bdaa3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b21e4a62d4172b219d384960417ac9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2914453ef0f4ddc443ecf925e980875428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e5dcf6374f3415ab6d10e428f8788429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5fd4dd45edc2cb697bd61603284ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350723e332585f87a4f730a18b55847431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb06246d6e2af11eb3c0f8910b8f359432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a348bb9376185dcd3cad80ad38d86b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0860f7cb0777a2bea2511466b73c6a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6309b3b2188642894019f46e9ef32f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827739ee4c4b1104906410b1fbd7f712436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d44e842e5bc707e02c2c595695ad5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f990bb2e28c8942997795d5b049fd7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9416425347f463828da586b49363cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9d1a5af7fb2ce4638746aaa58ff97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a1337f2b154f539caa7e03577ac4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4090c27df5efc5061365b3c7a00ec97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1beae8aa6b54cd58ffb13b9556ea27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd11d5754281f590da3ead12bc500a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf02208e1165ae707f7126854d1fb37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da957e7ae3061586330a3ddce4ea3b51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1f858f403b12241c60b05f75abaf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f70531149ac564e8ef5eba1633a6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648b5494d185a3c208aeaacf4fbe9e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a52dcf5b3d05cac1da3565294bb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3af54009f0029a6fae863b117ba14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea73939089e90fd1448d71654d6ec55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf0c3ecbec925c743d66b42e740723453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bfe119678e62c4419e604feb9475c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119f7295bf0263425a07de5ae8c56cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea329690c336abb2075f56db7342fe0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ddccb7f18c8708fae0fe1076d425a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ed82c8e93de814b7580d69f61e3dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f727e0d76dab2936bb370ea73f1768459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b84bb11afc98b3c4905ff1bf43d2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee4fe66ffa46dd86374989322eb70f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f7315f025be97d34b3bb87cc1bd95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53b0bd9d7e717cdbab871092f4207e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8aee7e23151511126377069af14d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf442171e434b59aa8b8013e5f5684e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904efba3a994daefc9fb470b9366d36c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3bb417d66cf8074d6387e90d4f508467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667565dd20bc7f15feaf53771a11711468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8c5a0b1b451c223fe513988971ac9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f69880dafb3961887e387ebcae22a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe976cfed6c361a3713f98b41484a05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907835e1af552fa5de9f1f0611e7c1de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e0ebc121ffdda51b1c660aaa59c34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c90ecfc0e4c7e2c418c69c1372263474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e9da6ffef69d4804c0bc471ac4d58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b05cd2eddf0aa37e4eaa6eedcf5cc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5493f3aff0b79ada8d0cfcfcb0b68c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246188dcc6fc16279e8d4900a95b9929478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25354e61934a98a8c6a81f37906fedd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06539e7ab867627ceea0be6d97f62e54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a991c640d64b43f388cc36854e3a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2d777b4b659653cd4e44c22306c89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa09f2ce52824357c25b99e621c266e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446e0ff4158b54590fbf42be759d512484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50983c15b4915ca16bf9536ba0c32f0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0dea2af0f72ce517f487f40649d63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cdfd6ab1ebced94617eadb0893608487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541c192fece6387d83d74f98a930fc8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9487f90fd41a528fdd6e058983ec9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c867c94caa58fc54d3e0c59f376d5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6843930786a9c59c402acb636eea5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122e9e6819487219bd582ec6ea6c033492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d1fa8cc31b0e36e22bc562cbf0ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cf02ef3fdf3de333427da0fc41f89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46500503816edc29d7c82770c6985e2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22a295990dc2d54a301a268c63b865496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e41c27cdc104c8d144bcd45818d17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8949673d3a5ca23a8c2f06161adb151498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa1c5a979536876eba0d958e7e89cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f2785862a7b31f71181429e6071f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55f5b6cdc4c4a5a3cb646aea0570d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca55a3eb5efa9889b62443dbdd37d19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e9fe0245783d56434c9f372a71384503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e64f0758c69d451e5b84dc3dcdf83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809d5b427541654965374e79c6f3c49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02765d9985711cfbefed53ddd02745506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c3d3052b5645707b1712d6ce3ba21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d877dae91371077ef501ec58c9a4077508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a071b5a0be331a533a41634834cdc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c5a42be3f9b988aadff0ec7de261e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f802582c63abda1c76e414d73be071511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fd2925f8f5d98703cc69707b1e7c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76e6625b4e7a978b2a33fc283d6883513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b7e4ff5feb4cfb180fec5445e8feb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023dc4c7f5f15bb58b6e497eefda3a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d5e424f6f23b2b8bd0ced0500cad7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb8f53ef9a9cb9cba4b8ef98696db4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdb9e0114e2b3575396f7249eaf0f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c7d070c60199f7e60992f13df889519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a747d94ede9d1f1885d2409966db25b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cf1d143b8889b99b1884d7cf1bdcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b076291242518403ec121645c80675522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b1f1d827d6ea1ed3818b25504e515523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369eb0276a6a3333e7b326f97ca380524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38054e9ae5881c2846dd1ee46cb9c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b51891ff0af1547dd9d175d6189d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75969ecd17667bebac8ec869840ab509527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635c712e7ad196e2c5f728f8c77116f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10640eefd7ce3b8b99aa0a584cbe6b79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938532a228d131773a1557e6fc991b53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdef7f2258274b03fc88acdcd123a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b38f4a390485a7d0763a49c0b78a22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12121d58cddc8647dcb012973636bf9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414dcfad7f8236561c100cd293eeab8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7b61788d2aae649d1daf3249eea28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41475fe914450e74fe95cffb9e727046536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd763015b4ac540c460a023ebc34357537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aa20b6034b8b3032672593bbfc340538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da362768894642db4bb80a47d29c9606539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42326e61bea93dc8bf580a568d78d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344a791ae1109e5be70ebb10b007878541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66c053e5f50762f547092db8fe9772542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c82286fabe385d8c335675feb3f50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8afd8cb5266e6b010bc2bcd38453d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a3dd3e2d823805c3cbcff0f91f3c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d7d954f42615ab32fc59e324cdb55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde3d7b44844e15419170cdbd79290b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abddf79ef5a4204adc2c384c94fe51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00fe57665df6e637f3ade5525c7f8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343856ba7aea4867e53fa1432362dae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f4653752fb15db747f6c745a53b80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab320240b3e6676921b5462f70cf5d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9702d3b0de74379d6f5935b23d4790553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ba34e31bde33d257cdec904b013eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f8255713978e3cea3c96faf5f4338555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61a4038c86510d6410c747c59681dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705ba90f6125653a8bf4133229d7290557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef0592846afa6f55d53c8bfdf4eb93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575152fe9cd094b2bab908550a927dde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c38720d9fb38a147ba897b9575f81c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b34e516b2cffe4ace063a3fc61873561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbb04f4777cc31a21b1d8d86dd445e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6280e4fb6f31a78510f697d357b010563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656afdd1a1aa9435d9ef26bc427edf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996b486d6d0dfbfd8f6ed4c27d327cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d232658c9c9d855eebc6b776cb48803566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7540838bf37b7414c815b64235869567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce3a7a930979123c7fba8d1ceeecc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7592ab5245dbc80bfefd64bd901215569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e312bed5310ee674fcd153aa806408570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cfdd63d5fdce45fcca10505010e5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cda76e8e116482b7bba783fb8d2f2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b79847bca6829a5dea615d0a3862f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93342adf8c732c6ae9039d9c5d38e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9999ed5545d12d86c89005516fc98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0b017f65c3cb32d334c1f1f1a720c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf87a405ee2e3079d2812a2e71d18ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f30ca9c785399e3be50f1100f5703578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa21cdf3b47ffb40a37d6d0265d70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d2207fdf3313eb61442a550a1fb20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c3a187958660e2d6d31e2b9dd3132581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4516d96d5fb4dec64803358f8fe34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d7d4b87e63e0d001759fe67ad57ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64facff6723708cdba06dfaeb09ffd99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b77b7a1770667847fbcf52beb87b3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88f14157f2db5aefa2af2329f7c4ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eb906a36e04eeda26d8df21590ea0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0e5408e5dddcc82d0892ede73f4ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faace8933d3548db53a68f41b491358d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4192e3ddd80efa05d531bfa22677c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec4dbf429416eb91a71de5360c4518591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84bf042c1d021b41aea4a33ccf89d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4ddf2620983f93d3d5ea6aec9289c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539c6f3effd97182eafc015fc5ba53c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6cdeae2d0328be3c11b67b469118d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e03aaee272e60e2bd5edb21312579b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb561973a90ea28ab321cfca4108a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081d13875a492ab8e0f7f968f9e1cbe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae4811d1a6c628821da295f42ea3c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ffa7f47f4b9baff3c58c81a3109b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3b7862bba0d596b780b68f0b0d717601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1e9d72b223e93906534fc639b6973602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946af3c369730458bad690205d1ef6fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805bf6fe36164ef4a34728835094476604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff55cbfd5558eb65141678bf31b0ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26d557db0c1336876fc1062fedc6ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72743e52430fc1c9d6c7dcb5b82115f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5d1a750e27d277f0a76fbfd96bd71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97532b4faf40723b97a2c5331e82b36c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4447dd6ac3b7d548713803e7ee2a6f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d591857037d7f47dffb6642aea0507611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d51daf618f3902f5173c68de65ac8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ebeb27903645950edc681b5d41905613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2668355b8daf80c42b0b7165ad76a92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3843e370af61eea337b19db4860d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b20cba978a0cca306e88dc1a1e7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3150bf47c811ac5fe54e33c0fc8aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275a5f04ee7d176cb8773fc6ded1cfa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df35eba7c9db05607866910932c64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010befbd5d02c081c33d190a98d0128d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719a635bb4d06f979ad3e1ce89a3bbd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47860ac40b0d72c8dffd9ce81a23dd5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2edfc8cd8b0fe99a6090a603c9d58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf847348c8c8d6cd6bccc655b79bf358624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66fe4298ea663f76a3f364fda676e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164baf03c06312c846ccfbcbafc99cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62940bf86f7ac08d1033c57818895811627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afac0233ecfffcac673e90558d130d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28c16dbd3dff6de3e23ac1b9634001629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6fc17c6b4e8b23c457c5407a3f1f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a8925601628f5d7be197b0450f885631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99b4e0fce38e77ec23b231f98731f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948b1df019ca736d95876e3f6fb81b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeabf06445fc06617ededc8c4b2de3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d18e7800297680a46bea3b1fbc4bdc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd27021c774fe20958099d0884f1c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246ca2c68909685cfb6bd40abde23ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70267d33a41b04f0a356c77dfaa7758638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee308c23556fda95e4b820a177adc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a35a51bc275abafc1ac4a73d48b4db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf02b5c5845201bfdf0f0ab673a540d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc093624a2e8ba1f49230e73d364fd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e485b3f7ce7498cb799c443826b6751643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0090a8270d16498ae08c997ecd585644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775152c778601d4f66af10e64d4df503645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acc52e8d9a3b0940afd78702cf6be1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14c16740b51d8eefe42d03ace15f05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c22e3bc958714517207be9b350ba0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a81ab71e9517a4d8cab5cbfe07f146649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422e4e4f295d29da8902318c1465cb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe1cb7a69abed214c5672296600651651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bfa5b78f09b4950fcb5a2af3cbc04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d6b775e1df0bd3b4ca9a0b30ceacd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fdebee005bea7db5e2233971581bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7886fc5b7db1bf88c75d0db3ca5182a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238969cc033b4c327980708a4773df5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa100ec87e36607f0d9f8cbb770a9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0be66658ba75db11dce2cdae3d8820658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611348e2a1d519fd46dc99c908a4e966659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708b40ef06974fad9919acc5a8738df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633ef9c07cdd2bc41bc56d2ed360cd7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddd9e96a9fbd80f6a6e3cef74f7c47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627a55ecf0465f9a11f2a7fa436f879663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689698fcf6674c2113e0e75740aef3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fe2b6ae8daac5c9718cb1712796da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97031453b40ba5e770b7a051913de1d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a568e845b316414cc7495b13200651f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab9ab3bfeb181cbee5ac254dbaaee9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd077b8ef612d95960487d9adfc71a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8a31078a340ac136991537c3c55a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6968b6a0c8d8aaceae1b864edc711671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f385a98b399629bbf232d9fb9eee319672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24e131ed27c1e580aac1e25d831422673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c7a6d3289ffba40baa9918f5aad57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb183a0cb1463a954d3165bc3079c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26988b5d66e82976a6cd5562d8c1b31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf6915bc13bcebac8ebdb88f2213d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e2d31b849235defff82a824101dff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5005edc36ae6170c2c9da4820e9fa2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ea29cb590f48c5f8fee54468611cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cce3a28794a37a894fe2739455a131681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bfd82f59db8a89f34d0e1d0cfc783682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078fda7743ef361a4bcbd518d16254b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d86007fb34ccddd720f3caa1c09a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8334ca55b929020cc3618a34ce88c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cd28d6b79cef14a70c58efca4aa2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b2e31841239547a6e70976f981bad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7feba203d1eb10edd79343fb76783f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfd348d84ed717bd6c1e3d5df07d5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cd94fdae70563c84897a84b66dca9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4527e0400076cd7fd964342a660a89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd73e7462754ecfc274aa7d1811596b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cec4704aa11ec5a2992bcef9333501693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7235925a82efc6dbbb653d061d076ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c596da758af99d0eade239581c0f38695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a89f4c8dd701ea02fb5b74bf3229d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac79f4eda22578c138bbd3cd6fddc3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafab22834819178bc3d2cbc17b2d2dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7f01d7a43e0846bcab3840f7d0eb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76266daaaa14dbd4190f75f8c054ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e731b60502f5e14c8de5069742610701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf88c695bfde0964ec4a911dc929e01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f738303d41561b5e225c70779cb77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0c953eb649110ce3a278725fcc91c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eff21ecfd2171a78e12832906df1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631f07b7b6513acd531621064865ba7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cb76df639d7f5492bbc34d3d434bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b9a0dd7a45c63350aa25529ae447708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b376795c6fdd28bdae7f2ba6c3fbfd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be65b29411627a9862e8aa46306a74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09007f9c2900e1a3905c87fd93699702711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f0a3287e65689c32bb817391b0d1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5be40d174faba13e2fc4902a0373fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a3308b65179e0b21b94f23bdf1005714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7645c9bb794f4fe236bdaf762d54031715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe9abef21fdf018158c8a1d8db30cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94fc64ffe82ad0a5ddf7b33ceeba3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62614a2884e86d7daf09c0fc4f0a0240718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c71ef5a64b4468c417b844dab66447719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21419a6c256c736adcab9801b4e1a9d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9af863aab695936eb3d2e7164c87c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec5e1abc95ddb77b01218c19386633722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90245532c9de506e0af3e9b3a3949a99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b7388e4e755240fbe07cc02e0aa85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ad1ba530eb3f5fc72da0f7c5a120e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad64fe562f2adb841f4188ba88558e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5298f7c9af5e32aa4affb1de48eaa5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286fde287e81e8d18b769fb6f9e177a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06675e7f8ecd2c3a262eb59f18571e74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017e06d22626b34910274ee5bc85b59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476160b9ff2ba58458a3fcd7a57a755c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc6a16f459e51a451564474730af31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464fb804179bbf5260a9bc32ce5b1e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddce7723aa249b61ce45ac719a1e897734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1ba53c39b5852c2701224f36226e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3837196bb50b98c2f5f5a7e28a1b1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a657ee2fac720a08724692d64796fd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b454e67ec1ab94dea4f6438c75790738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186b3b76e6986faf580c1be5ad862f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462bfe90ddbb90afbac3548719e52f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef17a2cd9abaeec1e69838ca30ce380741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b733c48d602c0551e8b31c94c49b3d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c5d6d5ebc297342f95d6ec363334a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6c1c35f1ab1b1a4e1ad250bda5966744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4185c6e87090c8405f1e7ad3a679b79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c4efffe92b50002edb880f3803f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbec0eb95f5bcab39e750a38795e63f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ce11ebaaa330592c55c39b0ea47d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb9745d48d2dbe196f322c7f74993b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59c30be25082a36f07c6e46da5b22f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed09be85373b23a03330147cbce8afb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28931b289975de51f77c4a55b07dee8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ea8df663c10c2f90e9cac397faaee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602866992525111b5a61284789d06ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3e38dcc0566b36d6acf6316c8cffb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5e05987b6559099021a2769ab79fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28305ca6188f49c4fe837faf21f10a82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508b03e9422e0e39151bf3dbe79c4aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482632b47700cd7aab2640a03eeedfc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fc78d45467f96fe3c9ee736c88bcc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f27f681191f7779356b4c39f20a844761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817f92463e7e027347b812af3611c1c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a917bb08a81e6acda6c9d8795dc4042763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c2a411bbc96485f76accfec8d2929764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b1f456c06391d182de29ad462504f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7503fded34a6f5f6ec99d4a6b61d8ec766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2f72ffc1e32ad8c45a8bc84caceb1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8152ab82f73bffc973991d7bfb3b3a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2b85010ebc8fae7214221958f3627769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a2779dd344e7e816684e3ab28035a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a50758cc24158b853e81cd9f1a07e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668033aa47838c3a8c76735c2360d29772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee60e706ddecd2c86e7ea09784d8e5c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11708d4cfabb98cf9ea1926687ffb97774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89ce9e6a7324e6da6968067179467d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3cb5db56b376728b3d9d14a25768f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6c1087e0558ed5c8728ff41055a86777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed493f3c5ea60f78b7853b04cb5dae778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7a0c6e571446a712b3d887428e5fd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadf862faa7068c033f2c5376b189a7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d0dc1c0c4b36d7bb987e14a2c2e87781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe72dd2c6ad0463bbfb0877cd204c63782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4a79e13b381ec482c604af98563b2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d679f529f199bd72791f78396d06e5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f240290c10d577854cd3dff962217785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675b6bdafc2f6ad6d9283e0c015e107786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96f3fbfb8da0cd26b88d104572c7e9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c49414e94aa3878e8cb5dca2182a4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ed0e5e894c0dca2550619ea199a86789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4444d1ac57885157294404fbcea18db790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be7520baa4bd275ae3a2f5e42d4822791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33f38fc9ac4bcf66821c7113b71509792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24e2ecf966a513f2eb6996942d6fa6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce57bb064d5ac634cfb399aaf0d7d8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca558b0bec6f21c0a83a71126f4701795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c887ea48a9a51555cf8c9ab210d64dc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae2b22bc61d8758fd85bd58673e79797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b187a838c4832fd49804f12b6e99fb1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ae3fcc86820e5b31800008ad87be2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcd3a692f6553a8161167ce87828a5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664d6ad24dedcdabe3b6b380579ba27801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdc86ce1d5f0dde899baded9c3db80802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ca31f8f3b233a6057d18470f3fce5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a385122ab9cd26e321c8b6d628e36804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b743dabf413e2e5570e2db8e8f35ec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d336773a6fc727b86c52ce5ecab42df806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f55b9d96607fcf9d6048e08537ec15807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa35707e6d8c9b11256cdcf9b54e21808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe01061e1a1654007c955adfb7d3bf9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3d5b0d54a06862fd0ec58a0aa13f8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea293fda4fd58f7c75d026e719a278811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf7f6988881a8911d71e9891f98d97812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317be8bc0c5ba5d66ccaa3c8ff7db016813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c23e160e92300d14139f48956d8caf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7bb8c02d9db24d0b09f1c6c8a2fe0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a128311acff3e4d430b5c191c3de3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da30e847d2838773d68f7e85984398a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a667ad0a30a1ef4d655cb8bbdd7e9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09429c47987694326c675d7233711da819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2238868ebfc6fa581787dbb76be9e8c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a884a4a34e483fa4fb3ea0725867a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629af164f6ac86eebdf53b79d2e2c85822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091cfc24333a220f568d1e57eeb0c8e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647b3b0d3f728c24fec511571238e22824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825544caee7e5aaa61e7d80f8e0be3c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdaaad97a30f92eee6f8a36959b3ec826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf66c65f708edfc73ee31ac6a3affa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6f7b636a22764f2e93053f369717e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40396da893a13a60664d414c8913346c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae163aaf980c40c98c359a29270098830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c13d0de9ebddbecbf032b344c7da6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7804063f6115abf6838b487ae7264832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb18c953f30b2a02860293fcb454d2a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96cf9688ab5da18a79049c87008373834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31422b04254e82a364955b86b71cb8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08f5dc59ab806b4c681b9b79964d94836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c4142c2ff2f425e1bc72c14f113f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdba7519a806e608e5534bac75cc10838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bcff1eb584cc1c2d1b23491330140839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f95b3e148428fd9adb4c247e5749e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9719ff2f6be2c66ddabd968b3d54a6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d845bf0d9472ba461337a1c6e8bed3e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98645f36c4c1285bfd97879d1e8979c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714def5315aafad8bfed72fe5a9f07a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dfd9c83407d8d2453394e3c3e7940845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300a84a84cede9662e3eb55e12a66e8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ce1f87e3a6411e896790c2cadd221847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e76d7f2c40c983cf56728bf8bdac56848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efaa31ad789c685341fa6594ebab59849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01def2845c6469ce79d1edfb9e896408850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205967cbfa64b6c0592b01426ce4910851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7baf60a259f9c5a4ede9efa4b9d391852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70745d24f617b95e8d4ee800d2b7d10853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9c28c40727131271c755eb45fbba1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2666db6547586019b9b86630307fa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035af4e91cf739c8954b12617649b291856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87b25b10f603a3cb8043b34e134387857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6721c9cf370681d9b3fd210c08cb3e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cef53e01efe23defcfb76f200d1db1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9143d7b376fcf1878cccbd22d3bd924860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390862bff307479623de3c7bc68d632861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83da96f957a7a29d3e485e95d91e32862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a7eb2d818f80f8d985e0526661196863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaccb134b33bd56b5a05dadc300ea5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8926a2a28f9b5e524b01d8a486bdab3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5b877e2d2088ffdb4d9f23ef725ed866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcf122560e917720d69008e60ffd1a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682cee5c9f9f063a3b4ddcad59f9f5e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216c024adeed5c8c4ffe79fdfb83fae869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ca6e4a0698499fd979846ede224b3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175cf944dc520d51df811a2ec92b534871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c5a2d1d332ee40d6ac9dcaa3b79d1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c87e814ace1b1392325373991fd5a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d906b3397f2ee54524c962ab7dd19874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f671495545db42e010a5ec6f4acd55875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131f57599cd96f50b2df6addb0068a2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6cb0e7306f7e5bed5966230c37398877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3ff2af382ab2b1e08fb4efc10a673878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4650f585c9c2dbc6baac692823931e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdf1ff7e63d4957fd199a0f7a032d5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240bf2662746017147228fb880f26bc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e9b24af8f1c9ee4d730f699711113882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3ebe2bdd74ff4134675956b83ed27883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0ee4a0e995f6b2a3e076409dc8951884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c67501f1db193e761cc60cea59897b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a0c6f4cd489118cb2f188be30996a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46c6cb9b9b4aa3d12a3b60de1b72cc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bee7dd2cd06992a5f8beb08d9278c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9769dc2cba693d54b460c1eb65bbf39889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a293a4b0cfbf0bd174c9d0af93df659890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b452dd6c152805d3aa7712d7d5644891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372dc527bc3671ae710872f5ba8c983892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a3cc07f932fc907605ed970f60930893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba87c1d40ba66d80196438875e2fa7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49390b6c9bdb3a82d5f2956823c652a6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021a183d8b3de1e04d3429114e3f1bd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8866d2e1091f3e21a614e4be742bc8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1decb0401aeaeb921790d5daa24f4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adaec562a5901f7c3d36d46557fe81899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00cca282eeb4cee2f49e70e63f0621900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506301d7c271d42aad7d3e5281d0399d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070002deec7191bf8126878b594921fe902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0c542df53d9ca2d73c6cda039b87b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f4bb3b38b1ee10a800084bc02bd09904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0afd5f95e5cfd8e2b4f0471e47996905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e0b66d3361d34f01736f6f5dafd97906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeed08e88f7f636859f4725fbb25f9b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd4f7b6aefc9f27a38a41fc1ce22ee908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b00668454784cf74a28aa601525f4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0533d2e1da7a5582da0a7900b898816910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7f4b1659b6bbc7b1160a547521ffa911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c3c320a0ef0e5cf3048279473cb47912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443db210c8173ee0e0ecc49e6b02e9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9614ab86c23a982e38f4308e2aac70914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a38ecaf99b7a6d2880c3e4827f8f5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065d804f0d98c1c3b0ee120f058524e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f35f45329f9f926a0278690c8db3f8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c06a7b717057c72e292234e26d8ae918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94823a6da48822b6da6106f9f9360d9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff065f559b47ed26ff63a2c351fab1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6639db2c4d14597691dfcaaadd2d8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a8c75031b20f7d6d9ff6b6aa8d398922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184f0a801acd1810a2ea5d19b6e02fd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d108e13f7b1caf80f7f20be73a5e58a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eed7e207e8616ec21877ce41ceb63925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7d57048ae160a3c54c253ddd43a05926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976a48491fb16e88f3b2fd046d2a1ac927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff1dcc4f0ccc555f520b4abb76fce0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5bba603b690c613a214ecebe5d474929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec9d1799bc5909d04862ca71daa503930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f570ac7870e44d5ba8417226a32fb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dc0d40de4fe3b18eb9831f9bc6dfc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268635e399b36423985263e4c85d240933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54e03f35bbec9d88cda1d1363afea3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a53ab8c1c4674030a638bf1473783935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f185e4147f79fe50ed9ff3ebd879ba936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e895c445eea2391fb0c99d5940344de937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b95a4f410a320b935cd871d3abbea0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cf8aa5d5f7cee150c956d66fbbbe4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d211de6baa3a7d6a25ed375b98b691940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7589c6d6fff90d01a2cb91f0b9dae17941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b21cdbc4a6f3d12ab0f24a05a47467942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe78d896af53ce585450f69f16f409b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bfdac9115824c00fc76aac6f9617e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29a3afe21e42ff903f0d82548ce95f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d490830dd1062aa25f3342c68286958946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204afe6a575ad86f10f5206e8039eed947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd64d2333518dab5bed65c754e5b1a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dc6ac9b0eb2bd777e36e64235db7c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d0c38a8d128b043c9165e05e0e8d4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7346a7f9775a700b6bce2a58d5941951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b875d88027a2ea910716c9470aa15952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d353c1f8ee9f46fc303ef465020029f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3984c57d1fc828b2f9e6697d1da9ec954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfbd57d8a273fedbd70d8f65653ef3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13789a604b3f7cab4f8a2715bb097b6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50d9b07db0b8e9813edf63764f536c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97cff2058f6888bb664d9b085c37fb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ded2c11516dc258569e4b067ea07f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe275bc54d77f8215badfa9a278de909960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f459603f0cde3ce1aa30f735bcaaa961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0c1d1a841b95ce04102a06073f981962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cf6c8bbf469ce568c38940df07fc8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2966c8858af9cdaec7bf5cc0c7b8a5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7b4ca719d0e0afac55081e540e71b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b6fa9035a43208d5327bb444b596e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba2f60be2ec3515ab2b1c1474e7db6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5759fe94b47cc24a68d49fa8c86b6c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64b188684ca86f7ab6c894d8bd5ec7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dd730cb2296c189f99d12c3c5278d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7d95f4c8810a4c38f9a28d826fb94971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fec6e20d493bdec3eaa025134de79972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce298da36d9072e6fe8902efb59395d2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8d11681c92b9e297bdaeca1a22797974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac68cd1212a1bf58f95ed1d860d9b9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25783991aa17ee5e6ffe27f072f36da9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472d07ba1562d6bed245df6e14fb28c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d6c109bacf0488cf6a094a54a2278978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583d7c1fc7d2d5e7c5751b06bd51303979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf4b60bca2ae1ccf24563cd685e9e6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db91de74d2c1a65dbd46a70f187479c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c43ef971071cb82ceed85849a6a255982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac667bfe1076ced555c0e934f1ead370983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415fbf5afd402b278e396a768b5447e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0211ef8405cf95e1f646c5c4d71bc24985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44c7501d4ab58c7e52a2d80d7862b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9d51cf570609b2a617ee34ebb9c79987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fff24cc9fa72a02af2e9e01855eff988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5fc03a3c517d57b97c17b71bd94ba989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2d67de9927333f9af76cbbd58ec22990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9627051ddfeff75d1f081ee10fe0d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dcc5dafad763ffb55a41f7b1b1c99992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8958ff2039fcb5d78201810b8add22e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c46a0d2b85d6542b853287024c2fd3994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a9481b0bf54e33971dda45b730468995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a21dc6ead7953e21c76bd3691cf4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e1c7dbd6c390a30d0bbc485e5f313997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>