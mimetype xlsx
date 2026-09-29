--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844cc02f4a90b44eda0796e0daf38251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23111dfe958b51162e593cdc5cb289d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26134cbe8b5cd79f778c0820f185843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7115e5e8576464077168f694ab494094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c94183b46b3d612af87fcc279cda6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5683f275f52722eae9ad7f3b0b85c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45322989eb71cd1bb9bb25d15b2a8ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28503dda829491a9ff279d98461a6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ec429e7155726c89073fc608e162b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd4318b714c4dd7fee2441718848f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a803daf4ae26bb843b7ab056e838611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b5d2ba75e74651eaf25f3871a218412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13643f2f238f29571277c247f6f7c0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bead778ce3f129ccf4d770a8559383014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b5d2254d2ae91cf32ecfbba75d50015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2b47818a745abbd495ad7448c52ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc4864dbeb7869f6b21d27520a67517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce70d5a74296d2a90de4f43abdfe84f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ccbef89bfed7abbd54351132a9ec019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cb69cc23a29ad9a830c4ce157524d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a9b289ade44474b681116b688258721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e9d1834fd751493c88ec7db1e17fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df8d2111afdcd586b92a159347e94b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30550ebfb6cc6e00230280040deae7c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d56249cbe28db5a3ff48dbdbad52825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb2cbd70a97be32be177c0a7eb2a9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be4363d99d1025be6d61a9070cd73a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b409c539c7bf6879a852b8f7ff5e1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733398ea321b603b8930c9f07d1f77a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dba16dc6d0a225f5a37df7f81344630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ec241705cfb84e60da0d96602009d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24c9f68b40cc15165e0c0d827fa46832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7801504f076646c7cb509bffcc796933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076828c82a7b8f4b965048f2a6d8eb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb2adb9d458ad5a5639e81cb6835d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f91dc73d64888214d5f07ca1c93c1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c923521f8b85aedfec270475cbb34937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41051d770e8edeba0e5f80891ebb7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f701a34200fd5c9e41037bc5a7ac439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281327c38af5fafb259583b5413d306940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ebab33e9f47b694ff465430a0ac741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394446644b7c27a87b410f59702fe7de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e660509953b4a30a7f8b1efa4f35ccc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9d80183b10248bcbe5766b575f75f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c2c53c93319380189d32398120d4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75962467ef8d4b28ef630db6eaa92546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9a7dbd59bed342f28110f088b3a3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f220c6fe574c4b8958c4f59832e8a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7a7c1fd59dd3c62a516bbc6be706d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb33d734e69a45e8ffaaa19714988f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50762c69090567f6d60bc0266c0cb58551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26e9f283d8b0f46f21324d4a0f191c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de577558e398d702c7bbcc952be96753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c97459f04f5919a20b47d7c98876b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b139fc8247435912d2c5530c0d8137d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dbbf4888e4e2490038e1a89214fee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ce33e33144a91e426e5f7697a867257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c211c3b8e80d5ff89d5896530935658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37900302244774064febbef8c37e2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75918a4db527d6d95fea3e04de9a230760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62fa85a6e1e8e85c1e07214b6825d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25291c6fee54d015931f56be8fbc0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9804aa0bc07c14423c644cf0b63ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c7e881b5affaabd05a12ba0cd6eec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153782b2abbbfc6e6715bab8e667a4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68882a9d3a778637793bb8aa061e4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5762a6171b1a14c35913ec15e2b718c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94e2d9d524ce926dacfb1f9eaacd7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159e7b8578a5d82234aaf51b0fa632969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f35dd84c1de4eba9273c3e044dfa370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4082628f9e0e7988c84b54107293ae071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b977afa9c9dfb8904121ce5f70905372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8295a644df479ea474fa7dd85c4927073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b450cef54cd703ad676e6ad888a12974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe9355b138fe56297284b6c6ad64b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa792e0eedec74bed4b9f25919276376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394402da85b5436f45f0070fc97980e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d39e8a6330880167dd8bc8a8ff4ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26481029cd1ff4e834b1e0970c389ab879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae3cb40faa87ac17331ee00cadcca480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3e3217fc70625c626fc9985c569c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f46e6721994608d188658745aa185482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ddeec488c08881c751917e05e779283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762bdf3a4efbc613e70fea3c1385ddd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c5d9a3116d5b8095ae8675278108f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3fd5646e9b60ad395dafed73e401386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47461bd3104c2c03b97db5fb81a5662f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a51a567603d88a2779b55e7da6fd2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e374b5c71171dfcbb97748b70f2d21a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaef06f6550495e59f2dadaefec56a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf44e7e82e17410207cebe9972c5ea791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b15d11b13db5f9622a1e03012c1db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b665dbbee2e37d919dc0a7bb2d40493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8f5861a9b251458a07eb617fbebbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfd8c1fdbf1b7b12b6b126d55fff3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e38f5308e7f1bd67d1fbdbedd356496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b0153b0ea6f57ba107ec2175f7dc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706f282676fde699fc29327f4f968bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ae17c69e82f72226b7b283d791dc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59d2c4988523d84b6eb0583a115895100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d689360f60f43e7512ae5751abe1b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd760d088844c27fe8d7d508a9e6693102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbfe81bb492db9ef7dae2a5b63c32b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da57b3a273d96103a0c6de9a2e8bb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436a0e20e56edd9032ed7842c72ad60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445f9df988bdb0ff1fa559a059b4c8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c03d2e65b5ab8ef5d1730a1861564107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43052d6dbe68f1612b470a1dd2a7eb23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a1d0cb2be33621874106dbf10f3dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9a028619bc240acc590f3deda15d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17db0450d69eedb9c26b7e981f18e68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b11a93997edf955246a31d264d886112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233ba1bc3e196a44de398722c25321c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c619198e86b62978865102fa8e51b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3352f6ee7669e43b8a4fe9e860cce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36240079d700bcc18a6e911a48e2a0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad26d4e6b1a34887fdb8d956e8b4e78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c256b8ef4b046228becbff1e7068a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692b06d7a980366c27acf3ab88771f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f81c28ab122364b452faa6f91077a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a41b28061824532db6df93158caf2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996a05b06b4f7dfda50eedff107afb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9346993c9f2bff4ef4b6dee557f9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857109386bd4a2764406850510f6c49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff20ba8163c065ef9873582fa3b741125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5e4b772009a074038f2aae22b4553126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b0a1ec41b8d712f7a724d7e807d45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3516db29974817007fbe2bb2e8951128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cd290002628bea529f56030d5ed90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda83483a5c09ebf328250de57a2951130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fe262af600f8907b9cec6b4bdca8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd03d335a20d708e084ae50a6041db5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79376b2f14cb44a424daaa6250f323133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573daf0fc50d1c769fc86d8b9c99bd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f2ece471b775ea9877f2af48d47b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb3ae8c182b9e4a39acc0165a73621136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e49ecbc41226b23b19678e1d0315b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e582db3fb9c97734066130309d9ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e927fe674d741c5d4489f6d0f81c4c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe80948ed094fac0978a9a7d293c69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f6b1488703541c124e141aac920ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a335558382ccc7159bc92b2596d0a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bd0f453350d9549b50bfe0ab2b586143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb1ea318902edd8e383bf4f5031918144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f767b88be5f2146edb74768b31d88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee859998d43ce1e613aaa37cd5fa4a0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdf7ef2e59b6ccf3e19973465b001d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc83efb18d6aa7c6e6aeb7b0b23071148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63b9c218016ef15c95eb98dbd1ea3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70ec12161b6d1a70b7be8c38c083d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df681bf523b08f9cff80b155ccdc73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99f36193f37b61e40656f2695b9de2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404f4b6dae6baf3d434b6c91b1d938a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098e192f4f12cf818ade72050cf0ced154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46815d78d952a0ae3283c0b4e6eee9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb12cb2e3ce767b65f8f0e3798b3945156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d91862425e5008f4756328cf3ffd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce9c620ff8f3b744085f88cf3f67ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa46376fb768336aa8ffc8f262ba98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd58ccd1ee9b4be8298b2001d486232160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c0e5052c31dcf5a3f1bdc9df635f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d065a2072a6922252ec4e34ad76c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eda56f54ab95155bae520d0ca1331163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb915ab19cee8b8dca38fec84cb0f27d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13988499624672c63fd4ed03142d7c14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0362e535890c64951ce665809cc17c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a26c4699d5df71de0c5b7503cd551e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc0c38c6ba903a9a7f4716cf8b780d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a017c27c195cf6133431bedf178399169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f02ba7f556c6bdd5cec134dd170e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf16b888ba93fb8e1491ec8f5bd608171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47bae530d4a7419c18e51b90521d74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf60be84538068cb86907c6940a0eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785cbc510e085cae055ae9f978a585e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce2b8f11355d739bf1e903c144e415175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66546a404008e5e2b04905195084ba7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f98924cee0538e8700cb5522cd5798177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084ddf49867d6e819dc930add36f524178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f14fab8ec8cdbbff3b3f52bdf32e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfb65dc3fbf9e24646df9f00e73b19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f892dc7edf792281fa6aec51daa16f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599275c9fe5186288c8024228430eda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f926bc559468d99f7cdf6d77f7bb314183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e503700f92e5d80822b38ce3ee18db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8004ee693083c5025981081fcce2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b7d76f6d0dff53098932b3cfed765186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad62be005699c0fa6340038a51df51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca411052e60eba86858e9e34864aaa5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55142c47822fd0580ba3ab51e59b4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe9dfad97829de9569d07331a5e9e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41349ae3d14166bd9d9b5306ea9657a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b803677a820d3a7c9255919ce5a18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641396c0541a7aa5277ee390e73f6a1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86caa272e2a1cd4be33e7096a40716194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b58714afe06379bf4cab60068e9524195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dc6b2d757f78e74a56b0e97c6e674196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31191fb8b73fe3e3a8ca877a50bf59c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727244b3fd11a5e107722c5c33947da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7423eb8afb27e755e9f35dc9e38afa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1aae474dd272379aac93e31fee0c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68315f8735ceea010a2f76101a02c8ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08454e4ffee1c7a95e0ca115e701392b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e378090c97efe333ee9875d3cff6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1b148e4cbba0811151c2a71e2c4db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce084b2784a7350bbeaba60bdf0a06c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef844dbdfd84216703d2982808a6c0a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4cf905462f21dadde3b0508c4bd0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acc8bf4ffcababc49a355c77121cf8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fe5ae64794b0993f40580ff4f5a85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774961a7062129780f592002c5db40a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3c0414ca06fc4b54e17a8826e37f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3a57bd505da3141f5181cfb0ae3b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d16d354a257363b4f0d1526b0f4ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03847ae7157948938eb0db3664c84929214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb564f0c8cfc052936b842c18f85a13a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7962bd320539982b35e3ae7ea399daa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293711f427eaf9cdf864ee96b8789fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f6cd9460cc51eeff033c7f964db49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81606584a94b731a8bb639bb71f5d23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62380d308e9bf009841d57efd40df23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b74d51b2b2dbc53aefb867ea49381221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ca3bc56037a3d5bc77a043c7bc28e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186130ffb8c5cca57622eeec1442a2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304fa04ca9758f65eb12e22a0e2e051224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7406de001c9277e91689be71d6e28b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46f5a6055f93867a83ca230d9d06fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcad14118151d45d08760368017ec3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b19900f6a1f37b3626965b6886085228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16c3af4632e31850c3efc9a0456627229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e92ec4392d444dd108cd25250a624230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53319c74b8af9a4648cb80e7036dd462231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6c4a1cecc412a40759eda23d167ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e708c4bb68c9af7d74582d7d285738233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00063bc9a69e0f9f2021ed311eb399c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36358bc5bbc90063988bdb9e74dbe475235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919366917bbdeb78472e29975c036eae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70087ebc4c8cfeb7ad6f75009897abce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99d0282712cc75377703a77ae690a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076c3f31e98f5b93011bc3a49ad9180239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0825710eefed9435a1e870a6b1dbb4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39613612b5fd3f701d978c4e77e40613241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6717567bf33195e34982775ac20cfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087ace28f65f2d426afbac4c71eb9b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ee0d3846b5fbf4607026145a149cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eda06c34eaabe1023b95a7c6a9127d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b408f8f6624806088377ba182083b17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f552f2afa45dd827b1778a2168a2ffa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41b7d6d892d5c5abe1306ae02b3797248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311a180af48ef953f23ce94cbc2340f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688e8fdfc692eefab65ee4bbf373aba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c780de1867e97a48daf536b8bdc217f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdd67e9631985f66202ada892c05dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445882ae9a9092aa05384a15203adac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdc0666621c324d7549913bde67d16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13f012a9ff4a0df17f292987c5ed63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896c48e1e734e5466a40446c8a28893256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39904c349eca9a67d118559b97d03afb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f714c963e70ffb87511649c82a81e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77cdb321da602a8fb8ba0c446351e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee20e46490d019ded7331729ad0e15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63b6aa99c21caeb0c8d86bed1b4d72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02432958785603c0004bffae35eb5ae6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0a8c4960aa619479e60ff98c66924263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067067b5ad27627e198ae22028df402264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebb43349a383588669ac59de077a66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b72db333ebe2321abe7690457cff6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78c85869e9943f3f19382192f9c2fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856f734b6f6cf37feac2dca13c76c0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072d7929c5d12860ebd862285e34d21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a533e3069c67a561fc02fb201534b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1354c23e7c9590a52edfbb0423dbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22200d394afa82aac2c11f96d953aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2875ee291f53b73ef0d90e5d6ac09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7136cf9dde2c8689942f8d562e86e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fa332ce5de83f16bd04e241986582275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6d19ec5ee570a4e4c7889b1f31a39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dce84b8f64e2f2bb296b41fc500455277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d216e99ed07bca83fa80f08d2a3df0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0f8287dc14a2a63a9f6577bb413f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a109f25ee1f5887fc4cdc25052c1aec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00434ed7d866c163f9a65ce7b5ee46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420570aa0e1574fb0deb9d086cdcfc9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810175ca90b3a2c9ee6b825bb7f29e73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78033be2e8c93b8963a82b6d7f5351d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025a9f5e9bc320ee6c693ab39936f9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec22d11499daeb162918e7d9b9d450286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5515e7091f045c9fa81caafef18d22a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac4160341a550df0f42cbca334eff3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9724ee4e00987d037c73e77c9949284289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad885336495bd95c841fab7ff590efed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a85959257271e40e52d3cadadc15a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34335ae777a85ce3dae1943db481d064292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4abaf82654a06bb3b0a8c88d75501293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4eda0eb317a42582412d6b69fa16d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1542f256961d360b688b54cf3740d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4639caf902a7db0c3217d327ad6d8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5036bd3e1ef4e8bb3b800c9a3c1f840297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def617129a7a622f55005b08ffef5c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae95a197573c0ade1be00886e1f6c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3d8c5294ef2bec5e3eeb52eea2633300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a679d82e8db72f953606ed2635cd356301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d60aca93abffb4dea59d8345faa5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa9cccc0b1e70f56224b7ea1aaf5e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd873d520fe1af200ba40f2245792d5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3004626f8d5361d8dc1027139171c8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92252afc036805bbdcf032a1acc67f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c3a175597dfcbfc8e5957ad3b8e51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dffc9b9274f73c7c74f977aed0f47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa767d4eb8cd71ed41d3de5e4b8de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030721b1a0d4a66dc740312ce094fab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed829b2479a30b7e17a9e1e8806b0d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dcb9b094a188e0a2e272a575239a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d9a2f34c6aeaef5fc1c767f571ce8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7971c7bab4ca71cfb494497f466127f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe48ae06df08d2b0a7abb45ef91ce39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab6c4dd58f90e62dbe138fbee95689316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595965f16e517f9affa29689e459c89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b00723ed963787c7f0a1e574fa92d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecd6600f5e72d1a8f78c9a1618b612319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbc86b604bf0061bf998cf5b44d9c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06b23b3cf4a300de0671e8a1852306321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc625f27a869b789f8ff6c9158b1e81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922b7a14706eefe71c0be503e1cc41f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d85f87ef63588bb814e45b363a544324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507ec3712af321fe13a60a20466f3a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc91aea66c72e715200d759bfa642e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bb4dbbd71b8d1d00fe59a7ef8e57e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d335a961853ac27f207a8adc21d7c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a5fc973fbb2cd9b1ff8fbe9ec0c4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd50b0473f624fc80ae1b8d6e535fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040b690507ca1d427c92a9b9fa00f3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510616ed530aa003c318da0b0f6ea11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f178b687c713217ad5cbdf053cb7e7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fdcd6321b2e07aba6c15595bcf55c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c9f86835a06d376d1ae3b752f7aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a5ffbbd39bd7708866cc91c266fcb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690c512ebaf5a9357cade0b1f37b091337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24af62153b45579cae97a372bad823338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbc131a775b497034221863f3f9622339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e5868204f1f75b53ad38d69ede77c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da3b19cd4e8e7215efd798daa449c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94913339bd97799e1bea6ecec93a09a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7184d2ba02fa93855705f4137d117db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ace6c05d7af10f14cda0f4f3ca7f30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36f506fa9b5ed0d9854ac779716daf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb09cf1cb5c14f2e06e420df2936baf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7bbfcccbac65ad2d0c02bc0529fe5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a764c4e47bd62c6d23da4cebe0b096a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35052288c28761da02df4690256b1fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027981bd11c6a91bd7296910b713304350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2592d3d97306ae05ebcd4ceb6a4c1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616e254b8ea5bc2e58b34bc543f1bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f961fd03471ca479d52458bfc855b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131191e62b98073d966c718a5f0f77f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d900ba1308e391fa732215ed9fdac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00271e202515279573e7244c9667ab83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b691dae615f3066d373e33ede2ec6c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689e1687088f1df341ce77c30a5a918358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4a8d68198449516b1beec34158f68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dd0482b18cebbdb2d3427c961092c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21328dd3471caa726957fe7a560ff06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30bdc52fd8f51e7a55b270e0728328362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7836bd961c38f27ab90484dc5fcb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759505b6b5ca0fe84bf835d974a0932364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d84b8286879d09ad5d5659bd0a861d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24781fa8c4ae88567ddec70ff7e9ff50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4977170af1e0fd114f0656fc49d75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72db1bbc21d2779dd1983b6d5f0b71b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81480b9d67e999efd9f36c317b35f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f483975159101997a6cfd208177eae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c82a00f7b794b27bf58a971fd19967371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c053dfb3b338e8cc697ea5cb0b83f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c09f310b3355041f12d7fdd79b317e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ec771ae4a9a11f3fde2ee0f8b7fbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee017a387a86b414a4d438fba9ab573375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f848d47352dde8da9065a1785f208e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fff996309bb93ea787b54db83c70e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcc04ef12fd3f3865d32313cf072ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a1f6aae2e8cef6b45cf1b3c4af28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2560fe96d8b5dcdcea3adcad61a1e71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19deeecf67fe9877271885046910fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b3b134d8d758fc56735951b5be0a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6c83b00b77fba5c3d9e023d2f608d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620683b32d1aa578e85fb0d265ed9a2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c488e3c673bca6f176808fdb16b24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb3cd05d34d407e72308804243645c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0acff4ae6e4f43b39da50045fa2f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472d2466730d122a128ecab8553fb8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf04f082fd2986bd67aeb7954f28f3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b4715eaca4c935d16cd377298e2b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8b86a6eb4f4695c286035ad06cb81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27decef0fd406de617db0855c5dae0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ee9f118016e7a9061aa9766d3455f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5cb422e199634b46bde114a7f8139394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8082cf43695e1cd39ae586b0a2ba474395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c79632ea65d73b70076dadf31eb5c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20571012a11b747c2a5430da741fe18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e21913c581ba2b94f7d257019b5530398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fecaa0d2409be568e7d64f5419f26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5645c2b755a790a0ef7a012658090400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e39bb5ddfdd9f1b97ae2669fdffe18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a29b5a45376fe8aa4df261e8b2710402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a48f570422518168df06bf42cbdf8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6264854097232d83038f835ff2b63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393b04dafe14391bd63382bbb83dfa9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622acc8bbf557ae7b4031fc0335151f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3050deb2eb99b1047ef70b6d1f44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac387b7435f81361ec87420b2a5dca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052de877460ac007343684b80430b0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8dafcfd873306021dd5b0b939d105410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f07a0878bccf2f80cf47ed37715240411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d6be4e62543029a042523549c4efc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8b6c575434a4d1b6bfef1d57735c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7450646a49024024dc49883040e85e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073da0906341ad49500271d5b248840415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e02057d597bd8f9bfec8d2ca1057c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea488c76c0a7f8d73c7623a444bf0e50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f44e441ec99e08b6248925a02c4ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec60ad3802e6ed0a4cca707caf5388e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58527224233118f00f0035bad8e1b7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881f3d9b2ae8053315fbfea97404764421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eb81d9f381acce265357a8839690c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284331e5ee8a5bf30e07144cb5d68d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ab79c04d5149dcb19b9a9b83d7e7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e0112c77254e237d135585cec38a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07045f3bd1232940b053dace6ea6b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0305d828b7139c02c608bbaf04676427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110bf7838b2b32c65f8103f24b0a8e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f142d2edef56a48370b774e111e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635f62593b23ddb6bc5c08a868133c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a3c4ab2cbfd7080aeac0dbbba336d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622adf529e5c58910074a834bb444d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d6fe3c597b39997262edd400e2eaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3c58f6a6706256b62a22f41a46ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8556c8b27743abb2bf00b7fe65788435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85107098fbbba0a59282af0e30f5162436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac89e59892e98c50a0d8535e59ed887437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d70554d06cd19bf7c453610e26d40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585bf40742ee7a6d35e5fcf26710859439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4e7542c274f4ca0b4dd91294a996a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7719d445063f17658a1e4bb010e341441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cd954b4908e9d965ae5875dcfb37e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6aaf6c2e146b01b66ba696d5851927443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574b218303447605423dc62d417a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc47abf6db702f2b85e6dabf16e87f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814b62122710593f731582305b16749446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfbc80b25c3fbe25cd74fc8f193a6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94a249031ed11ee57b25fb6dfbc5d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c29a5e029287908f33991d3b6730449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a891de8792cdb857d4bf56cd40756450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d4b460d4b78a31e3e168139446065451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592905217af930d9d83ed3a86f7b5075452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203782d6877f1f7fe71eb4dc9dad3501453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a215e52889a67ce2e571056d398ba5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdcb2ff8cab028da6bdbd3771626af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde18d186908b23ec3840186efa9f53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4f2de45efc9435d7aec2c3c6ebaff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec917a4c0ecb209aebbfcefd9a92bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c4915abbce2dc2a7722246b37077e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441570cdbf7e6ae9c7baf95c1cf5905460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed5149478393cbe02c029da896761e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280f2397e1389fc43dc0b549d41349a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b5a68e7f9d299455e175c3e6013b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757450c41237e81c152be72862d475e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b21e221b08f4aa403e1a549465b7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145509e1d3dcc1d26f4342a252e9a66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1323a3cf5017840fc89fc5a9de42d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c402f71f3f78ace1ed8bb171baf8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daa884eb49a554e52aa3c50dbd751d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c917534240c04a37a3949e74aed8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ed69d17ca23af6d299cd0b3e66a26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300095312286ebf0cc525b349cda05c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e0363ab71a0b32c694fcec58624f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42323e39254cbb729c75cc06d24c5ed1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2742d070568af77d0310141153761475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f53acc56c55c3e0abbf81a009ad93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5bba2b13c2efc7f44727d624d1494477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332698051550f9dad3609f7ebbc4385478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e3ae3eb2319a3e9c3c90c54530f9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74a5b56f99805ed03a863ec0d91cf6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48768108c96cf35d076614cc2ac820481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823531491c1038d011b500a58d8cc36482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6af9bd8a5d3eadb6f35c35786b3491483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bc4b25465c6ad83f1524edcd6be62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2ca601594d171aca2b1869e2519de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41e8a5b42d3e7c447b44437086c71a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949834365d4d1ee0dd3f8c424a849659487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9265e2692072d07319356bd6312ece488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cbf2880fd71e33661f6fb6251d175489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce09cfa77ea402e99bc0e6845286450490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9189f155b7510fb2f71add60ee9a3ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26d97c3110399b936c73f840794964492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf04cb8e078fa3f4cfc0a1a5006d4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17791e5a6f103b1667dc1e1be8e698f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0b2c082d0a62df5f99df66ebda369495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71bcd69ec89d8fdd20227d7f73bfc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247849f7ddd51ae95594762e5a19501497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e0ac9cef9f4e829a15f3f0dc92ac6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d4c5a1614a8e7960d9266b7768bcd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039e36f523d9d06e9b786433cc7e658500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8d5e621bd560515dcad817c0a0f95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6947f1d8f2e077c36a2e4f517d75f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f20018ee9987afe5761769bd6aa322503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698b17f105f67d644c12a356029461b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff64a3dddbd955e5fe6bb83a2fd3a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d380d88f2472b4c2375538fe54f2fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c21de1b8de8f49a98cc6c417edf4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28ba629e17278a81181b51839e94a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552e3dbab382e1baebc143574df56bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc7d5fd695a83d118f7e6731a8ee88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba3c6742dc85d17dc6ea0b742fb7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf191c15e216f7d58efdc6b2934a8457512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a92d86e1ce39917d2200c3c677121e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e0aa2c93fcede60b4fafb26a80d14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c06d59444155eff8bb495bb8e4396f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869308bbb382ffaa0ce7b2d1e8f2e79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3de704cde9d5b440913661dd7f731c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8382059d96921cbde9086411765e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c32d230e33f06ad8e95f70eba1f4d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673f687d1341a024786738fd09e7333520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aef3b829f48667cadfe6c3deb85201521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a342c29565a12534dabe97e7a21cf43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeb57175501a443e04806b043ed92b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9531fbad43a810bf9d6d62a305b5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6174d6458b1228c888fd3a275b588a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05abb46cd90c8455ed94e5a5383542526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ee53198fa4abb31f4535a44a71550527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6900de17cf0bdd32ab9a317dd5290fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5570bdd869ae44ae99c3f842f77fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85825e4dfd0558435967b2df5e5104530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c5e5bf758ced55b6be819748ddff5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dc9a0eb5704e913f82c85bb0c3fb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38565857bd016b27085116ac6a763106533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28dbd38b55723da754c069e827ca62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46732b84ca09b7dce018daf9c0fcd2b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61904f6fa3b56113fbaba155dc1fda536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32305e3ab753fc00c1c6bc9eddcc07c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e04d1ddcb3ffdc2cacf632676396f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c11611b8ea4d63c862b107c91acf0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77ec860eadbdd2f9784b7514afc77c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707540fc9060a236386c60adbe079b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6365e0f90e4af8133f9afa6dae646542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23d25eea50b9781857f4355e8f3750543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3df8b1b2e9d58ece82e078743fa39e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38c879d8e87cc5811935aaca83b3f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3631dfbb5d5543ced44ff1e7bbbb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b54b999ab4b698703ae1fd2cb5786547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810ca1f8cf57bfe0b226f68d467ef43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce14f2cde28f47b906f52deaeb5b386549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58141b07aa9a0ae426fa379e1e991296550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96281efbe0269169da122d129efe87f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c8a887ce63ba1dd75534236b505ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1f231b2213bebdea9a9adf48ec978553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59f82b789e77e197ad9c15c42decff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077abd21cff4f5e9272876d9b8173db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402cab2c75a3fa784145b9ede936902556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6f6b2fc8fbe2a3ffbda20ddb874d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed56a2bf197b44ec29b01bcbb8497e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21673f46302d8b027cafbe098722fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bde727245c04a7be0e3a9880528446560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3396bca71fbdad35b6252fc31d0dac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5525062134f12594375ce74b28b55ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc4cb79d8867688f12d582866669d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5a9c1a8c25f17d3b727410eff1e6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e454324b0dd03dc6dcab3b4f13df34e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616619e4824869cfb942dd017cb976566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571111a0a70b12e5fcd2aea1582abfc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41c61e142e9141e7f4de6b8f320566568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11f98cd936744fa59fd55c7808d6aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b581487c5d0dda44eb2c72b76ef7a31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52c661694bcc2bf4f7173285bd99ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cd40362bc52a98f1cc12e6f201161572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2c0ac447606bd86809d7d2f4f9d33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e51aaa6d9420a7aa5cfcc904c1987574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc8da560a9a3bccf3d06c3b9be746c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a219a8b70ccaa190f728b165149d9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae7dca9e25b336b992e9533b9449d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08205bbe926b2c3e4546b57109237a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d4c1e3e2d98d7e08489ad8ff55893579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39cf8fd2569a80a70e514eab2d44b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf43f561277ad3fa29d7e3f46e7fe8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07178ff46d45df8998404d18e4a633582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de7af494743182d1bbd7c308a92924583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaed472d184211103c0ff58b3466b62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04e7f28dcee42e2fd923cf65dc15be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5739c84d524b6a10b99a1b4967d3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859294a543b3c9f543ae1a87c9944596587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700def49f6834077aa46b55c13b4366e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6c40ce9dd02cb801e326e38be5f23589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741ab1465229bff646771a554e438ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35af518695162ecea7164ebc3e505e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51f01978c8882ff14904ddaa010d04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd462a62f98921a10247a0d921279c86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e709e1b3dce1e92ffdac95defce1d7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707d7291403a1cad40f91eccf84a5ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dd323ffe36e0b5ebb27d7c768f9f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe230e0846cf7f05fb7cc1190b0fbde5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b208fafa32ee2292684090c05d6739d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db7d2b621fffc796081c8046de00ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5168144a7bbc55ff2e4e6df7d86cabc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd41a7eeb302efc4060139cd9889bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714f2f2148d9cd93fe9e07192807ab9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c480b7756ee4d2f9711857b60a8cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac775ba16489742fd9d827e2cd094e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b831766f469c8941ba2e395aaf6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcccc78de5285dc1eb0532a55a509dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684cf72d185c4b0fe795d56948a702607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b5bd5f0e1aa6da403b305da77292608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b017eb7da06d1e372eb2bab002198f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541193b0caeed9a3968c0f409467bb6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64d077af78fcbe61f6491d7186bb94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd422c9a1a7d2a8530210a461bbf01f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cb7b23ed1cfc827b00e0518acfa45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a595091452a6fc534a3dda70446f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd9f43847af957687d41ce6a1e93e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2262b68bd1c1bb13d3db4fd0554a3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfc9aae74060988e6e1d5a36d66aa3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5b0804a06f85d87bdc809ee99a185618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcb206769bd4627035fb6452364298619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13db17c542596904c692643924685c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e52eef037f0dab97e86b644171ebf4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb951d2885241cdcd2a1c7e461c975622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226043a9b438929add8c958f678e94bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0cc91e2a3114afc7f48c36b0086f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93251c1534bb5e2c062f95a34214d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4316c5c5e921349fc7e7f2a999f93e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f6a5cb076d7cc6caab8e8c8a81838627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41175ac7450aa17866da58c6ba97db00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1e461767fd280e0d7513c967292d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03099c700f5c7636ac4129b61786038d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc858bd1825eb59782c82d8a99f08a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811923b278fbe0953e71707c994f4e57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dbda0c163c35d9d6f5bb795c39b23633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ce044f79b8bb9f011e0e6386b11ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66549f5cdec90e4703c5ec00fb04a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1f32f90bd87d6f2d927e92082e8c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c25bc0875dba3e8ddf7707224546b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de0eb158889f666c65c68f1a87e836638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20737456b3c0ea5c016bb55a3d445b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b26acaf1a372ffbde6488c3c624de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c9aabd9900232191bde30d706855b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6ce152f80553b6f751c20c14870cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9c718e666a1202fdfe6674222b794643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250389570541771f3e42b255bb4f3229644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2da463931bdee16f07d966f1b5b0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e840d02e7673c7f3df51db1f0b53d69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a5b7452e1aef0178c9f3f7966e8fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d596ba4fefad90c9d8a6e5e318def648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44316081763b41b33f5e1f281d9cff3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bd9035b3b8e42026fea56be103635650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fe1a89b9a922179ed072685aba826651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e18a761fa722535f8a472a33db4312652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb586c8b4770f4a571b0fe9215e77f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e2b079023b6aa538f3fcd2710f8e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad3aa0ec97711bfae2ef3295aa8ed5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4b2ae1f10dc549cd621cd7cbc07dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b9de473b1c8ac7f5f736ef95e261c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0af5f13c8b7974c904c1f4e29b70b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d4c744891d01913a3714dabe78575659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90ee0867190f5c00cdd5e9994c6244660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf338426280e50e5377f183dc9330c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa4b06faae2247ad58a9f5818b937b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5bf37d9878ed499aaf07e632a6270663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c7c30e7ccbd35c95b047deb9ef136664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb33fa770c7c3edb734a1e14282a53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaded2732104dc7acf62e2c8cf17b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6adbdb0d917393f718717096695d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc531368e7d448b293c7834414d91ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177871fceb03395efc0210c38c365295669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96910dfc2c78583613121c53ba545d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2aaf30b796302ea8081925d8b0066671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b310cba5de457a56c880c1243eebc4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f401d6e7560817d88b88c77d197147673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141b0940d7c2da8e24d141db4e1be79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeaba187dafb3f3e238e00d2b89c5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204421512d4ae92f3926853a42d95ea0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded540323c5e47d3b66294c05d3708f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcc45824f67def6138a8d627092f14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15ba1c0a8860e25c545667637c6607679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e1f7e123cdcc63a1da6ce6ff0ade1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec7247f51097e83d39f8817f0de251681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089435c937c937164693e6b8c2eecc2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8579513e2c77e8786cc725a440b485683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6f99fb13dcb40e04e829570ad1bb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4afbc10094949ad051a7341c6147af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb7e3ea0cfe4543c911feabd065f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ad59b8f4a75d6e713036eb99639f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819285c7af71f7d20c43ab2df5458dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f41c9e0bb680ba44f29bf2a8ee338a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21f57af3627e352e77560f30e8b4e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca1ed679420ac78d5d00b7aff18908691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f840a99071aa37aa9ba5bff7e498c8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcb55d7b417bf534af3798ee08ad98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce709165dbd3f3c40cf81fdf16b6920694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41acdabce3f4f689b2975daff17e82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4430eb37a6fd3bb20167960515365696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef11167b35fdf3107f3246d3317aed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220186c15911fff06a29c403d1a7771698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608af68a17f15fd528ed473211787b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5b4685f1b109b0167f01bb7398c65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc797edd99a7a2ae44d5affbf5e85d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22690359b316ed9e2bbc4d1024ad50b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946be4137315ceb65ff051dd4b8a261c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6da331827f939c72c0e56f79976a82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e2a5f9169859174cd7ee31c781244705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796bf343173fdc7f0eb4f1f3456a637706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c44a2a5830b3a9f42bb5541feaafb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fad63ea450befda673bb49bb2173db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc67d3421a0dacc762afe1cf397d127709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ba7c53cfb277914a2a8ba0b4ef58710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb78bdd00c2a7f9ee96894e09202b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848b632a0083b1c796775133cd4839c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce1fa9ed3939f5a1cc3c279d0cbc7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccc2b1e4434d8559f2cefd781171ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ff33f46caeb693a8bcb37a42189c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84a0365b989ea32b6174b3876311b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1d92a5adba560e0c5b834f49f827a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bc5cde2a56e528208fb924bacb253718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3c56243d3d059a4dcde80702e91a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611572e85ae975984f759c4164d69f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795b044d857fe73e4e72b3a711557cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457f2e7d4286fbbbd7d6f78119490c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6dc94422fb1ad3797551fbf3c59fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95223e791ab32d8492facaff65954596724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e9ef40aa1250580789dcd5a08d62b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be9ca3a5bd72763df66b72364082b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb143311741649483ab369ee7a3a0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e828f7647b760444c23ea5b2449082728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8f3a8c63828d03b8dcaa53178d50f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9ee365a494667453c476f0505772f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e795fdda2d7f8d01c3e53ff21785fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfca5d810f6624ee16d805cc986501732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069877706066f2433884b55fcb344ab9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c9bc6d757442b16b61a4dc5da1dd4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b985abf121bc99af53ca37e3cdb69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6e3f50301efdbddc2b64ed8872a14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27769dc5e025b767d06a4ef9c411dd2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bec1e251e67837f9619d6c6a359a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca671b2371f9a727f9ec70b0bf90a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2e279db51eaf6ae3034cb8d938f03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb89670d2a2ed09c5c8875f8c43b88f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e1ab53599ae40eafc88fb3bca7efb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb0e8c8c129113aa3fac0c103ec06e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae78e96d463553c664a7c26a6c14d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702b3cc1840a6fd8950b5e395e5ffb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eb87cf2d60e98b67cfc2757f1bfe5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cae0589a9fb4d414b10de76b2ecde4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67e79edd830775197be10aa8670424748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3220ad6778d0fd31c30af7bc12e303749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100abc6305ce2bc0219fa5e883e55c86750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b10dabaefc89666a161e669873503751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe122d2d3c9135a29251fb10520383a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d496568fad08dd523c1ce966fb6ab3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca478331b3b8c6abe603978f85b3669754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce47054cc6e98c63ff08b3f68db3111755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0ad5fda421cd8c99edf40ca4a9f02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cc9390831452d652f8a9a0d24af6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6b22c3f80855cfdfdaa981d83b378758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef3bc88714dfe6769c3281e78c0c90759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb108f581062651f125e395c29a31c3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d1df56c3305cd45740a262bfc20f7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576af22794d81360ab23440feffa54a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2bec5a82de41f24d097424df87d9b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365333de98e8bd548cdb635412f4d76764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f4ce7ec1bb166c9fa85edb745182d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87688b23b8c80a1e8f11b81cc2ef60f4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c99e4adec539471066c0f44f16f33f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ec25c1fdd831be59a71b4efa43a37768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999145dc3949341897dcc9b4a8c54a4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75c7088a843746ca42ed52d1935718770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8a3bb70d6c44659fcac358440c619771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4828470c8bb04295d04bb64fdddfff1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb941a304603f335adb6a519e02bf9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25255171ae1d7c54ceab32f80be97f6c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811beaef33b7890e338efb705d10f53775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312276306b5cd7781f1c2dbcb6c6534f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b94e96e1514d86fb2dd79f22e81410777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452c8cbfe2f8ecf7a1b43f9befcf4a3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f614397071cc150396dee1ae18e7f91779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086852366e149f6ae36dea4cd9fe4c26780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d060f557c071a8a8679cf93de3d0657781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183c37d24919aa3980c5b0cc1495497782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed342214e9e21bc13748a7f9ba50460c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380666b164c3dd632650090acf1492db784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55214c743acf5c7d34a66a6d235f696785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2a4bff4585de9173b39c69a7b23f1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3083a5887a22ab610afbb12c1015c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907967f3615ee1d9511fb7b8bf1bd248788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716e45a882c29b55e2de9077fd4a57a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb145b75ea0684c69270c8ec8b1269b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21632ce1e1d33fe2a7d648f52f424bc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385dc11c3320224dd2493f10e6b3224792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36395ea539d00a26eb25e298c5d8b4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519fcdb2f5ec1b13ebdcc2f222f36a2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceb121a194990f1723255df23a5ab5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6884f2dddf092f632c0eab9eefa352c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211251cdb25648d84ea46319c7f1d414797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeec94cc33f976a45c6a673dd59d316798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528d6f2f06e80509c20561a5a5cc643799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51105363d2d4c785eadd5ea459a82d0b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a68c847be9b75aa4279d6cd42dad4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75b3e2ffab7ab9161ae40f630dc204802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40baa67a43d764fff7b1fb31bc5722803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc00ab180859c45c9e91c3a4f8703804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb988477e984d817a78fb9b64fe4a0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b5e3fb6094ab7a77ab0d240d76a01806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083be13947a986de5d4020fd63b0bf61807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd989f4aef9fa11dfb5fac91e828c1a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a3fb76345d5ef1f43371ee4b23d7f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bfbbb4e2ff7702fc931b9fe917e75810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56225dfe09bcf74831ec135dd3e3f9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c5031b42529c442cb86bee3a0c325812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965eec8d4c7b7c3bf2b286f7c79b8af813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1df3ae4fa6cf0b4adde7241b72d0d8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b461e2641edfa173281b0c4633cea5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bc93c1f8379c11c778dad89d818ec816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee799ac9e27e20e95bd18c7541361d4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573936b0900c91a5fa09a4fac7ef3ba818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657952752153a7334efecd434172da0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8d73a642b949ce6b23126dce27c61820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef52f319cd829f50afa5219b08a9fc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0b2a7554a3462f3be072f953fbf5b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e627f027be6140da20eec98847d50823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625da7e36fe8527538aa86c7a599f676824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda95398947f5534dd37736cc1a542dc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49326aea77d9cd203950bd3e5928179c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ca4699885d034e8a3cad8a7b300a9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51189fa3a16b9c9cc51de5918d9bbf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce64d1031ff56e907055dd55391b76f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0c59646ccee27bebb91cfb30f74e7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73795c20d6e13466cd72c747c8f94a6c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559b6fdc4be4121fd8aee832890a419832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc423dc5deca5090f8ebc239dbccd01833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b81cfb9a78cb377f0e67a73a9d08d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc6e726ae4c96687a590e2b1fc73a0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa66325f7c9e64c5fd1e6bf975d9ed836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c75135a301f9e42d74862f2ad150ce837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34739d1962a9b3773aebda3243eb3c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1225365f6b06dfb3b378c048b0eeec839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd34cd155fdc707199c4f50eec5ca0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a375cae336c9b85327d79ef051efe5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872da19f1739e7a391b9f04a91ceac91842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6072c335a1ab2a6a68d52ce29de8ecf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817024724986dc0255e03ae7511cd53844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dd3ef3cea1cb472e2bc3d119faa67845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925ed6bb85f25024d3ec2e05c7077ea846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ea54cad24123afb04b1b849048ed2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef4b3856dd597b8996606850ddef1b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853a66776dd08f227ac68ebdc1f5c03849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2fba08d275c62c9212fea81107e4d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340234c4e7c7b3a53cb2f5a025b9bed851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f7404fc339f77d2e8b96b769eab55852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d8a36826caa79684e3967fe3f8e65853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c633fd9c04f785839086c21c6801b20854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbb7a90d93827bb5d7f58685ef1dfc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c113538a41485d86f1163248a9dc0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c1bffe3ef17f4cd1aae259acf3c19857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98cb891a9ad8dbef09ba6bdab3f332858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afb72c36b06c33dcd0e017c4f4ff8c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385044c026165225019e0c1f082bf954860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421730c59aab61003c4ec9ff13683b70861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffe1a7da9c2fd563ffbfb6d9127057862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb672ae42da7686ba82e3f03616023f3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2812e0b8c5eb9b64f9f4db341fff1e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e553743f3dafff05f14fa1a4c096c5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cec01bc221cd16c1dca6aaf6eb823f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25242c9c18722917bc5518027315e21867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb55a85f0256210ce735fe7edd18ad868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4a4d3197efe2d6bf9056deff3a425869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cfbc551145c4774a801c8cce1093c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e115a2d0478dfeab108056c9004e6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bff04af25b7ae6c68e0b249f869980872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06054d89dffc98740a5292285265a290873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1dd06e7bc9edaa150dc1b5ff0a047874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada1e83a1f7c84722853ecbd473b75e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c01ca28492274aacacf39e7fdef9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4e1097d0933381d8eec43c985ba69877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d059975cf79e61dc3d81e679e535d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9ef090600759e78560243b9c8155f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2de0b110c540acbeb94b41cb84286f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f6d86b2bdd5bde74072e60771aa47881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499bdd50174f06c42cf855cac614c05882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661bfb736a026b8b270e663a86021fa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcaa7a1767bf06c35bdce11378d9e8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85683116da9cdf7509c5488b49c66e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4724c25d8d6c1e9f798e712003766886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904089d6b2229057d8998da648f82384887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459146b989d3693ed4214ab2d6f675b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961d121a4b1128a15b7440891538bbd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f9edb1ab14babc04e6a8c86190673890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cc8898cbd36471943b75b6c4ad372891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09025e47628cdee9c75ab2622d38e339892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29f525ec40eae5b8faa5871119f93e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a651a914ca1a9c5b6b9c87911255d7a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565419f19eef7f47bfb98080b1e81188895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e2f3c512a1ff9704e10667b17fe40896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156832af9472900e973d4bb88bbc0d7e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575d8cb99edc5f3a3e65d5e1d947607898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1ea0d82e80cff0af2561cabb92db2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf409bbce00dc2c4e1d3d79efd5e99f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ac1d684fdf8051492f53e43fb698b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d8bcff3a05af4096191e52c4119cb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa2667b8f638917e443c7a0a292f77903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ed10f2ca72b20eefe0c94ef04e3fb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707187aaeb3c91641704297bc9be5f2a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b063909490d295d9501cde966f767906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69584100b929f9376a86cdd8bfba869f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc8e056c9375d64d877273626b84ca908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55267a157f4bcdb766742a7d46b29534909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543eb94ec5c8342fc0e98996cf50764910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a2b29c59c6b1bb2eee5aeb5bb31fc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3dd3b15546746f951289e676e7501912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6909c25c11d05b861b19a44763b865913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adbac0fbf6a0f6722e5c78902d8bbc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2199dbf0853f7ed79dd443d70caf8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097955b492a36c17ed9b668eac8cd702916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55788b374eefdc7b53fbaf2d294abe917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8bb0785910b49f85a4fff45f536f2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0b7869bf2bde0d24ce8e3bdce0acd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743c7da8d44f44c1a33e9eb97f364d1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f447816bb9edcdf3250b37ede084fd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf490ab31238ac5fb9f5f7fb546598922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f6f469b70f753ad2935a9c855c8ea923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678445004857d0dbba4531fe76e09f81924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5eac106ddef1c49abb4ac159871ca925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99e05c7cdfc6f9d0c2679b1f01096b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d50e00490a8ba925d00cdbb1bddcf6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051db180c85217d050778db3cb3fa9e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813ef77c35050bd863b3e03c757a3e7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c2b293e598ceaf5372cafe4e63c28930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80543a739b073bfca858e2d266a95188931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8f52c3f237fa2cfd32b485d0b478b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405c75b13b8b4b5e5f82cd901bd8b6b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003357c3e305978a95fb9274a57f3367934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7406662ff8e289d40714c7e51a6839935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42207224f10bf2f9bfddba54011f8d27936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12cc1a282468c0f33456225cd3295a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf0bb15bdf9399ac0b2bafbe6f29bd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5c89441358060e548afd81e4b2e0c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bce69a5afa2fc2a083bb03a8a4541940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff637fec10020d807d40e0ffbf1e9b0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1f2916fc7af8fe2fed397a6a23036942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f98ebef204979f39ed952ecf170c7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175cd67186e0dc9209f4ed4a5bbe80f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394283a598db412095a7a77ea72d8bc8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ab444101175c2034aac3287d6f756946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513a66494920756cc99af0d2fd6f7d5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17563a53ec9d140c1d1d34ee1d6ce4a9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f9a7d60ee2ba39a5fdadfd9f2d39b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f844c34b18a64e588d9bbc6e09dbee950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75ab68d43d1a12e63cb25c0971e0b7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a9e0379d6da924469d276ac02296e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f1033224f73f0423e6a7e3511a5a0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2f5ecbd4f8e5bb52a059768b81fa1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4091e581577524150c65bf8bfe49dd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdb371fa61fd2f3a0e74349bf462e0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0fda894e71b56c06c486ff95a8c4b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10929a472781cdd500ca67c30ea0e2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adae356b62b156e63e74c3e51062ff959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e6f0b9d9589419caa0d0fe5c2a45a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754141d5693475c49a9e6f3d3fa4a08e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6851057ca3e0329edad9d40f92f6fce962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de37d79638cf50769f0c16266304b39963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc5b0a18af3177d3a6ab2e27625424964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4f3752c40466b1acec84b6bd03a09965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32755ab3ff0c6342eb36d84f7967b9c7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977f8faee680ee1a44d4a66af4671b8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad81c8ac922520e1e77e6832d3b200968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed976bd6f29587a39313b8e31c70f34969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d05a860f5ce5d8d426e4af9dbe78e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373157df4605689d64a6678536fd1eb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4ccb8c0a5103f5193f626717b5df4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8751a838eadccfcf9aa39dcc87007973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee29f9b32253892ec2c9a5c8a9032d0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ba18994279079e8ec64a7c09d6fd8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f448c8e117ff027b78f03bb5edf6c9c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619aa1750474379ff419ed9c95911a1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bb7e67f43b1c23fe0a245dceb9835978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df52d9d54335d63dc45c9737058ecf979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44123e7c081202ddc7415e0a41ea2a9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cc39ecd9712fd8a26ff203f039a04981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd3fd584da192fabf77a2cd7314f8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076719452a8249755b98239f779d79c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852ec79037d556122daece3995183d9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73719cc0454b8c59260e7ab15be1a713985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f28fd39cc617da21e69cd05f71287986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7848fe788e1a38560a8d853c706282c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f0427e6259e4d663a2b556f1a32b6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392afd774e86f80f8bb9b9418bfe0dc989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3944ea90cafd80e48871d083584dcb990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646555468c71c58f18c86415b79a3a5b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc2de5208e92b499d34d36f2fdb9ed992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8225d5543362ba1cade8f584f24e2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5610aa506e52b8798bea2d810c3e5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded5e60e067a26d052e63b3813695b6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ded7fe0c1ab59af47f7521bbaefe20996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8bdb1638becb072f82c41947bf102997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b2c966fa0ea0ea87a3bde3faad57d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5bc1e1d6d96bc67fe5ef0794eae772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1ccd7eb3854be56bbc1b08645fdb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756be2d5068c49944e7bd2781887c2f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe49ec7c5908d7f4e70271e45fbb085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4ecd6e0afd8e3233e6ea4d70593d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dffd09a05446f7c95cc2e906e7c0d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f9b32332c420af29ebbe25d0b619b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6001016e1244e2f95082e5c6f4d369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12813a8c70534c999bd8b4f38d97f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa220c9755c84f04e7bb57e3f1ca35011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5b440a91252848c33071d9368a10712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90548505ccf3c947a50826a74466227913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d9d9fcdb32134bccb910602e125ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89058bfbbe9281549b8f089a49f59815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756a3efde1041fa36cc5d4f9f5d401916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3866cfcab70f07e9fc309ffd1f7bbad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78114f735bd87cb096c3b3854ae94c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dac74baa6a92e835ed0217b6d433519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1630355392f0229bfef636bcc1000420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94894e8f87c0a6c58a333d23c2ec9c6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6349e72fddd2b8371baed7371df8d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50097323d0f5e50bd730ba1e4eaf2d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e4d3e53e66b43b4bbc9633102b53b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4d85f466d8b8a25243b8d4194dcb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f0e09514abbfecc3f4ad3c2f0eb7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142d09c7c61f54c1b782e94374716dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44edc1542149815f552e5461d6716028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86831664f9dc8bd8dc720aadaac4fa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ef0fd2415e2cb3576fd1a4eda37a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25308b5ac8e2620e5db8557ca228dbe431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72c33c30d2f622f43916b1a185a3ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d3114ddebe2427d8be764f79671a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d766de84288abd5c245dbbbf0268334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c213179b4eca6365d26286e0d90e1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4bd21a38d022abdfd3e83641c056136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270d63beabd3747ff1a2a8268907e5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea175194d7530de56bbb5b951a9cfb5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99046f17877610d8b3bcb2ee3342683939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851a3fff4e4240dc30ff2930c36a28740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25992333a2818023d27ae05d1654ef241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de6186c9cd4e16bfaa3a296da3f96842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9a14ccea83a7a31aba9b44d13d63243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb49771e74808690d88fb3dae046fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb482dff46c9b8563ae4e51ed1659fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6083230a0ca6d36f623b263717c3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755cc6f243ff1559aa985d537b887cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fe83bb20eb9b2d2b36c93b99401f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61b41fb489473a9f91b072fd64e07d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342f0019cb0addc6b5a70bef644f1db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312f39a39849ae2a42585a04251693a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb42fdda38d7cb5d3a6c5c76180351352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5b77a46fade056bbd182121938e6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fe3eac8a357d2c7dc37d7c77a9bd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c207d68574cd1061bc3a636b6c4b49e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d6a665614b650d274c30481e9fac356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41af31ff3728e407e0596dc331c6aeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612b8b3818bc7a0d1a5b831810c44f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721e651d318b5c774e6f1625bb462c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b114fe554b0be2212d51dd7ab365d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b40a03ba1a8e2257bb5a312d96e96e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbb04f038db175717b9cd2d7a0978362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7110be0a8b6354288db790b083b01963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59ef7ae692508d7043f222ab6cbbd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ae15601a1f99c2df168f72ad95db265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28107bab24c93e31893d7993532870366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304c6c50719f4fb104677207f2b668467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e482302e8ae271ae850cd1c7a65d27068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0414a87a40115e7d0815c463913835769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3190584c6247bb46d1e6c900195aa5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a6adfe38c7ac674b20911701ecfbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7e9bb7dc3e80d0fcca71c28dcda6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7df7f79c2fc3ee5b904034c75db6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354b586d5636ac162bbf2143c78423474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5d0a4451b9ed0285180ef9bdea1dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f91b7c1b652f22da93ca020d9d71a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6e24e16b72f402234ddc4b1dfb34a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c23d3de60f55a1462d749b158a06d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ac8679d286a482d0bdd3d66dba6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79151d3b5ee25b88b102675e4add705280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be95375904375465492f6f88a88405481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60381e0adeb4e7a5008eb2260f423e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5c9a0f9bd0fb9ca78e5ba13e9e58383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7652289e6799fdc0faed85879198284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e80889b6b55b8ec05486a840ecfc9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cb789b2b271d32a8abade5d5c6cdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25dd0206472bea8b432482517b4d6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5872efa5b72aaf62606689b22270788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7257308ef9b9587bd9b6611b13c95b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3a3ed65048402f919a52322453ed990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f6310240bcdea75469d09267a139391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219889da7984c39a47dc3bec84966e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e4f2ffea9d037193bd99f24e57fc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a524ec39d2cc05a8625e2869ce4eab594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632dbc3ade84166e8e4ee59260fb0ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2788e9355c1dccb47b108d68690e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9012b2c6728555c9af573e742eb7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072432f195bbf69b62823b905854e48398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fe5d0ef1bc56aba1700ebf5b1609899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd795a97b8a495b35828ff5b18756b03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d2a119be2e346e4aab6b20ac53217101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595d76dea3fc57b0238e0b32aedaca2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e0b94eecc204d9f6548fa98c216b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8340df1bae0e4e8d1a9e9e3a24ca34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d82c72a51ccd6ef104f303edbde33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac63310dad77d6be04bf30e4b90b8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b6c2341abb89c66138f603bf8524e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283675d709afd62cb2600a619e670d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832cf6bca8c150693d14406b2b73854109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed356b4881d66bf4103da204951cc98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782adff08f5f99349cd19006a4b95710111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db13f7a4d9a82f6381e3f8813163e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69682115bc7945d96b68a2e5b1bd17fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5856f42c390e1d9eba8e2ae7de357114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b54b555ac2b70dcfccdf747b41ab8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5856dc8502af01cd1a1689b942b7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe832ccacf442efcddfa0f521d4de0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37bcecb89f451c51bd88e406561004118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2fd999edd1bf4aae886a027806a66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b1926beb78a11ba52c71808f0e040120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af37adf9deecb9f2386f4d45f56dd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e13bd6df28a837bddd106441a9acf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e050c5a54c9b3b4947fbf62508fd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae80a350fba5b28f8d8d6adb8a7944124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce979b5e83fbe05cd6b168639a91ab3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc632571eaa33d58b1b6e7690c51a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef60a95bf8da02059c7a38e97c1fdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5953c5646403c5b3112895922d96700128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83b1f662a48719dbdbcbc3b28f9486129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5129074e90a134e34a87fa5f427d16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea0307a4268136814d75931930370e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403558dc699262c9cc2522e07f88765132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19619cca63ea73bf86f7ff025d6ca167133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3fdb182dfa5203a95f0276110b88a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec5061b476443ee4844e034a385b00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ef6595358e7f30e3f0d334f33f3e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be484ea8e01c6ac432fc644056fb95ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa795184f003afb59c3746a0eec6c6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4845aca973d9ba4fade4915d04b4a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fa0d745b6a4c83051dda3aa7b4fcf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0762d233d20a807e183ea7784add8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79006e84fee51d958caad9c3da7daf3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9426689e1d6afbb1adb8d4926bdf84d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806ce0a1e9a4191cf3bb9d58d931ac0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b2b0320564b10f762b22f3108f429145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e6e74533551d37a89eedd5a327878146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480037e2715c58a2cf68bdfccf0cd9a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01aea24b525d8faf4e97d9aebe5f98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a4b2161c59774dc210a5f256ef25a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53a14b327a9b5107f2985e93a12d45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bd78d669c334b55bc03c9f5968a28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988668123c9cb2ed403a1240759044bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d737620601e8b8df69a1f490ea986153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813851b4bef7a3c461b2a880b3b38b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a71390da9050e32a32e06f660df76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b59a1764d70b413ec83c82e1a3264156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab45227468212606da2bcddc71d0d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfb6dad7b2e0e5f67effd5f837e6df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e02f8713d24ba3a3dc36ca0d743ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517f1c241236d826a78fbbf93c03d7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f1abb80db537a8d2725ca85024fed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d4048bdb1351acd354b58acd1dd8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb885692502f31d3b9a853979a3c088a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b14a3afa03e26b22206a852bec5bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e29e7c97b1cd0ee03adb933817f93b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902b7012f820420143011a826491e46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0052cc6ce5a2889eb37267ae77a6768167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a064068751b48c14fbf57fc6dfc8ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afd7806a4973ba9d654d7419abf28b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae026767d6b96c7ce8edf1ca35bd23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ed6eb406137004dd676757b5db441171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe47fd0a7040e81e9d782414381cfc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082a7dbd40182e69b354290b1644c68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1b2f4a3759458f327662e59894bd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd988788e000228e519efa0b69c0d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5de35482f44f39f356f5045aa54af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e9c070254d057cdfb2379bf9bc3a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3622f1eddc6a81fac17dc65bc2ad9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2f85e7888cf90ffa68aa5b2471e78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecb947753eca380e35ca8a23462c66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800de06d07b6da354127e91d02860a3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b1cbd617e9acddd403d732e802aff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f1c193394cf0be95a82e09fe2cf98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec61f42f6fd232f878b2d6a4d02b22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba892bb07bec728162f5ab58edba91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4022a8329cdd7387eaff30d1739ec5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec4f545e75af091914c3ffb41c8c84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85def50ed5e04d538cb11a0ad867578188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a602947ea409d86921b7e97e5b90355189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879848c698d46b833bcc4ecd9bb9b826190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ba539bbe33367753d9f35205bed6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fca948bbc46b26116084a815c7be6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe56ab84aa34fee05790e9c04e4d26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982a6e9f23b033a584b26e072ebd6ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5de8aa32175096cc97a3c8f43a7571195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edaceaa9213eef6ae4f4549fdb1fa2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b15422b73f355762f60b565ad64c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a319aa79ddaf693bea0056e63004cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ecc249d2ce908bec053d00bd26f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2738db668c795243644180fe2474bb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b25ed5adfe98d3e99553a8b3b3e23e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2bf5c85992d60e50cee8b976639b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836236166b47fa3bd24505b83411e3b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bfb048df22d959dc80842c890f1c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49ab3c5490959c8ab1fb8ee8fb56c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94896c6fc03addd1f304244a1742ebf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00240e066e8b545a573c09142913d0d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b2b6e92cbfcb31cc9bedcf3d96a9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f28b471a98aec4e2b53aeee3b1072209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce84df82719a24ab1494505564ae0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c56a099fcc6158da21ae741dbf4b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff95cf5e849484fd7d4d0cf5932a7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e233234fd03ad15a5569d23181555213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74423bdeb973a3f44b1d4671aa36af5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a3bd1fcfa904c1b12f3e39bd190b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c7d29d203c2cbf839913fd39df21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424abeccafd7512347eb35fbfd1c3b4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8f3ba3cf9682aec356ae800539e54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede9c42641abc9c3f072479a0e9b7fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a6ef4eb27eb5719c3b22b5ff17eeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bef8303fecec8ad3587cd20d56f8c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2132ff25f92ce8e2932548afac6cef4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406662a51b49bf0a4184eb2a4dd7efe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ef6ff80634bb169d57c467e075500224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3dcceb6977e719cdede564a08067225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585e276bc438a2a02edf9778266f97c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba7fc17e3303bbc004c554d8f773aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c6681068b6e5b3e2f4bc4c3cb5475228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af716891a7bbfdecd140bce945ce60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcae19311ae7f4c88bfcaad3c372e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32449c6dddd968186f4463654fd2f45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5913035f6215d6a89d963f67192f759232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b72848352d6073c9d8cc5536cb80c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e7efa5b76738fcd3a0a7f0db83ffd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3756244bf5901d0dc30a9dd3921b906235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07e8a20a4b5b584adfbf0f59e4b568236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec6dbd5fffc2f08c6803d30823931a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e1555e0bc7ca5f228000330795f75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059f857e04d5d87f839ce30b890aafb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d794287996c092de31cfe34cee8e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab05963eb4959f9564f67eba645b60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f70f8d9708c148a39452c073bf84c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413a38c317df92668eaf3b36991ddbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b846358d87451da9aff2c2098baa57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e642f669b055155d1eab770f786541245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e45d0f9399a0ba768db057cea6d42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a1ab7455d5d0e0fab5475bcdd524e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53659e97d8accb72cd6eb2d20ebda5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1044a1551aed33ac58f1a06b1eb6773249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf229be696cb9db93c7a3e7ef9218c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be330dbec9f8c7c08c08a256c6ff990251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c79ddf7576c834d0a0ec166b0f127252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b15a2b38d9bd9156874d6dbf8a9aff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1199fe07d07117b8d08dc0895c075bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760adb19afcec629452f01808da49f4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09acdf2eae4aa4aafb51c471ad48ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15e580847794a7bc01fdcbb51acd33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6fbb84be156cf34dfe95f4cd468fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae205601819a388f6e173b1130f597259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfa9f65a6c5b8a1ff09793ab85d77a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959620779255e43241dd43993b0b0254261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0467abf04cc3825067586c055547c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d83750be33dee4142fb6400b49e2be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e909755d4cf6db54e34c718e86e81f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add28092ec33b5832056922c5e98c42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f707d0b1421620a6bd0d91e6a4a209e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29412824c90285bfdcfd8609765ed838267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaee01937ea097a4b4587250be0c06b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1ead17754c4e7cf39692f9f2da5dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf870048880b4f69601334c5f7d63c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ba4def997937daa4e70a36fe920aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fcf579e70a08a0e9c8cf34cc4b447272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a501a0c02fee18c98d77f4c952b17e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab6e069b5c93cbb7f71167237100f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b53de50502775a83bc9bd42a27486275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f850b8fc1ff6652c652bcb42d9eab8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270c154cf0d15d051b3c4f71daad361277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b463fb77319c164916b896256aefb50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad1daa1a4b307796cd36bb813f527279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809530e187689dd355d2cdbfbaa2c02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f555a1840e3bb2e45d3ea55f9ad686281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b411f8da38167621c5c6a613f1ca9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0e7d608667ff01c82cfeda8a3520b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ae3da9f2e2f35943f9990b0a0fe3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e8cf24611e7f8fc569c1698a07b98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0a0b6346b9139aed954f88269b37f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd45f6cdc97102d3776caffa2e42cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508b79602c62cfc7f32b591963fbac8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7f6953c88953e09110bdad6bf71a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ae8a83efe35128aa2bd4d9dcbd932290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348817a9c65edc6ca792a9d81272e6d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4598662b4d3f2b4644a61980c38cd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a10c629887c0dc60f96dc4aeed08a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ef42f494f6a75a68504011b809a6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501640d03ace6ad3d8ddc64a1310d28a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f758cac154cc44c5fa7a7514607566296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d373612a9159d5e312d6f462b99b8ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8bc4d3c2ae6be449f052d0f198f12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc889c3470fe53073d757ca937f389299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92d2cf0bd5b32195904b6c12b28a6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d152b5985689793ebb35528a187ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d77181a4a8ddc0c211092fc5d546e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f9f84b674119de9e198f4d85b743a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5558cd284690d69b7b5d79aeb2816a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55bb0d5919411fbe866822482d9c4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b281ed53efd469a399f91604ba05f11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a919ea9436bb176b6f12f1924c2166307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82587e55909617400ce3b1886bcff52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b10696040196e7efef4bcc5a8c4db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d4caa49eb594f4dde98c1f770716a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e23432018453dd36f984578a9927e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0952cde452c9b20662e2fed8cbc2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc08e8ffb2d5ec570b4945582234c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9777b7f6a9f49ded00c31c608a9a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca912f3ab2527134288e41537490f2e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c9208ddedbc9994141a54fbbd407d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31790cc12ad54d1a5ded1bef792edaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd02f675c30821202475dd936b3c8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5286e7087be6196bc8b4ff47bada3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6972db4549c784c106117fbe32c2ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac3193d494019831c5713ad6febd4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503838315424b1bca8a18f87e98e4ef4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b62ce8098240f172aa33ade0869d2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326c71fd0e2399071c3b1a6c7bafe40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eb5d47415d5777e050d657ef7cbdb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39ea6ba15009aa31cc5dae35ab2f58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aaabf995a26c23f0738523ee257c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc961a0fda12548cf0d2f58fb0c921328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858b5f71eb12e376cb11dc1d3f1f3c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab627ae6e317f7dedccb1f4c42b6a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118daefd5a89d1dff2122b38bdbdf359331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd3644f297f074b1ea7000ea69a994332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75391e2d5f5453ccd4a722910cbeeec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296899b2449b063dde21597c62a04d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb26e020dac23d914cc76c7aa8f907335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7309263283793adc4b91cf3a11f2b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c765b94af4b764f90d4f4ff6270589337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5ebcb2af722dd75d13e05f6f8f886338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b845051614986772103e8d0730fb0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db96f430f326a4d3e95260fec951750340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad6d81addcfbef75bb72ceaeaffd98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd8bb0d350f01bbd7630d972345dc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361860b103355615d22eab66a5371c21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff094cd93bc208211dbe2c4e96e47fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded6655ce44af28a2f4111cdb916b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a2abd9cbcf0c82e8351999e09e1e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07e0d09c504ddafb1b4e3c5b832b9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2f8796f62f3a26f6dee25fb21d810348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4051be1acdd5b53ffa87cdb0daf9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5fa87459eea57d9091702506d82e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957013dffccf398fc4b53f8ce69cc0c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7771da85a5ae33484eb6fdd5d5cf7cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e2f8b9ba1e5fc71cc11d8904974c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6b3fefde816eebbeed1f8fc64cf7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493e3672b2d291f89f65924786b4ad3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8bf06a2b9bfc73c36464e7d0a6e0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06175173d18b252787892f8b727348f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03757149be33696e1e480ad17aa207b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a185081d7b627f026523201c7cf20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875f8b64a17fdfb3b7c799407daab43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464967cc52388563cb794a0846ec9a14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2e9aab23aa9a78c6c83f93fc170d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af914f20c65d7370f87f73db017a80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ffbbedc214d5c81ebea8817a2cbdb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2504ff8bbbec3b157bf7673a6778a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571939359398f00c0e042f46891d587a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdd3f379071eb67827a203b904568a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6287cbdfea89b22a8eeb327bc3179c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6632edb21735965ae22b842f85eacd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1a5dc43fd72eeeb4b83cb91e24538370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833cd0f37fc4873f07ebce1d2ea4d8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f05d503f71841ec4b26225ef364d4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c8eeec768f645331ca2e99f91eda8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b343718750cc68b814f71f3f983760374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb1d13955ff7c2ab64bb1ac3dfb36c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3af57ef92b2038c288ed27ca73905376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be366a4c0fdb98a5490138e17ecda41b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839aa46801856c83616aa67fb6c2e58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d35c48b6f63bd7fbb153843bff99f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680526438be73aae3e4f545fed5964de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b2a62fc278ddc88f73d8f039f727381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65022e4a31f8798835b112aae69a6d9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a29ee5845381a66eafa13068a4853383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077a2c9eabbed2fda435556b0540372384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3675dad1d00e9d1c4e4ebb7f661b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e58f0246d31173a4b33089f5912d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb3b76b8096a14d789954a9744f8b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34842a02c016820703a531ab913ace23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59e9eb62799173ffa5020057507138389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cced29f206aa8ce6469cb45426c244390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c5b78e4970c59cae886ddd79db7df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e07c2196dd8c22dbb38f26b40cc31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f319223184e1a6bbf0a3dc9e44d5bbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384446be21b2ef8f73e2153d4e27127f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9053533131ea4b3d0d2a14d198825395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb692b0cec4784eb161e5ca7c9023cf2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f6a91be5637bfc2618cd93a162d47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fe1f42c113c6334e4600cf8c989ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9fae30de7de6db24e196e3ae311a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e88458b4c837905681c9e0b3acd19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477909b7940d09fdbe71cedcab5cc897401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd7435eb458668e0be483e35dacb49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f52e4c45870affab8deba7b4aabf2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09231c944bf2b56778d493a6f95aa3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e840f71826a0e9ead106d44ca43dea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc3fec7cdd012f914632fa4b1a085e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8532081e22cd52b4ea4bdfa2267e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a75a565d58e2bd1415f5771ef1448a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd9711a4b181dc39fc2480467e67fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f202c8ab4039ef4a14e29652e05dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564c873e2fc992510123273da2e6a95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019725c1c55fd771b112a04f9f941106412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ebf22ff10dcb8d7709645749ba18c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a20f77faa85c23e07c496d97eb9ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01299fbb010190b1ca2bd629073b4fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eb465883cb3f1a233ec6e3697e8b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506039049c4e7bc2df800f87cb450958417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76544411ddcfdfa1c5821ee004b171b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cf873c07f727048c30b746c119d15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfdf95d3852720bc2832e95e97ea0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0bb8f20a6dace8c8b050d9e762d81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb5b96e1ab492286ac17a923a7ab45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076eaa8b7c64d9dc8f48f7f67be6890423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb465a826e290f3aa69aa6d282125b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8326dbbd68f15324251d339ce4a547e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34166f8fd3a7f0292dc4ec324aa13726426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71858df3f8a04257cc2df7d66d439cc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acce5030fb41ca4f07a026c639d082428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dabc2d5392975d553954d8009e489429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c0123dc12797db4133dac7029b83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9ef16f77d77d5d28ec754d9e52069431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919a2fd84b982489d9ff2a48811ef58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fd1b629001093e5f60b9bf251dee7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67119f85b5313ebd58e9a4b28986f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65850b930525d037cd0f470d6835ee9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066d80435896cb34960998ee7fdffc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f4476b63e6a7a2ddae4ba64f9222c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a02537a7e46657863fc8a0a5bcd5d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6afff99307e025b62146d8f0d9e2a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e92f7275ac657f67917b167e4b9036440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4b48a99a4ff134a7a0fbfb96d9301441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2f982fa3efb69d72ec52cbca8db0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990814da39b51e56e6cac965ce9bdb95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600b38b029074f14740f8d818ed2283444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780455925c489cf39839a3a3008cca4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f984cb5830b3602488bd818a0f50c3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28cfcf4602c836372e015196e09956447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf613d704961324d30efe592747683b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dd0c312d5a33c984973361631b489449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060feaf3870daa8815651e19029fa8cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76fe11c3a02f59a5b0cada06b994bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45bcb7be807dcb9e6c1cc701c73cbd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7965d9ed84ee935f9356087623af3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd60ccda8d55da8dfaaaa409b39c449454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad9e6ee68ddf344366a33db1335a43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ab81d93eaed866ca2aa525c14500c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fa575af0b9280fc51834fad7e51af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d8b4e727795b9965912fb92d8df2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d063c13b4d08017271ef104e0507896459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c9bda14e2d7c79159819b952ffd7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b285e95e4afe81af4d39d2ef8ba7923461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ff1b3ba9e7f97d03db01d9c4e8eff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5345eb49d3c0213b784baf139573dd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256823b108718783765318459f51140464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eead7474123d27e4d46936029621a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ad8aa233f85a617a41d89a3c0e1d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46987e0d4f9e33a9050c2be098a6808467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07b2a78f69037e9fa51902e16acf9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baae354c41b35727f417261ac609338469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb195f273aabc9a65035e93408e2a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634764dade3611735627ab2722cbd75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a59a35ef7e42b81216552b20b84725472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41413a5a29a74a3e4e476d183b1f694c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6987d095700bdf92b1d4a963a3187c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34b6b7fb619395748114949a019dd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff358ea2a86c101ddfcf65198e63034476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf751b7d26bd47d625bf8d8e5c25cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4436d274a387b02a7d17c85abe077d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a72e1dd905a1e5e9dce07573bacc0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508cafe70af7c9addef63a5abd2596b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf892be61538625c8f9bdce3c9df3e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65ad4f6fd7f97cdc47f4e9fc7cc6a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094ab56973ee135532e7aea51293f2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25f78d97470a19f1b75cb8929204ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3770810a2a01a13596710ef8065b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a46bb66b033a5937857956c83c01b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca679b707b5bf860a0b9eaa1176f270487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40437988d7f58bea4828b4901f68de3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d44f53209f0322955a92fc4180e7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eeb80a0915353429e6535604bf35f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a013c53b3f881c38958d3c0ffa6ba7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194835698b1aa3b3402d5f16779ee9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a3336c8ef2092a71c70a1a733d67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3b6f01b2b19e41a37bdb56f2fec71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d078ea3dff46f5deac4bbe0faa49bda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79905667cf435990c45bc3b1008842496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb35a59d2197dc87a21af54a2b2a8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e97aa374803698c57a71db016d33ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a18a0534f863c15ab6b068f52c192499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed12a6c6b872365ed90290b846f31f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5c8a89d3fea0f9a688a505b6b3bf7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13f12433bc93e63dc75dd86d092b3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b4812570b8ebe64339e1987c3a846503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f1fdbc0e4d6ad86287f79cebec1f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bc145c195c64166d5b7873bcaed85505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13b63004ea1b6857afca7f0ced3fbe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d751ee91dd85836dba245490ec3be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc273b5297aae04dfb387403a79e704508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ebabbc1af3f19e44a669b0f8c8620509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0df4601cfc940ce283b608dd74cac9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27dec69aa0ce780a9ffde1c41fdef7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eac215b841f6e26173f301a8d8779512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fdcbd756ba8b601685d7ddbd4bd98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db379a424a835127afb713a3b657bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e5faa3cd6c67998de6bd4084fea1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f0a68ba42c28ffea2d8fe0920f2ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961387f196d14548a41c46e86c4df502517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00be113f9ab9919a3798a5b93c805b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2e92b7560e53e63e03ff8c1153de5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15fe6a905a2b0d267170f1227260f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b5e4cc9e47f40e4ad849f92c3c62f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf496862e553c1764204126cb716b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe2eee9d7196401fc3655982c2c028523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847717bb3866166a26934c378bfdfe9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05a2ba4cdc705dad8d0f0e0e201a83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7540a7052561f25a7bfa1393a6e5ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce789c3dc0731a1a3357acc8a43a0097527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10f3134a1675eb941b790f6218fb19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d782aa97711afc2126ef55fddf6910b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d1e2b3c90953bf318bad730a3f3fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbaefcf55de3399e50fe962b71ae5f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee3b7d84f5b69e59a90835e8d8ca97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ccbba06e80bcd859c8c5258f839b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74d0d6d863b77ad5df8ca910a3d771534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591363a945812892a668d45a7081e1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffc69aabc767a073132af8967fa802536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142e470bd633c74248880f96430f34c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a718d67fae353f394b7e026156505a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24d349d0cf07ce709238593ed56525539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2bc0c5cc66f82f92cfc6801e5eac7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0469d4933860e71366eb0b257c90817541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2253effe4679dcac11fdc5c65fde3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de73a5bef5968daf88c424a00d7f32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe2dc98e0831b321eea74b3019eaf6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db516085437c3a5367e1ce8005b62d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c266e065049c644a3ccfdd13917823546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637995e62a3b005291630715ba97f064547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680abdda2d52c1aebd4cef7ae8e20a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf1a1ef790462a08a434b5f93e7c27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70056f248607b69518003cc28cd3110c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039700db379b266c5700e754f0daba26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e4df84dbd7bb3a90ea3613e9bdd9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14022acac67f2e425f1ebcf3dfeedf72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d349d49e573f777d5c9292d47a9c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9fef0606e3a63f3f6aec940e69d7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56ad608a3bc2d5aed695f145302419556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee277408b8eb1270efac9477eb628fa2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d2809d611ce2f236c5d2d990f5c11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09937337b18cf2aa6fa650699dc2de45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97900b3bc99df4b71a86adcf266dc327560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14522f1f7fa8b3213f98de7e64077cb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9839f7618b654c3446984d8a32c9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e1d2608fcc8b91161ba28a106cb14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad74a1d4c00ba0a4dfc9a60ae2bef24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220eb16cf801b40ed5cd24322daa294565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b2c3d06b5232dd171dee613b80a01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb3c7b36e160ff296ed02d36826848567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0faaf7cda2bc45bd0fff260812f84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35618efbd9231461c482a6d33640542b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7280a4251edb0f728a75eb56a6558570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57501120e32de06b03e5f40fa3afd1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d1ebc3586aea96e7a7f66bd991b64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec507bf16aa711181b840a33bb70e89e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903800f694e5dae05bc717035238ca16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadb4308d2bc2a7bc824bdbaf23fd68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006959cc03e151e31fd71873e2e44df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1bda0197f0cc4e38341ad6bb295b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1874c652ec2cd7f70dfb8a770b33a5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e5dceb77bba82254cd040de25800a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e81347f147ffc4d81b88e9cf2605b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db90356d259af45196b196f2d667dda581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f81b8f2269c50a617e6925457bc3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21508c8467da14c4461d75bc07a3f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee81bfa927cfb1c6086035ad7b7b20d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ffb07b928a507bc5e749f64d52dec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b0a105bc8b7f9357d2fa38b722dea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974290061a1805f7371ee9ae80e8f25d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0f98f4d99ab0d70fac90812cf3571588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c615e2b02324a9560f836fd8be01c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8d2140f259b1ec50d8bfa9a064a06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e7536845abfe4215885f8a013ef3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f21f65afc3aecf791fd182a4bbc08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6100d5219e57a0d3496fac1bb531bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6d6bb172d6a2d509672dc3d5ff6d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53655b4bb7063016b680bf64ffe5d2ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e74fde6a78127f91d6280b78de6c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236d2b85b205265bbc84e181c5f2ece597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d62116240340dbff0164205b7be4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923615ff21b896c70dec17834cb879a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340c3e3a7ded656fd754cf9879e6548600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d887a60d1ac33efb93e013a216c3e64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cba053331719caa312cd8d39c62fce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686b7ec815dde08c510037de7472542603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889cf639635701b89ce3479bc100afd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5667f0b56f96de3d6fc729fe759c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999dc63ae845ce48ed1591bcec05012606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbcb850f8af3b04ff701a96d50f457607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80544564160963f00a8c718eb0ebc2f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafd03b23aad0fff1dfce43e455be4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164427c2956c81a05d24194e45cc528610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7490b2fa4e3fe468745c7e20d6ed63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51664fb90bbdfe8ada50149e2929ad94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02e8f6983b395f49c2bae891cf9ff3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956da776d1afc11b45ee40e021381d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c3d398728d3469d708a4c02dbaa2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f50b91a6d783a96950634396e11882616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb98f3136f3d942e67568062a9ed5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46f0890cef4ddf782d4a40fbc57677618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0a42f22fa19bca41e82c08ed7cb0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322a8b828a32fe4a234e2ac80104fe2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d4e72811713f5c593c508a7276eed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d31d9f2735e340770f143f233147622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a979749668191490fa7e60fa4f91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c9e728162124db2aacff2e323d0b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3b400c38b404ba0dae4d9fbbaeacf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2b392fb2b2567b9b1b9316c7555d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693eeaf137e08ebd1631e758d9077d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e496d7d4774b265567e9422c0f0839628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34703e161e2cf2984804ab360c7a9432629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f0df89f1c55f445caddfeb9708ad5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea3a5b67b4065eeca585609a7cc3f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0d4e77403a57248fa406fc9eb3359632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1d914b6a3e1221f0a18d72312c17f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cecb91424c25457d543d7100862118634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec54686f9f8f351de1caf158806fb46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa114508d8405e95303220e43d64f90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5d81c2b1e224d005fba0a25fb3a9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7081e5f0a1219ba958de5bf54b9480638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a989e8b440fafd883c3974003d02f67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f41e5716c51d817664a33dd80e6ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bafb971191734bf136640de882485641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dcb1d09ff33cf106db817c9fbb24e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb61f6fcf48d9498675c94ae4a44504643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc4a66700f1d4f629463ef1f597038644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5722cb62f520bd51db8822d1d2032e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469d42b4d1c379b8633c8b59ef3a09a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea9cd9f3ebfb4297045cbebca41249647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f72da15c3e2bea04f5345050d4358648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879a3ade321bdc87089ad48bdafb363649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee38b6bf0109c5a003df9fc7ae82ed3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29800f00ce64f32227366a062ad373651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6052e14580703ca9c275cd9748c1a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3ee368d036fe1ee61cd935081ccbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd992c8a031188e0a27d67243d7b1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be1fb2efeaa43c531b2e3a6be39157655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2caf6c6fa8b98c5512ba8bddcbc30c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c749e931a8d6c87387a4f81b6d8a7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69bac349bdfc2a7db87ca03a465de5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ade9a02edb4b9cc4a139001e138428659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdcf1a259312bd253dd05ebc3dd9d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82610c4ce8a899cd1a6edb50a8724f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42ad318a77a3a530fb51b4fe4dad9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9967f74343e75adf6940b40a5fe316e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5ab60645aaf8e31f3f2d60a8ad8b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad854a508f6336e66a4db13460e7fb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b2945befe668c401a05034f818b66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72bfaa29dadfb870fbca3e2d7b8054667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4734cb3a0e1cf5811340b6c568832668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3141eb3d616dedddbf78e8ec92d949669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a47f94730bdaa1cd3105851a17297670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e249e8e8fd38ea10514a9d5ce2de90b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d76b24c2ce58d64d3bd14b2817b53b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eb672937009394454b0250e1aa3dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61707aad921f3a7f42e15fcecea48c9a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8faa8e36267477b3aff7cb7991cebd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b82dbe5dda6829e33ffa3ccb89a61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9897af152f6cc3277028a266d541e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd6f45b105916c0071bdd32f65f28f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244e1efcc6780357acbb07c77883265679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202c28149d32a19eaf0bb8fb76f334c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f8c58f2c9030243f9c5453f2d0bd0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b51ee6d7fc1099b9b2e31db6ea24682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aff923420d9dabdda1c56f63c2616683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eef9c00c39f7de527669390c2f133684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286851a91d9fd7022c050df58103f9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a74ad0dcfd634ca0efcce56f9a3fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c926284f92d9818c5db6e9d5e3cc3a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840cab025c825525e7051db3fd1be7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5b88c6539642d77af2cbad3be5a11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c49fee874851844352d39cc06af7ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dffde61e69a61a45c77c9947c53fdc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357588b9ee12156616b1560d7e1057e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d27e8dc19a3f2657801c5a562571b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583aa0cb1063ab630a670141045b68b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762d8ab22c74c58d4577a8648933cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c0882ad6eac46595c803232141f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0fbd196a23d550394941358c7c3ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88b0be613633645c10e79689b91c67698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955e288e50863aa6d1ed49d8ede8840699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f39b967799fa1d7b4f9b305d1d4b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062808310bf479e4b9b1fcae1dd7878701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8877b8d06446ffe80679c2a59bc6080702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184219aabc1b80127c15621e115a1020703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef1dd2c7d568da60d82106638d5851704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c964472224b0980cceef95a0ea5668705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d740617b82f279d0c9fcf96bbf235c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee8ca1c8c014f882b3a323c92fea1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38457b4b116ac6b6a645952fe9dd97f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0d52d61ea9a059d66246222d3c7c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc064154adf27808cf629dc2274fa7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421544fa5c869b9817213f18e691db8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6a745649a5f4dc6f9570b1fe09c50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1508ef78afa198185aeea91067e258713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcd0ea11d3856919d26d6e6cee4363714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aef7dc716c6c812a6b419caa52c148715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8532ecfae08e348ec5502348060691716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853eae8c209864540b2136190a8c539717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69903dfcfd114502be317037c2ecd7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52561cb8882b0830a36337cb63bc0876719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db061b0578cbe2b121e8c2bc8e3d6b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da35d55771d9526f249615a0eeba25e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5971261cbe5d5c2a00589df021d7345722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da348d79376ed6cdd6f9b5f9f12f1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546916a6dfc1187bfdfe3a59471ffd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39041e02ec6e544c599a36331784075b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc8fc46c30866e5d561785de3500b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ac1593cd1d133ddc46cd3115c0d45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acc97bee369a70a4b34459477d782f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93113f27fa81a8f1012c324b68d00659729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6ac6abdb60b7cc1833fdeb2b547b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fdacf7b11ee1a527ab31d1539c53e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c762ae4ff8b7f7b82341ff941cdbcaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5d149daeb57ca3d1f011a9a9c7a85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49725d7301e52cbfcdbf3ec4c5599713734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633717843a23d7ceeac8dd123e2dddf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423f9e5f25b806d7a91e793860204e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7ff0419ab89a47ea900e39a0ce5ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc0502a3a313d667e46e423d4a357c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec27abfc3b48845729f53db960a611739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae265e00dd39c85df29868b983e501b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2465281d0f886b8cfccb8f31b160d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8eda0c7ef36df3567cba51575f9a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24091934b388884c38f1a12c7f17e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57973d223e35b1fc58be0baf17484a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d7ff024f8cf2ad37243371754383e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f7dbf227d2db56955b36a0eb69a63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9fa8063edc8c6a3d44c66926e7a6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302d7202065d71a01a5c8cf84630728748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e03cb88831eefefa6aa780cd3d82a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20328dce31211a21b0060caa052672e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e207be847716f8b403140e04c825ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfe420d0d3e40fde64e5eeead8914e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31bb8cdd2ba30ab475186d7c250759753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c719885166d562da9fbec792b1ddc4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733a11399f2bd287e2840d6bd4af395755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fba81ae1cd581fb534d9762d3d4ab7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2519ddfe9f0eefc3f77bf059ae86c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69068ddb255c9500bd04a0a01c39082758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dbea41b9bd983d8e510f3eb81fa57759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c211cdf49c5ba85185f2c8f996e2aad760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99f03927b326c0e3d95239f2d9d913761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f1197a818d031d769a00df9ab24a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933981af9aed09ac2d48fdce759e33c7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88da66653028338fbe48d3662f9bb5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165933892ee3f34bbe85fe90906a537765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79d3872a8188d2d0321c978a79e325766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966af7d0be68b607d59528f5b90349dc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f747af7592958a0889716e729deed768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0266c765ff63893474940d8feb2531769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559c97c092857858488e25d88ee1b08770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9163fb4b4e1f09ab9e61409af8ec5b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518582081d9d4f55d77ff7712ac992f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad9cae71447944010ae9b8a1688953773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df228fc98096b314ff72e71681e4a617774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd10da19507bfa8a78ef1d1a60b4d55775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07c09a74f2bbcb945130913589bbe5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72984eba4520610fdabdfe3f75b6b42777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bbc28a9e6267081416f014b97df35778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bd9c3d5c2e172703ec4c936eb4e99779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d38754278bf12efb9c79ba14924bbc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020b6f88b35c6a05ed6928ce87629f3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863a04980d9a06cc8fecabfc2d27141782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d95b058d8748971fee3c9d27918d71783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e600cf3de4e84746e2af25b7aedf3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db0cab8a0236d77e39b09939f73d64785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50f75f060a86ab5a074d3b14a488fd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b2e81ee1e3b48663981cbee913e44787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc1d75bfb3c328e032b6339bd8103788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430effca2385e3553cf3d13956740433789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300005dae4623d0456d76b4d333b862790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299cebfa5f4339755caafe420bff371791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf7361c700dd2b8528aaaaf167b6f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5457197079cafa4e866fc724d7a0df793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3bcefb9fd62ad43886fe232dc2a94794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1092e2e2610dc5f17f49faef92ef391795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a878aa213a49f5a797a1b9aa50487f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b7fdc084abc966cfa37fdfed267e7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700fe0b664b129c52a7b52e72a64a2d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662b9ad83f396cf8289ac6340668a75799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d35705b3576ff71b7ffd383ce15d1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfab3f6156e2a403edcd8ee11dc5d44801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a33740435671cc5a98c89bcacc804802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7238244f172c471d15728a0443921a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63104fc03fcac2406ca6de587a421f48804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb704b45fe86e2726d914d447439b0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0cd9b1ed09777acf2ba9f71604724806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e75f9566e7861fb5bf0dd034d71610807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37d8efebce75679951ea8556bf64e0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdea6deb095a0b432dfddafe5043a23809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714094fff51f82310e021345fd0a22d2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b552e6aa17e58f5fcd107671102b3fa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ea40e7f8ec5fdcd37bd4904cbcda1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602a88bb3c2d16fc8e507d96edb4919813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d40e7f0ff838013c00a1c6084ce11814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84fd434bbbe1cc5f201e2eb2c53cc5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7614618af62c686a7b5adcda367cd09816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e4346cc7e5eb7fbc3e2d97e262c23817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcdc389eb7fc0facaf3c1568a33f00818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc1bffebc1836406e95f0251596717819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce0d975f88544de7cd5e56e9c931dd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae63bdbba72001eb9719156975de6c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95087ae7b69d83cf93ba71432c878b45822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396463eef82f809f75d6508312b914d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7808b9a93dc7fb691811e99903c280824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6b118f1097e3d43241fdaa76edeec825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4013517a7a97ada93e41acc2660f467826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22e20d5c8c67b56df0a2e48542105e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdc863f6faa2a3acea0924168fb86e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451da7e98e6ec8d8467893bef8545be829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17990d562787bdd4094d4ab97fb1c08830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60355df7c728ec79d061b1a7c0798494831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e8dd75e8ec969d239c2e521a70062832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559087b9d0d1a9c63aaa520aadac789833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e4bd7dc62928889f44fb5d39b5ee6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd5f25328f9a0bf94cfa59b6c71e58835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5f8f0af7f333f41848bd4c0885df7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fd1e0b12bfccf004c9623fcb78d98837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849100657587d82e86e2f1e8e00c74ec838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c3afe59cbce17eae58929c7e8eb3c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb0a923748e903162e9497205178ab840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386236e8b228cd9dbd1de372d77ea7b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c247c69a28789d7a38a89b889567bdf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe60b111186e82cd071fafedfd236d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56ce76210b2a57538364861b7fa164844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d76a9f01e81f514d21488e5d90f11845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70233bd71d6acb6707d3dddc3dab00e7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf5492b7f99f0b86a13c72565ec22c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a9b8809717d31c41c033420df1c43848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b5c2e6d13134f0e5aca85a88548b7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474480d0450afb7c080d79c62ef9f195850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b920d507bcc40e84a36496d449ad230851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e6c9134bb3fcee27e958701c803f6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4c5ed45a6bc36c456f6e7a9211299853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff1274245a1c325a0533df524baf99854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec22462cb42da85ec360bd326607b5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86566cbdb20f0c5add6bdb0cfcba50856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e334d23623c60c6eec774bffb58fe8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feed049bef5b48c2f531244643d9da858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277320955be0cc698eb92c2d82585a4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb75ae79bd1b6ea12b2b970d185e58860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eb9ea4bf39483714933b3d3f06fc1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09464fe015bbb946ac5368dc66fea12b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0500912e372310b1b74ec64da9902b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c49d704d121d6951cfe120f3d0fb6a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7239de57e7e39984f46e1aafc5c2b3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98535e29fc531ff8e23fb91dd1e1f6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8cb48bc51e0ad6cf85f735ff493e8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bd8dca3543e36ceb3b1a9e1f3fdd2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309b0a76c48793748aaa1b2e5c754e4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e684c832647531d0b7325b0f346663870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83016567b4845eb35bf90b751a0f3a0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235e786e0366dea8e53fd92473a90bc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961c5f22e701caa94e929f9d3e67942873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8311e2d8f341e574ce080763448dfc1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435db14eb3117a595674a705ce9a3d8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922456073b14ecdc63a0f7f6e29cb12876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a971b4658e6c98a42fb161cc4990a2f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7477244ae85f080b2b2536ddb65ca2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369ea31a54a937b87e8f63b1b19bc28879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc39ea693147960985abb69beb2212880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197303b99ffff7f44a8f84b52c76fc1b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fb01da0b5ad4576d0cc5616ff6da4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bc475f1a55933c82375804b72c220883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccd4b99cf5599edcb3c7f96beee342884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045b1c8c95f741d3b8e20e77cec35c9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344996eb9322f000280f26246066cb5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edac2da2c715901ddf379991a283d0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23982611e5d6441088b80265071c5b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29c60fef2271642b2d90dac46f449b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc33355db4121ff65c97d36dd78e29890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f850a0bfce6858550ac7998c182f9b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f6e839067a1eb808c1edb22fcf99c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d7b5a8c9aec59feef5a84197f3f02893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19ffa15d8b502c371ecaaa58caf71a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32b681cdce14fb3330250aa8c4540d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee396255d14aacaf08a1e179b988031896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c21dfd61a4cdbf69543978ccb726e4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673078414da36eaa7a9417be5d8a65b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a16869f6dc36a82dbcffb741706585899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82b4bf2631a59b6738467f2bc0455e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016424f4d670e8e24d650e3eff6162a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a87ec7ddd73e47eb2cf7ec67dae7c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824539b0298a04e3084bccbcca9de47903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed69f61922d0d3e3ccffaab9b290568904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6533edd861fef42177412801f75ade905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfc96e8f83be65bad22acfdbab702b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe37ae511c9e57ca9c54b7e12c8971907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598938466156bc2a708d5ea5c4a878f0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b8e4239d44dd53f3eb242822f6853909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698c0edc7b4ae01a91ea72ae7cc969d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4e6a0a1d5d57b5bd75b86ca40503e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df415533ebbc75cf26772101c60c0f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88355587c123d0383528cbe55881dce7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b22e24faf93c640217d2577886f9b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39f3b8e7ff55d842a18c42da9f5d91915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af32952e67251fd9a9732127a40f5a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa775aa53b28d41298b891c36435cd9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8a16471e3ccf80577e579e746e93918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a00433ef9b5f55ac6e7f1b562f440919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6788c66a6cc0e19235c3d1751997ca920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e67a90e3c5a1eecf14cddf6ebbe4b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264a9c21580ccab29fa1748e7039268922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e34a14b1529ed66eef7adc6974be6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecd1bb771645ada7a2314531ee0b79924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a15e4f9fe1be5c6bffd5a4e2d73c0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec7d4b298f5a952418a445df285e1e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e62a06bba967a84a542b54780c68f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2aa43b826258421211e9b6a6904810928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ead67e51b2dadbb6408651a720049929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ebb2c562256a0740ca49c4d33761a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9adbc41494e07fb0a6d0d369268a7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef19ccd999b38df5b1fd618b5a36fa8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b3c10e2853cce160d11f321f4c54b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb214c8e522e481ca0767a218e7c76934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9af5d1cc0b6fdf17147467e5ba719935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c452fb34740880a8a72e78c1868d97936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e94447f9e81a5e504636002723c89937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f5b6f142004131bfcd4b222b4a46c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecbd73ed79b71dd2c1745409e43ae9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172338b38eead42433fc98b2b38fa3c7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15bcb5c3cb21c7b5551f3d45f99284941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed42217bf3b5911553b96dc60c2f9df942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5bad426fe352c08002ec08619db1c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d2706616075a55c78a5f17ab66aa4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e30bc2ae68c869eb8f2b38c330b2ac945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d198193ab830e732e28765778699a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd566f94af1842241d85d0ef891f28947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a130c73ed31779040579314351c0571948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92c1ef8e7a620dc4b8aea1f8d04bfd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e74c038a50db293f653bc80536cc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1e86895f1f7d334845a21bd7f6ebc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c30b3180331686db82a2c898c11830952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8ca04b08791522dbe250728769bf4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74486de177829b3afe1aad54a54ac292954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d0e509402078dcb0fbeb3a64be149955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9132277b0554aa6c6411c5053d37b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5021a5d4d03847179310e5a2e2386957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfc9e1996e3bb598919f7e3fff9c3e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f540bce9f2d69a13f586f02d150de959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6ec0c6eba6edd031c7a9b5392c8a9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29efefa6078026cb4df3eab7accb8b8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20125010f0480bd2e29c16f76f4f2414962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cc3b3a76c51eecbdf136cf91dc505963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e21f4f756c8081d2f4fd416644a00964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a28463dfe7aea59e9cca1fbd7f63c9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f78a88d8630a858229d928de22253966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d261f1edb051506340cfa3b20a0e2af967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfc1978efd6d6c95d7df4d3da733a0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187160c97f6c1ec756146150696a821969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc88f0d5c78fb6adbeca1e8b361d98f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29b6231f7eddfb471513342c96f48c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114d4358213aae7e81ee58236d40b23972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105dd7339fdc308961f885f4f7a5fc0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb539b1cb2136c4b5288ce9959651b2e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72c385d688ae11ee6ec048970403a1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670208164465fdee2aebdad32fc72c75976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eacec3798db3b0728d4a92420965d0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b127cac4235d6702b15e93bb8ea79a8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584986d9284debb54222fb5d9aa18fe979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172062b2ef3154928f1c606e1b3d00b0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3a35bcee5e8ead56420f2079e8765981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b214c5248ec1e5fd406fcf0423012e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649262a462d885e4082194b947f99639983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0127e51df601a33eb642bb38769264c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6a34790ce1931334644b54473e7cb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62b07a073d8c58cdd79d591ed7d96c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7574a4cab97ebcb116e297def7980987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09606d169f77d9be8cddedbd44d899988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50534deada5467e2427c1bf47e94d9d5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87630dbd37d63fe72af124b8d2abde3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bdc81b4444b1dd514dfb1d70ac48a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bfeaf680968f5d8c1c7024504ebcd992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c56f3564d165f3b2713e443e9e31993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a21f72332029d69d9c027158a3e48994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa8adafb006f0cc81f6c2a322aeac3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9fbb838c6af88e43fcbf033db2dd9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a5306e07b161263c2af4bf8bc83a7997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>