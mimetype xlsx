--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad599f14644ce882cae8be135e0a241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03a3a474543bad0a6e159486e317ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0cd984fbaab424a4bb9af3350ee403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c83634e68a198f119c218253a0c80a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c639a995952d9123da10fdd7e8ef7625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9f95e5402a673808ff3d9c9e984836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d0c2a956a517579d2d13e116afee27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e322bd32ecbc642914c3ec5ef426e688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77098f7e91de8005912f1d07f0231529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5f9e07174e120a125129fc392428510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb00a610ef02055a0c79419c979bb4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063fa5400f2bf10a473f9f7d76e93c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c459b54469bc76b0f1c44b50257caa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f810ceda0ebf11744326db6fa57767214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36a5e5ac84444c607c1d82bf1782f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549870de13d1ccc592d82afa1006bdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337603ebee3a50f99e9cd12d5e3731017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeac8648a6bf63c2fed3d2d408e5d3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdbb4d50e51b718f9387595faf4d9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abec3edd9000c95253aa84e33b5c7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d56c63c4b42c3c17bb7bec4e451e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a48e339bfcd6e8a1e611eb8a6141a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949dc0eb5d75fa630dbb3234ac5a2bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da26c635e44bc26d864e1cd080385b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fca3dcd3c6dddf8fd6f5c030f9f83c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1da7e6573afeaf78dc52023acf80fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefbe77acd5d99e5a32dd048b6214b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54211cc8aacf4d0df93f84828291a8c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a860f5c43f563a5c5f23e43fa5192f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfa2d0752c738a9c698a8e77785cfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b4f223300fa1bf8a2d3ecc7cfbcaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb9e4bffdf3a9e4c2e030bc7054d3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f710e9021fe93283cbe976a301a2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a9049ae3a96f8590545330d0dc47b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847242e188b663fc21f567277304eb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02271d5b3927637e4b619406fe00936136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54b582b00b4208a2efddf7d6fe5c1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b95707514aa495a469a8d650fb341c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77ab8b7835416de185c76b4233326539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfa145b3dba4f61ac7f0ab0365c04340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e021bcfcdbddd6249773b8142f08c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a98d50e43de2b136aa8360177821642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32682b1c7e67a9e146be4acf78e72943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c3c0a30689b996918b746496b79844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18a2de457314d7d31d0bada3b2fd2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b75a2217c3d2c8d5e4c41d69e5e3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f276f5774871bbc1db2f026d9f0d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21dfb4c7404c6022f2a3d98c4094b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb1b582a6858366a3cc8ef27eadf3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e767cb9ec790d0f4c080e370ffc3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc9d7313a3a95d3228f60b6e44abc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296e05a24b08c00b2476b7e7e3efab752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0603ecac43b7752b5ff1f27dfd1f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330496d765c086f249ec7659839aba254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9204d335af3e2726b0153e62f82129c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef81f63c9bef8ceaeda78b0522d12356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05698d8eb86d173d7c92811ac1eba46157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f06ff372f673020e535d30e3cdb16f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c41d6053b1eef2b0912e138492271e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63dc1f4d9efc49bfcb61d472859fd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc54b821f2f51980a3f88738d69498561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4030fdba7a528713d0e6dea30888062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def524875de649e40c720c083c4ae65b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cc31d18d0d87b189210db8c5e008064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3ef8d2fd248b2ec20658410667e0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068e2cc862820fc9d29e4a07582fd7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b6a485b5a70bbc4b039e9ceafb66f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b98b2744327e5a10d4f146ad36813868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f856854d34acd8470781d2dfeebb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8001bfa311ed83fef25b8a12e1705070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67883cb10c02680f77acda74fdf24971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d949bce663a3f5ee8c1679f3471ae972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee6e596c016992914449268730810973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad040fc599a4d2b8fac989362519e12a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac4898914fc5387451f5734d2bb17175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26cad52a53307e4212d0b6ce8543b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25981c6e25333213c8dab5d5bc53c5c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e64f55468487eb617f2e69127ebcdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eed8e1290676e89f680e8ab71e60f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bce26c1a1b9bac906e61c51bf9820280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67d0fc10a506676f81b139a0a3f64481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43e5dfe2232e4cd01a8380aef9c4d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73171981a5fe869e823a7379dec64f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cde45684719d92a43e19d0d91f00a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ee9149af6d23fb6b40d9d15dfeeac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3fb87bfc9c5fdb052409859aff17486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25aa23acb74232660be75dca8204ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4194022d22aa7dea49f77c0491443088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1739e9d1e04ca34b91b80cdb0340489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aa515f16d6f0437888be8485dcfb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10063510e3428e2de1a1a29f7cedff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aa3f9aec00323c7f30ec07556b62d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144de3e1ca1847a52c63253e510de0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aaafa3780cd3c5599025689274ed794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3b9511abe698290f09b090d97e6ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763790fc769cfb960576dc1cae8518196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d22ccba12ddf97d801630c270a7a2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a84d45105df4e45f0bed10d301472198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bda24bef07c482cb56e5a4112b4d9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38220204c7566278cca9b155ec9956d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09c9359c432722ca9b617c004eea73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264dc621548c6fa5022b14c88629627102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db4e0749a080462177d78d8725021f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b448944bfbd2322ee2248ef619dfb3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84285a24a728d8bcc5fc77849b9c582105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec19296a757f2b0870022df7f446f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc236cc10e0179c75092107806e379ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc100060967e743cc1ed112af554eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46f9c5b8462d4c657f3c772138d46c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adeaa576cf97c4a0fbec2009a6ac42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f1ffd1c39a8a5987c80685efdd8af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af93977928c0b280a1554643bc97d3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73562a40a0fb6885c8c6ea93be1c5e1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cd1050162af99560caf9ad68ac676114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6704d6b2801372b0a49923202091023115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a624d6bb89a105809ae204defdbf2c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc3c230dab627e480625dde568d08d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09eb3ccdfb2822c6a6fe989bfcdd13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8e8a283d2f2dcb96c0107d0ef5076119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd731812d7d1e27e307c264c11413911120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ae6777a695ec35c47e5ac79c1723d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d059090e06ef79957be8fdf0b7c5064122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735715e2f5f0fdec7ce4106f46b96761123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f789ae887de0041fcb8022ff658dadd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bc798725ee1469096cc1ef7d53f15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecc2f4ed1908f1be092d2ca22ac27e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaf44b6bc34ca6ee4b139e9af63126127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bca9803e386f11438c3781db4be0b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f5e7e8dec8144905db867ee97adbc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbf0447b6cc8d22c0cba0569ca4784130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae406906bcf938441d6e6d65ea1ab5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517199ab11beb9a28bf112e07323d00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b7e890022331c9c82dc3c9d27d5b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e0fc1e6b243aa1e94969a835d70c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256fd611ddf6796a4d39902fce17296135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da856a35ca77d718145b884869c0be3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdbdfefe6bbdc3fcba9e9bdca41abe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7cdb28115e8f8c65c506bef24b29a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77903cb4b0d37bebd4e207cde009d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69439afa7ee17f3d283d8e650ef477140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbff6b6085196f339666d211a45b5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2eefeeb92c0b7f24ac159a08cc5a02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e4da5769167bdfc6ef0f4eb4d14b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c36afb286abffc3498ea16121740e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9bc868762e21c23fa37fd537141a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eccfa69e6ad7076cd257cbc05dbfaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3902b311ddd31668dafabb0ec605fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8ab38c8db67919fa22495222ca953148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407659cdc51b158a45bc908e987e420149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbd7226d8246bf79a41256d32c1eba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b2d32b26252b04e670a1cc45a0640151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b17261f3d875139d546da936538eaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc23959a6bbb6ef9a8cf385bc1c162a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cd362554aef16adfa35df79cef0f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe187d3fb17439b54074fd91fa950c63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee624a4cd8ba3dc236f87783dfc2ecde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea321559fa08c1554bf3fcd377ea96c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dee26a0145c769cebc7cc1e306e491158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b89bd91955fe15d9a29d2d9cf4585159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbd688a7eca37a81d1ffdc6fe4273f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd21b260e5d07d7f35afe3561b6d18f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee98d9867c961b9af4346b9c07ef0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32801dcd971313cbff4d60c92467c2ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aa8c16b431b3ec6df04edc89b53db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd59bb2b6bcc0532a6f691f4f42a52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4166eead7203f6653dc639a62de56b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8820a2959b765d9b5b8c7ad0a8ec9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec58724967662b341972601dca0604b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78b9f02139e7855aace227681d1224169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b4c132b7944c71da398412b2daf5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c2a8e379a47e5c96eb2f7d7018849171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65092ff00cda66be5573eb0e42876d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9d41b14255fcdb30a6ab930798440173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19613b9f2ce45e5feff5184e0ead4e9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa8ea066f79ee58eb605daed6bb132175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2e18e8a9f8880fe52d47deecb74ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab5cede6289d83aad507040183fd61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd5f58e90ebf621a84a9fbe2408089178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07ee49f5114c7b7bfc14533f4902a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b66bae9a9cac906c6dd09b0eb42da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f014213251fec2f1710ad88d71bfa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d504e2069b1d359a66adc61f8e70ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79046e1c75834566207719dd811571b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045b0a0c57616ac2255b75977c6d3c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b945fde605efab5154cd135c62815185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf7ee61ef9cb1c54eac4125ff02b45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3b8728ac192756388b117aab5f0dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb23a83239c9872da5ebb7d6abdee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d7135cdfa6b75a7e13f6d5199e1c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b4b674b20b1f5e84a326957823e89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c907d2f02b8f87175da43b15f071eae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a6a9e9a32bf05087138b0fe671cab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344a85b2b33a20ab18434d6d254eb93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa2afe44128cd741021fd293e22a78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ce1f007abcd2d76cac162e71093c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e331c9304c4311f3b29f266e899b27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22768e747651cb9412787f0291d8a59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcaed365f6a350056167301057ef56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b062b0b55d9128c8616fa40d55ebeed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a39bf8956bb82ea9a74ba14f4f576200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09993e1f96a6a8663c43463cbfa64b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e5f2c26cd2f79ec1f7c6338957e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2341843d60d3364169be33bb606ac9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b6dc945ae110918aa2412b945392e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106c1124c1a2107f5d5e96ad4fae7e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873beda45532ea862e893a6bd4756c52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d07f1af2fa2779f6d555039f9a689207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ed33b9f2f58dadc3b23c7a72f840d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1f4f1c8f7043b69b2b61f73bdf4af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abbef96ea3668a7c19de6073e29a9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97194e0dc80a592634c9d0e7ed7aae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c4e7b525cf3d39777cbe52ba27517212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1a23789740e7726680234cde969e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52603a7c6f8fcb67b6d4a825f943e7ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61c59e2b009dd03fbf9d2d3fdab1eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d282239785d88455505489a62464e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025efc6d5f8af0865d7b8742077b0d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fec348b434a02e27e3efe01406122218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7735563e91bbb6f6d33f35791f953d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc04a18ceeced8470ff76e78636403220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c640405c70ee18c8017b28e38e63249221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531a83f23a09945361a5da25b350aab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f90af4ac033dfbe23d58e1e7f926e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5888ca6caa71d570fdbb6b10560dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775617ac3747a287a70043f8dc51430f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f45254b39ed682639048b9692b0a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103360da4656b3e68ce8630f3d27a2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9c21416cc49caabd547c844999f0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec697c6d0721a190dbb82adab6faa163229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9498dd364ae7ad785758bfc96010e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abfd5eef7e52ae425fd25c64262403231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fd78b4ead88447adaf328e7052d0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065512def71f8025b1aa4724ccef73a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408c5b8c9e828b946549e3ee858d6e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f77aeec5f212ea545d22e9aa95c8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453ff9779bd6e73342ff16acdcd326b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa064281a551e6105c199b63871241a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ee8c5ea8a5f95cb719a8d940a3ed4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248a3196573e225e243d96fd2624461239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef4f38266daa1f949df7da6ba0993d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df783dfde127a8c986f4bc6c43572b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b54c9d439eb7e974e6abde83cc510242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e146da68c2da252192801c1428062b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6711db69585602d13415faa117e816244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6461017a1f9f4475be97c9a5039ddb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782deb6495b065f496c19500481f96c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3e58e59914703c02967e2c11f8c76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70b193a477d35eaf707296b82cb10b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd8ab61395c595f2a3edc30166afba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dcfb27dadf40a47db016d9204298f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25930a7a37ce41acb8034e84b8dac9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85072f9a96f79d95fa126af80b31df0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4d2e078102e362147186245ef059c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3b8df45c331d8d56ea8790fa36038254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb485a9be21921d6bf81c39c056f96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0696984574e0050baffd47a51e34a33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5a8583c6195743141a45046204f5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553f55b835a3ff79ad1a617493fcf90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae04d33f3eee8cd23872c7e746acad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40450a6ef28e7e8db19e3e240f5c8c50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea466ca163fc0cc9c374091611844baa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d86d703ad83c9b4974ce985855fe56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd7fc8693f374073d8d3ee17e61dcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ffc82df96dd2e81100451583e202b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f20bfd8c1e6015f8911300d8faabd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173b3a35baf9a4445c3ba1fdb0301c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7c910fc247d7a166cd9c1e9c3309b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71f058b96b21a43791e8ae4204b449268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d572ad6d6fe8242da05e8915ed6dec7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9722ab76066b699114ec538aff8b22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa0691f573e467e18c260c07c602b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a129655c53f8aeecffe824774098b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cba765a7aad086c3d5259acfb6575273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f391ca235c4fb446d2eefc23c4d0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a300fbfbfe50df8d3132ef6ae660275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e30415430e3cce5497e449adce70c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d06b92d20d93831322c2ce9e8a3d50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55406f34ebd9f6a4d753be08f799db88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf5bb9e0196ff6536b1c9dc4461119279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec6f42d26ef5945e71e583583af7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba27fff3e5bb1b248f73e35bc6e07b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d86f91b16f3359efac378b55124252282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85426dfb511ff17c7896bb24b3da4979283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34286f0e28771bac75a073cd178ac5ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3667cce2799e22f8212c6f19bacab6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb56f2c66d457c6a6c855f02ec6cb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878be986efe0775efc9fd33652b2e61a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781ae41639a9ae341a639cea91a1520288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dd7af96b586672e9cbd817645f7f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca868de75228cab56fe36c7917bfa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a3310daed718047860964db286e73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ee0ae0a9ec9c0883d6f9c3bc55cc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f60004c6fd942a268d06bd0e6a8c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b07bb8198299f6f2d246c91760a2a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912b2385bbfc89c970eb3352078150295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa758c156562cad19a44b25e9eda57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57670cb020a9b889aebc86b16dc7de8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af915a881622207c526502ecb466824298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0f4ab65bcc2d507c9d52fd8a97610299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aea0e60aa058083e8045b1d161da0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737bd2aef53c68ea2cae481b5159b9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33c2e4901e749ae46973977cb1c69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3e17e189acaa23745ef6cc0091392303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccf5efefcc47905e38241223c3655e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b95e46266153ac95bb22bbf4f535b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8f38ad3c7f66d78b03a4b50114009306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0aaaa86565cf33ffd5ff294058536307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f401dfa1d193936896c4fa186fcb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba713f386a6d21b72d0817e224a8c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b47b54d56421057ac465a82b80810c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e78d606ac302d0bfd78709e032832311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2940b8c68f2f0f9fddf571a6b761505312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f2c9c4d6c5ca7b5ac8ca9395bbf88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14ec147aaefa42079f6e8941716477314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f376fc89067e09ab7752061337ce3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeadfa60018581d4f75bc299468f587316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a159b8827e8b51f6e9825148431d3eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4197941ed9431d24d5c3b16325fc902318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a442466ec5ad324dceb57b2bc7ca687319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0cf0a7b76a4af6e34255a2899479c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8156f96ee3385d08ba1b81b3d35c9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ea32db874efbbbe4bce378b3b7888322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa7b39c8ad5cbc12c0937e40db6107323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb33508829a8a3c3c58bb0713d9748324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42f17d5ab1ad103fca2db11f6b8f27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c4b07edb78026bd6e42ca8481dc9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da18081f1848e9fd771a7a612b53995327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da9da804cc86e0d7b2b185e16bcccf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169beb6c0cb7fe0c57491aa7af14787329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1a40ec5304e032c31bb7eb8e836cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982cdb900e569587f739f21ec8e1426331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d6ef18c8e65b979b37b3a2828e38c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0853af17228bc634b89394f73574082333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5a5409ce809e6e3d68989dcf3dc7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbacea62ddb3076e991beaea4ce68c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4b0ee58256a6c57f38ebf9530ed69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e2d7738c3a3f0670674e0fda20c53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ad4a77539c5e0c4f9de9d5d68c352338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14749d19e2c1c36076f71aa0847662f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8add1d1314b0e89762c74e5e78e7b13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103f3a63451c0269e0bdfaf44dd29fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89414593516e53a711eb9274a8258f02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf21df547b0e8b1ddd9977a44033cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a9ca3d6f2dbfc500b84692766a140344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8e75b3591d7ea6089d7d3e32e5d77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be606484f7c03c7fe4ca00d180578dc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec706531993d80369a125432b9264c43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36576029ab95ca13674adc26280db303348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae5d44a5404571dd39a73a7b431bc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f86b9acb094f28a15f373e5e0e75a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53767c692ac5f94423087b59ce3ccd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bc007f2fd39f699560f7f93fff65d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89323bf43c947173e7e5f7a4d4a906a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc9a8739a3e687173b252763df0d83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d5964632b792b5d9c4a1d284fd66a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536105446b9a60ab4817bbf694f11fcd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e9b8626bb320a068838e76a4d870e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2003ade46de8f64c47b2b06cef42455358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100e70eebbf47f3ea686ffd84857e0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947666efb7591af7199e1d63f92fbf76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f8940b5416da333cc8d027eb560e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616fa433abb8ef06fe1fe79f6020ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d13bf33ab2bc65c793f639714a975363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace5e741f4e0c7db9116c8fcd3f68b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89d3547bad842d77725cfdee8e784b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09603fda022d67a260e50c55bd3f49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaf1b15b637b1bd4fb6b7577380eea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbbd6e575769274dba0d4a21177e8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5d69eca8047c43aaf0d11ce8eb739369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3fdefe2774916121b03d5bf426a2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df3eba1d7da27a1546b617cfcdb395371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c1c155f1d94d0fb57d39174a4a5ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de00039e250836e509663788fbee58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc31b70a372dffc4968e74e66b4af9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7fd345cc5a431f784a12b247584f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d304309d9303143560bd151c9b4df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b728354019093a61f29e17c9af308a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58485efbb6f21000f9b89626c0a689378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01cb7cdd78430120c9d2a4c70ad06f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217bc78bfbedafca40a065cec851985380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12713690c893f51082a0437251bebfeb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f00ca5d7e8e368926ffc511dd728bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810127a7eb5d803a5d156f2c0914066a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45461923dece74581729628a8d00ee7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875635e65f6ccc302efab7dc5429774c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15adb65adc990e2458ab5a471dec311386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b4164ad37d93e3951c3bbfb0570e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb0c7e4679bc0e221803eb5da7009b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726b30cef5b8a0b5634b337a313d87b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf617a0abfcfd3f1b130580605a9398390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e383b7c63fed6de658ed736b8b8bc90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3886260b458832b0e13439e69aaf9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0940e4e3cc7d31d046e973399ff0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0e5639a10132008b20f6ae724714f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a32b90a93eaccd1fd724139dec1c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852354910c44b3cd7bbc6f7fb42977e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4762ad4f761e8dbaf2cc733ef5140d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e42d49e67964c893c0135eb05af91c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4761b30e03f905d584662e5adfaf2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaab2e5d9cc7989e33381c396d1e5f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c1834324b17e4c073e079d15617ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e7c2273b53b27b0c8a2b532c3736c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655f737ae594916cfcae29f7ffa500a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a404f84b2a1900b10a3dab1fd739d20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a1599a56dbaf861bd2d24199ce386405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1a2fa221d7efa14f4a9ac68f2153406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d626384569b0dc2f7e944d6345514d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bde637c29d8791264bd2ddb6cee1a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273179dc9e06ba77c96a6ef5071c5db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee106b274a57b254e564dea487ab76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676e5518d325bc5d587a3463403503a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eba231bf928ad2afb6509eeff06141412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d1776de5aed849150777e6245efc0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4725def56908d0685927e471e9b99a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287cc30745f6de8c6e9b6ae1ae9eee3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cde1c4a62c5b92f9c421b7ab4ba2a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc12ea2c9262dba2495f64321dd3462417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cc946e20e17bcb41495b9386df2e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ecc670ec77e11e677942a8ca4d6c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9fb2054aeb20740d0deeca63ac6d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854b2fd13c0e70726c0a22aefaadf4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af6bdd666403bd2bdf2ec78b26190422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e4f5b3a452417391577ecbe8ea6a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396143c2918bc3091fb58b1686d5e849424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e764cf3074268415aac7fb37572b24a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18513274bd308ae213d06d2206ebe958426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc7f5827a77341ac04d440091deb9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31657f8ec879fca48968e24751a90c1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa104203f2f7ef50e659fc71c2cec5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62194039ed7bb8997398858896ac3a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df10f2ceb030535704c3314944d67ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdeb7ad71e09614c3e3846b9b389c55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc82cc1aed50985fc75f0e6b04db4e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465d841bc6d0e8405356f39e784dd0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf388ff23618dfa364d1ddf7cfa634b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b8b9feffe6c57946c7106bee98d6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b126c2e1da2f47576ff0c57279823b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff679cc88f7e2c2ca2335f7294e023438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fe5eebd86082eb69a1feeed34b3f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58c991ff6ff2981eba141cc4434267440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59cee42cb49982e369dfd594de4f86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57553e2e31b20ad10ed55706c10f71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378140c3b2ac8d0f03e7e02fbdb2ccb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25d717ebcca4d71ad27ef14c7a40b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b7e6a7999ce06be4d239346617b14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3cc5ac503ef77a23a2eb3a74610fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bb23e9e0f57a422f4ee9eb69f5f34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db1c2f601291d2d7d98fcb2d0acf3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789dd133c5c89282fa2bda5dbf6b20a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ebe22b25726520d84da3ec6b73f33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90f358fee820f234c70c2b6afe631d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c35476454bc5a430106b7ed02e60ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba09728d0942f8da01cf41a36c54f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0098c8188450e532fff5050abf3a971454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d817ac44f4ce740eb052ba4d2c66581455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629da9625aa18654a8eab2b5a1f182b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45727a4bb478726f34513ebb81080104457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97d600dc56824da588f9588aba27df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb68667bbd1d474fc722c84bb56a391459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657cdb1fdc8a719b2c865fb678c033b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5644175600bbedf6aa2cb25b58204461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1279a635ff7a0cbcc7967efb37961a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82235f6be3f521986c37fb1864b8d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706be5086a190a05a81e2d657000f95a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9d9523a87e742c04fabf6b24f9542465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa61d0971a8ff207a74deacbfc89d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325485e3c91ea8e7ac699e179d4d4a7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca90b47e989c6b87fe79c4e6b0b96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1c46e5b90f95b4da8d5dc804c3b07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8261cb60b4028e8a154c04057df8ab2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b44c90b053eb811ad61b5fdccb4e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40192facf4c5bd871286c87116dcfe25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae2df9362e569870618300c688b90c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aac5bcaeb6b3ae8715486db427f61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40fa87a6bfd82701d7d37cb2a5f2f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253ae2e84f728db49fa28c3edb231b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184dac05c9ad212aef9e062aba168f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b94d05a1588e898bf49e3eeafbadfa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b505af60810f5c179edff17e18aac01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c176b5e4c88973d81f5e384fab71efa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e23ce4f529c2c8b0c605ed4067f0ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f020f0a914991ba8963c363889711482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aad525b7a59939e5181a8ba3c5546483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ca5ffef850de8f309315370219e8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33288404c44d5dcf2623769ec5033f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f532235be4063d0c0ce9b587157ccd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c8b67a7fff97898d65d7907176ee8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce92f71bbf9ac0b0dd617a6829151488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6e78a3bb90ea915215ed9cd787816489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533becd1a3869a8a87cf0e1fbc7c2f60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77439e416538c68ccf6eccf76138691c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8390b5cc6a1017f7ef04f2ec58b9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50924a8a030b7c957a21957b9fa398f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3572ff8a3f0191c01414ac0b5f7a67c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1cefb82e2460c42f67052008bb4f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a23e5eafce2f2c1b307cedecaf0427496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb1301682f40d24e76f5d4f5725164497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d30add3e5756a7c9288845d9405575498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7a81dd870a7004b85dc365f8702d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707063c6d70520a53ea3d684222f1dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bef4f75736dd056c39e8b956539bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7c42aa21b48baa0dcc91c078b000c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ffd299c1050b4c9e9e8c5b9e24586503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca287deaabd7950f3b09849a3f36119504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b12e5d8f7cf11f1409504b29e04579505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585625f7318938aef9fb79d25ed5c177506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f7a891573874b1c195de5aead2bca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b951738125e92d2a0a1290e7d7d5f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b97d14ebc4f9c8721d8549e0ffb40c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b449cba253b1498ad9e5a90f26731510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba6f7da108998be22231cb60adfed9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a548a43ff40ed56227a2f5be8e4f927512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fbe876a8e4037c4436dc0be4f8de5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4e95fd380c9646c33f1ed43e61709514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a90ca011a7d982f30ba784f13f72e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e324c9f10d074ddb2fe6bfcf65644e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4fa958078f1e45670c6b8768ff7e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440219f9b77ce88aa2de58d6231bf521518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa1b05412393569691262750c562f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab090a0aa16ee4be1894428674f6baf9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc51261e243978f9c4309bb8095e4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529b21d87ba55cdc788e0a2070ef77d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1ad3ecd33caaf749b6ef2a7959d5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba15b8a1cdb3085fea1e9a09f408e94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4de07fc9a86e5b8ce2d110f38ed40d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b24ab180d1767341250f8918bba2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafd78887c0b6269dabaf94f2b05e33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a5157bf74cd0c70538ef30878d7fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3e0fa1b4d548b6b1f4773de8a846b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067265c90a8d07ac720005e53e77209a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61452cae5a973b21775eba545f8589c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0975aecdbc3e3ee6203ea0d893f50a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e54bdb22db167a1e76f59c56a9ef6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc529b668195dd5192e047559bd8f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35cf4a4a0dd0038dacf05b76928beb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99d5302ca3b00b5fc194fdbd271563536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91f9164bd41ff59cf822cec6a4e3c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad611fc9815f97673558b7a3a723db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7793b69c23f556c17035711ada9fce5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c763fbbe4c724a634682c2589b6a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180ec31a7bf4bb44b07c5d9a4a35bbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbd5f5cfe2ef9753ef81b099d1b8d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adc5832127d4e014321ffce16c61ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98234d9ec3a4615657d63150ac9eccb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cbbddd9ba09e944e9aebcd02c5d4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b51a6aaf3a663d64e38f91c3a1d0bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a99cae6894977337c9e47dd006647547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71839d2531f6be4d821b369b1fbe2baf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a545e80fa56f87b60b86d3a25dbc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da7adc86a002fe062776c404f777b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d285fc27ea10441237734b9807f325c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ce37e8ea9503709e916376c576b56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02c3ee611244f4ba4d197788ab3479553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53730307253c36a7d8b017d0609bbd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b085a7bfb2e283a325cd758b122b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aa303e854f74fce314319e60cdfb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181521ba41fbac07d46423148a8b3b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833d5e50c67d07b5ca8bb6d94f78809558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf2e5c12a18ddd4e6a45e897fbcdac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125740ddfda28d7d87df6fabd553140560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4beaeb23781832e859ceb7cbbdf2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41abde1768975c45b632f630474a5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a584cc47c359e3a41b0a294f4936b7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20416325db7eaee9cf47480f35e66c59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242042adbf26ecdf6e9283cea6073667565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c61518d6708d58782534d417b04f00566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b60aea153ecb3fbaa375c730d2e765567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307451d2ec46582f9443df2b1ea7e15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dde96cc659d16c971b7e9701c1aa0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb025f5ec2cc36331b0fd62928ba37f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3276c1ded352a4cb6bfa41c333ea2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b733159b3ba6b00d690d5e0aab071572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2613400af736488d1ee6131f8804e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c44277acdb844e86c1c3e393282125574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41490ffb638bef21b1bb9e8afdcf488e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9426dbd406cfab5f22b2c8a635a036576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea1b6775d891fa4083c8741b3c01e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4418d7d56e145bda0b066e151118be8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd0bc2bb214c7d1448b5d807696725579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade4eb9dacbef2469ae5ce1741e9787580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be726fb5eeee852d91beda8c19eaa668581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9f1b7ccb2870b8cb8ce397568a95d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb7a07a9a07f6c8fd376dfe1a227e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1262e438cd8cd08d6a805b7ebeff7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc641ee23b0835bd418cf204f9076a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a5e750bd9c575a8954cacfac43d54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfcbe7395bfb340ec2b32234ef6123587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf89c8c0ccb76048a67d2c5346dcfa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439faf80cf7c4aaf62b81e5f8e31f811589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c78d593bd91803814c8751d04268c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05a52797c2f9ee3ab61bbfbe3d45a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713e65295c93b0f7a1c2b84e885747f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac98196da1774835a550365cab6a81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d79bbb0ea248f4c2d9bf228c6cadf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00219fa28e1f6003e2aa90e44ec882ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed7f6bdf34512b5ce587032311f0f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de712bbd5b2085a3a1884162840df3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755522361a9da7992e44ce20f05e23c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99271a0800e77bfc13adc485da211c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bef84300b3817522c8383b972ae04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7973247ac40a1a2ce45cdc797efd08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739d2fb64c4cfe63af7d7158c0f5948602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d6a54b12ab4f88891b73a99e69fe3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027c19dca348d3bee99c2ea750cebef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fa108e71bb7269ed61feaa198338e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6b85d1cf01725da0099198bf2d450606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16793e4c004906fb08463b0bc1972332607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54728dfa8d1646685037792ffc547e56608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b224295ba4024b578233dfc8e79481a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e9d5fc224086d5071b59d1d5d568d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e46647c752023d04d074a409238de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd1a46ff7a0e7d1453c86e5f850557612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085484007d7adfaf2a12c8371324c519613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d13bade0c94f90aed7866458387fdd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248902073da767b615dbe3c7d50e3933615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1997a51174c8e3cf118a80be48502616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fde0c54d4ff3461d1cf522253d268617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd1fc6476851616c111a76bc356edc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a88fff0a47b57634850d16c8d16f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9d47e8d410ab642f7519353bfb6f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e819fe6cc44663ed2b169f44809470621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784cd43ea8527131fd26b972f64b4f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6716e3480e093fdd58f9d29fed9e243623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b5821be61fd251fbc7d133157de2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99616dc76b0eda3dba88350a1102d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6e44a9021e28e856376e368d3b3e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b82edd8d5f626a158a0bfc7de6802627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409a4a1ec47e393261c021fe81a3ca6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028c35e17e2839de8ca0ed751fb1ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b6e25a6724314a06b8187c9abf198630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d150d4720ec47aaa38c3a74c13467631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeb4b3d9b95d32291965d45b62feea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54428e24c0754b1c4d200bb5eb8fd1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db285bb35286eb8e6921821aac12a0dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721705ca5282c8ab74aa575093fa434635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b424d00c24bef406e2d3f902944d3c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e3cc681a08ff635feeea1ccd243b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010bacd4d482ab1907fc66783abb4a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcb5e0a0bbdf33df226f7ba02b7151639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497492644c17f67d16e97b0cc203eff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383fcc7871b5f1bd3747ac80404edd4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae41793c2df1be1123a14996e730511642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2f259450b82d48b787876f4e3711f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755200e325085bcf7192bddcf6d49f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed885e07277a09ec63521be34cca4a2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2259f9c7c1cb21004c2d3214faca5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83762186118aaf3b8eb1917c9721e3d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46be82043ac7ecd5b37b8e86267cb94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd616b163e188c82c0d8e2eee7c4cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da768499f2cdccb75186dd10417efd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296a7c566e9a1ae8775c8825c50efad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6f6946ef53001fa1e438167497374652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5b3b1f9a1bb0d6f83453872ea4315653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e7fb85ea5189ba52e8474d78fd14b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3ac81a65b538ca0fde0598a66783b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80112f901788d2eecda7f85391fb14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c3df44b51636e08c148f4a4647e5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26386ef28e4c0fb6e8b81ceecc0c3188658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1298480894130f141967eea5449e30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c5e5e63630058d8c7318d64cd930a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6a7c7e6583c68b50a7886863fff4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91df00fe8714294915f423e2e9edc6f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21310c6446a3c8f4f5afd9ff47b91d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9df27aed0c9075a2dd75fad5bb49a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced133a71ba5bd9e73dd25aa3e2539d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271094d8aaf71ef22602b1b4808f7c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897df3b7066d0aebe97b39c858ebbec5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043a35056ecdac9214a99ca00215416668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f66724fe99aed46423f901a78b3df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474293850a8feb57268f8df63bcdc048670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2dd5235339eccecc0ef1704e8f6a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db5608458f5580acf6edc9d75b2b94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89c73e232bdd9299af94b4e86859ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6563cb557f630af05a1f4fb4971e8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e220ea1fa316fb56754675b7d6583675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e399c7276b2fd31d381557f3b6cc8ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163e096793aa968866783a51d38e6b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee40b008cd9063aa5b699c9a2682b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8a07fa0dda1b1496a68176716c268679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd293d0df62483a95f334fcccfe42d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec14dc95ba26962b6ef48275fb2cb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691b45d254510e38a409252ffc72951682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a2031ba8ae447921245471069fa98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe7224cbd4bf3f8b5285ed1fe36340684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d62c63b54fe2e84b624388b3a4d74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70babc024fef28532487a4b09430611686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b203b3d6c7296f65831ed4a0872398687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f0aa6d1077d021942cb5aca0cdd2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c761aa375255681649742939ad86f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e20812ef28e6559be051ec3692d84d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b93b39eea174c79cb292d0a445b3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2454ba762d5b1ebee0a35b9a63212e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94841e1c79b82b57934405e193f2e5e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b72e7bc59fee46f621c505a6883d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b038b20b4d4d0e19a939754224689b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944ff80879040d8750770d7bc0fd2bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c130149d46a4fe6fa8182a859014a46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02533931991d832a6772cc9f88f8f69f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741cd8c5a48ffaa04285fec223f8f3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46451f69ce49f0f9314df2e403a1df2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482c2bed7a231acef4d5a16d918e9ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8a38e8c2edd783827066727ab0e36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cf7f56c9cce1dd30ee84160532469703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecea085a45eae9d146def67239558f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15af8caea84cd001280ab17f78898d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854f68324b58733a8623a855b6b173e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e9048b422cceff9eaefddc8a17e90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628803e551548eb5ecbf7de80a5abab0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a491562fc781adaac3293d0409fd7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecf5b4fb063649bf6683414bd41429710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7d8055eb739c68dccc34beeee2a9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bf050461704ada30a23562ed99dce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290e027ad16c32e9e57e51104016066713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe3d00cba79f4d27a5a29b9e5dcfe8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc492af9c60725603688ba2bfae87046715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8156aba43e172b0303fbceb0a27a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f84aa640a6114a0cdbb90cf096e5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be69162c4508f8e990146c63a2ca22f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce236d74cdf379ed74cb026338aadc64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e627702eae393999e797efb4d86c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21cbadfe27116db423dbc9c583d526721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079914289f0b212ed01a3366c704da1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c563f30b766471c9dd81720b82985723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fab9c9f00cc446dfa1cecb0486bf6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684f7a1b94783e5f4f1db8776e6861e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b8ca69092f3fcb2e79384643fb679726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c899b3b34e186338f74130ccb9014f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d57e988cb960a4a7a714279cfc736728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50e9494cce608bb2a61ea5cf55e677729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f06f7b0dc976450a83ff0260e0f0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2852a80dc79a642995a2e91a031e01e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060645424d09b2b14b1fb676adfd2c54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7de76e34a22602185588b0927dac5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b47392abc072585797516ee9cefc4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219bd635d97d0931a1f92fdaa674c00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610f93d20ec47ef6e67fcb8a3f6d90a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aadff49f5446d989f830164523306737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55145b920925376b23f6a09a69546d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8830192748a7cd403304aa927800106739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0591d4700b11c146193d1909c44324740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db03711e178b453c67549ed6082292e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aa6b77da88015dd80889290cf63fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2bcbb1f8e282af1f63a43058cbf4e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74918ab0db3124920f13610fbbd12f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309220262c620829aedef0d52023ac6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ce49b398448f832d54babb837d439746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01914f8a71c05b2a7ec7f4c924394846747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea56914cdfe5e15d1230d30005a26c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171585df1982843a51c04108b8664166749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932481067f1cb57c77f2a6352063fbf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb569a8aa13c88b4818204fea827de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f41b84ac4fee2de163d607cff568c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3f996961e826eb68c47e30e17b7dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54964064c3398b1214b0839d2b2ad2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4d1ceab38b5fca8e23f180de4e708755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18b630869a634aeac8d3719971f58d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a645d1b5d7a35500cf57b98c9c6e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16018b818d3b29b05505c7889077db81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe496aeba0204112a7a7260aaef187f8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143683ef95b7c7c4d102e9569146477760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec908867a4d7f848322e5ca67e4d5f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033ecec044708e54a99cf9f8def08c2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c210aa216dc2f68c438ff063287794763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9668df63f2e792f2a9607ca565863cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0ab36ed2cedebf5bf72cc637969fe765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161dd51d6ad6500f6d519721308029a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb0db0623ed059f6048791a3ccdaab767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab835cc25201611cd3c1d113315aec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5871d0c2b2668c589250c31d1e0f1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360f9f0eb3f2d506a5fea6ef0e1eebf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0265bbc86e1057e223d5e760fed2e75771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8551047e5dd88e95715bb10197161772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd49be85660e320ffdc84349819f1b9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e5db706552d4e873c1502777876e5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f97d7feb3191cd15d1236bad2b11c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95199eca1e8d9eba0281bf1c31eb34c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4143469a27e66b5b5d2f4f9364c1f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f3e91e41d36d54e930e8006e656f2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8843c4adcf12b67d74345c1454d36d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263a1b0265121e9dccc9eec5c8248ce780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c39a42f7ef837c2638282096d2526781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed44cc0ce5dbe60e3fcd436b1315e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaec2cd0ea6c4f592ab920454d43cf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24796801e3b1b4b737f43603b1e6c4dd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23f819e3308148d79104b26e051aed785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87819a2b9d0092b0005b28f709482b30786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e72b344042ac87f78e438b2d77f6ae787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff567de1b54abe71388acda217907f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9f463270c435f44e14e74c4a4b27e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f728cb797af03d15daab8922bc83790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5247f1583e64e7c29917cdf8a85d2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57bb7efcfaeb50239cda2108f229b7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d008bf5844a91fe6477406e8407a54793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6551e639c0f1cd0fee5a16d9d2544794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05e29ac6245b8901af401cd773e08a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82640d831f44e10246a99d5f0fb599e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30531d26b55958f5ad1ae8a1ad4c8f72797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9ea93b339f5d51b65d901ed15aeab798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0f4adf487e147828d28b814e9e270799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cfb34bf2f6d764b8ff3d50fb636b9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fca7beff496d4926a90b9d8e2735c5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da476ad5e127c79399566587600d5c53802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aea1b5d1063f93240f1ead8ed66674803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694de005062fae41b9d381bb5586123e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d24cd534ca728b1ff4859c0ef9ea8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db698413057868e9ce72f22e072f90ff806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cdf942134bc33fc7dd8602fcd5752807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e8c433038a68ec100f00c96e23f8c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac430575fb39da0fc21c56ae945ce5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368c179a8be373311037758bf02611810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58a5079970ca9d8407cb4b49792069811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab94875fb174b56731cb3cd477cb62812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6043ae057338a3724c904bdcd5ca924813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae70c35482b15e044b2ebca9eeb96f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dc2e041de63a626c4640b916911ad815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836fdfccff77047a99f05d6f6f7351e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f1740409927ca108c93195c23b3ca817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465274043bbfb1df5bfc9b16d00abf74818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc26e2221c39aa6aef2618b8d4cf849819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0645353ff71fb709b38f49eea4efc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4554ab8f22f39200251f0ed1c4f563821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e78597ee4a9f03d072b24dcc93c538822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346445f9bc5696451504494bcc7853b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6189ff3af4025e0260a1352411da8f0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e97b1b742e6f727b683dcb41af7b4f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f67c3e6c2b9fb6a620fbd85d5f2ef4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66467d91fa64862cd46dbb9b7d951786827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab1a34aae0f5290553227c14a68a87828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd30791e086fb32828ca1bb7630c12829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae76529f0a2aab0e24c2516e89736c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a244bd7a2f256ab9fbf053aa4dd65831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50d7eff6edb8417119b4368c973019832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c3d386b3472d9b0048af2828fd744833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4819389de7f93f0921354a1346d48b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227fdc8c646b9c3c2e7ca34cd748e23835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea754a7987c10d530c21fa0c262616836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f1f706e74d85fe68098969386f7dc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95305db71551e96dfb2cc529f97df22b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b198d533e97d66834be789f3d3a09bd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529b412ca23db527363ea0fa316e9a7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e34f16588cfdfb873aa315e607f277841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac789b57e3f0a5cc1dc9f7c4c36647bb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171e118e9a793055e9dabfce0b727b3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaed9a4b46439febda10537d358f432844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c31e32e5e98e4d647a0fd01aad77a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24699cf27aca59162717e4de053f1dc5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48f966555ca468f4b06cf2bf812186847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2a0c7b7d7c4fe99ccfe1d190595ee848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351cb7cbd313dcaf2c3865266fa1e50849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ec22912f99edfc8cc3ea73fcb3622850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6579456bfa91dc7b94c2c54763a54851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664a99c963541f78d26b4df6c37d81f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827931ff826edcc7354ff04a2721b7f3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fea7b972833b75933dfdbf12dd953854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa6a0ed2c5ced94f450025f4a7859b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0718cc58c33ed1284a242c0c820ac8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bf8ab250e95397924b4b6ed3ac0ad857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b271e4d1dfbde390d1f39fa3ec5732b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3054e57d6e16fc3b3e25d3487406e2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07794436cfc8a21e08a075735141e1be860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1c716bb3ee9edcdef104641caf1bf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653afdc7986b1422e5d5b8d3610f50d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39d2280f63826121b003e86ff636bc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9a45d877306e57a0f6386bec06689864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e85fc854d250738becdee0c77949865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02186b57c3ca356c673dbe87696c3d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110d068ceb624c6147373e3ab5c9306867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c90c6794c3af9d7da8845449a1c603868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2156c87c3172b1f9bd3fa9f63a0a8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327e46845a52c308bf0781659e6bde6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfcb878485c05f2b6b10f02d73434c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aa75ad83b4ca594834bb53a10f154872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02aee37b8a4ee97122ba8cff19ac5e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8101b27bcbb243a4203890f07326c3b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8c3eb3d56503233c3bfdd0237c8dc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5cb703a3449b1b49126ec39dd8637876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03b8708d0805356ef6e909abf83e47877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ae6faa65f1aae96b61719979a5af2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113e38644aadb8c401e6db0b7274426879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e0c07bdfc659f6fb3de45e8faccd5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5cccbeecbc359aac2946a037917d5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38897777dd2746b43d6604b44591b7b1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ccb3689039fab629da0a56dbd95ee883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86e47f6b99e28e2dcd752f133ad0b3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00a4afaebdf768b1d0bd28dd9e5704885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ae0ffde9a8dce84b03b710e8b060b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be551106fb9be5b0aeac656c808b45887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f02657cda1ed57053642368254aca2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b668c0ed03af1d886eed3555b700a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951c0ac960ebdb1720cc254b591626e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e364ec3a294ec67aeec71bac2583813891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109db07e167c1a02f8b35fd5f2160da892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f50cb9cf455e87936261ae0875073893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706913d51c59092b6327d49042e6b931894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b30aca97b29e625dcd8a7c0e065729895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a18ef35a71fed09475624e13473b20896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df235e562470a7af4c0d2368300e004897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01b12d5a34948c22a91b9b579f1280898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e695ad9e1beec829ebf252c45bb38a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671f2be9adda2fc873f7b285876c645900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcde7ec5f3a9d7348402272a0b55358901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764a3a890538a7e9de099b03aa5203a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acac4432ea9cc97422480bafbd0f785903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70c2a476d31d4066741e585a31d888904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d33360ce6379f5ac5c032d8f0e29eb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0fadc39c424cc8bdba5bf259499d0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99fa9e1c5360c100d3cf61176babc6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60dfa0ec4adc5a18d8651259ab2183908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d226f262413d2b900ff097245d4de80909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6681dfa782ddd0577c3875a37cde55910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff14912d1e25762e35252cf65c2f27911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70bbf339ad77523cc023c0e8ab8451912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a8d8fe2b363a0c8f771051b00c9a2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9f8fdf0c9fddd54e57fe6736f4b07914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a454b6b85101ecd287824acaf3edae915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb948c3e6e26a49adaa60ba7582c755916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf4a23704ef1227570490236933956917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3b0bb9448d6f5691d43da6f7db45a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64662968b98e292457a7be67a9bd49c1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bbf93da906832244ec235575c0457920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f1134bc2144b1ab45ed14417cbbd9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281796a849a7597b9b3c5fa05950ba4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed37a72cd1b8882c3dda67f39b7087923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d26275a377931eb3def263fc091b69924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c9e36a095d8265ebaf272818baafe925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744949e67cfb5231515334d3010164c2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1288f9620d4b116cad2f46b162fa1b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bd590f22908db717a6bc667f83627928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5d0b776c41fed3707e70797db540e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248473a86bc4e14d802ba3fc0daa2949930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659df1cd8fbca50009366d8cfcac28e3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbf8ba9b094bf818d3b0cf65fe3295932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67025b9e8b00fc8be87916fddabeafc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ec13c4be6bf64a0da2f115ecd272d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d19629384d2e1abfc64ef1d6da157935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194685569e0c7ec3c910270eacd45f8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b144693d9b1e727a5103ed7ff69c9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f5159686ff8aa71d5342084442691938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805abc5894450d88173dbba2d16a85d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63b5b3f0846d04193e593f867bb1ac940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a72c5219464c6cb39c2f308cc09c3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1600a77419af2c1b4a70c53e3f249ab942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3ad42d7e7c00212bc7f62da57cc14943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ba4894dee870bbbf16e5cba3db6d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a346a4dbfc7a72c2f78127f7253ef9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de3f4061706ae9d9ed8a43b8f39ae0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8278072cc77ebbf457bb65592bd582947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46ff52dda9efd8646add4d2abbdbb3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45d8e0c14eaa32b4de4936abf363e1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdcbe1c9f39a97a49d0c9fbc7e6683950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf488e74775bed5c898ba163195f6b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5ea0e30341f3723ba9d577b6a375e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0a8f9d1b46c4f7d64a0566767ed8a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ecffd877cabe2b0b86388dc38c6fe954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018cfc6b7c2710d87cf0ccbb03c072f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eb8742a24f442495a3243441ac0bd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82087577217303ca423b92aca7d41d1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b0cde45c5bb1761c1a671dd21dad2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3086e293895cb82a51320ff07da16b3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed81410c0298d3132b86157c0171b9d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c072c5ce836397cd2584d1aa2432eb9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39795ff16737cf653029e9c8651a15962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67c9e93e6165abaacff082647863a5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a919cfe0cd63ff5a6da82c8b851420a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05ea75c9e7f4ee97bee58ceb5f7ba5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08355bbf049e9eeddf243e4fcbb5f322966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47794f7d34529607ec5ad46c3684d5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5039440bdca777aca540042b5a2961968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f5ee7ca853cca1592b29f8a63dac7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754a4a88605718b6f2b292e61e636f6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2b18f89911ebf64892a0b84685cce971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d94859fe8865b7fc5ba859ddf2c4f7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7a0b5cb11ba4456f9ca99a2d4c724973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b72c7d5d26a5668eff617caeca4c9d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3e1d2190d150ae4a0c6c1e7e0b6a3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e084b4de741efd0d4563681d2a11730976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eab70182f2d5b3e1a2cbf2df67efc977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db3de33a61bc08551bd35bb93da8d1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9eac7aedb913fc0e84669573e1f07979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d23d39fab383abdf064f45d835fee980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58967ef3eaa6ab66b26c3203c483c7d4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9781336d42d8138aeca2c8c462bbd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e1e545f31b265d1efd7d3309971fa983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978732a4f21f043b6f259e794459089984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e31cdec8a7876c8a5455f60e2b638985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f092752ff09eabbbdbdd4db1d8033a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68529f57fa0249a1e9312692525380e1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dc1a0b0fe9f324571ff525e8a3849988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185f65fc4c42e7e469a13eef510493e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb8c101539c477545d55c00665adc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ad92172210ef4734f8789d1dbb3e0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af42f3a25f743169827fcd20d35249a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9535fba0ba877bac0aa420b1fec6e8b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51774f22c76f2817c2ccb6009b99a562994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb390a818da6d3abe140a852f44a2c1a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec01adf03dc26d865423b005abe9bb2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9785f5405e9da51f7c4fab8d278ea997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816e7073e67164caf9e5bd3c64cd9d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2170a74d75cb61d25f3d5b80f0969c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70bf299511d9e2c7328c60fad3833e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecaf86c760a7d53137deb5742455704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c15a0ecc3b630c67000e6d14c3b445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b261f5582c8a34db78a9b1900915c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9a971afdf5098ec7af9fdebc811dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702955ffe9d3124849996007e277f788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40dd345f698f2b96be93b0063d8c339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119bf90859cf63c4e5feed3fc10287310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b96f7831834174555fc8c414d56d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489f82e8590f6a3664ad4c623e5687712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5e9abb8cd0eefcce92b26d7debfbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94e8de42cbdb36e21e6e506e46d6fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d934094214c8982bf0d3a9fa90fce815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5961003d6816d29d84a79a113313a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7a3bd2010addeb6b53b32896f3f6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d46fc608b7a9d75ca074d64a3b45418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c439937846d463f8c163aca28656219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908801ca8fa64d60a616c9f9675961d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1264c6cfea68fac6ce6fad801f3670721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c40f0f5640294883e57431f362b06622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ecb14251af6dd4ef3dc9650d4ccf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dc9c9791a632cf647c345d571eef724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33e63508e02dc2c5288e75be156ef125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae65a1f735fa87cd0565f01a5800d2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8298b35d49494fdc1511f0ad83beab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ba4bbb9778a820ebed01fa6a580928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c1cedabe4d1c960ccd1b3f0bebad629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba4868d835661904e139a59aab9ac830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79c598c66a41b24480ba7d439e02a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df323c9259ff4cf3c5cad813fdd74b1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b66b2427af90d28c66bae7e8a33d2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036b7697f5b2b9d75620e30a849007934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77d042fcf546bd91497fe5dffb4ba935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4d7bbb1bd1ef0ccfb31e5bfa3333536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d43a44c98b9b2b2b42d26ba7a688637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21494f1e67959994fec7b700644c6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810aad1c9f496a4eae0a0eb2694349aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7fadf4dc83900c06a63bfae6e93a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de59aa0f3640108a2b05f59fcb06b3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeca1a559ebfb59bf9bdc01ccf975e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b4e0216ec0cdef1dc0a46f582b63743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920e12387a39fb4e8ac52f2cfdd30d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe471d40de9f811ac38c2ba8b73ec345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467a9c74f4a3260602b9c4109834ae946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27215974086700d54deffc71f118343947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbe5e23c247e216ecb891ce08cfde548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a436c3d8440b9d3ed7e602b052805b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945d20a3903127aa9cb4c5be78eb4e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725553d0d260d2fb4f33ef265a2fc5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e55fd7b7205911f93de5ac7a2270d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98061a60d44cb88d49a0be0d00aa690f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651a5a367e73375a8036f7c41cb2e9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c850347cf216f9c939f50a6e3cd5bbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bf997df922dd388d5578ab824dd1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8a6f51654ef63ff25f990255de2f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aa076a7a674d73d4ea3df71df7c5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302099822f02754c0e1dfa9e0ca3eb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e760ac8f8b7dfa31fe04dc817e057c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fc93f8095c9d220aedfeaed0b9f2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d762ff265a5d6a783badc181a8d1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec512a73c49918c5c7a7b2896610d5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b541c2dcff75b3e6ce33a89933b9add64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b034fb023ddc63bfdfa3f4c6aa31b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e20e37bd60594b7a07f31d04cae4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50689e8fe96f80219decb9ca904fa7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7be78a38d643fd40d71240dcdff0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ec5515f2372b8691c86f508a510e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b8ad1de28f61c86201bc736bcf85370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bcddb8264fc7771ec97fd9a88aaaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9315260720af808cbfb25103505d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aeebd2bcac04b1e5e798e0d40086b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845b4f14e586888643edd064ac7930774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5a2a97971eda031c761907a1d7bd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c89bf2c14181d656e61afd5f9375476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf5d462db3ac5d7c9cee0a1c39183477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956d9a8b48389350f776a8e5550889f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b19c096c859b567af2ec76774de5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32164ab3ddfd810c1a19e678c94b0e8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59814b7234ac7c34a3028e6c818fce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077855bfee24c006fcd85737ac23b3fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eca2af8e4c4ae105fe12bdacff1a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e4b62d98112d981a0883e368b31c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ee620cac05e57af80fba358e6f99485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1962c318c6974e5e5245ab3cdfe3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2efe586da4b2f628e7f5cbbbb535f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c728475c341e45766c97bd1d093a17f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab682833eef53c41a2e6fa4bb1bd2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03358eac101797955ae9802a8fbe690290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebbafd5fb75e392f9352d58e98c52691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe3e7e630b794fbac066408c1130c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6c92a74d9d1d05962be57151b8f4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3da3a46140b9a04c86ef3acc55e7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e18fcf2239190e3b8eadf048616d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa87044496f1a008b232f17ea3637096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed59be0157e1aaf92961639b73273d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22738810673912cc698467475b983b1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60eae0c922e832b7c4572eb04114e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fa794649bb7eafc296e3443bc0e66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fab264d0594b70c223e23a4cabeda1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b57cfa0fee6cbc3a114b4e15efe68e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730f9801f32aae942cdda9ec9c2e195103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f83e4e8785af674e24e0d72a0489a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8023dff0e34ea729139fd259585a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b74a87bffe96b8614372fdcb560ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fe95be5336adf1c93c5a1e9aaf47d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca7e9df9a809fe48e84012917c6183108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260afe76d11ae6c2f4264fdf07b38606109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598c88295d07e03c667be3adf4d30ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18478010a85a84261eb1a77a61ad9396111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0254418a8442f4b9aa03929ba00df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a69fa9e904024652dbb426116c75da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb48c5c56bce7dff81d59a98063b9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c62b07046509b5eeeca70fbcc2d01a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0eeb4e3f97b285f007d7231eac9d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74857d6a08b9d0409993f02589d01d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4fbbc44e53de9438b2f0acf0e1e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9519166cfa98c6e895dfa10dfe1e02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcefcdeac83fa123f1e485fdfa9eb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302100d32ea9f75878a3f058e1d75969121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36367a8208e04faeae567348609538122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f460695e808fc59d795f113efa4e6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309a705d6d5d5fb9fc2c76e865bd25f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3621cddb027ea5eeba9a4e2c7ef5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c33310611cac04f8da2d7089cc563e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086a9a8a7de77ea294e64775b3c8655127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804ce40ba8c0a6ce799495d8f0d750d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2719ca872bc27bd21f6b4b58f80726129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db9acf18a1a6b6da596c38abd86fbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf226c6d9d025cd21ca36b8e8dd3d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0eec80d15fb5b14dc0a0a01bbc705132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352d213330e68dc9c625eaccca7a987133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d9022541c7a3c963fa6e719bf2546134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf4a9d0bc5f7313a11422889b1e0d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00c397560243706183fa5873c37435136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7914e6c6ab2f1badafc359acd0a82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b34e43d012840c57a8bdc6fb2dd54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f151473197385d75b6b20a183c65b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca063609456a546f98dd6d34dc898f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29690a993c29a6e360d01038f02bb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34272186fe4480a8aefc42b2f45888c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e91b5dc2828ca565482c8638215dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064db11be10d30e24c48ed4194feb65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab972bfb639bd08062c473a806aba1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23527ecea4fa6c66611c95c0a082b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be549554836e658eacbf23acee82eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e346777704d4802b9913e25cc72ee7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bc60b7d74f04a09d06014c6a12d25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112b2741a151210fde1d56b24b400b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb306e681843ba0568860e30e04683e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a530cf03db4934699ecfc4b4e7f0617152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab23f91d2daef45d32b84775e99ea9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed2b10228934970fab96da057c9ca4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125ea2d890519741c8d129e45727d49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c69994e7b372ec1ff3c908ad282ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8b37e2cffa4dfbd243bfec4585b12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d98cadbd21b8fb939733de79640c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad66c2d265dbfa386791c2b6066449f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41c629d1397f616dd462e17c2e0241160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b68ea8777d44bad424631cf4394c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43bc65d6472d1755794b95277e180f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94854cc58c10a617b6c0b1fe6e4384be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f2809fc8f08eb7339200231da1b88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98334bed19b9731024e8db0bdd44287165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945ca208272952bbbc538da7592539d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e43f4403ac383eed98a06709da5496167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0470179f027a25e607e8feb1c1f0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb722e9b53dc2a6ffaa2b3aea863db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbed12396c9359aa4c903ded1db6b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d178c82f17011d7fb22b94b9e7d3ae1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20c8b510995fb2885b8e7fbb6d05df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eef482ceaef788991fe6db91623b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7823c0edb7421ec79bdf3c9fb1ac3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126b9585c0f8ef8e94fd1286e4fec98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c76d7da20b88dee83cf46a88845fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb467cefab7ee660b380625455356e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aa5837284a3cf55fa15f824540f15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d7f42ac4c2f79847ffef9ec0c9738179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f64f3a1b609b5bc59320eddff9eb34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76159bd5a64c2211740096dd471e49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae543b0c594b4fc7f034ebbaced66b51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914f3c33fdd3c3d9105c572645306f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d799dfb7749df4c6de9ebacee46158184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5b2c3fd670e7fb269183e6762c1bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328675ca2a16a161163a0225adf81069186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2152481656dc71513e6a4a6fb294b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163629bbd86dff13d29e4e67d25b35bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7716bf8649a1b13b3b862781200fc04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f96de524808fe763e793f159dae65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fde3ece2a0298614e095e9cd61f36a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16cfb588f4e8675d415812a45fde10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059717c25f4311ca1797f2f5efeb125193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1e6832419b6bd5be85baa35467cb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26e321fe436d8de053b8ae39d0581d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa270ec4641cc07e332b9b496a5294a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9b0d01c6fecaa3a867644f48b5a61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bb5dc5d81a1c573a8930970cbf895198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd3af43a7136c36f7ac6b4273e9ce3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096dec6ee3666bf1f0a10e75040dbae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0b1a65a927b479759c2a796d855f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510db9525c9b33a33c119f4a919c622202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f775da0cea7de056e937e42bfcad8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47243073615bb8cb68e34f1f11b473204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df8611c2f2534c60eabc6c7c491291205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247994c7a88f3608908d9a7245e9592a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29d55306b7c85a6c46802d1cb9752e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c205bed94476a3fea8e5dd95365af8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b2f37637d9d89f3904cd482a48c48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427257b7542043fc517e9dd8cd42d29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f315f39a8485fdfd3dcfcb7c6184fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc5f01feff39f62afed6fbd0e63d5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883f1227eaa154c71be49b1d3c18bfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a8cc12c387ff17fa54a1d65f789b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a166064b5071e47c3c47e44f69897a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa6c2335042dd8efdb9a0d627bac79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b59a2673dd8227810a6757fa049ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202081f08770b5c095f550abfe211be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1f49c8a20f1643bcc3c3623b134f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e02362b1af576a17450d175235365a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4fa60ca53b0100abac48ddb5f93fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb086fe19dc993c1dbabefe7f62c0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91adb6b4fa7716f18bc43a7573f22bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c14585c131a55d9c5ab904fafc3e85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf561ac25b143916fd5d3c3054e5d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd03e398588b24720d3447cb5f4c6a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205d975881fa5720b3c6161eccbc9bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd821fa069e52fd6661513cb4ee57c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aee72e78d5f8faafcfd7bad41628c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845cc609a60c93ffec8225583f8ed8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6edffd34ef9ca19ed4a02f95d616ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a0aa703377086a3505827d4bf581d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f19553866b4274a0016aa70693344233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3652e788f0e3913920dce4db031b916234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44720fc129c10caccf138883f1848a40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07666f54d14f5d751a7cee722fc9b69c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3675532bdbe0e66fa6ab2282ae29fef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67375f2588ea9ab53552743f859c04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67df7c99924023d626fd15acb4a318239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92527d8331d0d851a215b566c98fc188240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cecf9353851f58adb4c853b5438cdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcd5ec7d71ce29dfebb24fa959d0fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b992fe394273969d8721d3e364c80e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef387841156f89f387ddfe04989271b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24377d8d1aa9297543d0e6e38b4709245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcbd159649cfb669fe39320229725c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b95efdd543e392470950e206ad47e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5dbd742baba4276850057a627d1ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8179d19adb5c271dcd06601d4b015249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddccc0e664f2c0d7110ae557fa2969250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11e0e72b6968c0ee0b072bcaf62292251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb573733267b786f4e29e8e9939b81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568148e981c4c8d17317fca3c1ade54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ad33cf7f4606326ec14435f575328254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e71766f8898d0ee7a7e863e04b673f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd7aff73c37a24fe18de03865d5873256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b24721015e23139181e2b8afe8f1db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e2b9e4dcb9b3dc3f43ff88250d110258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11b766aaad9b10366737329ea98fc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041495571786aaa3e2da696f0027788260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850c6ffdfe43611f8e09464f0f80f07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca7d5262ab4439707d957aee5e9026262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb916de24a6c62354d52d998c35cc03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271b635c171b150ca15400b45fbd6c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fc2c3fdb367dc1b2b9053695188aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d659b1a9934e9b5b5f9fc37748c3e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a84558865719b71d56b8711e5b616c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427ea008428c6782e3d9b98d1a8ff02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba819cac868b8f07103747e836d91b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c831be3cc0680af73e962b0d25070270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992010d445b37cf90e583aa2936fb9f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bb171d416cfee4bf499b4483239b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d914fda8be1c331a079be9cce9aa2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc31ea1e211aaf914bea40618643ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff97e3b02ab6b6d01f2b3522adcb3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1f1462c8115ddf5dee4eebf1cd786276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62486334a504007a7a790892f841b7e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074910438765ade34a63840d7161703278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de867a0f229cef96d74009d8462bf7d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90623dc24ce7a097e44dfbbda770634280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0fae2123560b0b83233941ec4581b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111546b44d71466eedd5e2a1981271cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39d0017768d87f293c11722de266a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147100f86f64a358ada9e3440784a68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b5badc48942f9f09274c9bfb94fd8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de928408762b28a6eb979b0c19ec516286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56099c081c23e051424adb7b3f448089287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcae43a179e3d9853be581340fd5f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00306b50a92cb8badc247a00e32c9175289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea4c31630174e782549a3743b132a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfe428045caefb96d3056d9154f23d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b2dd4a65df48ec7b92681bada5e96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10a69e16285e92071d1692946f722c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4dc0babf3a8b739893ace820d2067294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46117ad68059f69cd29675c3d11d2c49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dda44f6bd5742f93bbb78862bfaf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731263810565db7ed652b4e31a072721297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b36947eb4c433034b5543c93f9db3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a83a4599eb1dee69511d369ea1c87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59f74f7d2056f1f2e353ea09afd58b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e80ef00209038b4d6672a73a788521301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35328aefe7436584b5b0225e8bda1ad0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19212de931bb5b8742d2e20b88ca301c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63336a1e65d845cb83fcac3776826fcb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341591ab4a4c60121dd83a1398970d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace77e6da7dd3974e2acf606691d5ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1c76e6580e389caf925ba7a685225307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad7fbd8f14e08820f0ef488a2030db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42543d21c61d5837a9eb0a52068646da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49ac8d86be5a0dc1f673c363d30838310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d1d79f59ba918badb5ca8710e9c8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76a0cbfb9c932e51745d429d11f852312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47eb052288ee784aa122a8cdd896d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce263d418a1e436bde006a96cf3d7ebf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b22d6598a3b24858896212272692d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d7f2b0fd808ad8914851b6416d30d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60aab26c6967908af7f7920ff9d674317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703acb9896e29fe72fe53a61e4641f66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a2afb5896fe43be8d72071e38aa5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9661144097079b5429b44e0055311320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477cddb84fee1d8286b604e5e6276d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d1f9a4384db8598d628ff125fbc0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6161334eec21771779fec362de67b18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294785797939d7f4b84e211a32cacdba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd450fd5ac5daaec1e2f70467454a483325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a5713e0f5243d224c2d940f165009326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd518da0ef3834efb9b65e852e5aefa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed96e595df2acb7342275acb9cf35d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537f1712831463715f2f501756c8c50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbecc607a1727e24f1db9a53d60552330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f1fe95fad109ff2b5f35b4c9d00d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b32a083d7fa70d9eca44772b09351332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dfe7e99dd4e1240fb1d08fd7b9594333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d5c408dda7a2fc17778816b8e228334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14598b8e4156dffef70bdf69d7799f14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824126b42f18e89f71b97466879e5a93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f6acf7d631b74c23195f05a15b47f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fb848598dbc80093f9faa9c50b746338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def4405c199f540c030dc530db10fd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b0855ea59712aaaef4de1b3fbd332340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7a7b7d89b336306dfd16746620c21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29036c814031e4df420c3b292d9f87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85adc71a04f5dfcba78a57cbdddc0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894f3acc12ac584f4ce2031ef7eab71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b8c6c53c5ef27a8e81e36100d99fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4ff12adaff1e6c7c6f2a29c915f49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125964ec6bb2ec6f3a2817ffaf573f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307764dee4e5034a3e92e6d11c1f0d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa9b28b7fd6462175d5d7542fc4fe7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6484edbe2eb7eb3bec23bf50fcef43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdb0b30a42688439a3d1d4399619bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a4b9abf03d0f98426334f19752e9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54913c9d35266de89e4e8ed18e694109353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9fdb8eec8c0299989c92932dc1a51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e789926e7c0f1030bbec660c98834a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06bad5188ec45241da63ac905ca421356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89c8940586619cd5c04ee0ee655deb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df72029822b067f02c6b615c3b348b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906085f5c9b0d4baf7b111b85e70868359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688497cb17c68fd41d400c70381e8aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64c4406b2227910ca88ae797a4bc8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c94f62a70d1661a93786ac88bd016362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fc9549249abcddf6094c422b43792363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8ab9508fdaa75b673d49373f8265e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51185f2dc986905c0917074567083ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb2045a245ee4658a56bd8192a3e23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106b351516a4b8b7517b06c95d2f971367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505bced41835c1f7f061e0584af16e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875cc518234cda9abf71e6cb661835f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18e4793a46e20be18a0c7feb8adf43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150628573de6016dd22ecb34d2fab6fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1e722e7e6a4735b67f99c0846068a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0693c22f1f8e48344c6e4c036dea473373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b45b2bd8ec3f7b80a8c565018dd97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ff4e9e98bce1fad11ea1f9d2519e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d916a06dd3530d60a01ee71c3fb085b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f64a71955a3ae76cae6c64fd0c7b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a010602e0027f15920e59929a0618378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fd3fab282dd87705240f3e68729e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07bd161fe4bdee8a68c29f84bd314e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe87d8f7d7c6f34cabf735f826bb520381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526f35b4a46ae78107ed538a5d32ffc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba524649642a1c15ec9c9d7143300f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87745183732d51fe53b02828c373d387384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d151ec9103151e03dbab3253751e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccff5273dcdb645d83e376ea805418386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7329dde86f05c86a206309b1680f6e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98035758366ad131727d37e40cd913e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385efa325e21bc57626cb119a3705f21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738573aee77d8d7f0e7a8f7f43a739f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8698d9e9af78d3dcd894ff1fd9d2057391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d646bdc9be855c7e8755e1adf25fec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9753ce9f6aa7677659e3b08f8ba204393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b95cd312ed5f8ae07fae0290a83c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfb24c25aefa4503cf8cd78f4b63ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32de0d4f89760cf625ea425b7039f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22863a0296aec605a0bbe07c503ba4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a982334e95ebe8f1053c880e06be5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49b4c24480f76954161b5b5878729f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbbfe212db0c1f08feb4d6447228cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591e5eb0a1271c8305d85755cee040f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785589102d8efe3e3c0fb6caa4efca5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54703a6c0c31e1504f866a23306e231d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faaf82a597b433350bf8be188eeb0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ace286a7e540e84ae0ea85fb38e01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280e76392cd07d7d615b836edc56f34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc679dbc70e268a442c10e826d51902407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e84d32e81e5e6e39760dc0d06765e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9a440334d894db24caf89339ab736409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb0a4754a04e35164b0087d9e4c2d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a096f446c9523894cc05d7f1674c7de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c1d962044d821c1e4e9a03ca62615412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97f88970b3fa5e79375785f01660b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f1f130422a34915df5e488ef0d073414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98a0889136bdd99fa760c53f1ff97e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db1d38f3a933b1075ec74acba0ab62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80075a6636593cd176b3bea5aefe9167417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935f6a42ed47160446ce3521f342972418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9f2b852360d7cf937a49d38092766419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b92017844e70f8488cb75136da11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d026c4f664edf80270f894bdd7ce1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1481903fd6f4a2c246b2359c1d162422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f6eda01ea95c92bec7a24b0655bb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdef1115d969228657b1760db725453424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e558c752c8d8b5142c9e1bfe3fd34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdd88bde36e137f5b02d74748b8c5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21755f2b0e6fd1b9ea24a9a68a39efb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9c11871fcb0812ceae53fa28ca7d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91fc6c9424331ba7bdc3192f3bdd54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649514d1808b21ba14708788aa49ea1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08c0bf508a92900e96e07842effd1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfd23a3afab9d78bdf580a7421489f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a626e0fd5c23f309dd3047dd959e1be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabfd9f612850b06a64053b9e6b8a69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f67e9bc8bdd855e4dda108485d5d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aa42dee8d38de3b3c230a9a05a15a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa75dac620da0e6e940fd3c6dfdada5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac581c5a92655cf3031ba687ae36be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c58006189d8e8f1e54c314beb7aaf5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e4671330522501268aafd9f500ccc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e5b9e64629ab920644a1304e69058441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c902c59794b1a823c003b94d09e8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4af50f630facafa95e20402aec700443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8992b5a9f1d56834fe1aa89879d0a31444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef6f719d6c8b33b1cc7fb4ee9023b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d6cddf270e90fd64aa99269166cc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a4177888566dc07604f7d77ab4536447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba52716f894fb42439ffb695a65f5d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfab63f58b4d205933450b04ea62e16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e98d4cf0ca55588befa59e82581df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143030cf5b05db77990e290bdcec800a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56022d35d9e45c7cbf65dd065566136c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91d6f6527ae835dc584aff5deebbb9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428baae58091298be7c9254740922464454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf9321896b41b57b38a091741509a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4f6b25828c9b75f370f3d3a35da9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2f5a273b8ec3093159096f07fbfe8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc03308a4ba02da0d1753b561bf4a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8c9b199c9134b7525fb280c92ed7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e47056ccc5dd5f584ba4d969469ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134602555869c1a7280a1ee49172b0cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c537b2795778db30aea8fd3d1ceafb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422772103b5010564a0df6d900c43a74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea02e315fc9cd81eeccbb695daa938464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec3673ee5c7171511bb40c90ff9dce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36de24762de36119b97af32a0d67bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e482504664c5152b2b206765198af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039229c06d08bbdaefc9097d09be55dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ac4c4ed48157584fa78e7a3222b14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9410ab2d81ab76fda3039b6c0b6379470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f6348d9575f260dff59f81fb3f068471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f939216f227065a1362d963b626803b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a4d4e9b736d9e9077f0af9e8fd5aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c29cfcfabd20218e725dcdc6f452a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad92444b747e4f772e7214b55898c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52311b840a8a5ca3f9f9e3e164c5b703476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1be3de6c23ae395d9feb40ec4575d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1c3756a873a2bb04882cc513842e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a107c0be597180258409b4f6d65850e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f2d55477fc1c008f5f54979a9aeb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf668f84b84e377a5396d03c6d91d99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78e50b9ba6597f5a10fed688390f29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2f5a0b8eedba3dfb31fe805ac8c04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34a25729f44d66bc416c18ce457e73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7521c824ad4c3ba2c9405a4989d4d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e0ef7a262762874a6a0e179ad46c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007f4053dfb05ee953534f56edf4ccc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e428a18dbe664c0882d79513b3a2c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce83d1657b690976bb143b481cf9fea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946e7888fa0b0ce9fd041ea635d392f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7efc7255726c27712f9c7b63d122e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8c4d866cee36bda40dc520c856889492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5774cd30b38ac2bba1b86dcd68956a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1397c99f3e3b8113e5a0206be5ef43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c28a7c94ab93b2d095778adac0b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0087249ca68fbb2bb53d8a8ced3b66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee100c8637965b0ee90133423ce2aa1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784c4558fb449e122a4d85427181f16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8204f04eb440c9a26a678e2941197f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d87eb429c2277c017e02725ff1270500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974388fb1f904aec2f97a13c26ca7be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589b691cf3770646481bfc476a47920502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7efd7d52df2a5923c8393065def84b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ea850ef9900a7f202c2a2a119d443504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaf3949ccb47126358be936ca602a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804d811827cd57837b8f9bea2b8774a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6ad67d79f5c71cc84efabf0631138507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e933203a90765aab8c47b1a18faf4e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c6b6fb234301fe311da363573c3fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e7673f4386a3a6ea6158db5cbe8c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e66a651ce1be54955ea532da5d79b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bf3669aa3bcb5fe2d54b194b1b85d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a4cf5bb18db3b7acb89fbbbc484ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b41af30f6a4df6e0cb0b8f07bcd0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfe6cdfb0a31a8d1997ee53e789836515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef60779427aba6da813a0c713a4851516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed9a3e08d1954a56946ba69dcd7709517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd06495e2270e6c4a4da5c64fe63c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f54bc1817bfd060b0432c830dc89a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc19dfd2754664a301cc9930a9a45f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48801a08ecbbe309aafdb970ac7e72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9417da8432f06e4acd893bb59c7b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7029e64058b442a5b0401b0c48893523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17854fa7815064a28c3e81a915b9a818524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adad637ca5be0d80ce77a4742dc6d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dc15b95806ab37e92781fc4dd58d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a2a488b95cc74964da7f8e46d6708527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba6059bd416df21fa24584772754f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a2c3e1fda47468a72278f8ea17434529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975df575c0fec01c7d89f0df1edea450530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1a6a1d18a058c6e8c03de85d15c1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568df27ce6da7a7daa9784816a958a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae042f1194384d6b0cf75bf5408fd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bec97e4e8eefa3518de936ae78d6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b06ac619e12355b31c3a459be51c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cbc08b055ff6e3b5998435026ee63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4374b19c25c6ab64b7dd8fbeacf6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56cdeaa5c66a572ddb8b15c39075bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaabffdc4ecee7ffa915f494748729f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6d1be5d2844722e72da6ef793ac80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85601b8a47638b4323c570ca0eb79d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21bf45ddee694d43d2a39cd4a9f896542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1768c0d6c8dc778364585932b1f84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a57933aeed12204809503ad63dfed3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346f0dd188223195f52c7ba83f1154f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb97df0d1efdce57357d16981e2ba12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e6d4b67c3abf48d15824c768cc56e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1822ee49666fa57feed49bc7f6331a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fedc69a5becaf0ca24e1ecbb75ab8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc0bf86eda844f095cd08e53036df5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bf5325e3d3c9ebd36a24d6e29a652551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767a4cfde660ef182c59478cc6e713f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a9140c0aacde43c4332ba6ea9515553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2eb08bef8f6d95ae5d83e0d576125554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f878e885371c96d52e9c70a967d3890555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76f46081c07a5e3630ec38ad0382b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66ae68b50facb2c6a77d646ddf821c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2e79822aa57424db2688f7c61aa68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176191ac4ea442a136c516bd445c643559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6e807f26ec70093c630876efa4977560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c4e8cdcc63ce02bd5e8619000250f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b45b6fe4358bd7a747f3d901b003fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99f53fbde1a00b9263f43a5e41e913563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eefa39844b599ee317be0467e8b476564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c0a9f33fbe7f2769a86c7379edc89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aef560a81fbfdc37b7628c70b80ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b367d7eb48200e6dd0f9f219db5184567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a7bc5f66166746a341643880d3d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34cdb6fb56a4609c0ab7164ebeed04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa118692715ea35225a39faa303ca737570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4e2c4372b8d2d0731f597191297fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e95899e9d44d9032068de0bc072ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156011a36ff5a7743f0301bfe086c572573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8996aacc4176860095ee1e32504d744574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6362ac15beb60693e15478829be366575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4d77150caa92cef5033ed879f420e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbec7b9253d324e87e9d7dff6327758577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449ce8a43d36b628808beea6550348d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361b494934950cf209150f6339720c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f289cf68d48a4c063f70a8e05edbe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ef5c8c425d76272253b12ea27cb6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f43ed2910e88bf80ea02f4ae8f6c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449acfb600c5ffd07e253ea1f6cd8487583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eae9529564653a03512d1f5fa99384584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec505b8601729efa0776209a8263abf0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4671f61c713f33fb9a53ea239fe0392586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e05178beb7b5430e8dd6dbd5e68bc8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f14910ecc3a92feb6ae7538396948588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e0fa322642a8c99ed9bdbe7bb93f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a3bfcf2032a655ea0244b3247bd5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec8dd29907e9e382e8080c80b2990b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615f130fcb838353b82f8801a0269ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b9705abe3e21317491b214322319593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dc92d7049c5f90dfb6b06bc802248594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b3dbb6b957a32c9b0df30cd4f8d0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f98fe1a8fa4f77b5978f6133b37eb0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d325ca2d8afc544d8f7f86b86c7d3f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc09aa723264e51f66aad892ccae242598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445f2d2ff8341d48e8a65f193a0c88e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ec2fd7e1180d853005a86846c3a24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba640178a8e1a429df607ba1e2af19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55b2600d887ac15b1a73a118acaf70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f8222e55bafce66ae58a30710eaed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25feba1b2f827d26063e3fb0cc5669a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977ce020853cd566b55acd66f0f6a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864467f957f363dd7715d31b89aab84b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369d849bced0619828160a770bde958607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6aece454ebf15cb4ae892709003c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac49f10a843cdca61feca9c79ab3700609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5532d4c0b7f80080eb1394a96684d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97d13d45ccbc769131cbd013399f23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43569fb653ba246cbbd3b4ad7cb4ad6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a66720e9182b5fd0db16ffe976120613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3fb893156c36a359363f310367a0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382c5208a6c5e839080a26bbd07582f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a04ce75e27a50dbe84384b8c28916616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d94e6b1cc6187a03be4ae75f086adb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b40c09d93812ff60af93f306044181618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06afe967a9a35637516b220bb69242619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f09e80f6f9bbbb175717d4cf799365620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3de0fb135df1c22be57a4b54a8de13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56ee948141e68bab7d0837355d9ce4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac393a583ef522296219df7c4e6696f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5847224e46f630b78e329c997baf59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78111ceacec8d71cee3b33db4cccc22f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f38d6677b6823abd31dc1c71d09c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962530f860071e56c2f006100eec7e75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6255b8b1df4adc56a35b1aeae878b7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d7d807b8c0bd1a417f41d98d89dee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb648724cb8f359d1a7f6b3d0eea63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ac7c09fbec7db58be49c8dd65ddf6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bb4617294f80646ab24db0d52a88e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ca3883023291dd15577e904a8b18d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741204fbc8b0385ab973de259855d79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef664713fcee437031e56acc6b2d1e99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790aef7d7fdd794c154e44a57b07a28636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0bae96a3195778834781ede89be79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287be3fbba30523e208b142e9f2279e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b917987c582d8638c52de299a61a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7188c81b3c17db755394e5936870a14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecdc55e623933174640d0d196feccc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53e27a421065cb5002587c0b3c4cac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e99b9de2fbde3a5d73b3e2efbea45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6417b54a24e824aa6e9c90b30b958de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30402aa39c4bb66055499bc6a602b01a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0329bd116dc3ee257c6a651728385e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaad1aefcce05ebb72212373c68b1e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1ef4ea8bb6169b4bf327cc2084601648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a59c194d4757ee91621e897678a602649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237617a7f095fb780c200662606d9ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a313ac6b253a72adcf6ab10836663651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a988f8c6f8c257b0173f99606f6bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8a83b0372617a5a9a4376d43ea859653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d1b14bbcc8770e5f1cca95a5f8382654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c6f374a400528b28ee652ef38b55f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76792890dd2f064ff47c918ed190b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504588edad7eb06d01418fb9a29f9142657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967877edfb711947a8e49774ce4224ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fadcb942eae0d7f7b56aa9295c772f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16ad6a9d4dc2af20e4b20fbba0bd94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a73e43b46761c5280d24a18b161bf6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d05b6086127c9122df8d96178d90d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab1ad9a4413c7bd15b63d928899357663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aab58d5b0e7092fb07b481168ceab4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94104645f8fbbad35e9c50aa7d952f43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1399e8553ba8aaa43dddb71fd27b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d42f9e78017794ee77decb23698008667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ec047a09637366de1aec1cea2c2a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c8348a7427e91b2a800fa63364f8a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d273641183f5e17f69fc6e8c44424670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed182942b4a0084f2a1a97c5bd24c44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fae4615d4f889653f577b5dc8defa0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef970e82b1b667a20ee3231fa9aa5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453d2fb7228b3eac289ec5a0f88b602674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13c9aefeb8e6785a019e99e7583b4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acda4e992f8080ddf3449459b9a285676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3cc0e665fbcbb6072749da61152e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af37d62126a647113dfbd7dd5ec282678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f5ded0d0b275ceacd300de92362fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3da7201b5d6247323646ca3a17717f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585388396d6a5629687d7fcc1129847681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb769d5a92a6fa143ad1bcda92f2c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b847247e0d1fbb99157888b852ffc2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354de33a1f34c627c19622b6e792329684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226034262bb3dabc131c746fad9331cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881956f1740645cfc42ada067b87e53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9eaf8aaf411605bc14547780795ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d220f8f82ebc39988846f07f48ef78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b9115f5fa7c513d662ebbad6b2ee4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bc602c7a9a9972148eb33cef948b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdeb8de3d1c5a7f126378429536425691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee942d8551593844227c64100b5a3e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf9ce9be8f7eeec4bd40e9c981159f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca90566c20396d5244235f576c5ada694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fb9a85b759d0854b88d964d802eaa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f82fe8f22fcafecac7609442e2d65f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a544cd490e863812f0155d5f9ff71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dff022a52048bf3e7049e4e018111698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc76df814281b9f51d83379ec284db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04deb8a0913d3548336aed14af936a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6c3ce8798a6c02134523961a6849f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbb656ed250f097214ae3a811482d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251746cb950574fa59d9ce69bf94473703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2df6b99330e7a65fafb1c8c415ce0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840cca9497ba8ebee95f9e5aaee0a39705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4506935ba35db6ad51172c77de82aa1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8e24f7da06ef7d6eadd0cce6ac3a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d0382856d211bcb521a3d5fd08567708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b99a3fb7e2e81fb749024a6d5bf56b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b6871a85d63f96817595ba91571e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffffd9a70c6f34c1195a86ef50a82a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3acd7ddf2536836f81f641a54f0d6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b09a5555674899379739aaa563b97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e5a7e577518782f91221279ef0b0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d466329f6f37f78cdd50083049669715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e435e3c71716ee3498cdcaaed68975716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb61d403629fcefa3c4f4168f64df7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed17c2f109a64bb35943302aa7ec072718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b80d38a2ad60aa25e87a74232fa16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831efc5fe80a26b9ade3917124b2f18a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36986ff1ab8d861e5f8bbe8037d8539e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477bb3d892d3c75192c67f420ea7a92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13c150308be181eedd43907ef7c985723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e4c599b3a5c638bd820416e169ffd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa6152922d198ec7fc3ab0b2e72287725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb52ccd2305dcfb44b2666cfd064c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9022f7af3ed83683d35f5862a4bf241727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b3d4fcbc0809f8072894abc7be3d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a53c90236c269cc506c0970b483ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2c63bd546689043ffa0140d88c9be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82906dfe27e58facacca31c1ce1171731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddd4c0ec3016a7aca8fe6ab0ad2882732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89596994e479a8f13023d8a9c5dada7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfce5042686fcbdd5fa3ec704a7806734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ac5ed093b8dcea52dfb048249f101735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e39c82fed0aa745d8f1c1af79c0ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5874910482ae9f9c4e922ce4647a70f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068f338fe7cc72eba34c2d17dd404d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4debdb7c2802c965a3248e0c9c65cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf014f7422a4b7c265c43b1f62385e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff721a0a7987f3e6e980c83005ca32a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ff9fc806d8b4d9c99cd26b20deee1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591005dbaaf96ef4148a0c56c9352eac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65be6ee2d99ca2e0a3c16bd0b4494c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663daa23a5789fad8902ff9383179af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56738c9d806161210ae0489f0d1364f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c34f86ece051d10a2f49f717671b3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b82a9db8da6304b7b5a52d283fe3b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc976bc00600d8090d52715315ccd2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f11750f2ee8587f9e0c32e1165392750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f06f08e58980898e7646ff76a1574751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f3f7b487ca662f0108db0b533dae9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a6ccc666c1a1f5eac8e4019444ace753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e4b7e69c2f206fce949f5a783746c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90c62c3c4910d596ddf453e49eae12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedd4b926d7cbb20341a6435446e3d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b45cf25bea4a9222831f1b6b540164757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e832e6ccefc760d6cb67c759e07d27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c6f5e79459db1d4c75129fc92bdc6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e208e9e9b89b760932a2acb4a2f6897760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d46a2dcc75b589647a13b8ca669107761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf04bfcd266b3941bc3834ff712d0b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08983b665bf80ba8e9afaa7d310bfc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354638807a58f7713526cc3378fe6d80764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad95bbe4c42297593722b312357fecb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49c60dfc4175e9eb7339b6d1bd75ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a7600f8403c1bab479a1615eeb821767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132401c4a9c131181c5a6cc08fe6dfe6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785c9e6de6eefe7b30d0f6d1ce3f9ff769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7ab7da66d80a8c9e74638d93eeec3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81977a5fa15c73628ee12df5d1ba9fc8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd880e7b9a501febacdcea89fafe0c9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932284a1fa356b5be9bdae301a2ea391773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83326861cb41c95d12e8941ca564d7d0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617558ee0b5f1575e84f912b1e7de7d8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ca6a27663393fea8ba3f858855a8e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94655ee7fe2714e39dbf3576f9f72040777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e12ca0026e4718badc8afb5b940055778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4d01b06f57b92c3a89e1cd13616d0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07514c53887abcb090f64ea01126f2a2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b83bf7349491e34b9ccebe0c6eb4c3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5182adf9d81caec9b5cd6dc9b22f1e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e014c8868a0098c399a9575e18887783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd902993b867f42eb2d108999310c4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e58914c11ecd4ef34c5b98bc589ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0381da734bfab0687e02394e15d0f97786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01648d7dd5aba51255dd584fd8f40b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0b5718edf7c92e4aa44c42d1f8732788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc1fb7f0eb8bfd6b6409e2f9c2093789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9d27cd28a4c02b52ac46189e23b88790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca1b1ffc66f5b17f6ff9b25be5787e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bddfef1192766148a5ad4dffabc7e9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989184c035ea6a8b8691dc04f15e339793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d06cbb5259eccd4c698250211d276794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a9a4c3c77c7a51723113292cd3ca2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aa081c1e8df5330432f264b0f882e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6f277730f14aa6eabfa5ad27a44e3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609cb014bbb84634a186936d2aeab35798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3adeec19de8516c4b30e1e55bbf11c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eb00689c8b76deb9b71369012dc9a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45fa8d054d1ededfcdd375d6df6760801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0255a97353a1b74a5c92b4aec8d0325802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0d9a77fd622e63c99b4e7a3a96616803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab66027bcbd17fa1743dc5052733006804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec5e064872b91a32c5b618299245b3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0d1ae0aef8e7ae6d7e703fe239277806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa59dac1dd003da9af8b9c79a11e907807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc161ae3b79cf1df4fb0f2571e8eec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c573a18964dd8482c6afa0b8612218809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fd616f6397fc5cae24e40f920c113810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08d083f4a0c60f996dbd36f6f7823e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8067f44daef89ecb33f56c9859ea2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da908e3a1a8356941be306f4c102929813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925a639941d3a36e51a1d20831560fe814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6721716f32a0e1d07ccdf227b034df1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427eec278eaec9c3b2dc37d3b601bb6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762ba50803c1389b6d0cc44a5671552817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a0f25dff2633737df18aebe5be5c5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f91bb1e65c1e7b62378fc4a1602a0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a63d2fe8b989e057e56d8785971b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b243d5dc1fdc726f17789637a4ac0a3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e238738d54de67ef9a901e39aed84d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25559be6677eaadb3ef8cbe242f01cfe823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615af6c71275159b344b1cb43564439824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f797a5cc0f08fa4e1188a8bc1d128825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15896a291ed337d1362336c37832722826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d981646307561f46bbb4affce7bbe64827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198ee7f97361797c8a38df8160c5eef828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bba8cebd3d8b059267557515f1aca8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efb9cf8da5225292498de4bd686204830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53c68f0a1d8f23aef2821dc9f03418831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d75ce748ced2450d4bd4c7d70eea17832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863ec86f7e422d4b0d6f20c06a203a2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa204c2c76283daff145cf935e5e323834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c0a9c46cdd7f05d965cbb8c6c6b15835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2f17a0aeddb7bb48ec8d80beaa669836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191ba26a8e136dafb0975ef19e4aa80837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d5114ef91053ea94d21a9c7a567a8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891728d97a7fddc8af991bfc4cb72fec839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1ceb42b01a1b7ccbc9a75e117cce5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca511abfbf7a761a8eb8feb5feeced841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257052e019c1770fbdf2625653e6c0b8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d012138e122b96b4869f7d8618f8bd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1901fdf590a23c4c26175f12712993844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08bac04b9f89e6ebc8b16716e6a1cb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01039c8577262960aee5f61af9ac30c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61414207f96e005b1d3d0773060e4a4a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174ed56a18984030bb3136968d972ac848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce651df920ccdf1df3b3210dc624915849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dbc5778875ecab2491f953f46d646850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cab4fa607539587adccf9b64d74eb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a83c3a991513e5bb4f38d966b8c16f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201145abe625aabf542e15c17fa4777c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5e5e624c8ab54e45aaa0ed88f83e2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283424d5ab9cba71677dafc7be3f04f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c80f989b04b6d7c523d6bac49d731856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f73ac852212157d43906f658fea25857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec1d77a569d800388b19cc0f491e20858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c071977b930e6cbf8e1694cdc41db33859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38f2d0aafdb04b26cf8c1cc4196d7d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d122af77d4f4ae892d03aece3b2e7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc08112572348c0fb9121637393040862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b82b0b3122504e4e74508bfbf27ac863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9be30c6206ca11c548fa21fcdfb152864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc01abcf12e2db909a34f05bddd03e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edef232027199bd57468ac4b24d967866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05b6c50598870a16a97d9f977ec9be867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304b521dc5944772e585f360579be01868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a00150ee19901d77954d40263e6ba7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c994472b61dc7c2ac42c065eda1625870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd59ced38ab4a115d9ec34a8597b70871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a8ade88845f72b2663fefacc5dd54872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc961e39a3148e4357dbcc8a034fa8cb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540eab4c840e1327156beee0a0848be874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1e3dab7071871384b1611df11cac6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca092855a2c718bc63dbab13683f465876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e645c0143ce6d9950ce2d5e8864a1ec877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974385f8087a9592ac736d1385e1b23878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5d7da3a04c9560dbb5db6410184ad879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5392b6aa8348af7cff24043c637b2e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6c34c1310849d5078453386968786881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582b5e8344eb29152160bd5fed97060882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90cbc9ab67760d7838e1fd0fea4849883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba8dd2b1ac4e53502a3bb3179cc7d2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f1fe079961dd1d6e5bee6c8717b32885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4e86ff1a6191f3d08f2b331519cf8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae017ff055b8cc69b035b2d6c9f09c2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282f7f25869682c3fac6a459bcf0985888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ade80adf6c8511cf57eb8efce9afb7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119b16f1925ffb6ed0fe4ef2196d899890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c950ac5ddbd73ccf1d4d77be990fe891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70531df5c3151da93d537ca13fcb0585892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f501b53c50bdb4aea998e15045a68893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e119e2fb101223abe76212b73a01388894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513c730c9c6212ae6655b6517e0516f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5eb4b4d8b401e70e6cf162489c43896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cd789845e547517718092ffb2ab25897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc73019c6eafa93dd490edaf545a938898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588362a623c8e83a15d2b433f4c9c16899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7004a341a752813d96172fa0b5ddcd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52c7eab9c4633bd76e5471ab2ae940901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931e5d0996e948ce676006283080511902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa30187c543141d268f22b9d30a44b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015421e6881aa7e65ee1d53fa23c45cb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb388e7ce49a4409276e97f18453d841905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab91d018020881960035f181f0bbf6f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744480590fcb0c5f962e11b241580e18907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba82bc08a774d2369786afd1adcf09908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84914f035555a3efe26ddc367c9f5975909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb60ffd97ffb23858adcc915b827e87910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a7be1b8691e98578ff9c88c4f39a4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68d940ca0485efda654aa53157eb38912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b880ac28f1e2fdd4dfb26d67e57efe913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166738edcc2651ec65f14ea7e91286ad914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cccd4cf152544c63818362fe9ae3d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6858f4fa60af0eca4eea71a8000af47916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba251165f7a249a7fec7b121df55d1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba52d50219d8e0fefbb1a804c564ab918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17b744c736222ea13510e84f7ee01d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2b6cca4ccd5b2e9d54bb12c81d45c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208c71ceaba605b09658a9277b77e86921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17c82d86e674b69fe17950f4b48f0c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f44af9bc238b4e2906ed18502e6870923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd7986020729d8a6de41130b3be72f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468041235b191f98dbce65d37809676f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa96038966626c5a2bffa14e95ecea6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee4357fdbda934f42add21305f1930927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e62a53eaa6df0242992fd040891e2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db24bfac10a00cf07edef69f09a8f8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256daaa9db1b0e6d936e5562c459823930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9dcadda51c38587da9a285f5fb246931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0931e4a59e7991cee8e17ab842217932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1da6eac5b0ac156bbb618a0583505933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb22181ecc2747819c5b4bfba7ef2f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3441c4d8e494f051c1682ee63ce2f40935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b2de9c3922e1b92e64ca891ac0702936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497323c0c4d3311367a3461f8f3eaa8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585bacfce54c9fd76173c8b0c7b2b47938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090634f52c186ab0129d2563b28eaea1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1623a38eff451e8143bd4d271e98d3b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f64fabddf420f4cad08a089e3a8e6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115aa0c8d7d127886fd93a5856be298942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25349e7c3ab15de0968af8742e28678b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b0318b1eea948d817b0ecab1ee3c9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcf66e0867fc020b194b98226b3c03945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24eedddf53ffca3a1b54ae8a580178946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff49f6946a38bfa18adee32767ab604947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1a01d849c1b75a55dfd4b6f4145dc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab877afa57a3bc9cc8a20b1b6c7699949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b2f336c18c325e77e4a0e5e5c85ff950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226eb4da360ed2a603ba43148b1a7e6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0820246de1e63ffc128447501846cfb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c30bcf7c0570322c129e817cbd43b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a0ca10a2d45f9c2cc25f7d0f65ca8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a01af93cef28d76236f16c3003a904955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813ccb5fe7a37ac56b7712d85983272956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7300ff44b712cf8b24d3bd33d7760957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f9ca6f01683e46b4ff0b239b064ed958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab49309c546f12199573e2f4a93d3ec959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce5456361a1f009fac0b8cfa6a669a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c98affd2a2ade33a277dc969cdafc0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e5a01596185953388b2710b898581962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da77cd8d70d2c562e9b1970c07ca3e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f415e15fa461305d824454c316066964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623346facdc2bc691a9a98834eb8461965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cd483d276b470727d4bacecca59ba966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e243836d641118ee5532bb391a107967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b9e9102e239ae84e8296a0e3685b5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd903bf60ff4748bd5859f0cd39e9a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787320a447daeddff2916ef357615431970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e8281a573757e1c5a46eb3dc971af971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec4e4e068df79bfe2cebe8e69db332972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebb5c410799bd99c188d795334ee04973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a04d75d6e387be381a74196c00fc9d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c41c3685224ab1f2b426ba242b3bf0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63e36d63c31e517843af7124929e91976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763874b9de448801d3e5a8b8c7afab8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d71299cc2e50a27e6f6c9c62bdc2b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297601b6680caaa8766ba0d8de37601979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6e776970978c3f91665614b2f7dae980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26955d4650aa57ed7575fa419ff609f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab2a678155dd301ac7d2808da85217982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22157a21e62cb11af0c90571808b77c2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2cd35cf057eda3d02a41372b6821f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd47022e54b40f50db8a39ff748a11985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bde04f60fa531b3dec08fb6456d273986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddced51a41f1f49518c674d66348ca25987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75950975ad62a42b9f0adf3cb7d7ead988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a29cd158a7a8bf0975e8c61e0441d6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812b15b441bf3fd9973fa83858e6445990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a473b12da42fceed70c40b187ca957d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43295224ceef503bc7c955cd22a27718992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9db6e1518ed955b41f65e957c19429993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51527e21c8410e37925847fe5ea7750994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035392304683585da21f2f713b8ac7fb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca9fccb95ac7c2aac589e7eee77cd3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41378dc95045ac387398601171d1ef5f997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>