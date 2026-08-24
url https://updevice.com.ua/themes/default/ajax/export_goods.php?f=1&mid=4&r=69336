--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623115cf52aec5145d6faeb11dfd8c4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71ef275e6504637c2bc5bf9a2dd0f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f78afb21110a4f4b8ca62edb36b80b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c3d559d765c9c4e73335f43dfecab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcd504beaa75dba06b0a1a148039085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e967dfc0e16e84aaf15fedffe9176c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab250cf8eb63b329dac5b169bd07f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaf0b4d079e8a50f8f5fdf8ea1119d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb0f928e2f6d2080f42b6c6ac370f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e31a664b1a14f09a5c7a7d11b5270110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f10482c1a7efd50d43318651b6172611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740c9634dfb090dec5253ee4856416512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36913c14cf066389b95c9308e7a8591213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58370b2de0fc814f5a3244aaf60d287614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23625545842b30a6e15d20d36e65ac7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739bcbcb44172c6b93829d890258b5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f66906a60abdd1c2523c0c6555b6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db8e197fc24b6db760f9b083a8cf3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032f982aa54b31ba1c87de4061f264919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca83163a58dc28260fa4cab3c398cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890004f99a84a25fb689dbd759e63ec021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ecd88ca6cfa0dae42029cad1f586a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9eb8049fba5173ade3fab5e8472f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce58abb629b0800be4074ee9a7570924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0895c1a27eb74d10cc51e852e7ca45b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cfa4bb11015b3b7e37c5f1402ae3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ade0647c12f7c40bd317df9249fa127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c85461c7eb29e77440099419bc900728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919cc56dea1148ad8a429b1f80a73ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddcdd47937242d975c5caafa2b11b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df278860808f302ab7427cbdd68ef431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682118d7ad93214db14083873001d53932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510902e376537eb2bec410a860b80c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ece9aa94d71db8b6cef22e93eda7ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cde73d5d48dc573e26e57633a3a1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d8db49de8be3b0bd18b0d2612a3a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21183319ad8111450ba67d5298430037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac796e14b22a6cdf12e21d083b66d22838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b871c7ef1f10e941d6d6814a252b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c828b6a8e302104a939a88fedf81ce540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3535bd3a6ef51718b6912fabd5a8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66595570225a77b9de9d387e9449c9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d5c53434e80192c6b7b8aee362a0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fc65eceae02117ac3a961fc2c189544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae401a4af01c0ac21bd4ef53abbf96e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8675e0db3995c36779926eec46c3ce746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd18d6489ad3ac1fc1a54dbcc5e1cea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61d48f0d0cb76a609148eabc5c1d6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146fe77a0c381e401f0788741bb1f3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4296beda2db4235d8ebec8fd2ee20e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173df5918afefdb53b7a73496220145851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f662b2cad576892091da5b259127d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871ac0e1f1caf6278caf5348785a9f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979c78c7aa33fce7bb1581ee2bb926b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15b2ef602043f42dc1dcd4f1c355cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dd592f57f1301744bf2bc308b75b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e9096dd6562627dcb334246144b7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f426e320363297362c12fcbc96fd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58846f4dbd5c1597b0a4c9ad21fdfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc21b360767a2f823e37a358093425560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce650cb01e1465eeab79a7728476a6cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3156a85962d099634413260446266d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3b6f4fdc92f4eeac9b1d04290a62763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9448bdc8fa1e37d6838d88c32b860a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8860bc1b37dd3281a2a9671782e616e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9101d08ff6feb9a3eafc843edc68966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b201546ab9294a9d4cc86aa49a6555367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3c84b747b675ea9ebf0123b0f6d0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7eb0bd1593edd264fefbec179c02169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bc04ed5a5b7d2ad72837638e0d83270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c9d10d913bf282d59afebe8afe73b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133d9e4f366acde7e0beff82f9cb86f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0286f95a899c891056e1cc9db7327673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58045e9110616016bc7b0d118d04d4d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45104782b457094c20bfbb44e63539e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30897530082d5cd581cf4de9f3f4ea3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeedebe34c08fba34230bd63d327bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d7be20b1900e0777e007bb5c5d1dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9a72aca379149b720344c5fc3b8c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e76c89cde1f5abbec768e9e5c8ab8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fece7b46d9455686b6d9a5dee0ea781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57571971f020a17f2feeb05dbfce2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d8581661071e2258eb41f0e99cf8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4cfe5f4d2a0d782b2c573599f3ae484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c82074c671a557363ae89fd478ec9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d4a2538ec1d3f9a50bac5788fef7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4455e0ad52e0e0c31d818798c6ddc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c4075f83ac61d11583c24e070bd6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4629b310d5728dcd4b834edcf7b9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87827fa43026570d3bf0de41fdff6ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b70486bf0758bdb960d00c007b9f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7319a7ecce3b78d1ef6d7bbedde6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70115d3d6995de27a0faa10462ea4a6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e1cba2958a3574b6f0c7aeae4adba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d6a052252272eef987961e368118195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8d71ca795e7e7e10f42bfa2503ab196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941996066c52ab9bff14abf5ce460f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f375e5a1299db5fa06fc3b67aea9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b2de3a852d006fb92c7dccab70b9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f727bba5d234334f4cb95038536d954100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eca9efbbacc6121f3d218ed46c68f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784e6dbdb3d4adaefde5f469fadc55e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757a6d924b19531ec62dfafd8f01718103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd26192d82a528402dbc818594f612104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b6d66ae31c850ec2d8b89443e27a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260a99550dd0a38516b2cbc94033098106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed0c60f2474afc3d69e4b0ad2b3867107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59bdfb621cc66a46fe0695a542f325108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eeec730734f94c2912db5c6081f11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4487e4ff94295a3de0b54aba59ad93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08d487df73a559cfe6e8f38c723aad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e66834bb38b2f8501104e229816c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848718c8bb292ee02ea0df8f714618b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1fbd31ccb63a70882874674f2470e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af90ea7e038f68b4fdef5af2841649115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda72ae2c176c7a592c00ea273679ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdab0aadc91465447b653cee8624a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5f29cd545f730c3100243b5f0360b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa741dad8636dde22ab6be6e740d21af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd6473415b5fd6fa5e3f5aa3f39ff9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634703c74dd89e1db8692749f1b8a22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18717fa35609be8a046b0478151f7a06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb42694661d31ebafed70a32a20fc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b36df464c87d537c63d5cf26eb822e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04465dfd894897d48cb9dd1ebdd945f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764de9c541ccd8caa6c9e3446f2cff0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346d1048f625322d564b85ba4bfa4a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffdf698d19081d31c125c28d30f660128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced12899ad1d657ae48e23fa09766e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa36166ffb679aa8768cf11051693d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95cb8689b9287a05db3ee7f724b17f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dd0036cd04589dedca9588491f838132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eaa97b480362205afd110e3516b66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17335ddc601eab762e70d2035f41cc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f452c3eeaccd85f5fe29acf2b8bf2b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1628e0380491976f942d4db4e473199136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55d466b4bdfb1795ce7b7392876679137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe62a96348c53501012b7a77f80d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316381e356addf18f17ef513dfc0b9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bacb4f3fcf76c04a83f6a5959e6e04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3514d6b63dfa4603d204d27aea20a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41113df704e910361a14e166d07d9f42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd55f57b4e03211f8bc18fa66e97ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298a8be3c4b7408181e9583f2001864144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223716d731734ae0d9170d0c75adead145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dd34f06161506c7a975c488c10361146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa31c8026955e4e0e97322e7b8abe00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12462a598546aad8df3aa00bbd55af8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f992e98d99bad070755d08628818d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe968f184f0306e473a720070e1ce9af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567121722607b2da9b7015e16b8cd8e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d0dc7660b5c9fa9de7d82a0ef498d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1835a77555cff4f83beaabfa4bc1ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cb08e2abcafa3afe0b39a2741d4c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dbdf6420649583ddccec9947eeecd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f408cce5d4d7a6de3555ad9b8d9153156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344602b6ad38299c446b4aa8f2f3bb21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91968b864170483c0290c55e51d5fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702ff2adb04f5454de3b48772747b73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704c3bca8ba36aef8ae2379dc02d4d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ac3c042e8d664cacf52ccafe4a329161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c8df4125b511b0daf78551dbebad8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29c25f65556761193c1094d969890e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc549cf4828036c613e9b15e9051e79a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98991d77e703df7a025d7e1db469530f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c2601454f5a0e16d1f4fe59bd627b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320353ab34f470e229c0d4242abc7c8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61ed47cf01ddd6b089f91e4c7cedbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e83af6327a9a09e7db7bb792f46dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2623c6b5abfed3c61aa5cdbf55a6ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa84877c7516dff3e7539c206d5d0ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f29cc8c1c60b7295a5fb99a6f9fcdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5fddb0d6c11397618ea21cf25b774173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50ea18b437ed758946e9fb919d3325174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc78c2530fc3a7728911206a1a4657175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59e557941fbc8596811b540921b54f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad3940c6f01a72de3e1a48f280c808177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a072f7223e02838d5f4750543b146178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f4d3e750b6c89abab5ecb406e4eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028e70ff18739be89b563f9b64cf95b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70e3e4948b7d93f2a783cda56f4669181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef25c447ba8b37b09f64a48cb7aa789182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f88b05755a91b39a467ca996aa2c80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208b67724da1753e80e9cd5c1f76c8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fd86fbfbbe73ebbf0f4dfbe60ed4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dcad07607a89f98305f6f745766b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc27f7de1d151cd634ca71d0f06b03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1a1c0be4c8870383006772db92278188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbd4b55ec5be552c914217d030d148189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31f7508c8dd4a981094eef61b4f99c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d02f878f53a3e8d3ad9e6894285471191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a30a0a02dafcacfd524988c6ee3c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68206f2f42acffb88317bc34a763144e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b91f61add481aa392264bfd14b00de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287a9a6fb66ff8a3ad05dd756fcbcdf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ff24ce9d2450ac4ae61b9747d1985196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff06389565445388f28924f3ee1651197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c010194b703d5e287465def742011198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961332cf0acabf10e37c84c79b5e5c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f776219207370ecdc0f39f250adbd1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e688ab9f0b4b78ec4898d371de602201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f147b7bdd319206ccb4e344ec9b262b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347efc33e009336f74a40e6bb357bf79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3bf307d8e46994307585146cc68b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdd655c55773ab68540d53432a5089205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d62375e15a73e6cf098f5e6160e63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa35ada39da878ed5941b2091ed034207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8d741ab92d543f52e66c4ff6ca714208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b497ef73caa736436b2a85564ccb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276e4fdf0545fd087c5e6e616416f08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b81fd423cf8dafdfbc2ed246b41644211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab476acb1c07e3da093a349de71818212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bbf1ca68a97c3e60a2b987f4d7bee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578b7256d6da464a95ac4c89969f6f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aba6f5cab12dfa5f67ace73034bb6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcf1120c9d8dc0e09632af57f4db7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1582af43eb6d8de49f9d2aeedbe75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabbbcd92d3da03e02b302a02c1a4b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab05820baa7cd723fe23cc5c287106219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9f5759bbd51152e84474a5d454e07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901867a895fd12ca7383dd7dc12c2727221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8a4fc46e6a52099f643801faefa9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a0bd0abfde76b8cc43ddf08b76379223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bdf668f58b426ea613f3a4dff1da0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdaa5d38923d126bd1be8e37db391a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5362fe1650cbdc636c10fefcd2de8a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfee206b83770c4e223e777aa57f82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ef78148739ce52346af622133ea43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107831d980ff13f7bf41cb135610c1f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb717f5c2df2463555db3294b81d1f91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b12e5838afb51d74b64fa47f8ce458231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12c0029ea4010fe3a9e18c2779456c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779507db5d1d778564e8316eecced14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba8d1d4e42b43a4ad3a8144ac23cd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b31c1dd065c8f8bf5c985d558cf84c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9622d11545bc2f7c8ffe909c7f47563236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b366ebca719098712e52c9195f8260237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489abade8ea001aebc3115229cb3aca0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8d196e635dd451813465d03a800c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb892d10e1692c01d582caa4b0d7e8b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cfbb576c371223bcccdf51ed66dc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb86b791cb5deb1c50a1877475a2cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b1c036991eb18be4d35d328d0bce7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2eb37e67f1ca219a7da96b59956e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996d539ea1597a24e2d3995a0beb6b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65391261ee978baed8bf05fa13d94c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ebfe07ed9b83cb1cacab88ae850c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d2c24d22120e596d99c651dba172b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d038c7dc2d58b202dbbd0877037df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea223999061c46b4c3cc686e6a1f3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c10783c03f8322ca8aba56b973bda8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccab59a0fd681f583b2bd0eb3c3c20d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744c1ea0370e48a5a7b6dbb2fc3cedd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334816f1f8d17a0c26e1e081e5288ddc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c642874bcd51b3fcee97dcfea91dff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff054e9f3f9964b0768a3ef138f3a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4060fef6606a793f3ef716b3987a10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366864713959b02ba069518d85aee2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08340cb8a00422d967e7ee97e662679e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbf7cb502b2a2f60e12533a71072e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7da566e9fe3cfdfbdbbca6d1c50aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53388f4b5ccc94fc11d316b2a7d2ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba506c5ce8a7c6f9fe5becadf3de54f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf063b373c36519c4cd9a470a122b89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c275ce235e4c33f67c4c4c2579e84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefb669920aab402ca3bbb74e27c6a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb8903274453ec38c9cff52b74cc25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31464d94b3673c64fc0a7f0bbd696726268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4699fdb41ead6416085780768cefe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3337e6ce3c53b5dcf5790be1bcf213270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9734c8ff3e370ca541cab8a61fbc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c436586b5482148646624aa47e1bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c322a368e421b7003318e2a96dbdcd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1e559d734367728f9b13294545ebb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c4cb2786ec0372965421419f2cb80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f08be6826d5aa4d77fae6af49073b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c8092b9171ed698823c4986142695277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d53e2abb6003a4d2f090411e6b87c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7b6340ea696c9af9e1c0bab27b8a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2edc5511452d686263d964d2039ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a79766fe988febc59be0d497bea9d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80120a1d70881127afd64ae2de6e23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac71f6d5803ae42c25f4dfeace38c61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee68a67aced93ed90aab8396cd1f0eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597be172af38f22439d7ee289f037bb5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bdab6abfd4117711522ed70b65985286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb114ab559f668ec48cf229a5220b2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcea25ecb1fca1a22b8fa733efd366288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb287484bc220b75ec3636c379cee1f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e63604da10ffd37fc9d09b95e7ded290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28744743b9be4929e478bb2d4b9fd3ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff7eda1746ea0773a0dcce05d57269292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6bd9142e4d4de75799da519f2adc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6019260cab8feab894efcc56e7c60f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444924fdf5a854682656ff18d34f4b9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717d6a8192e8c0af1df518fce6fa94e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e56d596b30561eaf871492a7e447b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1ac9616a34e0e9911c7d3b462304a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f80a496bbfa00e6264f942017bb253299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd63214a63019837a89e2e21d02d44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4acdde30dcf4016dd96fcca383dfb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8a4b55eeea9a41247ad5ba6778da2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e430130ee9c4f1ea81d79b0b6d7475303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496010f55026ae316964199dd503803304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd2a176e5f4f65b8ddf87625e84216305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7614999d07041b66bb7cdaf6efcddfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc6e3694f09f41597774e2bb83bb2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557374dba7a0aecc110cffcf9bcb720308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109d60bba1117e956241cb34bdb35b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3d87baec28ae91496275fd672c9ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e155ca76a586361a905efcecaf509311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeb6fc07d6686139313da1e9acb900312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ddb6f7ae1393cafe920e184c7243d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e5890c21ca162f865d7d9950d9fee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e39cbbb6de90aa0420ed3cad02b3da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc3a40ea755cf1475933fdc9effeb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71365aa9a3de3a3f9ed7a41f0542139317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c196741c0d02061cbe53b06553795318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8bd324c6c44491aa2cb1614eade2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddb1404b59c1035c6a2dfad619e175320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922402c63420851c4f8e130c6d00cbe4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14d055dba6dc59bae2586a625e4664322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bea7f52c62be40876d5d5512b8ba44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd9dc6dd33403cf96da611084fd791324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998b628dff8cd7fd871366ffcaf82df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a4fe17aca33782193bdad04c50469326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1004bb827bb994e59e5c8c19920b4d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552197d2bf5b8f30a867d54a3a9231b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a81b8d7035605e2f9d0cd3b66480c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ca011c4a33935919afabaf042d1dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509d92472986725ce6ff5aeb31f0f67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c59b9cf8f3d26ada17a908839dfa4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6e64b7ce6ca367bbbdc265669f6b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf6df034a8a5110512bffa26b10b3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b571d5cce0dd3f5b470b38119415f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215bed4674def4a95ea4c578410b560336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5237558a9dc22861ed248156c7f5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ef498525ca65f782fbb7cd192edb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f60f52e91bf99a94b2b3f1abb0cad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab4a20c748d24c35cdca001c4825c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986253a60671fb350f9fd780573c502f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f01c52253ebce9c44785dbdfdc1fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f3f7bf6f9012562e86995503ba37b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51d7cfaf92f273bb5fb5affa0adb94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b2e2afabe7399aa04f51ebc93afc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603773b2632f96a9836b82737b70e7f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951a1b9691a6d8bed4701f38a3a90a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06339ba3e6aa00b05738a96458d15cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad3670d250f4acfb91d381d5850440349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d75e0217d24c6318c4006da320001350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b0a463bad1a19ed3a84d03c616b04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cccabcf837d2ddeac755aa331a397352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44846c1cddb0713cf7777f23eeeeffa7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812091853d3e3b976c46f36fac6fde07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ec613c5d4eb6abc7ca29f248e2550355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c711bd77f72ff26aa0012b781d36f8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d883e432b21d4e3149d7cd35ad005357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a41b6ad211f09937fa144dbfc55d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee68d0ecb84b73b09d8aa4d2c5a070359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c6e20f04c78936eda0c19a91504b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7374872f3e21d60b4c962c04764314361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01afb6ffac27ab31e523646f6417d38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2101e72cf166c6d8e503e90b7d319363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43f338fc093425ca78d16942d2ae5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a4849077e5ba1c400b961581d3ab5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d59b804600ad4e3d831bcd3d5411c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de56861792b7ac673b92e878d378a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0f95eeb00817381aa94b125fde465368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ec4a0c2ffdc42a30ddee9735bfe28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ca8a3906cc958580a835f93924f7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bddbc819c5ab86a429a6f1e9927ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d00e20961fba5d302a4f6f177bfd8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942573b8923c3e7bb142adfab9f719b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c6fe43124960a6be3433358cd94b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51a1d1770ef5e8f128ce84067f924c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3aea1675c4358d138d29342bc3924376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf55b6e53f93a1f3c2d82cdfca7f1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d059d779bcff8505fecdc8b3a277336378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8a7a0d0d55220da6ebca7b06265e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14579799fe9e864330051f5dc814394380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc09be74dc3e6e57bb1854a9aafe57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b6da063628ad2623e23e924f07d43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce16caa087fc4f3747c6212b45e6987383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516ae4033165eb2b1189e072aca3ad2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1efc6192cb2c46767b7eef03cb5c52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83cf6907381a29f527e4083459eadc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f433e986cc17feaf1e2f10785dcffe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72e357679c61d327fe0adfedd34053388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af77e7b40b5de911fefedc4ccc7a47b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4258a6cba39e8894f1a72f8e29d61ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf8c722e769ebf873a449e1478c931391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9977c4f1d6db2b79f599b2b24b2df1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c635e2e6515e67304eaa6d41f056e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9ce4552559be28447688aef6c8128394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6377dd95cd1cbeedcf66b49d74d405395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872e99716495ed248f7261450408171396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba43b27a725df59df7f92c8709d5fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c493386e755d73e741881ee17f225f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a140cd18f9cf5bcad208a20095c2450399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d6742dbae7c92a709546cb22d0393400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0bcd9f8dc063dee396bed8cd676bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d8a03d8fd79c7eceae6d846efa3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ccd37345ac20312f4eaf2479bf676403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038d5d986794a4e5b5e2eb5c41aa523404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0fae70eac0e46c4337a6bef2c1a9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44828388b8b028d3d00851c95a352ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304293e31d7dca3afe6ff7f400fa6666407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79205f6c4a14864100668248306982408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6481e0d34fa975bfd85e848de2756ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4170c3c030a0cfbff34d2d02eba8d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58965e95bb02438a98a49139270d922a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b66ab8c09ae62d02a01c1e58ea38a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753c9fd129684baa1a1ea5ccf08bb0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246758af00ca1701d079f7f80a6fd24a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f569749df79ca96b2e50f54a59af3ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf1551ee40c9202f5bfad4bc051721416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdf36eea5ebda9ecd0feb83b1b430b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc558da0dedc979cec9f2eb9603756418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c7c994c77441fe53d2fb7f95fe187419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f06a98c587901b69cd4abc55ac93b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1c7e834c1ec0660bb8099002897a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9006d775272c15aced76571b534f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb20737ed162ac7bed76cb891074cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a727437a112a582ba7d6f5c084e09f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c800ade2260a5e4d3bb4dd357ef8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4923edfffc0f61bf5bd91d749ec23dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1852505a671a3ef4bc7a1474003a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d72414d7f5d21271b954d793148ec2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e87dbdc9a3afb65eaffc59d242fc9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88552fdd7e21a1020b42eccd83a91c82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ffac12c2ee90222d60eeaf8381d8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91779d57698b6adb7231d93e5035a7d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571631fa806e1f9b4ce6f922924a1469433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d73d5203c45bb1b99530abb0790324434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01d553ee252b076653a9db837b1f37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f849c60a06a4412de0a461e7e128c72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb8a63d5f2e9c63c54204273226522437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03faa672abedb9b2fd269ba45794aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b1966d27ca680d5bdc8e4a32f19a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f266aa8d0af6b3d2d009b1577581ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0e39d6e6cc7d9751fe965ef83b4e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c0071cdeb70e78cc4ccbc5dc1cd38442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa05f4d4d104a0b1d9a93d4add15c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a20ad7208012f17efbfa2cec3ed42a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fa9515494ec4b3b75255e281ad280445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21430c619cd5d663c10587984e31aac5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1173b23f833f5a176680a5856e3dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6046a84c793409d4c04b75c0380426a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092ca65e723b04965578f12a78c30a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d120a07dab1de1becc42c3e70fd519450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bce8d86ff7ec1948d3dcc32e6c72b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c3e27deeaa32bc914f0e5fb1ebef8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459df874fd12c82ddae4c9d0b47bf2a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d80609936f2d6322ea3a32efd17053454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b886f0a509a87cb211faab78cdd7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e671320d36ca63cd84cf4f3bc8f6a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad78fcc33aecd3b102a715deee60862457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322da6dd85304c7e931409572f99e0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cdc67238d7a0869e7a658174efc15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb472ccab72c9eeea921d029bb0ba5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8d741ec473054c4615ed14a900a06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdad3ff861079e3f56d3a7f61cf5fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8c573cba290f2f072b957b49dbed9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8b20b9d0092bceaa7324689072d48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cd665f195d6f0b7521ead8b546227465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1dcf09585e1c94c3207bf29e05b80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad18342e54a51f2daeff9dff7a6211a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586d1497f907ff526f01a477e44886e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d01adc62850605f1b77ccfbd470da0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a8f7491770587c8290c85017f463b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c350aca430065fbb135dfaed832e86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d6deb77ae10902082a7970539d179472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b04a924a6f14d2a8997f50a2d4359473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d801f36645bd52220e90b4bf040b99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed32b57f13ec4dc8fd2092903d13005475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84478637d655f6542d640e61f127daf4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ce33607287d052c1446b15a87ecff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07603af269f2260d18b8aed0b8c41b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcdb34b15c3fd822e26c1a8ebe91e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c108e989344bdfe62663e5b2c9865480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549ec0e1f084c36ce7f8cf33d2b0520481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18c8f852ce86b3d910997e59eb9eba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e424c3267b1f17d08fd258f90039b4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca8604bb2d3ff72962afb288290d63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bf174913f2f37b1363fe957efd2ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97585667b92d4e8583442402299dbdee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028e75482c2253cba2efa99a7ddab9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a88d5948a75fd242ab9199316c8ace488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302681eb41159856108ce86e2702e3aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc746fdecd22a1996c488de16bfc184a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f908e77be2a1752137ca82774d408491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cd485aa5c7c5318d0f7e81ee56812492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeca597d3ec7df0d6ed9d75783225b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782f9b484c8beaf0230c3b838d0a4b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa502037c445dceb00a90280a95054ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7916e51fb92de939c72c59aeb477e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bfa7819ca1255177ccc9a9c92fa6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f672145abd73d6a91aa10c7d4d191498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5953531894abe7a0d2d76fa6cc2352499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f22bce1d807e979add09d576372057500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb67516e7580e9d7a90cdc8c1e35c8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a8e09339eeb2b2cfd96a23fa2e4de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c15c07eb082440355b05faf6846c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ae920bffaa2de688a0e4f843a5f47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da63303bb82740e90667ce781daf69d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74619d7abf855ff064bc4522275c72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d3f33fe99b8a1fb440476bb908ef5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3569fceaf2e659838c80bd864a67ceb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747e6e8eac0b582b80e5b1005c67976509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed2aebfa9b740d6f57e5a6a2c1e182510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439657e0e706728b77ab5f11af38b12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e430624fee6640ab60a60aefce168eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f774a286371965427bed584e9ba3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eae907f01f66a0b41336151ba3bd3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac5d233779b24b4bcb6b3a046e0e48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23968f17858ed7ab9b260d83a1a04db9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78063ce213803175572635d104f57861517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f865dc25f2f0a89bd1acc345be831ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7bcb9da7341aefe9ade71096a8234519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc264a45db5a5f0333af29c0667a29a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d50f87aef75f4692d171efa20c68e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dbca839ed402b3fadfdcda6a4a2c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0f226d39d9cc029c89ac29fc7a68e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dfa3d0a9983a7b04859a6d364cefd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6ea72c243659ad86cc2915389e994525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582556ab74d446d7596bb0b9185ba866526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e850a256100be30b6038289fab2f48527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2769d8930309475592addd04eb7b094528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba1be0941392728bc7ce1a6465da2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de11925414483838a7499b2d59e9ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13f0891b603001f5f72d3a6aa331e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055abd45aa14b37616b01337c5562db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e3bcfa639d5df8b953eea470eb64f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049dc9b73057022137e6a989868d135534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828031c695aa0c35f9db65a80862651535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54c3eeabbb848f73251ece2dcf486a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8367edd6691471b40528f28085411537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237623aa178796ca9e9922a0e90a238538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef55bd943db1622ad9f6c9bd78548a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29856ec48feeedfd2c5af74447d7735540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7bb75c586b7f993378f8797fdcc85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1602a5c5fb9a2dff400e1498faf0408542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f77d9f82d44b5f2bfa2f26f9ee2478543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436e3accca8d0030f1ec0de216b0770544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14410c9556edca801dfbba26aa3bddc1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a8373d43d2d69f3019e86740adcb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fd8f9d8e983c8e886b1f5d4d874b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b50c965a3f79609fd8b77743ff1f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493e0806aec7d0ca372a877a19f3988549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64b5095389348cb300e827ef33d29d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fdf80636a5afed2176805691f3a11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f773669003ff79d4367516e4a747f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457e08609e049e86d65673e92d68ede553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950d03d2e2dbb190b03e1617d701c17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7befed34f231ebe88cdad4aee9b1ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a42eea36173a2a60c6814b43be5ed3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84dfa3f05626cb262fe7774547ef24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61393b444690eb09efcdc5a53971afab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c04c5c7b28cb1d9a5497917b07d202559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54c13e3320e16c607f8e7373b9b82b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5319a89972b5a51e4f47c6576493c90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be578e0579d18471c1bc5083cf2dd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287224adfbb1dd7a8a472afba6725d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e374c1d515ace98d563b57c6c523a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10636ec649e0a5bf7d245bc8b7bfa51f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2139fc6a04fbf1632c430ef7e7ae1d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cbc3b118b2fa5fddab7b89f385270567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21001a1140c4b1a62988794ee0ac76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8a2a8c76c06683ed2c4195572498b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819adca30570740dcbb6d73f062e5ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247728e390c49b0cec5cf3be0b34239f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce20ebfe1dfb005923aa2d573f65230572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1df37208e15d4446ba67edfc004f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d9cb547e53e8ae2b51d31c5f27cf3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace53d74a986807042e9a0eeec9fdab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfc1e071fab05fe1bd419dd7a0d899576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14244e1cc555eefe7f48d6738be4d43e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84b8d687164e32c6b29e94e097e05f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a462edb26052115c0545dc80c40c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb39c50cd1afb8c6ebe0fc0eabbbe8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a051a67bbb3c36733bbad0a268f5097581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2385f95634fdde9111b4d187a5816582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ea9324701c438ea3da47ac8b8202c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57910a2db37833b9de4a893e684495584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7d1fada5e5159553700f8b43bd40b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b56248287a17529c47cf32da6ccdf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47a5c4d79da4488974992eff1c1a84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b1b84f75fd425a2159588a1879b34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaaa0916f0e27fabd2d4afe4bb2d8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3b3464fe826b1d167757280061e90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65e4363edf62e5e5f4f4b972848c36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2957ca52cf85f2ed87628109ac04e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576667764ff2900f52b87fd645cf3b93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaac86f6d1adfa5fcc28b0ffa3bb9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e963d6e65193334438b9f4836a58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627a8f7bb92c7f273e8a4b45fd24c98596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715ed966d2c8894a5dafaa462d7b740597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ceb8644f47e00187e699cb20c1a42598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bce5c3f82456554a143f6e6be5d24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d8b9fdcb55c664042ea12e7728ef2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc92d66e087973fd9bce549f01dcd5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f3578312d50df9ec7350721676ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831e450fecf2e127dfb4daf829aae20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d4b576bf4865233c7d6165084971604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b6814d85d6d5787148a279e435fc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d6542a165eaa78f37a524a19d42ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecef2fa1625756c7dda6bb4d7d93fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6296ad7e24e04c81884a01a67bf45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351e3bcf1449e44025f606221a5ce23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5876257692e9c757ed34ddc91808a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48d5bf008ac32d9aadbc7e614d20e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1237d2b122584c42a6d1011c2c599612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc91d8b3ed8dfa79e94f2f32f0fef3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709796613f17e19cd8ea865d3403522614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd948762b7fd3d10135836571c2649615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad61da1bd84849d9237dfcd41b86d1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86a46bf89f1b883e72d7d4108d6c85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460d56f84f89774ba12ad5f626486df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1b90cc3fdc4668c4c8b018baecb3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a365e9006ff56af396447f45dcee2d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378376bf4b3419bcf4feb6241809674621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d2a59146cc3982317defcd001630b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da8a91384d19bb1ae15c8f130f2d38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d32a167d32deb95969305711777def624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4242c897a33d5326aaa95216f3f681f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420238acecc0924aca0f5afe9f6a994626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1e478e06a4ff14a7604685d635923627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fa6c59a5d30e95ee59442414efee0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f90350838ac8bc8fcf4dbe4a71df38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5376df584fbab40b8bf0a99534279630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f8c1100b0dd46e09ada9d11dea9bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b47a2a1e8adbc07af3807adf7e00ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce84b2faf12de495a1375a9e9981e94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad849e667ab05d5baf01468c1f813b43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8719d782c0c58bc8aae6fb2553341635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eae4f82c9093ebde04f2652e33c9aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fcc5565d54501ca7267d19d143e5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c48135c7377ca1fc7a27e4b90d4a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac1fc6cc1b2926592c84ac4e713fe4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d40b60056c43b7d2439a630c21ecb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813246bfaa0db7136b7fd3d15c742c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2b4538164d54ba35ee4a49bc97cea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685be19c0286fb0748218e587f24985f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76815ea6d8aac0906296b53d7e09735644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d960018aaa5a12787cb492d7ab8f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7218a024c423fd6df76a8d4a358d9ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcba26eda36c5dbb5329044e4661164647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f80409074ff750022032ca05d98230648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2795125f3242ddd9e0aa3c454b70b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc6e662ae59c0300c1b6f8edab335a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc1a60ab45d5569f0fe41e1e62dc6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dae31de7f193767db29d2f0883bda7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2f0cd33ee357d3cf7451b38665ad1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c540c6599671af708a09d0ad1c95838654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521257871e0b526e084aa0a74cce6ff7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d695a241f80a2319a5c1408a58ac26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec493f31ef882d34549e58543db89a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce219d95c4ed5369d2dd3445954652c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0a9ed5ffaec2659d3c434fca45ed1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d1e1a169a51fa17a4fbf9890ce5a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56074eae16be50ae45753b02b1a10f4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae3c4be20783d651586dfdeb77c671662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b54e3ea92298ded304a63295c69262663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02258a65c677293881e07db3a44287664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b66e798ac7a359697401cdc78bf64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c79c56a8262a81541c97e1a8728fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94391da7fab6b01031af8067bf44be9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904edc8af8f9e8a98424dbf02b89ce9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e4ba71ece805f21ac57efe38353c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a207418e2264bab2df1933ffbefdd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0305d52345604c7483a5fbb55f325f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31889fc912cfd03ebd2ed5b03ca7298d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47498ca34298f3d78879adc646812fcf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08ab7f8b38592ab99932d5e3e328ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a849dd90dced138ecff0e5d020deba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99296c48df3635dc4bacb0827f421b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92350f2e862238fcb437e31820bce7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4511fb773bdf0a801e9705cf930099678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ad76dc4c3cc470cd6b3adb36eadb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab52a1f5e6601123522baf5dfabaee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521cd1ec664bbdb6ef801cd5589be85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e6beb11b15b4e175a6ecf0f112919682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d729fb232d357483f97f97dd46d22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852292dba996cf11a8c05b7a86d7c67e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d2dd145b358908271df17756db3a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cb2a757e3b89f4d97ff2edf231b5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4679a71bb1eba5e2c77fbc54631c78f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b536738500942eb4f3c88500b451e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a7c35f184c6e58752a80449b29afb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f22886821ce432cdfb03f20c514c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a46156a115047a326fa2a792d83272691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e404f3c25db1070ab2c6adca56cfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1340076b2fe8a00eea7f948d020c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07215bd078855539da18db676e746f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ac33500bb50ce3ef086b1061d3318695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961c945ba4f5a4238b2e1d7227e36b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ba37d953835f7145f2748f2a78315697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856b8e063339937c9f1a728856fb02e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefe693916bcd931f3fcd5294463d32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedec7c1fce841bc4244ca7813f565c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c18d8de26c913535f5daa622d22ab8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec097a818430d9765ce2ceb71c4535c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c85b172ccb2eed2980a8373624e2c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5459b5fb633e5fa213a80742a53f1cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d860951db59ca38a9587a95535eb1d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8240d315ef706857ad2c27fc11b1df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69b18273bf9676096cdb52c5cad483707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37134b6ccd412ff7a0c479e98bc9149f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8011405338f6cc9da725e98bd28fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81139c06b5c50c2d8268e1f5a82cf60a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a87c3799248e70691b8e174c049eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0279aaf6e00fbb5a826749c5fc8003712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae717254712f58ccea8ffa984fbee7c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310896a435df7389906cacea7f4b227714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59003d9cfbe292587c60e41802fabab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33867ed3a047f42b0069419231cf8fd4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6634497238b70b72c1907b8a3c85a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029f01520b61a1b1defa94775ed105e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17762e906898e1d72c6652468b4ed3f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf92d78d6030d188c51bad5e36e5c0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fae6fc7b6489d67076b6cb2ffc524721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2756bb9bb2e16bad8c2beb4aad709722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ba16d14bad8ae0a82b8a94e90bfe5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42062d7adc2829fcc0c975b82e8b9df4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92998549bb093ecdf248b30622c3b51725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ad4bc8e4d50fd1e5425f75b342ddc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed4bcf52077476ca63497816fb23db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fc63a806d8e470710f00458494437728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5a6ada99ba7ca84bf17139c7fcf1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d418133128256571bbbc372ef0ef10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a999fa97644d1ba75cf7f6348e1cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b45e248a260b5e6c68bff11893f12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588e78abbdf6db9653ca84f741fd664733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db78ee26dc3ba221d34c83655569f10734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b94105ade228a735344e64b89868c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeae633a86c46fe0ba9034c93719ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92251da0deb7004e85f417a9d1e3b33b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc037ca4740b39bb11e1d526aa7104738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaba3e54600c7f0c55a41d58320498a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc27f55a441fad28d5015c05da65906740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e5738c52784d92c221738b89efca6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5390f69b282e609741b65c59ecf2f82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906486f27955407533f916a55a6af26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30d8b990cc285165bb70d3954067db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800506cec89f25ac52bae68bc68ace8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74383fa47a84ed946d90be9ade72cad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7f64883749d4e7c9a99630416e838747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2233e61f893290fc34da101a327c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9c9883dee4f57c19440c024884123749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2e52ca5598a3d22d7f560d368660c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011edf0bc5068032b26dec2a7cdc119b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213c25d790557d28caa99ec9e7410ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a31682043b92c40c2d9f2f425c85e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b8c0f6c153141f8e7cc1adc771b2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3416528774ab6f061fe15c44633a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fa6b9f3a9ddd6101ef10c10bd7d17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f958dd2cd5c185678896ceaf2110e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38a5c7217f14eb38ffb8cfc180777a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58222a96c3ed13ad2dacb4652e710902759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aea2ffd067df48a1b9cfdedf0ac70760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab903b491a14179d108fd89dd5ebe771761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13958f71c1d3970dea1e1900b4a45d9a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f9478ad88fbedbcda8709e95a6bdd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd358236c10447f4ca5b05b49940aa58764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eacac3ebeb1d5b1fa6810d2960e8cf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b340f77007572e05ef40152fc800d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4442dc06039bc7470a266a475419cf0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dfaec1619813a1f0a15d8ef4698be768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d0d5515b4f75af0ecea29cdb20ad1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f86c31420d87107e4abbf20d72b1a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee2b051116e1cd6c4514b32f2d5187771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bd2c89ccd808f5e5f951c53acc6c6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51387863fbb759c06e41b4a0372c4d3d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961fc76dc8c7df88c8a3e61673a891b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357ee4ceb6bd6f1c6008bf33fde2b52775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f29d3e41c97253dae5c558ba499c31776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a426728b7b74bb95f3a31896838433777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6054e5043f0d60c7666e7df90b8fcf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a44fdbdfbc73e431230db2da3a4fc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454780f9a6401d33d30a59361973c5d5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323195d70783620a25056fdde0893b2b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d97476cd97de2c736a7f9ca30d8ff782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8930333e9fc3b2817a35858e0ba74cb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc955c88802dbc43382b16f7baedaf24784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7c32724c827d18ec912f08882dcd5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33acd5f25796140f03a22e3ce161e2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e2c4ad799aa4b97a7a679dc17fe4f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfc31951129b0e053c764edfd6aaa5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061343d02555d858ef36c014940c6c8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1206b9e74139083a5788504db53fb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd68c8d2ac739707c46bc410c6caea791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd438637b681574fc5426f02324d68c7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18392dc5a675140e09b47819015eb6f2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b913ef828e01625252b284445f780794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679952bc24534ae59f74ee08ad848803795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fc8cae93b9c7c538553bf89ac3a15796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a6a4497c1bca81d5a5cffd6b12490797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237da9ee495731d6bafa7d8668d39214798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b439ee6b81b29917e85ca7eae3893799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373e2a97547b9d109382140dbb97c86800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea9b83e3b964be26dd13200b8c502b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08d7e9de17047e2ad61f1ab7606607802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799fbfa848a7eb28b8042df32cbe90f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580217051902d61867bc2f024e583bdc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7efc18454df7576d2c2d8e78e8f49805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76520159c13c04c38237f8a463f303b1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc7874103d60988226031252590fd0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aeb2734e7b930936efb4d17fc7460808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539e6221721945cc257177dd2533c6d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da06ab6c8f823b10618fbfc7d8fe57810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdb8a5aff62b5bba58838d2d828316811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40118040ae4920eca329ab0b6785b6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b9f429ef9451e73a00e5530a99e5b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c304add5ae2ea010f47d17002a40f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c3be9558285a00ab40a239dab5411815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e184f44e19e279348742e0f33cb4bb2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8702f3259e5d736b58780cce862da2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d93f7678e08770372ae0ad7ca5b04818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba4f49d6992aa3487dd5f058467d41819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6fa2db8666172f2d9f4e153219fe0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26755a2ac764b34f6dc60a6127fd44821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e541271c50ae2191b03113f77a3461d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66819f30ad6b24e82b8367e5c1639b99823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45b086248ee4356b9bbb9e8596fd11824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f9d92012aaabdfe8f2a36b52b4d6f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684f02e47863a49bcad543544e9f8ab826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986db0d004ad58c6b646c3d8d466202827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de77290273e391faed774166575eb7e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f016ca302bb89f7aaa076d25e830ec829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d04089cc1598e565fbebbf685f5c8b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391bab33cc5fa74f470baaf1b5a3e4d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093bf52a8e2de3a5f43d96135c82137832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861c750cbbd069e3c7cb7fad168366a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78d6571a36a2841310f4f969eece15834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c90b1f8f6f69ce9b87dd46e653133835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41451d7287df82f5322489de30cbbda9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d66e91964a814f22d891cad109d78837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c113927960054de4c1ecd79971855838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a3b5a6221932238ba4fa0e543e1ca839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8e689161d15cc35274f8052cdbcf4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578fbec2f73dc64e0819759d91923a1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf02aafc6cb00b3905064477685c07842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abe7608a56b5cb143594b2cc8532ab843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669136c0960e36cbe7c357ec82b6ca7e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c57d30da72593cc9ab597c33f98c22845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c56adf81409e17ab5fbc7822d67f8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c12b5789eb80467915a3b42581a0d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa3c22e316ac0e8a91244fd373c3ea848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05798de6139ac2f6aa3635159980ec849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6747e41026f159e5a4a11b5c6f45a35850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b288d988cc0f228bdaf7724a45f89e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d020fafe2fe733dd2a0bace71afc573852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5319f6f794f1df940a0ddcbc51ee657853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c8e6bbb5b940e874083948d5dba1d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc66de79cf0847a3a75e7f263ed649b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6b878f2758a77b67a9dcec4445aaf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dd4fbf82b91096d491fcce902ab33857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18439d86966e5d9200b9ca98b5597ad1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c06fc5da3f3da7f07a86a978d7dd2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabff07ea0520ad74cf3acb1401ac1d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd00ffe9e7780174df26a0c1757f0e0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2274e7b15044f4c40cf373740e54f6c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750860ea8804a9cf09d28b198b66d9a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663fe45dbc8b0569f404175963ba9ab864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149bec83207f6b4094e038ad2bd965e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29b64fe9a64f2df5a989e2a0d94662866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed9ebe2aac773a1917c062477894ae867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d3c2ad553b3610dfb3d756f28c539868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cb4bb33877da597540652f6d2f78e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca84272a068ec8fdcf2a7f63c0e5d05870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a811c153dfef5f7e7904f7001e1ded871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02c6aa4268cd94f9af33b66096ec47872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60f4e2497860fcbbcc21708a2dc113873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c092018680f13d4f6a99ba054b7c69874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7ae653a23905f3a6ed33d5e4d48bc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86da424d9a8dc9a679342ea6754062876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbde8da83eb7ef2d2648334de3bb94877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2e975425c9851755d0c5244cacd99878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62404ec32c0beacdc7eeec8c71aaeb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f4c2eb59284019d3ec8e56b0ba5c7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4411b8313113272c88eb35b72b9c41d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18020876ce0ad17975ff9c646e9c17a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98cb2bfe800c304d64c63e99f8a605883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15444015027f1a642d46e1dd072994884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ddaabf377f4917fac174df51dbd83885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56020ef288639d192b6d6fae4e11a3f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d05e204b4b26dd33d56a01e1b68d0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db692a56a1de3db6bc856faea91cb298888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95d6ec4f6180dcd9ba97aa82ba63eb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a347495a229e37496ee70cb5634c02c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecc92116ec07d11f9f51b5a7eee3a0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152560787838622016c508bcaebae725892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb40f586d8491b3d7fac8e5d1bccdb5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07c6f8e8a76c864a6a3f46420f0fa3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136b17fd3fcaf35b2a70baeba5095b8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0981aaae7954c16293e03ab5f11cd0d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75b0ae7256b71d9a601608319123d7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d866e9898c09af06c9b176cb000ab81898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17349c570b024d005b81158a9217a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047e31f67c69624807022963363d134900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fd1ff17301f8f57a8a4743122690c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbabb1c6c35a3412cbc1705cd5fa51902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cf27c6ac407a060a44c477cc54abe903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b7ccd94de2a2873b8a96ff3b3fd35904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c6ea4706cea8a7909b0d1e29ed3a3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4dcbe68343870896b5c0e9d49cd75906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a23fc7c5a052d8e5b25172213d8692907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cec3239b4756577f2061152f46196a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd137d77e334a3e94ded6626a87af4f5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7499ef6c7d0c68f937afa627dcb5406910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af4b316b0b8b0bed977bd6b417d0ef911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312df537d271dc43ee2b837727345a5f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c519bc5d2aa3d5358ae932fca2b4709913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4864f83d785d86bc42b4b253e60ab914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26342f74099163a5f42d635abdbbd7f3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38362665dc6c90cc8cabf47ccf1157a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778bcd169cae087392fa235a2ca792c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b8dac848725a765f672a915ded6a3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140d720b9eb5c79fd5ec72b76e004a4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d365d459ca10548fbc18911da393678920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825e7a7b5c538809cac0e05e60861e2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68911cc2c7ca3db06488d112f4c6bd57922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247448450960f7b68975aac89519e0f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa334e11ec5ceb7b408aee8dc91d66e9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71656c820c23f2b8cc348b49c8ecbb01925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde43530be9d13fab9469c267b429ce9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce756eca64e767f7683e682cc739b7f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536c2cee9a970f606f9970720208342928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5853818caf151ebcbfbc951c7a4a046929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558d90732f85ab20eda66deef2e9c56930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda67c0085eb841214d1f5377f7f61d4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8735b78a31c4cf36b1331492b2ae084932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bf80e1d110aae1a5ee9163b04445c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822c0aa6612e0cd776cd06de1dfdc60934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128f3530557278e49af2ad5a6836915935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17404fda0d816f7ff9d4387e6c2110de936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2feae3d214f1ae795ad524849a8e7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35557f97ab45b651bba3eed0762e91938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c792c3a82344b83d06cf19068c9d13e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80459b0ba1ac535bd37301869e7235e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ce169b56dfd73fff317fed8412e03941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90248a00c1f7314afe05d954b66c717b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5590f373d51a0c3f9a99a144de9e54c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356e8caf1d193099a95e0b8da87b219944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf987870486aceab8ef0fb78323a851945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305bec5be2e70bd250deff722235b1e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba5ad07046bd1de91a8d1ecfb97c51947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfebaa5a7350ed2c1d98c3228077ee2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21724b16ff730be2d79d2cc8fe14f561949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590198c7ed8ba7ac1be00edec1f165e5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892a8a014f2ed5e5ea32af6b406976e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57137d28a0cf5963d42f4fe57a8adf6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f515521b5377a21da13bae7f1079e3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e62da0c64a2226e58b7281f380672954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd0044a9ea1dce28fd76e58096f1aa955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae6f7dde22e5a2a830682bee555185956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d52639f21a75ba20bce5b0d4766951957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3d34a6e68ed870b3614337276e170958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7b3ea9173d175299ddd14719ecd7d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6be4dbfd49f1cc134a765d05f5de68960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82b28c843df1808863029c5ae59cb4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca08f4bc4fc6f1e9a6188a2354cddf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d228511424fd09fb92cb602a281902963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4537de09588c87d0263c27061a604e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39048dd3517e3e311ec14f9b7f879bb4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e5f36599c1bdbfe7e97a8ed732aa3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e7c9a91d200a924a229d1bf13556b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2bbd8cebc4e8918d12b0177eb1e31968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3700142f289cb59b93d3c368920118969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caed37ba6f4b04af8e28c78862f9e00970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a1358b69fa6eaebe0fc9b43cbaf10971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3131039ba7b39493ce8e1e4dbce5a4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb51ffcc8500e7dc2cc509272e4b4b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65bd6b3a4a06214a55b9ae7c2a8bbc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c5b614de952bfedea7c4613a20dd5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4d30b907934616e9c8cb8ff938e7e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d94fcc0b26a46b6c6b8267add3c55977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf172fe8cdece82734233a6f1f8341978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e0e9c517f98644a251d548c00ea93979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14b07e91d766ba50bda92f581a261d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15391e36f18f046be916813e93ec5a1b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0423739394f1b1bd0a8e9126379fb2982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e41de0d364b710f64f1b69cb8f0316983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5419ccc42aea47753dde5c9c596726b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dabafe63d35711bd8f9a7ee7cf5d4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20307e0d966cce45aca412b34ff7636e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd51baa9461afcb04f9551f0cb84f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27027236c4bdcc653278f9d0ef00569988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82affb32afb88487077e43d73c75efc6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7bdca9e1f1874c08e95f0a76be1ac990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdadd37d518bfd642ea65257bb6dcd0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31553c68da460f90a6571f27a662c07d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f3b43cd4dd9253066850037a9e643993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775964b7bd2c917bddc76c69fb6bed6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13490c243ccea76c27ed4b95f13a22f0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7b6a7fd9913b24dc832bbc8b67561996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b693844521949bd01792f39e3206c997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a20b0beb18556255805aec2580c2998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19519e34a29e1e2a4f98004bf502971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0038d9ce07a48cb4f06e725d937a1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6344a756ae96354fd818f6862bc4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16d5a1f8ccf4c0750816444743f9ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede6e894a02ef786c1c6e28e670e4565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34cfb7a8f41690d9dadee3ecc93c3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab127998f860652d4caaeac9a5e5d357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2a94fc82233fc39204429086420a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281d373bb55a43e793d6c02868fa92b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfce07888b908c2e6cb0984f61031e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a930199212bdc7a5a7b97f233874ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76337e4d74929c5d033c1fb95652a79812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa1f2ef443d9813c038123b124f91413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468801033bb2a7f9376fd3894d5421d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfefc910bd27941ce59154caa2215015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31965be4fabd55ba1e3ebd0db028d6ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f9baf63a4acb805f852be46b04bdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e64011bd7cd3f72590fd9a298729718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb52c69111f0f9cc2e2f90416095919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d870e75d9fd60b600bb6b93d8e6c6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4fb576b32bb1890cb7f7b0368e51c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e883d4a2d44887bf7ccfee3f1bdcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661ef32902b4fb8fdd6544d848c066823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5629cc70ba78275b4a0711563171e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c9b13ab14cfd2c5aefd2f3d519e4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e12a353cce60f2e22d391b7b486a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee21157b75131e4af05c50c99a8260727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365d720403587e8c30617c911c294b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacccb01395cf2f7f0a6873f0f4a0ee129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc267fb25879f6d2fb4d5dd1fab9f1b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4bfceb4ee0a12aacdd9a937fd413b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e3d48083b5457dac6c9bdb287eb1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8099b023596bda8aac30063cd80426c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bf13dc75daf5b6a2ba478f363a48b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137897181bd2cec0a20369009a9b1e3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd271d2cbe9b863737c37358425e865936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc366c4acb6356d82424de55fe808b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ccc67eec0dcea9d2c4be9a230440938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966f3a230593a635ccdc18222201a4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bde1376fbf928f232ec9e70903f38c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c18110e03adf8d573abde3ecd422e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0840081e5e4de60c08f1d02130f445042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a8a79d07ff9ee980754cd209d0f1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8fda37924846fefc89bec543e504544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d8c691884ff3c7c96477fc6a0626845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6440e1e3182c0982dd93a69503826d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80262543b200288610ba646a55c71747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d440200546ec182a70616e8b076337d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592e71d66024f3498a453024b443b1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d1953f18b6b5887b833bdb1a60b9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd0ba8dbe8b9b984da30945c16799d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec133aea2560b1d4af93e52b12d73952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a81286ebd6537c6db24caa97abb9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b92c2362d50cb6a45bb887c337383354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc272755e847a03e6780cc27f1152d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702c968c525589de162fcb333cf519356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78e2e3cd005514ec96d240449ed92b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46df39bb87e66a2dbc753425d6120eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fd923d7c5c7f6aa2e3b927cf1c59d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ae459032fc08ff9e8c89f8d2567e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f427c770a2c6f8c7bed9e27d8a05c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b03aaf021c3e3b2031bb63515e26062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c711a1ac2cc6695d2cb03d53fc75c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e805f482b7e35e69625ad2b8273c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae19831904794f6c548ce366d1ed2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427371ccd6a6160a02a8e40a5f1b12c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16509a2d9bbf16494b518dd96b1f0d1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48056a4dd9861b932c694644375d13cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d636aee1fad52359af1d456beaf0b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6315f1cd1a3565ca8f7987fa1bffc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf3e16e24302987f168c8255bdeed871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ed2653c24fa3094a2b1fd333a362e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754df9505a48577bc42b253430a600a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfa52165a5eaebf45caf189da6ad7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d3ed6d2fbb94e5f48a2cb36ff727775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f9fe65e6bd6c9c3ab1fddf699e1b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1716b99532245b527513309893788fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02941e95edfd401e2747b8836c2ad04478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967c49095441a82a39500f6e55aab7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9574680db2ede6426711324af64dae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899dc5ae1efe8ed61b50c32391757b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d276359a71895632e920d0c778654c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf200ce29792f0638857713c14b44d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4c3705876bce6dd079da5ef8fd23d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e34ef47e8d5db6c2d3a8d7651e329c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0117bf62e1fc36ff1e0618e57c3fd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1e6770747f5d4ad8d9d7d74340ca287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc71ae7d89c10e8f397d38c9462072688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05b8631f134efc72fe903a5b2b146d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e68922bcf1cd91c622971f28b4acb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd28afe00e1dd75d2f113190b73c4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f381bcac61dd11ee29460c8d3eaa3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7faaee1052b5c4b6d5c97cab2fafa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd743f2625a3b081b48d59146d3ecc8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53cf3003c42836ab355edab880812795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7bc8da1af0c6dce6ac15aeef830e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab8c6355df3a81a38ae0b14b958cca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867d1b1f7a8db6039ca41c6eb16d7c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efb12bf638ea6afbc8c856be3386bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed58ee492782a33a99b1a0860f33106100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e09154e4aa2ccffce9ddd72098c620101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36395658fa495eef43520c828d4c4da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602cbb1d54c40eaec80111478d4b172103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd21827ec7cd2a47c4c46759bb906db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8af474ff2b83be9a51393b9d10404105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45652732993e48f784ef673bfa26d769106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f03d960feeb1362a7cd41261521713107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9248f5e8dd516f3e73c8f92432c15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd693100d98cf09fd2bda7702b2e761109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bb542915658d291fbbd47e5756cd9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c04fe5923688c066137c45c84400ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c5920bb182f4463a85dec0ab966e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14cd7d329092bc9ea0554106cf6173113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1530d2593cf3ed0197e3f1d17e101114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2b352455313b82661b7edac53dd88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801d09090845a133b85136a3f14d865116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b29fac7963862552e9b236d0f7c591117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6cecc0d47e03916fc19e7e4bc79b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddf0167da5f77894f268ffc860b562119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08af8aded00c9c4559bdbda7c0d82f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135354303525bff334f59ac9194a327121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd07ec701eceea730216f17aeb4b64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1a9c2fc4df759b78ff5d1c475f409123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e212fa2bee14d9e4493db1264bc23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54f73cd4ae4abc06907def6140a8da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75a9aa4b6271b986eea2bf5e7e08b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b8fa02bfdfc32dace3fbbe5aa3f82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2f88eaf6671ae312b200a0f982bec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbccf77e0642ff89aefa2d79536b75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aca45e5d9e8c822cf3c40aa3115ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3de1b37fae2607025b05c31b878c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07541bda912fae83a7f8bb2ec92df674132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef336666d6106fa622309e584a2f4c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7224145d183751f3fda4296073fbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce382c827b875600a65719ecdacd23ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a859f14e6f4dd263d6b6f81333832136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a34e35e65a9f072569050d0dd90fb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484dcd8b409d20b282f55bf5c55f7ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf393b5d300a424c9f1108dd94a9fc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb09f05f1f47a2a87f772d4de1c71f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a016145dc963551458b967ec40b2ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e451cf06e4cfbe3cd679b40ddbc3f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe5e8fe23ebcdbfdafeafdaf29ce21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47722853f59efb4e2004d0447dee83ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951db46382fcdcd38ed67c2e0bd16bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f24f20676624f1af551047cae828c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeae66a705ed5a263dd4ae54dd25bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a454c58440ceb81bcccd379ea5b37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bb48179c907d0112934d3df0973f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c796fd089260b3394b7cd230da858150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b8dce69f87c9c3ad2d826b226ea91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5be5f1667b782abc03aeeb84e247a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff498cdf6f9aa0b0190d9a70da50548153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f80523e8a153818062e20cbfaa942154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441fff8e9cd9dc2cd075abc76bc734a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7571c9365faa0a9430373758a3f0a32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b54a4899124793b87df2cd5536b07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3ef569a5cf6d8bee33353090860b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8157d131a35666d6a1d8b97a6211eec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f5714201c43927a2c74d27512cb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d37341a306caa97e5c997d628656cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd24823f97a586483be1f62759b95e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91462f79c1788e188be13d06a9a42c09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e7bae5e4d5863f1aff1cb43c4abb8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737bc83d86f68a8e42809c402c3e6d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e92abec8f5ec2f57ba54d17a8379a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5d99592f00334c5b84455f2ebb423167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b02de07cad14d07379b31896b17993168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de2c263482fd92b8be94617a028f26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44254dc07e73d418940c7246f20db809170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338201762aa261e27b8d6b3830d2d2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2083939703162677cef88dd32e0567172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170514fb12790bc7c48a6eca87c8139173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bf8a471c9d39786916dc85e4cd3f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af176ad935ee600269c9916118b356a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c5a9bb2378837626fc13848b010e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6fa58dd2798df26a2a5838636009a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae1f489a922c47f0598beaf22c253b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2884531c9c9e739e5d23b964b746c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa826cdfd075ed4a36ed7ee2238c087180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e29e3a7b4ac1d63fabb985e7f8d411181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d99e8ab0524916ea7e153591152869182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f349bdc2a92e03c2356db3eca3ec7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51856f2deb2224b80c23b9ec654ef942184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0830f5e705219c7120a287b5816588185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d810b514ce8e0ad01d2198e834019a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbca01603f76e1ba7e05f2beb483585187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95886263ee696d50a6a68d0dfe5c9711188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a43a98cbe077b933647503cbb2db8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f83f46d5bbd1b1677d7bc5423cd0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb3660f47d95fab1466cce5d7bd879191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e20dc93c0e600b2ce90610efd0174192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42530ffe66a07c571b8400c516482474193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e6e886972b8a552326870a6540a8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed077cf1f2532a336f36d2939e1c35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3ec75584ff3826ac5cc140da51d01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5d6ea619f29cf926b867401618c94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5576974e5b00d4b3ef7536750c948e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bb7c9aa2e06f6eec355c9735b7336199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93110c2915f805e72fda6f51a1fd9df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bc0ce619747be6c17319b057d7445201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f891cb3bb52ad927983cfc70595009202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe1dfc6ffdd545c02b3318b4772db2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157764f7c3d70f2e96c28418a702973204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00060dd4f68480d0b29420de0367bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca235c33a4e90a0fb2e06b3c4927d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d104c2210a9ac3fdc0b6b53fa169d82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268a055ddffbfdc9306625c79fe155f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294361fe1d0b130e926b7095a6c69ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e9b4919837bb705a777c4d1bcdbae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e59182ba0eaf386707589579e4ce5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaa84a49ff24d751c12b2e3e7f4eb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b3f8f040f39b67c2ae60bc203f869213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27214fc128c088cd935da35646ff49b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027df80296a925a6eb0385678c2701b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218efe51d683dba72d83d18a16cc3ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79ce1ef0a1e9b5e6054096e113f408217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8edc098a3fea458d250a4ac7ed2575218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b029dc749a205f60ce53fc11b30483219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9650fa4b8da37f8db3c0f2468884b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb3cbe267f5695091d1ea76c57c15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b658d59004119fe3abe596bd17b3354222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab9ec5fc7039f93c69da4b59af09ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924482612670b0a034a5b0fa997172ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf202a931d0a5d07d2a3516ac83008225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596731a106df0bae0a0c1f16d0326cb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188933041becec1e5530e388a3778f67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a6311f2ccd5921cdb136259d50934228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d29d58870adc05dadb36c1d078597229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9fa71afdea4708dc408515f31fe06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ca62c311a0ddeda157198cc3fc728231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3f46851437d6962f0ac5e51f9e508232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fe599b0e6a6c641d65b630a3c9ce4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55130452eafef7f74c2c93cee36cbe07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49456a54bbb94e1c46d186b1e4d87dca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4e581eb56203f2b10e448eb030fa7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44b76e8cfd7afdba88723a055a7542237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a4af45e9ca646e1dfc72372ed6c60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bf22ed77f56fbd9d1bf322352d9ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093138a336933209fa9d81e5559bac3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a535b64447b2c93555d4ecbb4c9bdd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203b6671e98837e8dfaa9d625dd5381242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397f40187ddb2be4eb2a0f0c35940a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a79b1e54c10a41a031c003bd6f9634244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d28988ea5785fff59f1848966a8cad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fe164187ecac6786e921ad22658a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98494e59753239be6535cf17cf22430247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cafb93f4e5e227b2836ebb01250b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1133a226d46414a3b01066ed20e56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee6d8b151bcf2b4bff2728aaceec4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5166c74cca710626f2b29727041ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb128c704dd4341196a580f48d5efd77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda8be207f5e003f6a9c6f30114f333253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befb57c9ab4bdf2f3117dfbd203817b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec003a943ac691e2f5ec987c7f6b0e08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59709696071a9270470e5a5c31db8c95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b024d7ef9f038229efc2529bca307257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384d8eb674001a5c11852fb99cb46b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1762285ae360734ab6c8f4f2217e88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ecab6bdd2d2418d48c3df327c027f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0a0f1ace6c82fba593f6c156ba970261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfe74f0285622641cb70f5b3cb4817262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fa25823a55b5c4d504dc391763584263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb67971ce45c8fbd6144874113a2786264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50830401959a020238119857574015265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be308d508da4ea823d717d197ce4ac72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3debc7f4cf54a41d40c24cb0451f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47933d06fb9a124a8cc20e0e440b1331268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0c7c32a4954c4701c9a2738c929f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c936bbe1125f96871192a1382773c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2672924c3f8b74fcd1faaa38c6071271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef306a271b4df5d5a6d7cc16d163a02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c04ab325da1e14fb11857e5452ec3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db017a78e5879c84a54efa72d40dbcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680d8ee1b45b268b3fd2f6ec2066cb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd91a3fd8dae9861ed68a451a2831f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6ad2ed02d2a4614fb2b9a966da43b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb8130acccb0322096cdea6df025a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575db02be06ec2aa3fc24f98c9370549279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2975a98b20909ad4497653e2f79efd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0a3d823d3e523051342cd4cc86202281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc8a8c202fd5d1836af66eac5763cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bf36d5fa2c8d2ef2bcc647a08b50a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5a00af20c6eecb89dd2aab07ad88d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a0368766ad9b1aa1b7139f8b4f8c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65049a28d03b123f34a48b8b58ce53d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fb87bade6ae1e73ad495380379daf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97191448522d7c4093e52302d49ae26b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efae88f0053212dba9a748f46748346289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5a6d0e2cd373dd249a5f14d624648290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41355c621d8d3649fbddc12945398366291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d4bcfe692275d147d80af6b06cb84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c91c3489667c917ed24e57e5b042fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c12b457ecb28f9a1f823f0726cf51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c9245f7f23a765ef9ef80d6da2478295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568532e88ae6904d6e5ce8a1032525f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85708f110ade2331513c4ca2027666297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6474bb0082e6166225c80a8d667a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009565014d2bfba461b6dc776983ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431facab0557f73e9c28fdee89ccd72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4dfa2ce78722fe16b1eaec4ec317d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71947e505083ad7e6e4376fd4f442e08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38d2da73593ba6b0f06cd781211584303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd559ef3c01c346107071fe338883f68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9198e951477d7ec5b9cc570f56e40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caa8d367672e639bc163b254b79e58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b3a693ded76541b70db2bd4827547307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bb049186950f0a48fd33ce09e7a12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12c261911f36be95545fdbbfe695fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230b59b57141bee9912cda4558103e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4996580ae6799dc0ae0718efd5935e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e142e20aea01650b7f25e4458de1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb4fd1ab2327fe305863cb9ac59f05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34d4499de97ca01de85dc76537298b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff674794dc63ce72a1593b25350e25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e80ded13334d3c46866a57731a5af5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf385959e26132337028f385f9d39ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360732bea04437e2896946b2cd067ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4b6d7a16167a5c142ca7efefd56aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04c83fa8a9ba76dc5303513f113ce6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922e010ac0dbe88aab0ed8e66a741ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7bf501b127393825305145cb5ef7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e76ec2b0bf03a8caaa73e63f88d7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f5547726debadf9084b1838d4275b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd4877791b00c8986851978d3b6622325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e2f9f67f354443c337f2f420387e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ede8c948fa37b33afa78e8ec09bdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85914ce0772764d14fdd101c0fbbfe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e541369603b5e524950f2c0e1c0cf67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2cb25a5fd0c6250cf5e8e60a4347e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9935f3eb44a5809bd3c6e5d950404331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2a6a41c8d083f4f08352674fc8c6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d045ea09188b43be9eba9fb1c1adc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece999160dced4f27436c3eece04922334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2158d1ff0998f2bb207c3bda345009335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164190a8d28133e582e820d38a429852336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2a3f0f9fe7c9ee180382f0a715317337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1f187b3444b85a58f1c91f5ae57cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4100afb1a95f9ea7805697ffc2fd4ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f342887a6f4fad8830a272404bccb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0332e3e163786f8e14e2418adee29b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d20c71a48289b9f157e4bcef77e75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566097606abc7bf5ba4b3d43c2eeea7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d170812d308511355d8a2672815ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c15ff3e6d86351d095614432920d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3490efef4bfd69a41a2084df92ecb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d57e9e9bbb82595a616a2442aa12d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc225169567ddca48fc6f98a99daf22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547f31e1cfe483436dbd11394e9e36d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27df5b0ad2099d004cc1289a7d4833350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169c9a90a6dd6c92e6ae4bd41eab1e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8df182969d9416e922acbd35c7b67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dd6d0b6515732d28c9bb654afccfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37c63198aa964d0fa087aac92475e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c32d288fbf9f037a6c7891c02a29f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744ccd4975f085627c3d3a82b4933bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462aeb19b61b27c6f54ffbb78cbde1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacc90446abe61a4c426f551ef331c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0842f249fdcdc37b4d0abc5b1fc68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ec14e3079e80e3ed5f19d1dfd3d39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5e8637cad1075d667ca5bd245cf8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f50395870ebb64962df97aacef4ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce113a9accf3c9143f9aff95e547baea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0fa7432003b00de26cec6ac780e31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0c9322321bf4919e616b2ed1d4aa5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4de27baa6cd2563ffcd0c9eb934dcd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265019ada32b097c832647793114af3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b8d547bfbd9df9952f4e8d29ef692368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94886583b58d942a0e8cdb18ed21979a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ad009c2abf716d2880c010920b7d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b07e2bf28e40981e59ea4307b83f29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421710ab96869c9a1cf2610f51d6edc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257055ff2f77e014f448824e2c47b4c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6b0948a430c9b2b02da01c186ec6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165b2b40e99046dc6d4c0ccd2a90bcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa6f8293276c076ebc4f3faee29c2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ea4761f316565993b7d4ebf0979eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbb82013fd07d393133edebe0e0342378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81609223d57c2210ffa2e23067f47b82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00a6a577fc8b5794e41a9858186b41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483416e49a4e227dfc99d5c6b8ab2fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e840871ee626d2c283a4d2efc381e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598c6d322778668ef9a319771676c06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffb80be9460b2ee9fb78136083edf1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc15022332725f1a820f1c7c3e812dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db16f3f7a6a1db55fa3ab7dd9aadebc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4e3fc4470b36ad7382211c6abe06a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f948fee0a963bcf67611050a5d06b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333518fc531c9519ea4fbfc8fe8cc0cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850f49488d65b3cc19dc83dc1c76748390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a44970c04b1066507b9b8e01749b19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df86423023f60e5a09263c027d67e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e5bd664768c2415a4a669326de8ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46036b1d2d62126e61be7cbe0b600a93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe44367383c9f299c4fc8bb8dd69465395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3d1c9ea873ec71e7cc15d493f016c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d426453bf5c94bbbf52da739c2033397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b356318d466eeeaa3d8540dd241d11b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f144cb27ae2daf327e0cef5d4eda81a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41f1383de251c89db68ad00f7bfbd5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4bd38aa8784a6d52ef3e134c4418d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bad7b25a0c72b1b204d4d485a6f3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecebed6c4c29acd91b6880d90de8d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561e9eed1355f24127b062503fb1333404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c5cc685bbe19575b29e2b1112d20e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa32ea0d38fbc4490f4051cf9234e70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96af214859b2344477f08768e9f35d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef90ae2e6700896173ec8c74f469d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c592f971f152554e8ccb43ab226195409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb353b9f6a7279870ef24a5a826477e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d54984a55a66983c9037bc7c7ddbaf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b8380c4222d16578eee2effd42357412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8c78845c8d81ca1bbcddfb35400f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc68cdd9e7d681cc8dc9c5ee506bfe2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f147d3cae5966a7bea328a01be788e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9ffc5b32f2d3cc8496772dfe20b19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ec424e39b071b6b3cecfa62615f5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633355d334733976f351452cf6f9a12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d63fe81ff98dc0af1298965e7c7858419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2d088184d0c8c37652761b3b3ef45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac13f48d4acc9710e32673eb531ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c073016f529acbcab11549264b2c075422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac47696f650224e411ae60ea522e7d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19526605da76e7a03359a9512814b05a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e3788d93553e34881e347364e6926425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d20931ad4168d7fe042da431a1e97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72e6bd2334b47aa449d6b10900777b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4897e9be001af7832fc67d136ffbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349b81be0cec31f673632429734f399429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13010b307e325fdcfe6a7a062ef5ead430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aa009e59bd058fe5c4faafa24dca1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f32e87b567b9966ae767dd436ee085432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d19ba444a2ba7cec2027bc1ce0cc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c06fed0d150d528704eff57843f5fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee58181e1cfd4b5691aa5a0f749a2dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d41a8f23e15c6822d5f7443735d2d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c60953b3021e430cf53fcf2eec0be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a8fe80511aafd1d32ebdc52538028438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83e16797ecea5b0583c9be46f02479439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57f573f8256ebb22851287c63b46eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c6bfd44c9a966d7527920e4d0eef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cece2306eac44c5444c9631b1893db1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9e05d6f9ec2befe8784e148a486ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9de2fdc62fa9547d855d4edbc7cd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed5fbe711b8a3153f315452580d3d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d89012617b2bf244997fba71ac67f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0dac5c8c6f84ae7a69300a53c0436447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8d2abd92dfa43d1ed29a91a90d14f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55bf27e56db266cc939bff0997184a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5454bad6b6d5ec2f3e5cf50458853cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0aac33db6b2f480b4445d5edadf6dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef58deab2cf4f5ac10e2de256a2362452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648f0d24dbae0784d5ef01c9de1a0ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddee711bf298d2426e851b5fd4c77f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f77c506155efd207ee0a24e21db17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eedcbb93d5f291ca4d2d18815d35d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f3442caa915efd72b1c13c8a75433457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30926c31bb1bf1b96f7bcefe1ceea5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975893f1bcba9cdcc7b7388e157740e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e549466df040052b06c68ecef6123460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b745dccb7386b39d9bcef189696288461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd07fcaa83e96b860519f44921924e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b56bb7eeccd3351899fb15d2f8bc0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e711de5afbf1d07879234652e192f58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b80d03be2f5a12ed4a74ea7bc4a68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e4c36a95d8ad2cfd5dd6445eb1a20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553dc9edd0d21080f9ac551d077c765467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e695213718e8800b524e046da66ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f2d7cf708d33c38b469a494a828a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762583f4bc39d8a241ae8b0e947cfaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449abd3ca702abebf3a6b753cd0aba42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294871e1969211fcc30c91fa9f13b3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dbd563188d6429d6a65e9f18fd495473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac012a87703094c1f5ed379e9e2bc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e93d8f9cc368609eb82826358b6bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a936526892c872308409f75d2c000a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9819c7d57f2180ff630eb4c6be1e8ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a174e7449e0b22a9a2c43bf91e26b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b4e24243690576330900f9158245a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f53e62ad6f14f108b9d5bc2c77077480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409508441caa33141ff4670ac2b24d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c999168355f3f3779e3dc5b7e8a20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e3a6ff18cbd61ac5ab51e8fe56b71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ef2a3f2a86021c85e3f231f6a235e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25d1ebc3d566c6473bce3c735e553e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df505c40c392b6a202b1051f8c0fa04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5704a3c9263ddee923738c0fd2520487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714206958de84479b02b8a90a3c3e230488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc926340360e73a763f92d1f92547a71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34612d960ada252987c68b1ecaa9a7ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a132af44e0b2196020883aa4468d638491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf2ccd7764eaa87c9f164007fad862492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531445fa410063dc3746c6c518cb01f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc21acdec3e6dd6da04e9e91447ef0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d77e43d7adddb883eec04c02b96ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ea24cfe7fd5ebebc98be497ea9e4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad51de32d2774d95eba2dc209367fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a0199b7ff23672ee9d2133b91ca53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10954e8b66da1c72b563cb6aeda482499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71ebef4273a5f190414a041b04a987500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c07bac7badc814bd1efcae6cd97c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb0841b961e1291897d0e728b47622502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8781e3a36177ce55de8996e36ac80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b9164755305d16c94c1097f1a6fde504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be5f5b9852f8706fce1dfde3e007b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972c86d1530f0697ff20bdc54682ebc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fadab1037e5f8a52674b51515d04f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694a6c69d5f720cd753f1cb66b14a0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d633d88e18c88379bf3051dc94652e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c7cad11944350d333aa68b679df48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72402e29b6ad9ed5aafcb38b8ae67c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b258abc76487977e6e37447abe6d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e540ede1d16f5e6758d0bee0bec05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8031674c2722fda60220cb6c45564b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2140def0fc6c244bc5df952b3112458515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f17eb3220db44153b002c127fda3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d735d8b0e2c60185d921c8caea26b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a92eb8dc5c9046b584279a74f875518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3e7940ea6df657d5010656e404e59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ffadef163efb265dbbd07bdb120fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc1519649071bbaa3dbfb96bf38b65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b45406700985e76c39f3c5dc8599522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a4a52e76514e32eb5453ffd2bf71c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a96806a18281f6683355899c8040dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56e2f6f4a8287abbfaf3605caff9b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a10908c341d76a1312356be71ca49d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee97e8e047384e42da43bdc137bdbe2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855f56ca66564096bb9d802bdda871528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29855ccaea1bba5d5b485228308f6445529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78c6b0dcdc0b75637d31d90865f1a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe8d993fbd8ccaa5f5a12bf15df737531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea8012bba5a7a83c2e64ff9b5cba3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c86e9db611987b26ccc6e6229b57b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a149b630de8f99e8d82c24c180ebe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d380bc08570be5c0ee92dc8c0a5ec42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e985937c8de627d94577d727f8176c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbc7231896829712c1d9246a5d9cdd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dc603fe85f5eb805f75ae30e7815e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5e8b7be33dd06a45796e933ab0f1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a627779ff96570357b289a3610067540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a57efbc514b760308a0b4ff796d62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8804a42b5554b450431f954a2230a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e9679cb56c94451141f8b00559923543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835590cfa01b7bfd48e20555cdaf8328544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad0c7f016b213de1564d488204cf50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4452b49bf151627f370ffa9c5753b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6b4f667695ce5e27bff03da7bd1bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22282d76e24f872f175e989fbf15204c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3557fe9f135a828e22fa4b1a6b5b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4fa6082cf777fd0a28aaa4b80d5df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfb44a6e8c2a99e9ed478aaecc07fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a0d0c83a33d5ea6d4aefb76c42b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1612184518793b2c7b85dcc6a70ab2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582326770bb363383714e294e2a25c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c02f81afb845227d8cad48c548e3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e84314b54143cf75a72882fd2fe6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59f9cc70e29bcddf8dad98a7821f7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaebc92c80fd2d9706609cf85c0289558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a63c26e26aad0ac8f9693d6ad70b5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd80be0e34e00179180a394eb82dbfb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645fe08599f92dad7baf8cc66f8aeb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f2a80394a6f38d19246ef97b7ae97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f64a4469f7f31a5d1b56cc94c3c009563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae7ee20e69f4da62c615fa5ce72faa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e71a3df3a86d349f1572a748c736565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8602cd1c4c799393e9332348d139b00566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1a085a48334759dc2a3be53ce4a9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89099a304083be5eee15fa2b06ad24e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9787a634403e647395c9ff4fd1ecf3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b8e0accf5f0e06bd901a0f78d050d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d7d51fd0c5554ae70b8f033fa14b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3958a47c584af66a45c622a95e5ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882157eeb0d0065ed8e3e653acef95f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7ee87c36b1ca2b3351f19eaf6566f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bfaddf06bd73e23ecc0a3c890eb27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256ee7e8580ac58abdcead00490406c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afcc692345af8f447280e8028b871d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf587f0b8e7094ef520515b6c0fe6b7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635b5eef5f45dfcb57b04f307018185579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4016641d0f780353e7fab59ca80fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0effc79c124dcb588f808450ca1617581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fa63a819de0819c0ac0a362e1aadc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428d5bbb3f939f15cf1f11a8da973b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2436ccb320340dbbbd1db9e32670a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73fc0bbc02cd1ebcf53de5a62b581e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2a6d7a1e9a53ad9e00160a4198284586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d951132e54ac76cf52d37689aa8418587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced1f5701cf5d80a3ab8f920dc05ac3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29071b273da5655339b3eba493d4b201589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f01b861507760af7cec43f9bbebcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6825c714ce4a17a79fa12250451b48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0f079e277bf1e42ac6a722d3c1866592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c372cf95754abcc20958f47cb289244593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749433111340547275645722bc82f44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84b48dc6dc0b534783bdfe16572434595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e8790f3a19ea420a8ba3c8c9c0eff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0241d3ab0bc28db627020e2ced7638597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ae34d0c1ccbfe8989d104b3f79237598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b06c567e609032109fc75ec0493f8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1719b3fb3d84ac09a110068008c930600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c486a04bc0536b1f16843eb37402b52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5697d3c63cfb2dbe99b1ef68ecced6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817cdb60c8e95472718d7add0ceb53a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b68837af200dfc2fa5f3f7ebcd98a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1cc0d031a9d7bcfc8d0b72631e980605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8fe6045d8b3efc96e95efb3945c22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf9edd895a1b3240d59b0f21346fc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729d46f9b2634c72d208db615db6484608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fb4f65c1058d97c748611e99fbd20609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553eb083c9830d3ab634e4aa73732fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414159a29b315f417bd755852fd39607611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da510ee602c9f150767c77ab94287132612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2461cc1fdec419a23aa1743bc2345d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6a28807b91f21143e4d50943a838e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ab2c6169d6630a1880d09a540684d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847f9f0d3cbb72132560997edae9c0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55c330d3b852048481abfb1f01bddb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b07916bfa1fc3a3c1ad27e3e9baa62618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8795673037efbc8b7cd692b6cdaa0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d19b9b6d0e368d5183801a5845849620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff5381e784ef9810ca66503e47d5a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f6623cb54b6c84bee0e5b1957405e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d42bdc4c1718e984718f817b5fa27d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1acff8b751d156bcdc73c6aa6a02d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055834b23c7641d901a264c21eb7acd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d81c252056fcbdbdd6f0fddfcb753626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036b45abfc8745e0247dfd912d5a6be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e696fa0a671390c7b2bb29f7dd8c70b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f039c77c267533546e873b1bcd64c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574a5e205e8cff61f5701aba5b9c8a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbbbd1215f68a096812092dc6dd74b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e6c6f98d9a755a361e5ec9151935632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfa699f0fb6b1dbd7359ce5fe520ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf47d5ff64b8a93b913bc82035c65d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d905ec9c46186ca50ceb4de8440e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68e9be85d85969f46f5cddf2cbd4a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e26fab57a8753738666d6d759aee40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418fc7a772319e23316394d8305b27b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b607c2ee267190a751ac87d83e6c749639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc304283930e67650e229b96e28cd55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f676753233ebf8346d72cf5eb631752641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9925da090eabb4fef597f00cce460642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b8956543cb893f58d0caa222dd24e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23d5831e4c60185fd5526e3a808739644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0618634f6e1023fa0c69c8d5033b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cdd922cda0b0ebe9f0204a97d26a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c00aff551bcc47491412ae3a6ee26b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a336d0eae549cf50e2e38ae55d315648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90f2d58d7bd96d71effd0acc108160649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d14f7f8e204e625078b33573087d92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcf5346f8e8483bd3945932be2f238651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cff5dd66fa8f866a3eabc0cc08d8d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579699d775ffa0d37aeb72a96b83bfdb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1599d27cc8ecb94efe5dada742f6b46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85d447240b3cfeb1a3129863328e26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baf2f05bca070a87d748db457a60bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aa50dce8bef59e2dee41f413e6f1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c463d97d19ece2746a03cc4313650c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692fc9b59fbee5bf07f2ce9f1a65a3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378133e5c232343f5261ccce4dc64f62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99dee11941a4bab5e5bd2df2fc0e8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af99d8c8a9a5f2b003fec87bc025982662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff764b22d98816a7dc9afa6a373bf40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720013313ed47d9867ed62a35bdff5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf27930151a772148e7f9b11aebfcb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75548f6bdfdab678dbcee8396f3968666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e592af24b5593539de97e7b22eb29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80daece6a8259c6daf40ab439d66fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1e1082a93e7a875629374f6412359669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77979574f21d3b2faa7b43d91bcb9bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19a7cc31ed14fdd97c87fdf35e57f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b56598923210ce79775534ab7c92ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e1b87f6ea4b3c2a319792ff667f57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30fde252d7fa18daa6cae15a7b5c2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abbd4eca5e9f78f6eeebe7fa771bad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef305f13d4f8720332bc976ffb8552e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec632a405d5f3ebbb48037942fd8cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82359e5ea3bb052d39cd1e4313434d46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d6e40a34f354cf97c8aa23a8d451e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1a9b0ee73195042d2306aa26795f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e469e75adcda365f913c6331cad6dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc649f17f429806930c060117a7cec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987f87cbc53794d4aff4487c378216b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e9b5006f54c949739d3382b1f4b15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edd3ea33bb99cae65e181821b35019685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817f5ae8badccf8ae7b218aca44fa56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d93f3b19594832ab03a0b97ab5b558687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ff41241c03f4369eb872798a0a2dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd95b2e9571a791cb57c60b44fcdcc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c133547186201155bc9f96844bac77a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406a7d71aa2d5624369c1194db7cd19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1127fc5b33547f110f244e8d3e59ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c05f8515e663f143cae8d2a0d8feca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d3c6ba167412794c22f7a877c5838694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eea10178565ecff277944e25954b39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2f37f249fd8f94f9693f2358271cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68f8438539c01ab2cac6c78a240491697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74d7a0af6cd6f28b401933592b9fa5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b14cee1cad5c6630bcc2e58ccc4d8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb50b39c4e113ce3e2c493a6d437c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1b2f0249fb6b15aba51fe5d607319701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1043dd192172b078f394a6a58879a99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca7d511cab535b9c29ffd3bdeff72e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a3242e9ba563c3a20afb58d94ad82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901e165932f219c4fab975c702e45a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2b063464e736efad1073465f1900e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f0b46b5b5216bebee179dbd01e473707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdc94a098c92798547512e76830af0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e328a31fd845e3af9d515e18efc1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd65dc666938c0852db6ace0b79176710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42d8db4b37469578d7456a13d90e47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c3b0eeb90461cfaa5ce47efda8ecb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a294dc72d0290d9823fb91f85e796713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de999dcbf78843f7e521bd4be5acc4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff89c99f8c15f80f7eaaa2ea6657d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db6be319dbcf696add2c8e3444d3b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b74a9ed71847861b33177d2ab146f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339ec070bebce9c7bf17309dc804b67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4361c22a4bd2ecefdcae4dddfce06719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c6b98e44ec96099d81991a403da9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7a4089e678c0dd63d6a294dcf608f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aa8a2601d4442f264e64b6d0e4bf1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ec818f583163517d797fd00a4ea03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb691e49bef5df11da52f2917a9ddd65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5f5673267bc0c542ff8fdbe428365725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784811ec9e60a464ef33b652bb1ace56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56905f9c83f0385f1d021792b69a347727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f6fb690ae6a1769a64de3d4f0cd9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3f1eaa56df68bd2921b9262c34115729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb83698d03d1e146c540ab88fa8786730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20df8d9640a7c3557d668c9eb6e4233731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d31db2b5f4b26823561f8afa37c347732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624826e0b722cfe163bbca6ea9a37814733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d24100d6a2352b7ca87454986c46ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd75da29e106c0b89453ff5b3078df8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d112305344199d2feccd5378c443d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57068c4fe463b7e3a435e956df1a72bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9978c168f0291839a035b9def6377e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947710b8062a8f7f45806d9f1ed6e439739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7f6b9ec849b8699a9c712775f5d54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb409b095949011e7ea1e307c946c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5fc4c6adc08db7600223b576d57e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbeb488e3d3a9f5e7b5a423a71389a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012317dcb6b58ec74265c3dbc2cd2636744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440879505771b350857c2fa1d614a9a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d94f529a3bd960f7271e922ee2ca4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e79bfc09bbc7dc115437e9ae0e4127747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c5d096c12642bd9ac4d4a21ea3d97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522e2892601703d6825a07d0dfde9c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05811f40cc60907c0de66671e606eb9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035474245d5ed1f4e8ddab4baf4140c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca045950d90bf8ea9a7a773b2d83567c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6413d4826594ca4e78c5578ba9fd94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1c229dfce9f3d820821863af78b01754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e73a21f71c1c37b3b3b0dd1c3abb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc31c1cf17fec40c332a372d20fbb0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a378a6f6a20fd7ab0c811feb8b1e3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49fe3a2c0d4bf5485e1fd9e20d7fd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c0e45e663a49795ad461f5371ddf3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50537779f52791e581f98fd2e14d47760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c21646300f43edec9992c4f2e19c8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd0b213648e8c0d9f389891879e67a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6bc921328b592fb68e5e0064e29f6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dfc16c57711572550ea86e6a11c7f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730e412f6aa6384b6dff37ca9c87e5b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0d4f9db2bcaccb0ef6e2267bae2a1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d5646147c96aa688663d6481d5ab767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333e3dc4abecda27c478aa43619decd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a5ca7d37cf6905792b4a654a275c2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4149670b1baabeda1fabb8495138770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b5348a15e1acc27e38c1fa77d37f9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70fa15a136cc3ec47c735cd6817159772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff3ea1606cf1c1fd463611da58240f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eae3d5529a81da4163e46d2853cdd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c3907d369e8b184707530e75022b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c5e01002a9df2d4312953ca8675b5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c413d52874bd0a08001dc81908848777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc3b0890f79c60f0edf98e5db0ec76778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a202371c0e978a372e81ba96f81ee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098014189a48cc7d3305f84db5f8a312780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db636afeb208455da32938adf5098c7f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2c7887d65e69e09840e4d44a98356782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024da347951904386e876c14cd883b58783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371730e57e2f1f6f22156eb6543f26ac784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfeaec1d7ae3383251897a380cea56785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396287b401cd7b02fb6624fa077de34786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e2b11d21b7461fdf93141aec3a027787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f8f34285b264d2367a2af477b15de788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238ebac0210cd1f5160fbacaa16c019789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c9fcd78d67b918bcac766b4bd67ca790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d039ac880800c954bccc466ca2e6ef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb0245167b2535fbcf2f0fecbc5757792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae55fb529b56a3897ef524630bfd14793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a9829f7bdb5c647946d42aca88ce9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d067083ead6f46c08a4b1d528d93e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ab23eac8b584c8a13574fe4b5453b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5138428197f442d1b2e3cc6b0fc7b9d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06037cfba774532655e2ca16ef7e80798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d938b6b5012300edbfba658a731fda799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e15008473e01ca7c163e12c942fb42800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76f0c95d7db2c94f8536230eef58c5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6a96977e95887ef7640f332374609802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5419a98fec3f45393f075ea534beee803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f1c22b1f27f67acdd870662fea8ec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312ab1be17f55103c89d2737c17165a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d337bb22b8dbadf31355284de1b55b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef164f36b0ba21ac9b520c0a710d75b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564d72032cce25d73770f11b87a2a5c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9dadddc27354218ef5ada3cadc213809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48573392f785c8e8fda543d4f02c09810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f1583cf8db341822665275c817f23811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab41350e4f8bb35fc30278fc37bdf8a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0824ffdc6c34f507fe3aca75e174a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebdf2cd10bbe3085d01ee90d4543fb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295bf4c2bc52f3aa2c078166f36c003815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b44a0d49186aeaf0daf8706d4cb6a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4009eb204b341137d0ae521f8218b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341366f2f52191c9854ddf4933e20936818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32091dcbdd65fec499fa3dba3d5225819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0e5fc8f4b2e2d4ec9917cb6efc9b4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccefacc9d73a0a05c08ca6fd835a28821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed97887ec25218d43e7ac7f0429f1b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b6d8b7c440ba785a56ce134102124823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8105e4abb941d02fdf3d3ac66bf705824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebe2f327b32fd966c6015eff4d49a7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0be988b904db5e3bc4537f98519870826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435d3223d4e9b3fb6e201efe98f7d1e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9366fbd0e87fde6a2bafaf88a17d6d2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da94a78857d39b323f06d31fb6d81e8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342bcb6421b39fecaedfc1fcae6ef5f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6732df2885dd38024cdde9e541b2dbf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0ffd7711e92103e4b33c5789d4aeb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b839d231a849d638ee2de7b88a6fdc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca839dbf0e6c5151cb98f29d9b976c6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11373422b47ed904295841292f09501a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf2889b09975186a158dc8e36292cd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023a3608dcc0c8836b63c0527618230837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2b27f0d29b9fcba68f151738cafea838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1ec2dad259065dfe1ea114120bd5e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983f05b2857874e43c93249e7dbd7e9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0148282910863d1ef6a4d6ed96335841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766a6a2482914d962c7bd96158147c0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906e43f6836515477f6aa653610c4c4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddffed82f096610803ebbebfdb08624844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a571c5623d78119ae508073d9b5b9f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc7a0da95a8b610c134fd77b416d1f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae541fd0e0dcbbbd6864856da94a02a6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da209f2a4e309bf8b0e7e861140835848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf77380af50f79bc37596af0c417d4d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a626c5d39549baf6a98dbcf4e45346d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff69d586b6a8a338bf64f3bc453ed851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf2af2731e7de28b1742dc6a338036852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f90a8dedbd194986a10f3f2432e2a1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41497d3358ce869fa44fc7a35179be74854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299e5bee1ff419d06a895e522b730c7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671826d6cd6595a3be42f27891afd4b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eee368c9ba5b2293cd6842dbc782f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90c2032d65cc6704e1929269ff367b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18669c008ec18b7c02813d8b79a60943859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faaf915f2763362a05d5baf5cba1aa860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea3838d2c86a01c97a06e56451ff26861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931a37576a109119bedd80fbe832c6a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864efdf6ee28cebc7f30c2f43e96ce5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1b056783d7e0355a4f85143601534864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52b16fe38a12053ea5124c63337a0b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945d00e4645a02a768cc708aaa90ce1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238ec4bf13c1e96db8df1cc3b7e9332867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17c86a569f073754b483ac0d041aa7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199586c02bb277130306cb0f13aaab47869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aac8a4a8b748754c0fe2c97be6409e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2c8e841d5ab2eb029c2ca1136ec41871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453ce7404b775833c4c67187cc9988a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f6a8a2399516bc3e94d610f626446873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f68c24cb9224d10481403e950906d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2413d2c3f08fa2f5e24fb2a993fffa875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd6cfbf78a2f4c88fd39fb9693f243876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6586941f5a8e4d98311cc9ad9767c3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5a8d0e9b4db45f6fcd755579214a4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd21c301d51f4abe6bda982b657dc6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a912baa1dce1e41d7be6e834145aa880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b081a4c2d60db80774a5e46e1c0208e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf7761315bbd5b15ea442e47a69b95882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b34a69d67a95391f1f1cb5ddfd69d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce56d357ca2190467d6465067760e7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c8de4bd72f1fa6ab112aeab91e7bf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a94245757c419c933fe1b018da2d62886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd4c87b2c44861a93d5671d7a7e094887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce6e9269c3c8929266715d3e1fb518888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97a4f823e421be412416f5d18c21ee889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1844205e2a870f3021e0cc005cb147890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d4cdfd181d6371f7c5d3c9851d794891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b963c0aaff0e51b61905fbb2d0950892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbf9f9e0f52653f8e2fcec25bec4e7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f48a7573706ac819295e56da08e31894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6de78201b29d0be37c0fec1202044895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f9533beba176e7d60d1b53ac4d72e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7622d82d811e781809a7d8aee6482a7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a5b52a96acf8175dfd868b6573061898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1826f7aed5911a3a29cedaf39bf3fb4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd17de8865fbe68c2838fbffc0f99ea900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b15c502e2cb816ef002ed2966552f6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e49c57d95ebffb13abc6ce9729fa8b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b3877bc0ed5a19b198705728c52ff903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf4b9fc1fb3a3a12e51677e70ddc4d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1654d297859d576d20f251af2027753905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc4b0c85964a3757e6efaf32c19e1c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c35e323369b6a6ace13047fcd6934907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9207e311acb1727d2d32bc30decc47908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7676404bc4ff3660765c9078c27d4a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d534b2adf5da769f258da1fec3efe910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ea7bb72f56bc3c29a3a0773b2fa8f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a408a06b7bff8cfcd323e83119c90db912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b205b5b985a0481975a86e8f92bd9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7fd92bbc73be039a4b13fdf633388914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639e31db636ac5fbf29f39aab635077915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42952c8e4b9081c41c8818040ff98364916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fd5efd8d37b895955af084aee0455917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098c2c4b319f99c92f4ca678b9f1ea1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394a172cee3b488f525b6a2aa19d386919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e7ea1edecf2d74555cd1efa0ddb1e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf05ac8e15fdcff56b05024f381d5d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f9dd083b07ea18a498dc8bfd3aded922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb031f71d81c14cb89b3a50b4e305fd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f49da5de957974954174e5baa02a62924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56200c7500114b298f34b3155c0e50925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eed991cadcf95b81a7e754e74d19d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdcc93d0c023903fc506fb52639793927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e58779ae4e6f79c8748564e1123950928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d457882ee079acffb0c90bda1f9ee929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711e2c9d6d8065fb8d779258ee99628930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdce21d0863f3c76074010136e0fcb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4ceb4306c02d2b1dfa3b60e7b0ce2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6e449f757b9f856101b4f5af26538933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe714a19c335be7128930107de8b63f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee58913316a7a48dfac44ad19c3116935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b4ee1644851584a82fe6ac4f82ed6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b70145035174c75f85496d23c244f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801b9ed95ea63c226189eac688af27f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca925f4b91652d8930a5c1b8437a5e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79776d1b88ceb3bdeb587aae7d7e771c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255bfd90d42c8148ba6409e913b2e3a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0046780480a2dd3084f36908856de942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9f18eba907042c47e27bdbae63dc2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4bf1c24c59ba73e273c8555ff5282944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d71eb5ea6bf3570c8c99e80e83d8c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e9b6461a0f684d6f545089de1df31946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4e62f645895412b0898cb71ed9ac4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c84c749f6131c8d6c03e9b41164c7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd50de68b506deddc73dfa08dfa2558949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43df273c01b8d3f1181bcaae757a26950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb81989cbc32055b542dad84809173951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36c271b28ff206150352c264422922952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5611e5365183131209082c43587b031953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd416bb5b187115dbde9c8756c95b521954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab938778823f7602cef3980137efee1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf8f167db0f59958bd02652c35246e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a75f9ef4e23ee2524bca2f9844ecf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736c523ce4eeb7192a4ec3c8a3d3327958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1af8c30a9a8d272424c626223a1075959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bccec6f91ee27b8eaf8c51b77262f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dfd5baf8a5b289eb0bc129dc55fd0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96306f18611ec04239ac60f8bfe6bf3d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a2d570eb794b0733857eb4316a3bd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82158667cac88d73ba1fb1cb18ff3d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4523385ba60e24b430646c53b0bc5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99e33d3621add461bf1a63a72b90d1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839a0b60e9ce5f9f50c03092cce9348967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce94617b483b2a90eb087ec56aabec0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982b926c7b6f927bf75f2bd50aa9dbe969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59853ccd3d3e72557cba0f5b151bd3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487022425fb32ff14b602989b262865971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced03a7dc4f43e3f7ba5b6168021270972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d1fadb002ea47630ed0991445fb29973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d64d70c69a1954869593e332f3d298974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e0211966d3832c5db40cf39c2445b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb40e8e1f7f83c19147dd648bb44b4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118f584cd01455369b3321f487fc08e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca845b667e301c996fa718b9d834cb9978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b64c522736f1c3578cd04a12460321979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cd8eb21788681a43f07242f1ffaa8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e262afd814d5546b88ce535bca7829981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceea98fff214f61a374b1fd200dd8a1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747969165c4b32552713ce99c1d2e7a0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335fb3647537e71469bcdcc4e2ea046984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ab5fab65e9ad1f75f5a79f8e674e0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e6821f8088732b99632554b19bdf9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d493fcc167076e8bd0616638cf6fc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8be93da0d87b38e7fa74b2e5c6b7a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392dc6823e75abce394737831350db6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0b47d8bc03b1629ea76056ab744e8990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a337cd7181b33ae8fc8e27a982c133991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1c8996af1ba985bb3b690afb41602992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c873b1542ebc336d15f4cb116f64ec3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a425728595a74b6d8cbc22f716edc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28321adedc9329d1c222cb809bc341ab995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d657894708279ce4ac4cbeadb7c07996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94433eb4f33350a9448bbdf371be53b1997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4d105224d956b5824f4879fbe9c60998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>