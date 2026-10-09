--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9a128c48bb2a00b55f83242e406d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96d261811785c9d849acd6952e7b872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52468aaa4cf96aea539d3906d1cf6c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192539783c6e218ecf9af17462660414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bb66bfa3592b5c5eb77125a6da7825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90361fb30585f4bef346625fdfba8e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc1a002183e31fb460a64174d9dadc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8f6df434c351cdd9b6d7af396b88c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e90560a230bf3bd4f2d49ed00e1179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc938bc866812bb3bb18f151a389c6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2facc67ffe43f366f6cb956402e4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1141780d106ade087424fb93c8c5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953905ec620dbcd403e4fe1e2d2ce2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d408211b28b39eb7f1ae28b260bc4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6100e1fd452fd0e020af12d70e59d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dda15cbc541000300527fa583e362416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b83c477c0954cc2ed442b292a0c90017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787c53ae677ca59e754bea98042280e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e00abecb5688f397601cc1e12aeda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbdb10b93f45e2d683ff2011bf057420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d1d757f306cc97a5c22e9bcca82a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602a01ec13c9e62538c35222db7b49922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b58035175943d4c6fcc915c8e27a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d260f07333bcbccf89dea11da5447d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff683c7bcd9a7ac6ac866677e416e9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a9b7d4b6f57f9c00e8f35ec44890d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d672ea8a11a1bdbca55cd83b48d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4987f3f5c544a0d30d66911477a6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab18b0e7d3a706fceb7b82ad38d4ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d97f6a7e3272cd656917909ea10f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fac0c40ffa33db598de6169255cea231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfee3e59a5477fd603c02d3a1dcac832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09672b72cd50921ba7d89542c4b4966633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c583a18cab0eff474f5c2e2d8cdff734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365104eda01b2c3bb3ffd700e3a332735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a42d877288f9ed20a8eb577ea67c8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28821b84f0123e4095474c7e3732eafa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5b67e458dd45d8d5cf88fd8a2e65538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68686c84ff9f945c19b261a09e83fcaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ec20820ed736b894dbd04fa24d8a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca42059f340b5cb449740c8a8a725ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b920081015cf4de376af417c5fc0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cd13c992cbc8cb88ea3c59e87ba4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494d73a6fbb43599d80c6097e9122c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c68d1a507c7188becdc651ea21c4e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4d03845c6a2bc8c7f570a2b5a944e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4c317fac807066b751a4820b89c6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c9d17966ba084cf122942596a322248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c139edcc8bf17b43b47247c6f7afc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c528af6d271a833ff801e365a03d67450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53f77c05e5b0a36bfd8701c868746a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbff7da6b7a0eed750341dd23ab6aa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445cf027264fe40ea98612f9f349e0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205b0592289af3efc36cba3caecb27854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cff94eae383eb5c65a377d3848a50d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54392a7b605a5c39b1aeb284ddbc1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84138552bafbcd8c4f4b1edaca2ae8a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a760660fb51acf304784cf2f9de318c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bd8f186315d567af8a7f230578bb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f7fcc5a1a542abb9f4b26dcf94c7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32344cb06b9ea7641306d6bc52fa5bdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91fc2b7faf3a2f809903f3486ab7b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1d76e5f7c9f38d821ea4544da135063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee4e1f9b2031844862781f4cbf049064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dd939676814c6e9a0d4f811b0468d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa4d3c1c86fe2fcf6ec683595f40066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5675f0445904f508df9b77040dd3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce10ff8efcccb3baf7842c1a19efd8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd01dcc693dcfa8a3244b63515fb87b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa729e0c3330797723cf0dfc6fb4d93e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641dff15cacf4b5782227cb4f77e53c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc9a9cd34a54353e8678df5ed24b4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287392dcdf672871c61a0dd215f653d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453fb096108b84cd736b21c44458a7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5856311465daff1e0648891fcef45b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68eab3987152aff39ffb6e1169f87d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd67a5471db9092210e0669d66c82177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9cb67bad885c0dc0013e4519dccb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63b236c6bee40d5cc406a74b46305579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350220fbd15e42ecb619499c173a07ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf0ade122fa436272f4d1c1384e38e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bf5d7e05d2d797380877dc3201f1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b047ad8740d0484425b473a93369e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58260b5c0bf396a4e79eb26afca24a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70af6c46b289ddf6e6ed415bf5ef0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9eea3217f9d1ff72f9a96c04a560b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b61cbd201014016539a9360ff8ffbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ec72c4c87c335e404ed5b099a419b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb183103ba42f6c289c0a8be26326b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a72f7d73cf42329005171ae11149c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6037e4a99cc9580ba380bb1708ae9d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba5937111882753c7988f659b9c32a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0544b9ce8a13a8a0d19ecd7668ce9c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ac89edf7faac4868361111c7e6abb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c2dd9812f724706ac0162a670611595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad9096a69f733f6a9d9502028e40e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64110ffc76d5cc7a1a179fe852ad5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789659ca513caab5d718e3c35345a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb280224d9c1f3dcd5a22cabe7477f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143236153cf15304cc0e3eb89ebbc6fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02435620eec5e3defed672e829805e11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2cd1897e75358470273da1b4535df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ba1fc663de3a701568587e118b1a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34de003836eff949706954dba994316104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630ce4eac11db6422b09ef4341e7c67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c2d659aa3428bed3b73005d1cbf9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f559c102612c01e0974d2e186ed96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d74ba3b461d3ce32c13e2638edc49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c037e99ccff0b98290469128e5b9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fef5fe142e71792207a64cf564b4e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1437707210842bed7c7761a2eca04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aedced31ac834788f27740bd224f68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529261a2076d32ddac39be7693e74d47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a0cf607d901cc243c450d1333f282114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a51c41ed587ba6e3c356fb92fcdd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6396e39c293137147c31751980b8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8f884079022f436968fd44f339a97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf23d4902ef0dcc491d43aefa4e7558118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b0815aff66f9fbb3694de2ecf0192119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c4b764d693e9023f614930b602952120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbdc27cc29abbc88e540c8d9c0d423121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de804da051ccc0bd54bc2404a2c77e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a05481069202c95bc780901784f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c243e85826c9100336f7e294a64f015124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fd76741b76a32ad8d72e98054a65a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f13352a79d6169440c2b165339b353126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5b0d2233719d83244127cfa77595b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8651eff42709aa33ec380f74ef8e223128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52888be9ead1b7362812b9e1e7871258129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762d4c9531b7eb163c66fa1876ef2e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4a30b09a8e63f6993255cf5691d58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8993542d41917ea29a5a7bff59f3fae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c79469d0039a4cecb77f9bb7b9a4fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803d6533285a4c0204434cfa3757db1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3293c99b33c42d2310b20140911fa4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbcf2be888fc05d68c0b64342451d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f64c2d0977d23187df570eb0f6749137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2df07882f2fe9e9f5cea117b6fb533138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14325b8994e1978b04d3972e960dc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f097508c9a9f8434ad1cf4dbdf4f0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc340a856d772bb26cd53e1405adac2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b6a51cec6c302d4a7f8b321ee8a6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dd29784a4fbb2f3e34e1b4668d9cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba096070cc23a2e27d983aac2836c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64730b41b0ea85c51745ec7777e0e08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03612b8d2976a4063b845ba3a1b362146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db51cf7b87b51c9ec81a3021c6b2499147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd94657fb0874b8e18724c539a06973148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba494a51637dd5a9f15ff677fa00e2d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb764932abe480bf17175d542685f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b2f5addac978dca959f22595b222c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1def8fcafe486cbcf25f30ae42a005a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda49d7b9c61c76b6cbf5b99dd93eaa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac30124ee6da524534c7863dc42eb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be3c5c304528d3582e28adcaefbbca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c9baaf3096aff10041be8e679dae2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662bb792241c6ee9a1b1d1df7c78721157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7946834ea04ac7035b49713af34a25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa9014091fe61a8bc9ab133bf8787f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63139eeef369cea35ddacda5de3ef9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4e289f3e99c98e5c2b145f36631fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f50697eaf318ec9ba1f503798785c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb4b0e1afaa84008853253d85f2b1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec59bcd8e9fbb067e3391c1025a494164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2067deff9f8984a0a8eabb0e1ef8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b126739fd2517e996237cc35e3ca2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10072da4d6b5cbb83b186cce67d462167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db8a04823d735dca16e5ac665bf1d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b06f925b3711890b6689afa08d88d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaa5065d72b72c68387d19a475390b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726642e8b27ae21724d2d211eb42de7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d5f82cc821b769e031903fa9f021d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f734e0b515de8fbd55c2ce149d1a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac4129cb5e1ae2eb247895cf1c3f20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79813369969ff6e02058e727a975e0f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dbd20a76a7710f5a2755bb37a9fa6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908bac1d42983e742875895805741a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc08a8b119743738362e00aa2bd141a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a77ca696448fe651a332f1691c3f7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07c1b6879b80831a98527456c56af8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d323eb8cb232ddcd262af82a380b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f64c10a81a7f77269186ed15cd4f89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31e2e9558bbb6dbbb6a513f09ed999183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fec5b042d152d8b547e61283fab33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b79d303dadbe5549e90529f6f2702f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c890269ec8e422e18b2e8387dbabc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d00df3bf8ee69fc2367a95fae67f44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e56cefb3a733447cf769c4247d1a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3c43261ed151d531fc1aa5703a9c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b2d5b6d30d8223f9eaae8c3a93b18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78516e157ae7e23822dd07caa9a95156191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc95dbb767dcce6f0e687cd9e4446a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9b5b582c3ad74698cda00eba70ab4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe76ad85fd74c00ff3d6f430e81c3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe29e77cf82a3ca294c6a3bc56d27f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf7f6d45f2e260c28d274687ed206b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d8c379e07255bf860bf440f2ffd3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781ca8fe9bb21cba6c64f8ae6026273198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e658ec6f9d7a86296fb224ca1c3a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995082fa7620ceb37f46e24e297df168200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc99b2d867c62a02aa52329bc28c83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5812b8f41de50102af09e395ac9e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2761a287288a378e639daa475a02eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48038981176f80097f9c7a93a9e35ac5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac10d65c3d05887f634e9bf92ec0769205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045b7765765426c90773bffc902ea66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040253300ad03393ca56ee8fa07712e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad25d5f925825149f88ea23e0f33967208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d856f569d678ec0523de5460d7af5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4d5643e6d88f1effa500ad71aacd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d4cdecf198644a07afa68df8c6a68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e4b080763c56cc23e92ac10975f18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac258f78e6c5cf29a95e01bdc58366bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dad53678f676e5de72f4c15aecb67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e0b5a6caa186a8ab1e81f4b592b48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c817b077b47e868ccc9235123eef2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dc7a5999ecd9dd5dbb6a736573bec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1943fcb909ebc953c985b65673e1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2784ed0e2ff17319774f2ad634dbba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5e6f75446af52c7f254e4be31b02b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805971f458797f9650f36b8759735ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc7ff4b65878162fe35f05ff537302222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dcf0b24dead62c4ef0c2244982c99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d557dca4364930b149755f474f463c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953078f0f3f610db9a8551222186bea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddbcaf5bb3e6832f3b04d70e36dece226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c908b5c4686df90c8fc1f286857db5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5f08dc5d0d28425490648d5f2b7b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d95e16e6cdbd7d70663601f2f83a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c9dcffabbdc44dbae1d41a7781b60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188137f3d6db250692c6848614180c06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bae701dd002a86b4f6d2a846f87ef4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7c71000f70b4e46ee4a56fc36982f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163963909d6500615643cd0796246aeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fa3d692848c0e991d8d474edb0db4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99781ba35c3bbc56991b94b37b31ac25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31446dc69962801a6b645d7e577e0113237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56854ed5be215af1d33ddeca5509438238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b4926b7b71818239fae758453bb6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5de121ca5ded3fdd7e7c9afc8cf18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a536afa50aae38b01e1e9627a502db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24cc37be2d4d78d40b2d98b7d2b353242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47238ba9779c11aaa692ddde8ff17131243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac2247caf95cadc2bad40ca5234494244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedf9db2a36b2f51495979d4edaf052245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee4b5a8c646c04ff73bce30ee05a0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b9550498537a1ead3029d021321ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdba21dbf07d208e97bb25cd82dedf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9e4809b8fa2f714b69547c9849d63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ad31b910f7ded75d7d241ea1c755d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4201b0aad7487b14137982ef7260f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d9177b38594826ea1ed80389bd09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2163b5efd6bf90ad800ce897b7184b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe479dedec585d65b4092e879d36a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2b8412f67924345f3b8acdfcd7bf0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a8b79ed422845a19d5be6d8c96b2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef3d5155b776f3fbd6397f64243647257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf09c63e7545fcb90e9e58ff3a952e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3a7baae238f4871e3313d61916cb4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db61ce40506af12b4c0641ad650fe8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007581dadcf7234d617d9d88e25782c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace3d72b49129526be2b73ad3474e24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fedd746b3475f3eaa30c3f582d100263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f722f042c010db965f6550398723ade264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f16b9e4aed3b51aa3a395e81ea2a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659a81d072df676b4f403446caa3474266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d557ba0610d716a1c1405b23ce4ad5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2929ffe25b3f2a0218225986485d5d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8363bb51ad49445060d9b0d2551173269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afab6c36323c6cd1fe4d57a223568a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802b7ab2f7ce992c12dcbfe6cccf034271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e639e99dadb4b698bb77bd2faf790bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649f9816660b4f8127f64bd2a5d2433273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac02cdf06c035e5c65b6a89650db1ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6750e63d45f48593c3af569a4f29f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9a73dd42c0750719f6f02873e22b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de1445a556b5a218fc5032e480f368277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6455aafbe17efe6410655cbf6ba41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a026e1d902644cc36b488bf8b652c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a9321ac6720ca702520060ac5b466280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f586589fb5c3b62b7dc4b1ddeca2ef1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e42db0cf1beb7101fd3c2b65f0da7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6beba5d9a07a78713d82917dd7d161283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812774a3746411549d853d11aa88218e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5600961a478b67005edfef4ae903e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576ca038679e44c6d35f3d5e7b5744d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a4120cb6fac90735d07b905929941287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cd68d1fa10f239693f5f00f828ded288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea533f8aecdd84823f1376e9a5d99ac9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cf3d54934e5b0aadcd14767ed8558290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73317bc85f060a321bad9eaae58863291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332c0381bb8494bb06de8d073e8282e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97da9a0c6b8fadc08b3ff732de8fbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910394b9438418fcf5a34c39098f9436294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f81dab5c79ed230f9f2d5d709f1b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf9e48f63dbad291d2b5fe1388760c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a242866cb819edf0fd1938d5116eda1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebfaf0bdc3c84ef7637296e0770e7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480d5442404870e5dee01bc547c844c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21702b11251ecbd6c5744cc3206e5eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3ae726145735935b7733a588b2a9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b02dd62902aae105689358d359f991302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d373be0e9d8bf97e80eb1ae755a676b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcfb17d73302a0415c62ca2127768d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e60412bdf4d374afd465c43ee83f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7570517bdd9cef8e3f4f546385430a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf1705b7fabdd719b120d9e5d9d5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7d1f9d7d4dd59ad3d991c465f33a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febb4490f67ec28e4d92cc04b226bf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d56d986ac0c07c431156f84bb0791f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da2996d631dad6a0beadfd8e03691b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf16ab42c7505d383de7212104623a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa1abf1146e863db262c852737e99e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73150efda2bd05bdfd32b1b16b17ed5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5030cdbec8a53aaf3cc41a3ec09e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caef3c57bc180882a6b5b846b01c5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b417b27dd1554dc1e30474e0fb8ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b98b686b391d16efbcf1c5eeeb5c3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaaa579ed6840509bda2ff443e43c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388867f2bc6d1d385c97594953c1902a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019842373d3d49dc55ae7e2ad5d4d38d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7047143e93299a1e8b1a35a3a812515322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2366e7220e83976186d3d3c2ccf5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa151e5ea541d095bfc0a51b8883502d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b373ba9ee6b15d42d5f20bd961b01b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e327ac4dd45bcb3b0bb466fd0fdf5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c52744850e2d3ca617dd7b436025a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb106d0a2ecdc5059811cbbaaa9e998328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5bd9627165729e969eea844e6a56b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ba2cdc428c4641fd032d5bcebd54a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223145c67251554c93f4afee0b3ca7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a14bc92ce211c9a25ddf690546d228332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46b3e17a851efe283d61deee5749ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851eff687a7ab074a4cabdf2d745fe0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b06c5cf69476be29868236b6e4607335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c7848336bf143653e95cab840e674336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dad8ea28b9b8e50d4d39be7c2151b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4a4588c0ae3b2d1c4b351a6c09cbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca779cdf52c89b32f7de7f92512437339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c827f62f9ae058f34ecb32573bd581340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9ef5aec0c53348277e1232536e35f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba135de30f8c2bf9d3ea5e45f2550b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3c10bd38fe881079072bc7988e42a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0af12ba36d0c9ec0c56f796244db68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671877ba1ba5eba6baf0b8a3942dc24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131d52e3102bd23161a3ac2495629cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3e1bbe6f32e3564a0057b9739b100347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493422ab2c88263e764589a4229a597348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcf9acc94e73d558b18d9698b1b87e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27519e1de7e1a8cb3d0f97f39eb09955350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8073b2c028c626b4c2ae97286da07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7db3b8d4dc0fa2c5369604f9c255e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378383d53bafc699a01f84c4bf824fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716a63dda7c9cdc6b289d868206dd29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b215e4bf6c3f6e5caa75de97d2f806355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafb40f7c1565d945fb122da8dfc07c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b2f3280c81fee5e36e356a88413a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd64f6ca58d934fffa530fc00d601f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b446a46768abe8264d72ea521d5ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a59a245b87dd4c5d9d5f34f56c23b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d3a9fe27c1bac21ca854f1e4d6618361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac783cf37159859914042c29147c388c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b409d8b374e45689b6181cd3b0110363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843896ea634aa292d69c9f2cc228ec2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e1b0d192a4516691bc5b2eedb0c97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64ef93bf9758352e6fade15d92e856366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda1c23e181f63cf592e0550af0d75d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0f0d337d5bd727f8df767f4528792368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b334775d4224684896ac67d03a09f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b05b15b124a50128cc0cd82bdd705a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1688ba7b6d5bcbb4e5c5b5e3f89ab5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d77d7fb145667f69fe6887a1c13af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb6d58744bc98cf1b569733da8688b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3551271656db2c16d68add2367609e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de88a5bd117e9b7247a021df062095375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a013ad770589e5c3a2704a49f47ff57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c59970a8cbb1bddb4f046dcac0c8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0389cfc0cdeaf0c69ee53b1d452bfa9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8ee1da9059ea14490ba2ba58c8c4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad353df54061af226a1e9923de6915380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95490c31413306447973931fc9789bb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23146d683bf00946fe5b390c870dc675382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d22ce779328d5c0adbfc718ed1ded383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3566df17c1e70031ea363c48b523cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b2c57ca84823b957e993aa4f6ce3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a29f5bb606497ed130cd62d5132e6c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79558886956759d9d52f7b274c5c72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6db73be44d434784cfbc368c6c6b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b18bfabf4e54182617fcd282491c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120366cad2e7c390ea9f56c1aaea4db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ceb273d351b0619a21771f09ea487391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f629c6878a52fb2a4a432cc2fccea8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a191ce3f958d9672df2c94b9cb8a784393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698686a4b28f0337ecf01c04d4dba15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053b8bb474da59875351824e6b25d48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bd0d8d855bfa941fe8c1418c9d440396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2098794761d5a0cc4983fba83261d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4b0dd7a88f2ebd8de84d288acecaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e4334efc0b979addafdaaf46f8981399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a89812c1d715cff65e7404981e2d7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ad0baf434924225bc1ac50acfb9f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848d177f4f7c5000a28870d0d773227402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6974708fa493e0630847dd43eb09a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc523805cfcb0df769ad4846c27290404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8a1e6ed9f30dcbf84e62054104530405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6896856041a50242fce0ee6ac481358406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd925ddc1a62a26aef6f707fcdc4be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7e9c70ea3786b2127aec0d1b52bf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f694f63a57c61b7c53eda7b986823409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37892e3fb16da68a29ba3243ee5d10a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad2ce26a64507f5bcdeb7460ce1bc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459edfe0e3d0d3f71b59fa3d216e475412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2205fbde383cfdc18fcd47a2b4439b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065f127a1a3ba915a57e5a6d04aa02a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e13970e0fa79da62b0f31e2a07c716415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036de5e59e002253370d769564b51ddc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519a04b4d771388ceb1372e8cb33742417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1ada198b73451ab6344486587609f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f693755ecb75f71df53ee24fd0a49f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c8322d037e927f3a60bd7a532f067420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294243e8c01d08840401979d7b55e7c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608486d73042700379bdc303d37c914422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7712c89ef0cb7a5e16ab3982a9f44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73572f5d5369363d628507c53992c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555b9bcd67fddbc4fce656cff3e6393425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3ae434a524136534425a49b4f8671426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38901e7b0b4d3c720d5bda64ae6697427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328affe9513eabc2039bafd5fec9e0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdadd61854b31a78713ed32fc8c1537429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a86dcf0619b066130cec50e532105430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f43d17cf5e7252c75db68118ec24e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f1ecfdfcb002c8d149e653db2a2f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b05fd23036af96ba2240f1648fbdc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f6210720f048cb8d9b5d6fd3843f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452c9488e56b5f40de7a42b8356602a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8f66b6ee183fc4a473d3c99296285436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b38212f8ca4fe853a150fa7727f103437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082b1a6a252393f725fc6de9b7bec25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f92c8b1534718ada68ac860225e06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45610872da3a213b647cec4a7f54306440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a8645e34362b1c17beb3353ff00ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4f4d0e23976e77f4b831d77d07885442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc5ccd5063f7d6a4e9e988a5591ec3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d965e5d4784250ecc38bd01b14a6b35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c96f4755eb9af5dc8d6c94cc3c05d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90148ac3482a67cb058771955230f5c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaba847a3e386e371e32ac366eb6157447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c76c97eef82348cf001e1116c261f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07975a43df02dde3ea9798afde0a793449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018620698e6442cde786c83f2351bd90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481e7c776b044811378b1de23684e63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a03873718a769a68a3f9d35ea81467452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44925fc40c752110549ed3a6739d152b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdc4da682520e54ebbc095a7f9fbc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11467bfdb15fcba719944a9d9352ff7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5dca513551ae53f1839476bfa8eec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490b3cfe943e6d19db2dfee4b1bcf57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce85b92719627dba9353e8b0bc3876458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b2db104fc3915759ac37f9a41c03c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8271967b95a211c57902340637106460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fa76a6147050e932ea22e7db1c262461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9990aa6e377a80777610f1ffe6529d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32438424d1120f5e3a90d012dbd0ac60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fff969deeab3a2eac7ff1e8c624bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bdfdc50748128bb06ddd0a82c7a9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda33eee788946431837caae2bfc2909466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457b2592d20060d41c59cc11530d94a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eba2cb7be3822f9996aa373b03a6b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc465535302ba2c7ba14dfacf1b401469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342ec943d2f674e80068f5990fe65cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97e674c654f29ba8560d68c65d4c82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c9f406ad09e71ddcae6c0bb725b7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e265671bf9038b7ac53efafea0c42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2a2c641c7ab7a762e1cac469db0cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bce8b5551569e05afd5031dd1ecea8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2abbff50780a78fccb67f9b4055a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee292854f8bd1de42dd64f19b7816ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6be4f89f6ebdbf343432c96f3d812478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c2690dca1b05ca31b3c6684948bf9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45977f8b5674159172ec405b49b1777d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed53f29f6cbfbf687b0f24fafc3c4aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2f4e6199b52b07bfa896d566624eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6005663da7132e561131417c3a564cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2bcfbee1c9e7de5ef68563c9c1c4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7703495ab3c2150323235613e3996f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bf5889e297b2d4d166c2e832c681d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cc5c950a912460e3a97733e479731487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0a1b268ea5cf95189702b46974945488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c3ace07488c7235c5367c0279f12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1cf754433a94822337001f0c30122490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20ffa72bcfca4a94c700249e58297e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815507de143bec2b268541872db01960492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749bd2b30df023237d185c7f35298ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d81eec1616dffe1f621cea4d44a1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158c650d0a4e7d6e0710206d0accd59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62b423df1832b7a1d274c193895905496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847711d5e542a0f2768b88d8ba88e51a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2e7ae61b23b3ca299a414e925571b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867adbaef36c66862adf9d96e965d733499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876c3f0e33023efecc4a1bc8a358eb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451da102ab3a91efd334dc53809df5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd6dda88bbea80309fa4bbeabb4a22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad85dc3e3418d763734b13621afcc00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e050cb31ca566a4ff29736c8a689e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cfbab1088c5385bb9e32d0e64ecf1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b98c480c0e01a780c592374978ae3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d99b09c458c423080bb5904fc3ebcb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efcf7a4ab34725a6f2b8bac4e0b79c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623e668243044af24d729dcc84da36d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2b971c8702c774805221d22914ef7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca1f253f2da36456bd3b1fd967d8f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436abc27c7f07f4275ca61ff4bf2919512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976527d884d3a1533560642b74d7a1fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c0054aa2b10014d944419ef735c2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf43de81e5b442e008da7a4fae15051515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e400659a5cc11ca3983505b1aca060516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79c29c5269674ecb1cce7353b41b28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4dbb8bc3583d0060cfe9fce570407518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28697de747ad8af1dc3976dc5785ebd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe24e6e58e616099f928d0948a0e5eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c10e5b00879b6c77edce37ca40c55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3b93521818126e69284597dcbbfc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bcbbedf0ff6fd97b9ec3dfe368507523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e9c3d892cb86779470395d1b69ac9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f572180c9e02bb1a45e6d46a7b0c7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb9ce7cf14a74644e3ca9a3015d705526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8a72947d5110f854e073b1eda6d73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe15202848d1ad01a5f1ff3db87127528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcb3bcf78a5b34d136a0583b337991529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34b65870c0a1faefdc4ee4bc781946530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e9ab7b0b9c867c0ac14286a2902d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074119326c320f0f2fb3ac5017f964c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646259894e3d185bef1f3c2427cabf7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20e6673acee4f63de0434821c75974534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9282feb5ad8b11415174ffb3ba5c3b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eb9d42b9218752a00f13429bd9a6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a285ded7726f423963bf66b3535e356537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a16ff283100370d67546dfb2a2e19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74816cd87b8497e3131f4245a63042ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b323dc1eae8f3d52155d91a6ebbf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa396713538694eb54a3f13da40f6947541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b56b9985e1da6934adde61ced4c57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc029a5d5a38e0b53fea31ebcb8306543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6d4c5b2933a00533ca405fd5a5f33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7c0edcb5d11fc5dcaead184e65446545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96638842f8e489ae41c9b4a0747aaab6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6412d2645e70c7f52a5caab58856ffd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d251e4f818bcf15d5053536b80a3782548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67231fa2f0984143e9a9c607e85ed69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5090de7c488b6ed4b4fa6529cd12c46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24466b8eca3fe850513aa6f45fc9bf8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77429c8176632579676ea53b5f9715b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9611ab3fff3805a84b58b500bd08a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cd9d1acdcee356597b2073c9e46f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57746892ded226c2b320a2f6041ed9c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da248a3c02bb52528c1e203096d963b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9cf017db8890eafe1ec3a03799aa0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a25f30a942fbbe9367c3e894b104b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7a6dacdd5329829bd3b3fc5ae363b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac43a5f476b55745062f2f02edd17f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06255a5048a7d8caeec369113b647bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd10d0c51455d62e03fd0fb19cd1d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd4f8fc3283c72f16e85cfa89d38e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2715e41f8359555bb23e24294b2f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42e85254a8143806a3ab4e091e5d05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28883264763432dd3eeebe0ade25e573566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e765594a5165935a9477be9b77635a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7283f50e1c2a0364c8ca72f94c457c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715feb51889d87bb7e9da9c7b3e419b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d1674adf19fe9f56cea06c0ae07d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b88c57941917c7fdeda0361a3b9d91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae84c76681103903efd2d7fb35fe93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc5117cbbb05b638523db7cca9215c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa75c2a8cbce93b5b9b33b8ebfb9243574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce466145968ae4a9a2e8995a28c691575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065a7c64140f1ce157901944ea095a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b75f3483af851d54d46200aa628bb5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d58927dbea9fd22ba5461931cdd54b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb677fa83ea48cdd2c1d1b179632d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1118daca5e3211a4e38c56595f52af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cd6af97c623d666ec1ff22b33997a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebf834045c1e2bb0aaf62b58b780d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992567a580e43d52606a0f24ab7572c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ee6b3708dd37ed373ef74aea583a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85d7c47272503c34178fd99d2c5f01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36a3e425888f3077f60cba78ae58cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2fc6779baa7b3ecbf92a2f272e316587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e677ca7823355ecc11bddd80d2b1c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2c023f367d1a3fc74bd1de59d7634589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eca7f8c87afd4e509c450a4a508582590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1f48bde925742448ca3070c4fd480591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8c702b4f5ac0d9361e5d19779b474592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8c22b6a5b76d4cf51d3feb8dedb82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdc1b8a0822903e84eaa9bdca49200594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09687a9cd5af755c10b385d4a1db0eab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639f6fba5fa7385426140ae7df572e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bb93f0bee92c552cf809e26ed2a08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c0191093bf4aa5b50dd7e74960ff0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023335563848f24532654d4aaa53179599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6bd6e5ec20306aaebd51c7dda0612600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c54054485b54736006632c4c9deb5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911786cdd2e31d0c2a66c8ff1da464da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a26ef926142fe7952ec939d238f90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f6159ea49ddaabf6fdac5d6482e71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01346c5d9d1e837cc80fd3972dcf5d77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e6fe8a2a1feb4ef4bed1d965d2dbe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2ec002dad6f19b40c38df3ad6ee55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814aa990575128cce6701369e974b3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797346fadcb3384cc8e3287c3a68254609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab46b044689dcf4800d5c853ff1c06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace90a865c085ed760646bc2c897dfc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e952f89006978aeb767ff0abbc9086d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b70bbab87d676e2d752fd988b02f5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a227ef5cae531f38241b416fe057f62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f1774e9461b6d8526822a3bff4c51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c453f6a9a88fb0be904b93061baa9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26679568e33acc257d42c083b37cfbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805df3adca91e19ee51d42a7a1a9d2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df73ec736cfebad80fcc86d49b8e23d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b488e7152e427e3b7d5c00cfd2bf371620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6db9b5dfabb6ffe31ebc63ce5290b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f69c887bb5b18810763befa07b9b1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466f19d6b6c4d934ae49cd305b9648a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386a4c2bc270d713b90719d4560f00a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075981196e0bafbbf7266946705d5e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fc5b94ad600eb2ca13be1cdf66ea6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef4b621fcfd1dbe5b6718987ad05b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a1496c3096cd71cd788cc97e389d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faa4235491df887ef57c49158e83e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc23f2248b54286c95781f6b0247a2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad3141ae382911f7a4991c777f8328631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6c3637db6d7d3f484977fb58ccf23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40db271608550bff1c7e965dd35677633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adf2b5166fb7670dbb85251dbac5f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92527e78b5fad8a879a6b8478d5ed995635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10724b2778ed358be2aa6f99d36b0ffe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6576cac42754d307ae0d24393f5910d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6378e2fb6a2dcb7895366897ad69e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881eff73ad8b3e7c18620730c19e867639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb04392300d24c1bcf314c9621f06b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bce9704e524b7f2be94ab62cba6da3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bd45e7ed7f5554e421a90beb6e28e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1c83a1671d6242496efa1d94cd7ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812d1f071d1198c0233c368cbe67638644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba337ffc3fff68adc866458610961958645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea4103f59cce5cba0a2954170d2b4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d3dacdb626743444f7b0829f0cbf1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b6101258d2c705bc496a63baf3963648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dde2653c08b592e391a39bcea2728649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3e7be7de8b282eb1cf7431c45797c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee4b192a50ceb6a75cfdf25567d337651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe9da51073bd6147490e0b7a18a9a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e78f32268d90cb5fd2dc830c986aae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ae9e97eecc48647e93d752743a4cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67c4734a6dd83d7a502570516a5cc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3548b111b0d201b4e92896bf4a5c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2b68d65a43943f4c42f0f58a8b9c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40692a9b76791d88af232cd9d34fa2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964eb8abe6ff89f082b84aae51d9ae6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07843edd9abc25e1e444552840838d57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51604d6a94bf71da068c403cbdd996cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb00173d60e93bc8844de036f11c7d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a174fa662bdd0fa3e23dc86e0f9994d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec0bdd63cd7188a0f44ba8f2403f60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8155fd3d34b5147951dfa4f94a6b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07821538d683c02b479694bb26aea18a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd45c46a1d1b58a665280c2a5c2aed6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712b6be5bf51d0d494503257cf899be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dfa517078b1ecd13a77d648f52926669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa284285e2f03e2c6a9161ab02edd2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea88ff413a8dc7f340d35ef85cccb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eb15d66f95d0498d88e1cc8e634b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb8dbc1a44c00b87ccda1a0e2a2658673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331ad48df88fa3f542ca6a43853d07b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aa93504b174ac4e037a98bca82477675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e90725752b7870dc3fa3f14b5cb50e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999b01af15d5060e1ea4927697d229a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2328a18558dff33145b91ebfd4e45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c77603ef2ba6f2160ddcc3bdd4f7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798ed187b38a1c9a4afb0752b04b38a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5ec8163ee582e5010df55b7333e33681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd094a485a580d644ef5456503a4c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafc4da3f4aa04e806e0a87791cde4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e53d7353b46ba7019156d5e09b3ffa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582e99f99cf30002e3985b388665a40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad8a42347728954a133c68ffc888e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9789c7c72af4502f01140554d763953687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c48483169f43061776b2a1842d4021688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623986d0945ca6aab3ef9981c9eb47d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d9620a409c5880a60971b73e9742a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412253fc2c9ab569f5f06d7be7969982691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136f1fa6776b3c85d4540afe3351ca7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd1f8d681fd804d3bbba890c1ddd0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1600f9d1298fea7f40b7f7479fa7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6a39e450693659792f1a7cf4f4bc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6944b7e7002ba4aefc33be0431704a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90baefd07dd0ba484d7ba3dd592399697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb03a5d086aedf9e96220d33d03b2eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f936a17b1cd592c4c2f8dfee6e2011699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd6b5b38e7ec1cb0d73eaa572fe155700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68740e132616d668e672e2f594bf5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47fb932040e24b644056ba311ad111702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb776c3c3cea1b298373042ce978e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f20094017bc743e476e09e3457bf50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58035c19b1510371f2a8e7dfcdee8236705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2d917b22328fe3c6b7852707a0108706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1584975c26fdef508a13e13ec27db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf948823f95cc2a42e3f50e9312096d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccc74b6652565e12cdbc190d82703d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0d05359a3ddfac0125b3172d48daf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e38126910d7b1cc033842c3410a8f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60afb0e198fe9c71b3d47de83ec1e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1f19637cc1c7d921dd91da4b95ebd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def6e5b81364b16777ab78b49a16299714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafc62615c78ebc2629484afc70a371715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505747ac67a05ca1b1542796f5ce3ce5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4630ec7e506eed53dcea7dfe61092f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5113c7dc31717673ec60c96d43413c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd3f17f0eb495d7f6acf552567904719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2ec2d64f3dc8dff81bfe55089dcbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb1913b639b574240163a54935397721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a88557edda0c2799a1f762ea60d277722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74006f2b5a7ca63ef393f6fc3dbb685c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3549a957845b095f28694e92496cbb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb64a8860d705492e006c31a3ade901725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40f67f7d86f8ae6c18204162f9b948726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea703743098ccbbfbf68f4369cf9e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a7b06397453915e7d7b78dce65a19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ad848a2c2d2e56c3b336637a8b060729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bf8312347a2e435e3d16901ddf169730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014098142139fab410a356087c6fce4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceea86a30f2fe2bae20665cc0392da3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8724ef9889b9762f102fe16fdb0a984733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe92e1e8b98b5bcaae163dc3a36163734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef92fb1ba6597fa7435584693221e86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea76af5c301d6f5484370ed054a706736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45b05ba09e3937bb810d35a1a5da24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7c829d9b85e1a172cf662b919bef6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbf561e20d10d4e855e3cae9a31cef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0dbb60d825ad9e9c806c038841f5e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdaadae52de90d70100c7282e26d72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580c4fa1baecdd239a9b0e81a329289742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d286f8e29ad2395171fe45eb9f93e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7591b424c6ea2e02799cbaaab8a99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081dd6b831fd2f716979733c250bb26745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcb139fcb7894216cb15bdefcbc30d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71182b52c3e910cb7435a6bb1cc947747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74440fe9fd9d9c751d6b20758e42beb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0474672fe715e6611aebd522bb9389749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693cf910c7124349fb6d25d2e9f21cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cb1046147056a958ed69133768cdd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fc10dec7cbd71826beb7eae039404752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf8b32435e3021ecd8d0d17116cb8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830a9cdd3449ca8013939bb92215196754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ea34743b2411c4196def86e7b78a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c2c22a0200b3a5356cddd9acefb2b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76431d480b4d75066a919a5e2cc88ff3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeecc75b58dc4f6622359f0263fd27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94ca012f62e73ac27820e8e822c139759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00063c11c3e49846e69f2a9774a91ed760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6fd8500627bc5849c315cd7a5d5c9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cb7d62ce3910d576d9261bc3cd112762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd328542563ed44106c20b4e3b654c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bb920868b1d2e976f37aad0ef03e2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49920f79f144b3dadd594a416a57226a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a653477aad3b11161554b6df2d568766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad078ddc9cb359cab40ca1ab9182de767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8c53e45af405f0ddbc10604dabd03768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68fa237a48bad555b2c04204549c30769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43836174206f5d78201a9a84fc9f83b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30784482da0890d72301a9af5b016cf2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634817006b9a7ce0d4ae728bd19bce60772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694085cb4b498a015e8e5815f880210773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac1e4877f5eb72b005e833d4819056774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf29a20aec9d4f7d6408b0482ec4c2b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08385591dbb20f984859c1af575e6cf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e906937718dbf624589d77f2445d777777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed131efb6817f64c28a614e27d15d1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459174388c1d9eb87d37459244057791779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cb2c6a7469b44100d7ab0fc2bd1e8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44ac690e76318938f02f59d2667d23781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46dae35dd6cb5dcbb5d113a272e734782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5ed386dbf1616774e2e7988870080783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7862a1d2b7a99cb5e4d21e3aa13c4f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c5cb70c44d86ec18d48f58c2c948f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cf834bee20d9e20d8b36b7b37cbfa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67247f42d68c1852f7f8958dace0543787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae2068499bc16f0fffb39a51ceae86788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9329fa90da8d6034877bfbf27b563ec789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab6eb4e65607179361c6c34095abe9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ecab628fc5a6858cd129a73f6dde7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65fa39b9133f0ee48602400071a4ff792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6695a00473d702994a6edd9173952a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6ed697d516515a51eedce1b95ab9c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5d4c7043876ab02770ee9037aaa29795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfc513da8f32417e1ad44a2b0f3591796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b85c1742185c5972fcc0a47d567ea6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69311ca0460a389d9f4ba8eb995bc0be798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297677664462e3588c4041ee4c8fbd3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859e51466e36faa0d54c34b375d8b83800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac43e2ad61f77c504a4c9860d20394801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deee38a4eee9fa412f3a2efef8c2a8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cf55edba35239eb4c380277e0f9e0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4391dd0ed1e1fc983d9a7dcab8aec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da62e9ca2bcf574a9c986ea6a2b354805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89143dea0be7e4d37a720897afde99806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d32ace706edb31693e211b08cb540807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19ec0bed0cc186d86778bae60be473808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1081ef4d9aecbe62cc8a299629d7664809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef52eb09d3ed1fbad151fef95333b8b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba7bf14ac9ee16d27b09a1ef297b05811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51634b9a07d92bb9df01949687b7c8ca812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3373390cdd812f2f4a2410a24558aa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef10cffebaab22da8e985b6dc9650c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42ea00e0120633385adf412e059567815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba58ba4f97d75c64962e75b2b0a10f8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fc60d6b1c0d94cccaabc710ea7300817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b2f2293a8da513cd6c853b2799e42818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64e392cc4de6cc0b0138e3ca8c4a80819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14364dba7f47555610bb9b699b2263820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e41d543666c7aeed9c1f034b3990ba821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec60aea5f671715c2ada8b7682df931822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11228168f785299afa2db98c7115a9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e218c37b1740cd9ba66f147fdaf39824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbe7abc285942dfc6cb3e9c59a423d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de3f99b08d4b55b15aa3d1a43281ad826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7e5c49d4651c9e610e2c2b118ead1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339407be0bbc9926fb1aa6f3d3aadd02828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e69644884441139127af4e5a5e1205829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aeaf0a007102446d3a4d892f674fa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ad8e4f2c0a9954347d62157e46ec2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17d19d5f0e68b66928c57076214bf1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f4a433c0cc1fe0fc908819f29ce1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0275258791403a50a6fad83d4c678d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca11858381a5a9c384398ce99c4c4a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcb7d297eaea7e55f51600a63d9cd1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88929c550cf06bb53306d61e85a0b47f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018b2ae0c0d59dd9d160c0601eeecbd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d5016e1ef7793d1b6c3335107177839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af7de707b9b50477922014b39700df840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee872d79160c96c2acffe32b128707841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe8183a8d459ccac08c2596a8a9c6a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc8a226c3ca002b6b4dc4a06e72419843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c269f9118bb1fdbc7ab90a23faedd5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce136b45188fdc0f29dac8cc9e559d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc436a7dd4604f66f0a03644e6a479e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e189071f29c0da8dd5c1688b8b88108847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059c2fedb6a3528a51b8321384a7f52848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc189bd3f9da88ab66fd05dabc740dc6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef4041968bbc0068fca2240b8598aa850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8c57ede7ba674c940f37549e8c14b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be447bb62fbdab66b96d21cc2c9a2399852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b46966ab258a0e351e98a7ad02410853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1d51f9309e5fb4dcb6171ae019b8a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075759cbbffe843242d2ab0f579fbfd1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffc03e30508ad46d13bcb4f688245e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5a4a321292a607c88ff678e0d87fd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad9295d00e46daedb3110c622e5a79858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33ae70c946dffe19c029744864ab21859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77341c443a169253d9d080b760401c53860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e800010bcac0ea0a43dfeaa972a3b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39541c63a1cef62a5e74869076bff862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7d590a05a7e7288f6258d11d03f83863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767074dd5f527c0441b35a310931092864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f565f7be49596e2538164f88f0bfd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcce91ba19eb55681b8345be63fe124866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9590bf02e8c3af1d8d033c63c76c00867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861d7c4c5f5bb667641789ccedfd6f4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501cdbdf10bd61c374154258c8f2b92869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6ae319848f6b4b7dfb730c13d2189870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225b8a303782ad93dc06701eef82a9e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b719fdc43a47331bf7441601614d80872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3960c8e60a7fc325a122dce15e63a9b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d91cb1d91e06d1421b1e62f77e8682874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4665839891a9a0b7645d2e344be62875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657f0f23b17a2255a187ee935fd7dc6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cab5c571221cc9ad412170cb2f4df877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3100c956b458d6d01ca3d001fdca1b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712785b8440efeb050f13cf64ea69465879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87211b11110830e2899fcb1f00650444880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80274af714bee5c8c3e241cf944a9c3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef52a573059dac4ba1174fd88aec9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730202bfbb56a314396c50afb4accbe2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e1626a14cebcef8ae06a468dc85ef884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24740214193ec34617d862934d5e87885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208b937bfb75e1d4ecff6951945c611886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f47ca461b1e8beb98776c07d5d61a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842c2072aab40d7d1322683716614ce888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9235dce1f7bb56d8c08531c3e2d4aa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87880a97cece5dd2a7acb04b9915bf7d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b241925f24687befd88a35122cafb8e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871f7a365572c36d54779cac9add39d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26766b0cf1849daf9e9554b9ded651893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ec86ca2de99f81e19e4fd09c4296e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681176dd312397f50a548efc63f8bee895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ceabc8e5bc46fd1b8b4040dc6a54c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657208b183f2113fc0854f0afea00046897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55764b4cdcc41413b3b8a723acbf977a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1a5fc614ef269d818d4a7bb9d87e8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57b2434d4fb80ec31b35292b0ebc72900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5928dd20a6cb8854104d4b1ded346b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ce1f5d5fb2e7db510e636d7fcfe60902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2072efd40dc1b7b7361347c1d14317903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68637dcf52f26473454ffdb1b80fa52904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5fc076b35b2277dbe159bb68354d2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73869db0af517a146651b74aad7fbc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354edc7c6e9e52316440fbe7953e6950907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c34e2e0f00bef623600890f305b6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047ac62d9cd4c378f45989214f68312909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55bc2da2986577d5bfbfee4e8cc5d2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4cc95ece4903797cb1684118471bc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eee5f40521f9effe606a01210901bf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035921bf6ab7b2a5a0e67714aab88a4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022df070c8c4af3bb838817635f87a5c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c70364b907b5bb65ecba22fc3d0c5a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c1a16b2ef1e74fe23b894dacfe8c4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6b45efc70165347d08d382420b4d0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745c509dd96164eafb5cd6076d6f51c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef62a49c085ea3bf9c5106248a54a9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbd105a51706126c8ae3bb0b9d1746920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469b8441f84814077c60c3356a5a9d2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e1b991396de36972c335a6de85264922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cb4bdd5fb86a86cbb6cd2fa1538f3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab62a5aef5dde67d35474ff5d0c24d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a82f1faecc8a47d12a63abf658cf73925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fe0ea37a717525dcf84231c3b7ae4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975387b87e343a12c3a363819290fc4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63962b45174fd855e60242bb41d201bb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488a2ffc9d1284f944c1804e4e2f774929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a908cc60312ebd8eb7ef7a296a9c38930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57862fb39b47ae834a0a32fd9f89ef7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e014c96fe80036cb6f1dd13dafb342932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfee2058b3d17aa3119fc21bba728a5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06196ca1127706c0b54e14146d498c57934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbcc2c4fa0ca5ae9a7899c4f593f1b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6aebe60342f5c54286eaf9ecb65b9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb005070d8d266dd572aba2c6b52c3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607039599d6bcb583000cf5326f87e2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15124e332d9353e3a0e1e8bd77647db1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f94bd1eed6b6f4cc71f553c53469d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213baf7058de5efbef24c9fe72ad922941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8431598049829bd2335cdbdadee17942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c93e01664dd94a3bcecb5d6c69d8b9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481cf4a3b48012f896926d2db9b9d5b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49e520124dc409fb73cd201ec4157d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82071d0646862200c5f85cdcb1a032bd946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5e9d4232b52c55457fd09e530786f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814d6dd4548e0bc0900c835991765f7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f5fe33593a0cafb4b623188adbda6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11004165760dee5d0b335a6729f120950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7e926f22b4e2a9b7e56860c81f522951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e5c74c80cbfb6e2c01658854c557c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d91713cf2a81e91fc89ce5e5e0681f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72218e843fa8093c359b178df6e8bc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51449ca8d1485d210946a866757040955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6eac2f46da9ce7463f18752f5f5e0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442860b3cf05d603fa042861ac7aff3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f0d2ddacc039dbc317699f2130d3c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb5929b9f556552e1787e68c99317f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ff79bde1298ca0776b2f545a5e54a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999f85455053fa85466e060f98ec445961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94941eec73b4625775aeacd84dec3928962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea47375e177d7d6851aea00bdc3eb3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb51fccd2c82b208a96d17053cf0f6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a44f9008d83b83090780c54118d591965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48d081653412011d606ac515ea19d3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50225ca2ada417db0022f4ef1ac11a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedc23f59fa2a97e48ec49152af9db3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59da6a5fda578fcaaa36a9829de3359969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9059139a189c23dea5045d5c19fd27970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeec4d3d1bb0e38625f6563e7cb7141971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c1cc78e534212392bf848a8478376972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f66f52bea85e4b5072065da086991973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6715258e00f9647bdc1830d89f01b9c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b5b5ad564c5450258f50e8c5dbbaa975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22538370428861eff976783d46301f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c2cbb606950245d6fee35a354fdae977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f285ae14c2dc125716be86134633b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8918ef317c94abdbdd8d909b7c02d8b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d14d208b59a837d0b8a1c38410a5fe980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1abfaf551033f3fe71a7dcaa72ada981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc0b756c256c8e17e787e27a631ac7982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4992119a4117caf2459640b15d4b86f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22038c6ad65272e18b6e51a98ffbaec984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350f0a05d298f8ce17ef16e00f2c99985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f668e2535471c4600b99b9f4b65225986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df8b8ac82e9be7b3b366bf906f6213987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9648f135eb5fa705fe606206ee0b2b1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805597141ee273c429b2a2e797af252989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579df4e1a7803a6821b1acd2edebf43990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d048857612be50e33ececfb592dfc991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fac5ab2205a83047929f70daadc54992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433ab1078bbe7f769fb3d228c1cd1e3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f72ac23c82a8ce3052f03e32ee4499994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef49d9fc9946096171293baede7799995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f745c5fbcee30f6388ae38347260a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909db8382d63a813742d5a9a8778d14d997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb612cb2e6657b3cd16e71a00ad70d998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697a80a12435d561c021b063f1be9871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8615e66e8972ea79430df063d506032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1d83123aa9060cd4842656b4811b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef3ccffa07b80ee0800f6172e66f594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ce3157c49c6fa95b90f95560247615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bde7bc1e50ea97a1b60304a0541fdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52ab210d06a209cc0ab53ed0a00b157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5650380c8601ec9aace0b7a28346e108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed090d41ba822a665dcb3a8944f86be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3552e13602a712b3b27a2937600577b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7315850a61d136cb6181e90ed350c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca933b29ac42c5c14d948887bea6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2650f987132ce746ed4b4a2ad584813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d05d57260a5dc598ebbcd120e6a06e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76bef8ddacb842c09145f76d8a703615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9ec8cec5f93b3c888f2c76441dd4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87c69b21129f5c86bb302ecb231d6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a6ecc8e87bfd20e46aa7356a1f9f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a789e64ea127995d9ef3caa8f2f0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee5d02da2ab8c9db7e6855b7a0296a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3234f2a13f3f11faba07acf0dadc01921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcc043e7dd4a9a3f176a8c4a366db122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18519d9717b613da52f157affad7283923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb494cc1629638c58725200ac2bbe8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca04d89ee796c1629d1228e8b5890c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9f816d24d04be2d185b3db344ed1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9dd517156dbe366710a98c94951b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a366ceee11900edd64d49e64f0612b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb2f3e48e3d701976ab2f87ae7a3fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff94ab57a5a70223b297669de7bffa730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1592770ec3279c5040000fc88c449d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7025606c314599fcb9e1ecdc87e4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7f74ac886f3472b396af24279093f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0351542bff511f430e795f5a27c8ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b860fd2b1e4de15a57691c3a67a38d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ce8030ef679bb015d8a929faab64836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472ef5022fa9579c064f4e419e5129b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2a39f31a03ffcbd9906b03c9638ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203de2557d7500a0bd24cecc624cc7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83c9e58e730f9cea542618643ff88840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dc82e43516657562dddfcf6b6f2ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ae6b42a00c4887d3590dd44e8793042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a089515211377d4404d4873731852943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6d539db9d8c77b8471ac9c1ea78e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb9f106283279e610637a26e002c9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069319fc68a88e1ce4a74482ccb574646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41450ad5fb11345a58160546e0cff547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693da7265a2cf76a9fa349c3f38d30ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceb88e73727d5f2a7450571886167849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82232a59eec7838b5c90135a302fe050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e926ffcf6a17ef3e05224664e9cf88251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae198120ff62f4bca2fa2d032929bfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036c4eecaf37f3617053dff23743f4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c578e801cafec7a820943831b67be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209166328e9d6443d9828eac0cd973055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255051eb5ad3cd55da7f2bed378278756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add3652411e6fff250cd5f7b59d146357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100c886b97390c4ade386a349b71d6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449223af207bcd7f981d4143bf04dd0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8513020a7d7fe8cbe8defeb0ec54b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fc799ece31d3cd01f9f3866beb69561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24b0c0a2bdf1b40e27d1e1beb4d58362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8b683e30f1685772a106055c811c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef40ed46cdbe650a9092450de46b92d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c13a7487ba0bf1ba02ba3f2ddd3e4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f5880926f3c57ad50715e9d99844266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a1845a43cabc1266586ab4709a6f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d97c4a67c360a11fc4d40c8f1e5da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941086f402b09f6796796ed9b86bea669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ef081b29bb71f1503a0a79cc5e0dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f9c208bc113a9e382f5f225e86e2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532e8c2ef7cd8e7f3fdae3e24ee513e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e0afea882c17bf756669f3be4956373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035d453652b28351faaae89a78838d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853a1dd036f55ef826ca9a99400f4de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc78b977aae7dbd37fc48107c87e8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e8e821aee5e8ec5f571bc3260cea077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8787eada48e01b61ffa90b40a60d1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ce60f4a157cd54ab4d73850c10d5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afc29e038c06a0496a9a6e53943e2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654afb428a9c863937f6121f64a7e7cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c8f9982f239b69d6abd2bcd23c0e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75b36b88bac52a2dd92fa61138130f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cde04741f258cf00dab5fed4f58cdb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df239c8f26bfe3c4cb031e65750abc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0a480f05d49637a7bf14f175235b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb35fb66688864e92909f325e0e5ea887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabacb99eccf51329c3b4d7edd6d55288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25df4124915d5101e4484a83240dc2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b32953152c88ac918e1eeaf369b2e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5397801961ec2d3da3f4f69d20e6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74097f6308dd68a3fe655b8aad68a8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5de2f5e77ae9523549f356614319a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d976bd78f4369e7c63c224656dee5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7668848a9f01783f9c3342fb17cc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5469a7884092ae78436d840bf348b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbacede00aea5f9d2992e3ded09e6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a4bd46e3e5de64f8795ad0b2a449c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f245d783dcc0d5ece539e8dc07ccf3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63837b4b6001bc7afbf30074e23c1319100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b39c2c5e73fe4529d92eb038c8d900101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d9e8f3f781634d46427237b2fc852102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15afd4e075f5f1166f1b8c59f52eb9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227a659d47c1c34e7509192e9c0f1a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b225ec1c5894e4bb9b1d1c85dc788105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12946f5896cd024e75b4eb52e195b1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68b52dbfffdf541d140c37415423c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519000ebd9e0ea0cb4d62cd1fb587775108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150e24f31f96396070ce5c481392dc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153669f376dfc49094c13dfcdff44872110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab285447723b55190fd8ceea9d409f00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672763803231f459bb9469601e9b10ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14893bba075a3f85ef7302d2a342d927113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba6a2c0b7545ad0b88c541e8b82854114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a31922dfab0ae2c08439683a807131115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286052d250c75c1369eaf20544509cb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24703d1bc50fc0fda27638e4cf76ea7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff791702d39a6d2803277dc119b0ebd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce2b1e38e3a276ce26e18e58f895fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b2fb430170d542ef6bdc50a1e34b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba2b29f016164833fe77e3a41bcc34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d3aef7b3b3ffa570918111a1d2076122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a08f7cda994860386df9f9bbe66bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d3fe095e2ea974675e28f6dc30bdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a79496d43da72f7c5ea35d009745125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298fbe4c09ae9d31a234507cea7a092126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b60e6ab9441b02d6dd5891dc90d25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612c0ae2b179ffbaf55b7eab94f4e5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cab638513f82c2d24a1a14cf1b3368129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d75588237787668f61ed956576236130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a3b15a3ef38fe7f67cc9568cc7bea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda13b7f47aad56d474fb6dc9bb6c0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bddcc161f3b945e13a1d16a5c55867133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41179e7a25909654e892953b37894e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e4bc988155c056566f94c78c5911f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99d78bd4514f7c76f22015efe5dba7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c3c6af14ef4c91b268bde7d62065d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2f811bb8ac855444e80214e3f3c90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f6bfb8d620136c40fad1430922763139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f68cd439cd073720bc7ca178b57a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b3af06e5d195dcc5b260a35aaa0c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c989f2d7377973597825941e120a3b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f1aceafdee1317ea84fbc350b2742143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266d37cdebb518e1815fb2027f2f6ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ad967e3015486402a38664b0d1f2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d58b639d30bd3e2e1edde44a54a7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acf3766bc738249aab3096f8111938147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1c479fe68d2d334ae6cbf990d0e28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732ca543df37792a9fc054e419cfa31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ea50ad23a1e6dd44b675858771cd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7787676d52b00f9c4c58cb1ed7d39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c81adee8e4a53b2d392433396e7253152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef631a0e789ec91bd5dadbc7555665a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20f8cd0583c7f75022ddf4ff207630154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983d37931bd3c93f30ba2142f800ac5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7e9f47518263192ee1d068cf8fbe6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f56a61f8504aed603d3478d5bb18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3509683d32fae73c57ce9ae6ed353158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad87f9655fa1ac1f7fc8249254ba51a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1b75508f74da392dc84539759a1dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff51bca75a741f25806b8641ca451cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a39345eb0ea778b8954933155f8d7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa0f666b6393cfd4a54061112b5f6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00dfe01c0f45f2dbcfdb6ce7b3f214164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a69bd3a06e6d616dc699e4bdee91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23e30f4921724e556d8e1b24b58f93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50b8899f64c63c26297ae0d1deaf6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6907ea887635283529a27ee457dd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26158f78a3df73b81ff96b9083fc9db0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083e5e462dbe373ecb54255a270f5c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bc837ed67bf0606e3102a53f13109171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390183cbd854d29c8b3f1b3249ef96a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec5d597f1eac3bb1f00fe49307d371173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18005a493abc0dec4c2e36b2dd25a7e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5e337608c1d616f51e88d9267b519175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0542b92c0fb85b129cc317dee6df1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ee1e56d86c2cfa641c88f110cdbce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871ca63a6b35e4f7b9cc85bea68960e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502006daa13d962eefb13847a251c3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a060f54b33e5894e8fc41480576fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f8e13d489535dc5f92a7e8137f7a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0cf54e06575dd143efa37875c958a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba581b4a15665448af7cfe69e67e3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09844043b5d74abd8f712517c3f1fd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85d10d8c5ea8b77ee276a0e7331e8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf37dea98b946f7f97423dfb7ae653186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9083117946b523223f1ca855a4f6103187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec20bcbce8c5b9cc401dd33fc93d11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da729d4271f34b0a7c22cc614a1279189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1f44270283922f99c56b279ef8d42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da982a80c20c5712752bcb6172f4486a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab6bae35a09c14ec60990bfd821848192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc51b11b51d8fe1fc11972e9bb5392193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684fae8b4ca09b4889f63275228cd39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba2dfd260fc589cfaf6734723a6692195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a7bb7ebd1e5dc091e7580c5552e15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d773dbed8c32e1f6543a4c2fd8cb1ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79740c6d0d3481c53274611c01e82c36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00dfc40cbbd75d960e9dd920003cb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844583cc61cb2388d6b7e62811430305200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797c2f74a63810de80c60930872eae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d6da390e8681f2d9fcc3e7b6d0fbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b99d2c02349d6850a11fdddff248e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926fde2265ee06c18239326c0122f86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4054770b955db96eb7ebf8365e179205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895bc64c08b1a2f16e849471d6cf4f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea371d551a8e35258d5bc1d94a8461ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcbba3fa05908bcefe594f404f04fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aa45c860230f241f3ddd81a63b44d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fa891f2f4a7d19c501ce701be683e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462eefe6e2f24fd8689de0a03f84495211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76454686adc50db27c48bd2637ef2ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756c16b6a54535827bbacceec7c3ce2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e2aa8fa7021544082fe39dad35a22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598449721214ee4f5a13f89ec61f762215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2833f6f4d28b69c0ae45dbb9063126216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5392680a994fb19fe94b39c8d4126e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0227c9ef87e933ef9538c9cdc116a8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e017ecc054e253388125e92032f559219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff62ca567f52320baa1757a51bcb26a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6012ae43ff9f1b22b55de55d613ae14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8c55fb6da78ea383e199830f9a2a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f724159e520551a83dd7408abc092223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83b2758cd14a01a93a205aba18aa70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4c8d1ac5ee2e14748c5bef131815e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3c4d2fdd52dbc42d2ae651fba48cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81978330f77e5fc2ac77dd25d8960b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd936e262ff16b877e1f1f4b81da75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe7ac814cda6fe9d9f57e4aab9faea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7c9920e43cb750d1cf36fb7e86318230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f8deca0c821b4de44e3971c45c08f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6127d465094f02475474f7371a9b402232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897623c1b41b3784585dd4f9e36a657c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05324acc7de8d9bef66bc989b55d48b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940caf357ae9b8d7c0bbcd0c85f7629235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdb6dc9f2e9979513f75b5da787019236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cbc035f4fd83f1404890617979b74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374ad8044dc1b76eba88714a0fc26ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3b77d0d171b1ed9c0b60f3edcb8c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdcf0d671d3f85ba99f74af7a7971f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4df827e011ac8523dc09a6c26632b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67814c0263216164ad34cad238dc9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326f0ae19081208c7daa60123ae8bff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c4ea07a99ba74998e072df69d1f94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74b02355655b52cb177c10c05768c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cee1d2a6525f7b83d640801970b7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb98f6476721f9c6ccd595089323f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed80ca937ed19f3ab0388d99d52955248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bafd549679ac7a4a5d50b864373279249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992dab377fe6802cffe150745638fb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1633cf128de445117be20324297de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61faed378c036e82485d85ede33bfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9ed471b41cb66ca6b0e0235ad8d13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d7ab1c1f520abe21608e226916e45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652021684ae807a67f138a5c1998ad5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f140386dd1d6ec4bb47a2a8698c3306256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb241141853b193f2debafb5e6ef9c98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe5a2ecf0054cea983aebb3eacdd45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df174b93720fc35a203bb25a6acc5fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a6e569a61094e85b55ac713788558260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2de38aa6d954100614101b075d52c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcb6646c5055bbcc9906d15a409b90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d9fbb247cb7ee21a34bd59607b080263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f62e249d851329ed2b196f88b2ba12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6315c742d5cc61253ad177515b0714265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a46e548bba6f02a972af73416385266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a30d02e84f510b63d57820d3c4eef8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867d8d6b346722457e0df7642b975d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddb8765e1918de52600c723aa141ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd92e5e2c569b7cee4a0e5c5a2328c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0db6884dbe63e27817729905f98aef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3a78a88b8684659b9f867151f46f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3bfd7503e99bf906eab62d5b19c77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6939bda6de2017b845f5fa1f9982d98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156309704f936c1e0cb9f5cf7e17823275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a06c959398076415dd112ab41c6e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc59c5440150ed61357a3f3a306b18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a3205c80adbf4f9d43fa8c42f8094278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ea02d54b7f815257885b165af7a46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161325e90875196343042832cb0f9f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69209f20ee9615c0129d1a364a1f12e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73040f4b317dee6ad82bca0aaa6cfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cb89c0187068a2601c0f6b77bf7b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30e065d8b9f7b7094bd77ad237e565284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66909896bc64f133667a0ce26b9db5b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41997f5f39ab0d62bd846b4d030ffd55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db662234c6903ae363e82e9af93617287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73bdbe3677681d1f2d3ad711c409c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29fb08f70082050ed29182c48a06f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ac21f639d99eb803f2ee501af6689290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d8decb2290b4bf2fd61ff06d50a47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d590c7339e708e51bbd0aabba04213292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd1d2ab2859109bfe469b8444dc38b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af8051b0085330ccfc2f4f906a9402294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab159867a8f2eb2f0ff917bdd057bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20317049ba7cd06af886b4ce03daefe2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bc74b9f8a801cb11c99c88d6ad5c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63522142e124c9350d75cae7abcfd9e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c70cb23310b4ca0db7532f564e140299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e601647acdfc75885d7a31acc362598300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2c99842dbeb619251b644cf2f06c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333126af2abbe12c983765f1f5d8bb88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7a2d5dcc8e49d2b4776cf03ebc925303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114edc65bb29a9c300485cf6ac68e878304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3533b88849d8cb8736cfc995370e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c6c61505e3eff4571232a7a6675dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78f7df11ccdfa2fc7dbc1b2ec28b2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b637e83d24b0f6eda82500d34fea384308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacee20a798e0d49483d248a9732004e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055063d1d65b2cd46e7c255e85fb4abb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbb28e144bf0b2275ef97fcf7d8364311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1fd4da3c2abdc2487e15eda3550e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c808d74afd4b1298434e4ff5aeeee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c164ff36b8932bb3e9657df80f948b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc90a3db8936aa5acba7b151229dc6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c1edf13de0b60269cd07d2b59daee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349307a239cf646443a5fd58912a44fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf223ceaacb1bb088a12484524ae978318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bf9e28ba484311a8608b249a1c56b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f4c61021d62058126225c778acc87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cd887725621661e1c32810a6d0e3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f963146fbf639febca465fd818da9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a628490d2e3bae54bc27d9340866b31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d73ea96490889f485498ca3f70d15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eb6b82bbdcbb698a660ca5fa12bb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f8eb08ae5e96832206448e59fa13a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819f6c29fe5183893a70d9e8725c41e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827bd4497efe8c0d3a7dd4dd75f7e41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8cbe0b392de9ae0559dff70b52e5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bdcd6fe5f2720a712a6d6102a3687330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ad9f677681a231562629817369fe4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d9a7c3ea49fcb005a5e6ffedc0486332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b7d72d0cf4a58f7ec882c76128c6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49647432637502e72a4125716909ab12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a906261098f99b0f4765b0a1b8c7088335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b1cf89654c458ab8d8aaa5b88c491336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f483c3a94b484040ff327b53b9acd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c00e136eb3a32145824d8ac467895e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646fe1f8975b5168c8d18b82708f44b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19d5b7262881bd96561227e24f8279340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae1161435bbb855fae31fea92c5116341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845659d0a2c21326415b2a6db1e812da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57400d086203534d8b8c59f459ffaa8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966706a2ca065f4945c8a30caea1891e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784fbf7ae9db655d2a59c71ce049665345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745bd4d42dd0b7dba50dd515621b91f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4faae599479168f380f915e673f1bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26206561778e94256caa2a49c17310f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979b6797951727414cf3af83c6fb5ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b9159ffda943ef325c508a974efa6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee04a096a408feba68489db2230cf83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8df85f59b3e7bce40b38d8eff48e73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe67ffee7795205d09d7c584d7c77b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910c1fe224a6b85fb3ddfba323a01c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bac048fca22cc5a1603a948886152b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58bc6326302362db1455c6df262c8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0357baecfc4f23613c554372fafe9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90379932f03b5bfb80d97b683a48a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815af43c038886b5a285cfc6e2d225c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c52ca9fb28f8d1e4a05aa6e37e90e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ddf8e9dcd0905d298e30604168cbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d582837708cd02ec9cbc565438c69c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11646407841b28b15560cfc6bd174adb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797876cf04af9f3e7bf4a9719de76ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7acd9cfb8e82510173105cff5e0bb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d06a448c17c45513496e470d728f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c7b7325bb32433091e8f0bc2dc7fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2e5f815453f86fe354dbe0cadc48c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b74fd66480b6c1ab887b11815cee1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075d969b7c290cf4c9d4e7e3bd75334370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdfe87e4815fba86f545f68487f7da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181a20aa6c5613b472c25cfc7e23de6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ddafc76cb404af23a44d612d74886373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ff4f72ae6dc9fc74639d869063e92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961660f8d5ecab67e84f61356cc27792375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2159e4881ff26225e8532780da804d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a494e0782bd67456c2982005afe18c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912d2b94d997a14734dca7d96c9ca4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2317986eba9c957a76419d8d0c2e426379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61136b87d2d9c6ad1b52ba4c04a5d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9136e5584653b87540e0cf6349f9a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc13ca2141270611b6cda02dbb903d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db65e3545393492cace758522affea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c92ef1f4a5784cdda688837344282384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e646d4309a4458c58fe2665140541385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f851142882e015ac5fe0d5daa4c726386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99a3bbb7c88d50a9df5f5aecad687b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159037706ceec777447a0f7b0c78fb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba867f59b754ebb906c3f307de84d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2d586ef459c141ed165d330822da8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb4ae834070b7fcdc24a4a24d8d6e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e27adc282bd01ad16d1852353bfe92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b64fa74719d4af70cb92b904626d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbc772fdf797e715da3572e4a61ad6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292d9ea3271610fc70614d96ee98f4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3f8863ad1881bb75365fbca238436396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c53cf571b91cde4044fde2e46c82b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c88145f153174263ba842b3d9f5d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c44f14c9572ccccba3f8afd62e1247399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ed17e285d0200a962f308b40a860c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed0d9eaae6b7fdd0c1f66a9beb65e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fc8211023e0dd1af7b2334b2575c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb015354013915957b19bdd39c36863403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1b819001b967ab09104be0224eb45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16182e987850448c6ae7855fd00986405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c9fae3a914e2b3ebac3a106d0a145406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd81e2840709e03e3628c5dce681da2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7ec81dfdf39e7f826c635b6c993d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb8a93d46425b9abf2f495fdd3aa30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c098c90a8f8eddf94ce9fe152ec82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6f8c2edb6ff434a01e84e80644a7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8378fdbd73a317991bc90144e2118412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f256bac13893b80c6dd99cf94979dc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa6b4e4af9728862d41645249b8acc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5c4c523be044e330ca49222aff6e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7e80f5cfcec1905839406e385c4f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee580f8289607cd07d0785928c968417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05be9b955e1d1fc5cbb22caddaf8f75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c782d963f2149d553181dbeaa28e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eaf24fa377a801691ab6c84bd634d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0893a3cfd6831c9ca39728b98d19e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb606e6b0a46f495dee65591fa93213422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6cc5295a94ce547f8ddb0283bb9a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dd84d334fb5e93ad810bba563369b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8d159c61d5a4b5b03c2da1c17b93c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefab96dc74acce70b42156b170de50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887c9326864402b874ef009d3f231b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac12f47e9a3330ff29f91dff6462e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656c7d701dcdd1c48121287f898d0cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cee8348926414afae7f084f370ae75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a785b5f872b9b37cf64dd85e8a9650431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741dc76afb563ba114bb6d0c05df684432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841a228fec212cb353717697f849efa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf9428f85ae772fc165693b5b842d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e98a8340ebeac4068aee04d3df5d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb28c80581b1d50aeb3ad16d0cfca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8976b828d3c2b839bb6d97f6df4c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a09603e08846cbf175acd07523ab4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ce953ae9d736b290712c99c4fe3ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c99f07704aed62f28266cd8e29919e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b7ef15fff587e44abec743d259a54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5ecd024ea0d856669a9470fa25f1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6dce15e2e0b1e6499ad3da0e135e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54ee4d793511b70251182a124b646f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c470449ca5d69aef9d66e679fcb738c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c20cfec50e5520408b605484aafee3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f21d97dfb8c129c4dd0f59d7f0eea1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9b9467e33cd72a1292d32c37467f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40268821249668d7a4aad0d2e31cd50f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696d065a4f3e9b4549d08aa3cc25829450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725cdcf08b67151626cd92114d6dc67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79c1029740dd6ed747f03071bc3ff4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071038862c4481456f0ac446d6c08db1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacb3cf4c087456eba8eb75b01ee8a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e256e7fa15490336a9a8174213b06455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6604a9d52440c3c89c119733829b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5e403492922feadba940c31e3d05c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeb90f58fde21cd846c29ab65936e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9025de43bf2fc41161c954f8deb790d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7524b9940afb87bb226fd49f915033460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208ff5a62cf6f9eaa17604d71deecf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614842b1ec73d75d3fd793b8550683d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adc80ccf40e30710b3816f944275da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250887fc0905e527d9ae93c6fbd7b37f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f955fbc8e91e783e7fe230e3f19c977465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f7e41ed899c764757f9f162db523b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e5733103c07c2449a55d30b6df97a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ef0443427d616b552360cb57e7b64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8ee76add8ad26677df89d25af397b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ea20c1bd2f3dbe00c82ee516b2ab6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f90af26552a7597efb5ba16a5cdb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671d77ee51f4c032c0e8b9ed6facf0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae59fd5a27a5f7587fddf882fdca5d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e767743e4aa23fcb93bcce09aff9db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf80409918da158d096cca5ccff2ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4368d9177e05d35a8222d53e2e221476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a322817a0f4812274c9f6169e4c0e84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d51f55f0b068e5e0166bc925bf312478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406b4b80c49d5ecd7606844a7f34745479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa409cd8ba41821f5571b21148a6c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c9f6e6af6ee92c74a13d1bf531096481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403a6d79bca9e35b1f795fea8d43817482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca001379c6fa79a221d75dddd74f3279483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a368d4bac9c12016110d3cf7f1c62d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c83dad005b1401457935e1faf012b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4a872cda1daf3b0ba6d2e489df9c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea1d097ca53815e299fc3bb401347d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc7f4fa5a1729518debfef95371e0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a9d5db36cdbdabe9efb199dc9a7cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe695b0b28322ec42269976c032f2c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5135587c811a3e501912efa3f3a33bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe305c0ceb138509a41ebe5d4090ff9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9b0d436dc965e58b8169ce7d9ecd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266d7b3d0bcb384c0d8bff59935cd14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d06b18e185470883d91a6c771ac66c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1f573a856e37dcf91b5c9adca75f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafd626f63008c8659296ede913cd56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff2d5e58947bd1adadceabe82bc583498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4dd8af72e0066dc2dbb81c54b5b98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ecbf3ae4e96372c4ac0828871eb47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ae0ca8186303f9f4e4ee7bb9ea096501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cfcce526e3a8477850e4157b15c30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f455c8ff17e415955f3e2a50fe7c867503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3775f34616ccb28c4bf419f80a5678504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28058fe0afc7eba935b6372b3f44ed8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eaab2e0244f85714be1fee7193200506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582b5d3dba9ab4ef326d7c4b314559a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daf57267316b98066a8fce16014d66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242442c5b1e72d15d3572526222ab0e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed825dd1c0f3900d2f5751abe225a1a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d995d5b9da7cea0d65e20bb7c3770511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e22838f87fb31846c4090a662cc8d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0c206b0b7e4a5dc5f63f5f5b2522a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820c93b4c53610f97a3461cac17f0e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852ff488097cebd224be9c52b25c796515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334d212db3066b27dd77bfc6b9b1d99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e206bdba9dc8f9fb05c584a4d5dce3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de06665efec76898b0a2719ba42db6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a932d6c14cdb107c46dc67f71b188519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c6f2fd28f7e5d43b9cc8f2ed4486520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542000dbb065372f75d0285d0a3ecfbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41896ac480d531ba0aa25ead43ae8c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e32e63151d54c3fc4bce3b3d673caf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e7785103df8e3980c655f776ab3b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871198202810cfb433d0e53d8347067525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dfbb5c97eb43882b6e17b18817c3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276da1fa0554cbba05e16612dc35f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87903b4a03a4dacdf20271f722a5913b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4af06e50d661fee294458e560f8f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f34f5b295f575ef3f4f0229ed3fa08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8abbd493f28b2bef318474fd7ee2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec2505fac35da1e9ac9f286deff250532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349e59816ce5cfa2a7bcda640618feb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13235ef85072f74f7c29afee2d963b5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2587ca1b0d05913926c4ca2c107d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9104efeb5665be24404aefa6b4a1287536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c3d5d76d88e15f68c6b4e944b3060537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c6005c6e2f11d8df8355c5a3ea894538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50aa8f0546b6531bf43552a2c987ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68351e78570479fd10ae5a00993a5da2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678764225a38bd4ddc4ec235d4a86af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf479c360814cb0f8742f2773c3ed20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fbcd64a25aed0084a22be3e1d3ab2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7fc1b77be4ce789bb144041585d63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8179f5c9260403e4df8d00f8bc99e5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a885a74cf24d4ec9d2a775a16cccb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a6a8a77f13733f2118c1dad4b47c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179de8d5f829fc13c559cb8dbaa05e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd921884a0bf422c14b92d4cd137b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd74b1f1c23ba264f751cf34ee4f8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b028c228ebc63cabd83d66718ccc05e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170f7ed74918cc01569991f62338f7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704139c51dff945a0239663812be84ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24fe77a9aefba70b918c7708bb948f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd034b429444849aa7112cc64c41208555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfae5e4f9c24f31ba2f7cf3f72dbc76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1049e85c0bc946fc0194745ad291c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381618b96d00f5eb43dc9694542f124558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bc270e4eac81ab9b514abca3def83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57822e0838087ff8f2c7eaf8d42587c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b282ee46179cf23249a16b88105d1f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848a60a983fe44b14f24471557ec905562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a1dd2a1166961f0daa4ff3b841d78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6c80c87317dbf43269f596c24e80b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697e98fd7e64f69298b753737e0f64e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc454d00312fa8b1949997aa88c5cffb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39c02938fdedac27e7c968a282fecd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc9dcfe6acb24654e1a91e8a0340a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035333543cd4bb3a8f8afd150bbe929569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77091c68d8f8b03bc2130f754491244f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975363e9ab6a4e68a6efddf3d3e542d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198b8dfb23444f8d568f24d186589ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61c47548db7903b9d2475bd6daa20d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f3cf8b9d8398a316db8e52c1d0564574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ac832b3f6b3a5fe08296033fc1c7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381642b5b3c5a85a0485cec526782ef8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea7e20fa605ddf1a4c27548f1c2356577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052078ca065c28c516270ef12afb436578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f39823b1be61f89957946f52c1814579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91ee6f060a2bfa9cbac90a9494d951580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5fe4b04afa99f7b5f21a8ac48476f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af49fc3f9e5eb52a53cfe79edd637b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0b8deba25587280d61901f4c2774e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c28dea44e89f06dba2aaca91fe6adc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd36898ab297ba288f8264251226977585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3057e5a565ec526d0ba92dd43bb93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef463ba125a26660052f565c220bab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8916a252c0d9fca987c2e1f545505588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f0a8d97098701dec39daff755bcd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e044370ad0b613ec1b8b6ed85c34e25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25db46b4ad4691df3bf1b02991701bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f59daeef08af5ad4f32c682b8579b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b6ef7b3d6107029a84d62c2a2594c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ef679dbd542926592cb3816858302594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc47fe2398be9982603bb3b15f8b53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099d72c2005ac5253bc5a8947d58ac6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d832a95e9db0bafb99096ac0975a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e4fbb5528486b9c79bb5c159bc185598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c051579baab73d9a52b0d8b2c0c72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ec832549cbe6a0e0303a6c4468620600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e64646a086e0168b1f2cbff165d4aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7916d5e7d704b5b48756f94351ea89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b4143faafc4726f967ff5fb0ab290603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11676a78d69096952bd5da55643e272d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff002339c92dda0e2207763ff0bf8158605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2740138f5dbba02c239ef7b12e15dbe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508059a72240dafd2aabf8aaa7a3d30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9429f2c54fe40c2b3237765a0c618608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28e418f14216b671fa28ac956f0c40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0043016b52411435cbbe8e1b5d64f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9bf7a9353ce81e04c15ba84a4b50e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3d7ec9382e76dd2b98e06aa5e9fcd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b588a401173ef94068171f45eafa348613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea8808755281786e7a3321d995acd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3a4bb29152256b152e3f72f37af43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89801f700304c70e1153b869e0e0e1bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56533d40eb2b6be12bd9ae628f9a75617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a1fe3501497a11adffd4a3fa3a1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92957adf9dd255efbbd9252571eb616f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b18e4a886f6596ae25072524c4a261620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892761a762c0766d63e5203004f36d00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a11fbecc9de4154eaf2993d8d73b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b4dd578a21804a77b92284bd689ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e6f64c4e4e90b3313c9d9847b79de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54761fb726be7a1f8b327da81472705625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bd47dff2b2fa664b56ac23ea3c60d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a2f62d50bc80d3805fa7015dc3dba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559a34c388a074d816cc2c3e382389e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a74341480d930daebe4e2ec2ea75c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129ae517b4868098ff3f5e4b8679195630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11c1697850894a72946e654230823b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf64bdaca6022b5325c6ccdd692e33a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2434f6b80ec134c49537910d463a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45214f11dc90ac736dd919881958a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cc9d47b92c6dba3d1f455e401c93c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ae124745f4ccd76a49eb98966c568636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eb54dcd609d4ded4e65d5d8eebd29637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ad0f3d7c9a2787d6c27f111c9e441638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ed98ec0af3dd461bcba9a5e39cd7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0d5440fc02afd5d2f96fef0d4251b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd8ec30797b4498c7d06b7af36e5a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bd7c654df15a7ed6ebede2280964a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00d0b4f37d4c4d89e7c4c1407149d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82ab01fff3db35515ca2e2821d05e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff30427bf24256a81d53049533afd7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9db5fb88ea66482f140b16bec2e95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f37d6bf59bc923014269a8aada4e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975550a2da8d5c14a3cb33fbdb072bfb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122da5a9982ac508d4c8d05335e217c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb6576cd723c68ae42b1abd63b889f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cdf6d9cb893ef54d8ac13c00f3d0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddece42efb58d544be9a967e2230804c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3cd1c413fcd603ce37e2283a45848653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6f7d2049caceab2d5e9520ad2a9f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda60d1cc0f249a920aac9e8a1865e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f2771527a08cb1d270fba1123665b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cf22faca9f932392a30031677fcb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b816b7cf853ec6cc4192d3686618c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854bd514e29a48efccec015b2867bed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817738f658d6a244da9ab78c045d654660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56362c31a5dc9a2c451b01c3675a7a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c845a563384e8de3910f65bfa4f01662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de790165492031319ab97aafd889cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f272e36c46a53ca93d5bef67659153664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f419b8f4da4c2ba9dd2918cbe3077665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd356226a086f322c3c828cb124866666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a2b897ee67284190bc7a0ca476704667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca41196164c956fdcc6aa8ced3c95c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112e7cc4cda5af0db704c8a912f8d9c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f72cbfdfef35e14ab8be187846d20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46687778ce173607b6c333f193513245671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832ae12a7a8976bd0689bf485858a25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef08125a8afd19cc11528d2a2004434673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd2bd2d58468badb421512cec258d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d8a1349f0c7adb3e2862c580d71cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c847d9c3056de92a78153ab83146cfd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d738ac8edfb4359001d3e5e2c16cf8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc167f0d1d671ff759b1ce9dc29944b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e241d798d3841ed93e15cbaee5a7ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6de5efce75a130fca951134eed504680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8a9a878d4221b677d10d68c505424681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bf9f744e474d43a8c3523ed2714e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b7b6cda43134dceafd1fc55858356683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160153afe5459b7bfb4ec355ce11ebd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f8185fd47967e08179a3c1d2c6f07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65468107490ac772356e33c3ccc669db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b809f0b0e080149040dffc9530a6ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a920c8ebc269582071460e9787abf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fba12f110a18a1c66af1252dd01b54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217a9baefb9fae749f5d18fc315e2a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b311b132c939cd12b6964ee53804d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bf8659785360b1757f7509810db8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc4e5e63cc488ad3aa3756b6adcb9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e593700ca780c536541a83e0cad01a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba846da372354fb43a415d6b91bc99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb0e655bb5b046f6f4f64123926d77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46846ace5f2af8432745b929acfb5e8b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3203319fc0bab4a826a07e4207122698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6b7b9a9f496d21d2875a7e1154355699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c29f921bd72c614b2c0e51b988c350700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c30708e6d068032019af063d9b1fc7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335908e69cca6d468b51bd5ff82821fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa721d658949372814d34ad30db7b70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e83e194b7c549dda8db87831fdfaf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa0ae1f30f95264b53104ee98704af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5662777253cac0943e800cfaded3934706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42783f8a28fafc05dc765045d1dca4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f126678d7e8fcf2ef9f61564fb0da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d933a60da3f235adb557b14aa9d52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e77771964c2e243334f421f21717b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6bed9279f1c4a4a5fcb76e737ab87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de57921ae42c5df2e103057e502c970712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9ef60cfcf5f2db0740d45a3b7f6fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f8435eb3d4d8949ca0ca78a5bf6ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa9502736502c0678b99e04fcb53e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbae39fca3d0d89bd3e8ffe3418a900716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf7cca5cb8940e31dd1e3de598b3f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba949b7caeefe185981233d1a3f71c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a99966a056f2001baad6a262f2007719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c087fa2b7670b9bc809f49994ec00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7a27e913c518b95f6f0e963c8362d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d6a6046cd426cd4e917bfddf2db24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117f0dce8dd0b380d23d8dee6544239723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94558f88c6c5346caa6ff1e3f9fb9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec0491ee9564af2c835bb47a503a62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24855326da17387bc379b552e26a79dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc65857211fe4cef7f3477d8be99931727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cbf110ea0ef67d707dd666b81c0c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84870e174db76f0c01095e6051ddbe64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517d136fed6c97d181c97da0f12e912730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544f335fcf05594bd879547c86f7716731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df533ca3f0e5e2dec3c785ed94526c6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8301668b10b18a0a4fa04feb1869428733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40294e0d442badfe670eab3a99396c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d05d1456ef0f152f8e52e08bdd7243735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd195fe157f0bf3cb67388232bb6707e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e071e7187b7fab3f58c5ae3565163a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c145225894957cc4ac14bc4c4c401e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fc23e59122032afdd01647a7f26e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91698a3519b8acf9877fa4f6099329740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f090be155888faac609f64035a0d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0accd4d0ac454ca4d7c0108e548adf2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f199fe4aae8c31410cd1ab84c5d6807743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424d6adcc32f01bacbce7635f62eca0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24e294eba4cb0f321c8e80cf161946745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9d66e9ca6c12b26bb5c99f84d26f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7504fe4cc0bfd422419c9b7204a1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4064734779d9078823474869a43fad1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61beb6a7ad3074fdfe8734adfa15d82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925030fc5928f72dada6f00a169940d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad1cf764bb31f2e77281a0968963d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41686a536b383b11747e96f800109d44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827f057a29d5764fbd5f121f3aefbca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e95ae2610961826e73bd44c1933e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b786a6e88657699874a6ff77eca454755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f70e801ee43874c5a91230c5e8c7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31fe8f85b8f4cbc7403e83eb8ebccf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bf38afc4027d71d7c20eb327fc497758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41c8e5815c570cdf12f16d8bc8ca07759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a99c15dbd985c0b43eefb7918b761760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ff05b278c2fe39d89019fec4fbacf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd9a6c07f987a4a61910a0aaa1fe32762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eeb5426027a1310ddec26380b5cac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805a9b2ff31e50f1f9feefc31d3c214764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78505d9e45d0e5dad4a6d97efce128ba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910f000e1b32c2c57f980f4b2e50d10766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a6b5e67337a052f3950185c649969767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e36e38290e6460962376bfc12b272768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9619a1a6b83ca665c26ddeb1c45ed769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30724564de3a0196f484a0364a028d51770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f44d2582e06c58214e076986678ee6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466436fbcc9531f9e952ed78470cee5a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d347227cc622063216ebafd994e055773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbe7d5affd570f24626025671befb0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c6e0f8ec4f95ffddfab6ec4903a42775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cea484f8c6039fed2bba4b04a6913d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968424976ff36a3dfdfebae674286629777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107a8f8b2ea0cd1c367aec982ef4575778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709be88a4d59edcff9b869653bf3928779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b044167f5324ef22affdb29d069a4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66b53082c5fa3069249f556b9f6ddd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff3054d0cfcf0419532bf7cb249f5f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af512aa4cc3e36f9e2a42f1869d5802a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ee62d6e4d6e0387d207d476f5262a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e34f78182e14c6b6cd6a93ce4fc356785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c3543b0ee7c0745453745172e304f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e721b59f58e7db81dd23c1e01fb6feb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193699528780ae1c587dd025311e9f4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9e82504b86bac4f865a55fa8eb76c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccbe6d1e868c8f79194d180c5c3285790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c791318e1eadfc859ca103a34ea82e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff66a8a27fc0e35b548ffd16475d01c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633c00c461285151089f7c78462e8ee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb88b7b25d78a614cee05ec0107bba2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f50d7b1ca40a303356bcc905a8d095795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ebc25cf498911795b2e1234bb33e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b53d09788631231d75c9323992545797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff5b239be575393d9b3766b8132628798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb0b6c58fdef4654e044ce5f515bf6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734fd37b37a8e44e65891193031f09a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b30d078e8c2ffbe4c6cfba3f5d00f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565d411424e88f048109b1f073c612d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460a393cc45e88b296941596c212ce6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939dfb3b9e9d5a5773c700cfc180a8f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c0d0e38fefab9179d6e8434c91139805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27389ec4c84c740f757adac14f6e82806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207d28e6f1d207a16c12abf23ed774a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182ba7f25630061ff9c81c57645f868808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8e05374d0bbe11a196505203e578c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552ea50971f7683bf765dcb89e192dc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4483acc4337e0b5ed17d1fa3ef0882d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4d11dc5348af4c11c9e2160ca914e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3550dc7bba11615562255b1dd5a2f6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea5f27360d78c039b3213a6f168950814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e586d07ba3cab3490b33b8ebf0ae79815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a63eee5b010f29a51c90e2aed9a6a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795b78e6ce67acdc5cf2ff29cb60f47817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d538d46ef6f1f4fdf1d58733797829818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f131ac0ef0bafca39a40a56b30489819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e840146e185e7b36457d14c4d199c0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25fc227c075ea8d81c820d51fdcbf6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60f069c30249a5f6c9244cb5508f80822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111a425f4817aecd0876feda50c155a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ac91d3b8090874da7f54b7732da61824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3368833376bc27c5026ef98451d9e6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eab6e1c47b14fcb00e688c05529ca826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ece0b33e152579add920dbd8543a3a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceb8416e02fe96ecf0601a83065ad8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ed6037466d39f47e21386faae7c53829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d7e4fbf795c2a2c29200bd04bf1a1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ad3ac1be6b9065eefe889a09140a2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451690883fa4306ab57fbe6359bff709832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c39d4c3075db9fe86183dddb04314833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ec6d1a159d8ceacd099b84102041e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eb94e0a071806d93bbc82c0b39af8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7033580961d2cac1e3735b7cd7614f4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f39cd244f1a5d275671ea8699e721837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8ddd4e46071eb518e5574d8709dd7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666309d2d07c29b74a99bc4a947f2a91839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea82a4a0bcbc630b08b3376a146599840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0098f219e4566e380617e5de4983ea841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d43755fe1c09bc6b3ce0a58d515a94842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e61f70830ae81cda5d6f5e2d565ba843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d465e7abaddcb16680f50269f491a2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842270d84381f38b0f0e45937bbd7d3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381c30521847fbd4c91d0cac43acc51846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfbd28395da0243584449c8cfc7f99847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb00bd966c53d1c56a2d957a8ccece4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf81351cae5e6b3b00cc1eb963734b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8346da0fd3a8271f4ea0f403ffc72850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb947387abecd374bef01e893895d7a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f640c50decebb067f1aea1848519502852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3cc17b18653e56af43412ce764d99853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963908134d63eadf96d1d043adc7e94854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95f59a49ab78f039180347724b91fe855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86168ab99eaf7275986e9593fcbac8b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207cc8942ce7fbf3481f9079af2c233857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e9146c0ecdc0b4d18afd4b3d02419858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6582b343e2b5558667a8ca30d9c9f5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7147356409f5dbccd6ed7d62c1732b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4469f9e7e329b133b96afc8dc2ac78861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e982e5647e51c953bcc3dca1d9fe9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2043c1b4ebd31ceb99f6aaf18cbc7a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d6be35e1c102b279d2948b1838f0a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d732b0fddb23cb23bfec960c13fbd0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d39e85ef77a6e36bb70fb499fde73866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bee3ab28de49eee22087d8f2c385f7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe6d3dea070470247a3630d481d369868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc2b0589c26a1f192189d6251d6d1e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa46025d12e25167fe3d78659a5be8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37f92a77670b0483f1b470b149523b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a64c63fa2da8ec2538d91dfc8c3fb8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a435fd3f9db035378f67a1f0d99c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17984f4de65f33de694d027815b0c714874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471650fa97b28223e364530c998f497a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b57acfe3adef5cedbd5a5ed456093a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be121eaa22548646b454112c2cd173d9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7419603252b6be4e38dd7d1cde507e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a17f26f8978ab6710b2b1e6719b1c3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff7df505468ff266da6ebb3e39d682880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48ebef6d7791fbfc3e8134cfd6ac02881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcc4fe91f23ef338555d634ddce3b9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3c1890e759694f6fa8ff41391030d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69a9fb3cbc2c00c53e8489558837d6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f15ba1b6b1f37c21daaa2fbd6018f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a12df3b2d09bce883c6d2e14c8e59886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d37087d9109356e9265bac02797f7a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf2dc1e7516a8fb5ab70388be9c9b3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4d500df38bb0995f9da5dcd2749a7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc14a9d8d431bd97afb0621496dff63890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6b38d04057f13851b8bd839e3dd7c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d57b675106b9f6bdb58806332e38f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0823a1c2d1b22629db9e73198747cf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27928ddf4acbda19ddae43c57cb79a1d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb5ee1b0239f35838c33ff2c8d4b46895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c4ffc0812ffd799524b4d762f1e61896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54aa31ea8d25f002b839a43e656aa1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597336f5b1aacac69c01ab9439d6f1c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e4a1190d24a87920d2cd95b117872899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabecd6d0aaf511a272e98df474fcfc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e731fbd938aca355485ceb17ae84b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468e3cd336b040912f9dd289a16b448902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31407795efe508dd4cc3dc246a961f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526ebc953ce3b13ccd3b55cbee9f4eb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d0e71dd231c7aff1de6745b65f9ce905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ee2af7c6e0f5cb4aa2105f9186bb4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6e639f8ee3c8133dcd8a993697d16907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec996fc16f4647f54be666c05959d52d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273d9f0ce6c47ed091a1a45fd290456909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d831856f228739873e9cb6ff441e9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b984192333e8228ac3ca3b441711bc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bc8916f3626073f3c28a5b7f70c12912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c0ab72e8ea92522472b06b98f7af9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092c92defb31eb1ee3940b0212b62da914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e60094a6cd4c315d073e77fb4e808915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cb1e0590d9d8b3b58c3924d3feb14916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2f6485c757de820c1f388f9bc1d95917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66088ad11b71bc863271c95bfac9cf4d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dd0185db5fd284f785766dc873e6e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0af6145e839203f27e5862ab3a73b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb13e589b3b5b5f0994aaf5d23a202921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338fc55d7376396f114fb5d86437501922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e424f654d5cf375aedd4817c1d0902923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22806e4421fb12508efd46b797058cf5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce5a2a0d030b8b32373c1cba86290a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035acae9b85382cc4df4df2424619872926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7a83db1108a0d93b2be5818dc87ab927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a6e30ed111febe4af68aac802168a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7a413132636c4426412f41be27123929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee863b0127829311960fec45337c0a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5e7b7552a60c053f26d1598008032931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386cb5d6b55b4ad8cbf9d6735c97fb5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e220cb0f1cf3e8ff2877410b0a61ab933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493404ccffcf17fa23dca5828dd334f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e703bf1995093ee0d87c8af46015a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8669e2b519700705467d163d407672936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b088ae7332d4e1628d2cc35f3be2a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca41e581bfc5510cea8ec919ff1412938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fd2b9f0d42fa6e8441365a9832b84939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae278e56e0f5259f6f6726d9e43d1202940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf3e514402bbdf1f05e0610a4fd06d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62ffd218e39870a5f033a147acc45d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b15acaf1810abf1bf2ebbe0eec77943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fad7df679df902aa48b675444abaf0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357443e1a11669d02a8474fcc807d728945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b018413cff7d985ac21647f7ebe359946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a27bce1229e00b94402bcef0d3aba947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56d7e3b8a12cbf04c4878be1a12014948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043735623f1de7d0989d9f1d7f790ea8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bef0e48953c67e954eae6e68884157950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c3d3136b693775392e425ee6544a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7168f2351feb8acb2188f0e6cb7dc73952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40751172089b282726e138c87c10034953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d06278805034c72af7f267d43a332954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868145eaf6b7b9c9ec00fb258a643a4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eddc76138a37362d8a3c88ee09cd64956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebad391150be94fb9329624b0fcca6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8504e97680418b7ae0f38beff8179e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbbc8588a7b909cfaacc378b660834959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e0ea13a6dc94005264d0f525d9064960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d75236e068f17fe38a22aefe3ff989961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3ca21c72ec96c6f046582518f0a46962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00083842d5c4bb4bdf0f874be1fe7596963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1957ae87f6b16f579348736011f3e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9474cd2e00e79e9011ae6771d06b65965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf70f809fbcfba9c1cc078759439876966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0c7c1fd07a9f1dc6635a03cde44df967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5203a2f1f8c4dee4752b9646b2ac38c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a943a4458aa630b12c7e3a53f5817eb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc211f487c2c87cf2f77ed1586766d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29e56693309b4ed9a21a3b70ae659c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75bd067d149384d13babca5ae8f20f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a73fada199751d2f8d9c019d8bc973973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e8ab7295c05b066f9bd5e5a96e888974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5777076750939c133143517c8e9bfe975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719072fa0266821f88c8ab29c086502f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cb65055e12d21b6b62e9aff3c0459977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd717a0eaab3a58d1cefff73918c9d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91614174bfc1e17fad06a900c122a6d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35534d8a5de6cfaefaa28e8132cc34980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d2eae8d1d275ea921c8ab862b95a3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa289d441827ccf85d29897eca372d5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89134a07cb1ad6e1b440cb013c85da8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f245ebbdec28c1644685ee9a613df984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0277eeb2e0e84d1ca180a3be42b5a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94179a228407e42ddec9ad6c0c95f3fd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239f589acd361a31264ccba3a0b71b2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa0b23ed7716680bc70fe1873b571e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d4b9f9114a05d3682d2c6624c3be6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93a695fe4cca850ef2ab340299b324990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77ff171528912aa99084bdb30a2fae991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee824cdf9c17ad44d7a24d2516168dd992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379721260fd330ba8f849f9643fa9ba993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb2e6f29ae6b10d3faac8a9d7ea209994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e4bf64d695d98a6b853086089963e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbd51fe08659fed91d6f0045bb4d4f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7b7149652e920a6440e6d0bbb05e1997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>