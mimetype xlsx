--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f9fb464751b29201e1c21390391fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72acd378b184427664386fb870f6532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241c768ff3c708504fcefce05990d2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b184ef814455e532ace3e3ef6f65634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00663d7516abc5bc24ff203209aa22705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f1f40d4de0909c6f8a49949e57f0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1e2a595525bfd30508a45cc2b50a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10836aeffa591b0ecb5285af5b41118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d9bb77078e55a55769ef4f33c18969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a54dd639ba4084297ce3248a067a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f7370c7ca874db011a5c95408816711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002b26f154b88895bc10c0e7d004d0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ade55200f448863fe563230e17b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5f4fadb09cf998a9f07d1edbc7d0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdf92feacfc4ecc2239e3846ec792315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4820566cae7abf39add0cf3982473fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771ffe992b84b97e8d384eaaba8456817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb02184884327c6571878746612bd7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea276903f3e7e726d988d1889ce05b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8f4fe0630cda63bf13849bc4ebfaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71d5df1307d6409ff07bb84d1dd53521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad525db9068b5a1e44f56dd39215a2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd6f2032869b6e09c928b96e81233c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ac82ed205600e1b8db3377178c16e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d17ae107fc2d2ff359e1599de88bf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458976d8abf614885a9c8e7b701bd4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3f775e56ac7dab2aa97fdf7bf563527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cd9ca343ea7149087173a9e027b2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dfa40d7ee0065fc9dc88d84838ef129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69650501ff0e19d1a01b7a45ab9972bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6655864b124c0eab3fe895f93bdd3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524772192846ef9715c09dbb7c195e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0a91750ea5ce537052ed85369bfb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d400bf8b0886ec66dd1f7c6f89a4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93d8c510821896751a5d16ead2b45f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc926e484f3713c37041765bddf52236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f1fd97c02879538dea2b309e717d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ee20de303a8f5655a89b8b65815738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f707099df45ac6a0e2e6632f0b0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81c0d17c91eccc1f46e2d869c8ef8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef20350172c6845d84264e10a2c2af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c844a38755965c2df8471715504b8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8d908da64fabf77806d2f76441fb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08032ab3f81db64d8f2e6ff3b4c9bac244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40156f0f804aea5dbe73acab88f7d56b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16b8b15c73962e793a64f37903d6f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec21c85e126548ca3d1e41f606fc10e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a5107ca5a5ccae8a4443268823f9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9746192c8edb9a62c2fe816a79977249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822f0fb5f6bbe51c21174622434167050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759cd066d9c1f35eb1500549d3c51e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb0added0cc5bf864b66b5337bcdf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89722e6d301fdf15d1137d48711c243353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7671430d573a1bcd4d38b342f786054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d9aa16df233854590cd915515a2b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d218582ccc03517b02953099ac700656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756f383b8d7fca1f3853c3f6b2c3dec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41afdbe2f72df34295bd328a6f631bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709965464946a9b4a5cc086d0e26873559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b2e603a470c3dc3cc8a5cebb2ed9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fc8618632d09430fdc8b1655ac37d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f862075ecfd31e2f364de1ea42e26662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3888a926544548c0d730b940a9109f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901890f28ac2166d0f692d806dc2e4cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c411dbcd1a6a44e20ccc126f93651ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e66f69ef2aa8738df87d6df020b6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d224a8216dbf7040f4abc63bfcd4d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff504884cc98299913c6e3354a83d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b41f43e4e1ed6ff55915b26d78fa969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0010e001a79f61c76ba1955ed474c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9225a2b0162bea5746db0386dcf493571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de1d713a5edb95402ca5f0f015ccdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d3d387f502604dc5fab050581783773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f84cfc8dcaa1718a7788f85ce23d3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37b4c4c56cf14226965ebacbca515575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632e303786b536cecd57362ec6ddaab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638967d003587941c8beed59396096077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fb01a1b98339841752fd760fb973b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e153eeb73aacbc831fd40a29c70e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d646add2b96ca16aad21024b91580a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd224aa936f2f6f447afd8e2894e03181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a5d5e466a307122ad7dc7886bbed182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095768e9fee572ddaaf9f15627b0e9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d57f89ab9ac658d0047291d6db71584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e618c972baa48655d1f466adb10e0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb73bdfea5c70dcceffdc7fe2e6b2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3652fcc24c8eb5d005a386252509d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836efbc84a67a77822e10a67a74b4fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3374a427969767e83495f2506b2e6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c57de0d64c7bf41ba2609c419366d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ec12a0de86866bd17c0ec5c07e6eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d06175b5c0559a516c29311349c4aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fd3026390afc4ea77d59b0db978d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b59161c59ca2a05c7a64912edb82094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8fe81ff5b01756213a4c808d25e6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f8664890239a3936328bd31b4858796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c0528956d90a0396e57193e8c66f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e6d1eb66c5b238d3f54860a3ef48c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deef831e73eff97548685d56e242d5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e84de378bb15cf65bf803f4ae27f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b33e95c884fce2a51c108cd3e23d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caafc30373865b0839dfe5fba93544102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a13d616dcfbbb0a81e2fa6deeff6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f689e563737af2d028648c7754d1ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a9865222f09fe312d53507671d474105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609989f777285f6ddf4129b38cd66076106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcc1cb0b254f146d0e78a0a16b21af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e20dab6cfc877a45e49d152af646f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa59b6e708dd7a4bda1328fa23ba78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d19ee5bfa6376a8b486825ea6484e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93d525c1816f66c776774317fcc1c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507360a124be0b9b510048d6c8899585112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b583af6e5f1f08ea1e5edeed5c87f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136de051ee908f67ab7e8573dfb04bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a355e3da529417448ce56428d8979d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ac02ae1e81dfaaef43ba324a8d730116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674286b91f6695329b1be432e81bb138117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316fe0cbe426c92a161bf1bcfae27dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646a938d65958ce5fc0ed7ac555d1dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8ac5908c97cfe6582246dd7180cc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15a192c064c1dcbc3629e7f2d2f743121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da97d500b1a47d23e23f425f643e8c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e15fb1d6230697db6782ab9c5f03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca33dce31ed37cc37a94de157969d88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc56feae6003d80bb4109e0b8e01e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c524325408924b948e66012130946c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7736c42e4799c488abc34676272c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b87a4a9e53c8cd8fab9f856e12c082128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5d39734b90e829744130e3895f692129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e23e71fc3097dd1b71d9c732608a6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8ef0f91f298129702ded918fe12f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed0f6ebfb680567d30e9d22eea5397132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c5dfa1cf1c7b783b2241973d9d6c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310d40e1260c0f424e2f7a42d330c57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9f15288c0ac4967f8941966e06b92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bdfd2c86dfcb2f600983378f6f9e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f0aa8221c3dc61f0e0f34fafd8847137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55fcdbe349d52e5009bfbb3cfca854138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d60ffa442c8e57be867a6f855782cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c0512ee4db8a4eb2d53a70c22322a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d494204ffdb050296966ebfa8fd2a3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0228e2c5dae0694e0326a51e561202a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145ba972f55d185da270a759c9ee26f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92504770f51b873fdead23fec12e774144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f9dcc88a0741e9729a3a272ca5382145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031856e9233d928663ad13f66f0f41ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e425ccd5d70fe455c203f30b64942147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886b6a310c5d431404289413c49187d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57792fa207cb990cf623f99b564cf2e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976109bb997d7735d0189b83ee1f132a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1454482c458b844cdd38632f9d72b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02519e24aafd423979dc46d3a3581dbf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179156b97de45a3eb9a7414921f3f8a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c84d592f6ef0aef2721945d99cb7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48d9e1d94bc7127f2e453402920a09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229c8001b4e51869d4f192e19b9a43a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66d30aeb064734474a509a9bc9efb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47548b4daeba61752fff83eb1f7a63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee195034285241d060d68a2ab403ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe31afe59356876dc4ee7a21f96e742160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db3031313a60f77aebd6271090a877161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75a31cf06cc03831567f4a2e70ab7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6c9b33896ea409af9b3b45880c5dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8288c689cab16dfc1ac94e9379849164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773d563fb91a87e4d4a3a1173f84e84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2bd5a0f8e522a83180ed2a31ce944166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5e8b7313f70000810a9285a3d1e23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186bda7d7de08229974fbac682a15dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0afcf5f931d4a9c6216912c54c40f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19d4e13795e21c0ada8de0a604539f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ab90059e96287566f65b955dee3cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915a62494ad21fabab0868ee833cd73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b97216595d11a2b4f41847831429e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423927dc73eab34ea4869a0c0c19a2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57d9827117cc890a3c5d7654b5ced1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911714cd5930cc3897b382a99f7dcac3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37489ee75db4160f0c24c30f345ce30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8711a57eeab215f194aee46482deeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901567e28ccf55100416b49e32117af8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a66f07b5e84cf774703066a7e0bc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe854b4b9ebfe6dc51ffcb927ac5332181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bab953820ce4aa26f6d29d26c9f3d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12569983acd4a0a544bb0fd93196a83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b826009178f7b4de97765fc0912fad8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49332b940c27775c6d68cdd3bd1d155185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f452510e650679b7679c23fb596ebd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a85ffe5dd2b324ed607eb1c860e027187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fee8963a886230f1b05e72d87a50d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dfc4a906432f4934b206aa66277a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3bfb15a12c29b48987880ede4771d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39fa057f33791a008bef48460f73ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90563cfa634fe45d3b4f03325d42fe61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc010668f51365a826c3f24516813917193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe98bbae96b7eff7304674a1c9d0f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192907e44716a6015e2c30c3861335d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d04f34ff1a3c1e6cfae12f6d3bd0c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f65e55d7c843b623d190c8c31ab9f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0d9c88912be7e1249a1b793dc5b03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced545f671fe1126f949658259a4af59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d980285732648e37b7ee570908617200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e10028489666c1f0b3fa4944995e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9407fc648541c8b88b7982a581faac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86177fae8d048eeecdc22b63fb8fae4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a586712b175e50eaa9c3ae59e139a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac6fddd4692d3b32e7b1bf2c1ff66f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779970e768b90fb25ef3dced97ef35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4fe68a3bdc31dbfd7a895fee8c219207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414efc40fc32a7c95f10554d4f802312208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4960c0c7112c996c700770529ebfb0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a992c75e47fa4ba40607abca5b93af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed612628575cc5d5729318678aeb209b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b824989fc300996e428b9b65ef17365212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5881366465aa46d5d2503dc6ee782213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476843cf487ed91740931e36e05a511e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9028ab266b05917fb41a406bc070e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac11f5a549cd9c529619654fa469fa8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292e763bde5cfb103b7a087b2d5b23d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb8f9c605277f6d883f1624316279b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f34b76ecd1cb013f5eb77d4a81704219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ce027dddddd66f82412cfeb9d7165220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b1ecc49ba5536b738e2b21e5ade10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722ed86dd6f3b15c788e02782c149be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467799bc22267a2d7704bb17f717d19f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23670e2a5439a04e9c98110a5da19c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80729463c26617e0ba09fdd86b68d0d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14021d97c88f5a6023cd5e5b844d002226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c7cee7c351d412353a109fff96b55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32a79bfce0404eb3ee0e96e7577c67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bcb3763d8fbfa405b77d033cbad80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fd2d6096d353eea2bdc32780a2277230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914bb9e2c78a2f4460e475fe0a53d63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6440c252967ab10d20cab132db24aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49413e18c38e703fbd8897da945d5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684213c7c62a13ee0b6ff7c0b9c99ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c6dbca3ca00811ff3c20d400d5d91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232903b22d3535b1dc4da631c4f30045236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a01bdc84bc6d0ce1f0ddbbe58e4cc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4448b3228b0d201a75bcbc37edd2cd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6967ccf8f2faef539beee9429acc117239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55eae264c2cc3df623f7beb355e247240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76aefc456dbdb058be607890cbe969241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcad83931c65a6afb87796f4542055c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f730de36342425d395aa4f469c83e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e215e3474f96f7138b941f632b3d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b216710a5737b63d2c71dff4126c7d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351fc00e3b6a9eb0de5a2dc83d442a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bd98daf435d881191c193166d1bec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f9c706cde666861fb5818ba5a2f7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce504eece66d1c82f506bc1f08f4d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de530b52ec261a369489f36f6a08e5fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c7e890884fee8b123660d51736424251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1073f40bb94fc74afaf362e0002ae9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc2b8b9b1d3b6f64184143fc13646d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca67af9e3011ac273a2549f423901c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393840e198ef9e358739b3acc69bf3eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dda1311ee9725a2dc2efa902c934b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726407683e1d30f138969b80d179289e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198d94844f25663331f0f42ca5382ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dca979c9a43152367b48137f0b31b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e808af34b0e6949adb12d5c1b0ca323260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef09c37c93fcbb91ae34ec9195e47da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89894a9c62f4459dfaec2f6fc909282f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69253f8033956ad3d086d7eefb2daaab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228649eed488a99fa81b9f6e63743f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4162381e30cd58527062f16265bcca5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88d9e30f7718e28ba5b40d84bd5975266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5f2843d456ced4fa88653c306269a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546b592b371123545902b7c54c34f45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56370409861a01708b0fbd1c779fc44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e46c316936ece52ae38ae6230f1ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960460c5b6f34fc5adccf377f84c76f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5164ee301aef2c06588e5fe445f75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95e3651d401cd78009e5f462cdf057273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daca1fd322a1bf27fb348165d0ab49c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c82696e0d6f27ddc74b30b92e043275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23710a0c869c08e2f1b7da9383fb2e5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e86cd4ed291236cf20d3b743eac76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9654970b6867358384e47421bd297c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d4d0fa78e44e9cf040b1a3ccc977d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461703cd57fac13dd97c6cf3aa21118d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef919da7f4afa44a0f907948e8437a84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f6456bda7224e2d2790748cf2c0f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c808b690c9608b75c7471846296c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa914f73f8b26b00b145ed3165643b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705ddf63fa7803cc7f9d23001e2f7f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f91f74e08d5375a3a24664cb25dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e449efe3d91d0bcd639ebdb825adb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a45216b9e41d5b91f9676d1c629b5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d3ec71a4acd95230f49288b1ddcdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3c73a2d4cb78ccff8fdb8e838f442290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a4c23f395fc375069384a9983eb14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcdf8f3612d20139d05be0342c74ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d107e24eb25d9abaea7f6a0d6ac09b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d7a60141a2e8b3f371f9178fe0b49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951808b99310cdd14837c03d6d43895295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21732a4b608e56370166a764361d9e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bff5e1f39b85594d2c37859d9c88c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dcb57e2167b3f26df336c9de502cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2537043b2321998e1a85234b57b464b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0c3704bd7f6a7c69e4bb32494f075300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537abc257a019cd83d788f5fb6e7ffe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06065a518517a915f2b06851654c07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555d62d20c9e7209f55cff7bbcb0282303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968428676051bf8f3ee8022177dd7d19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0111f5de2c2bde7c3622259b1ed9bf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766eac1b4af8c4f2bea2f05191fc40c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb98f3d78721554af1f84118a33431307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ab898fd93ebe7cd0c8aa94b9dbc0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b01fb1863b0b00d4e530eff10718da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d51316256c1e6bf05d45acc7900238310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3d354d13ce96eaf7fefac1000d740311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224d81b63514b073c8d608514fc1b29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3042bd182146a3430af4edeaa0d2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414d865de3cce6abbd8e16312289c8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2991f0d28fb429ef50559980edb78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5478751373c5141748a84274f4e8f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f87952789c0716f3a31f7de8aa6733317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d592cc77ee233d35052ac24be4ff5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904863dc078ed66259c55acf1cb58a21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a910c0c065f3835d8895c8e4ffa3c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417001e90dfb22f5d3d21497b0c7f783321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e59612b568709af404ebc9a58ef861322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5267309c5cf244b7e7fd21637178e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef90a70551bd0751029205976fe79e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa8806a07a6bd6ae27cfc9ded60c80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301479c85debaef994472776529192e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378b7e26b2c06c2da1583d570d82209327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe9c2b1a00739eeb2de5336e010a3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3456259c972b7c36b39aa867e95941329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e371fde9409d22ecd1a4d6f8561ce6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d24deec5fbe945d048dde28dccb65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2da2c213ef9d67a1f61a2f089f05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1d94c3500da95b0fa5bccde936af4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf17889cc9aa2a6ceab399e569e1f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb9b2c86171b73c7bf0f966adf626e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26389dffadd8f86870127c2d7c1700c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34d284c31b25671a94e5c30039bd0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611a1d61162cd35aa88f1e161ed6d04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628e0361838da55348131d482fa239b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c4d9db463e0a392ff9bcfd65f196340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c9def32178639136f9e3656b74807341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f6e64a83228cd55639692bf1c67f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333bf29009bb1871e7b18271741a9b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25e8c2262819f473ba237354365082344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3710175844363a5b05a498d3f965a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2c20346ef428154c68fce95d928ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69181518c1662b9b4ff97988c04378d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a5c39be6444f318f302ee6f815af1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eca68f46553050ad12bffa12ad1dc8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39df1abaed739004a15b0a10d715a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135286f7db9b4e6c59170732198ac90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697636fea4af509b2f0f567392149588352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d771e000b2015e994570746e09c5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172092f3ab76251a4155a2ceac7fa666354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca023cd16acfcf15b55ddca2bd0c5ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaa59fde5d004878cfdf18720be750356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb81ae2d74979e854deb12767544383357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc698e139f615150ab1a57b2f54e28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f38d8abcab1b6f45166eeee854dc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c22cf3beb5f4154a295a8361300cf0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0cbd4472838c2aade9e733a2eaa64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159aae126cce8b4b394f18d4c97c21f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cea407e294f1ba0ca5612d475cb8c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbc7a78a91cf803bb1e01bfbbc25c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142adf29818bdfc845d2394bbaae382365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffe5eda0f41b43d4e07eee78548745366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b464dade5851e4c990c61ed8caa08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6c54d234e3b63c2dbeda74f5378f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88463d33ff8909aea5bab9c93a653c9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d724bd78b521b4296b82850781851d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65133352bc2f0f33cb0cd25fc35302da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b69da3c146fff112979656f4b98f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8e015fcb0b7eb956564c4d2f11fda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f5cab50e92644508fbaed5a3068e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee847b353bea651aad4a7bc30cddd6f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6987f535286e4c688912804801dd8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4702bd8da876b4dd1667fd5509812d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5dc4320409cb355c525041d3ddea7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813495cb23f73d4f24fac8743f5eb732379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4cd573a54007b903e087e61426cde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b460e3f1875c0b4a569033ab96d9e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad01b0b826bd7ede576de396ec7c48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bbcd608604a82f1ea86474d1a7c8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f240321565c20d05ed48ef4d950b204384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ef49b88a96020f7aae986989d4865385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b7a184a9452af76624fcc5041d3dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca55ac035272706fda37e4554172a1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e32f3adc50cf4b1cb11b54cd159760388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3ebb74a17c8426ab6f714fccbb400389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6d36d7ba2a50e4fa5bdb93858cebf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c21371ccf66d207a41efd2988dfe9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934afd559a5720c0bf1a4bd03f4d0105392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809e543498e49596545e2d38605fe53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46816e8318fdf7f572b188db82abd39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000980af4676c8dbb54385130521bb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3a576a072a7580524f5728ddefecd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f207ef7d3d92c2b01d5d57f5ced4d4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64410ad3212d5632e35bc282ed3494398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d928b760bf7a9b5ae18c00319224944399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c7dec5341e495081de2cafdb42270400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d261c838b4a5c77418db8df4968f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f3a454a6b71bf4041f564a5f30c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfccd59d1dfdb591f8bb46398c0c42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed316861ddacc0734b66f6cb6dd8d407404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d55b17c2cb01e406d6384b68e14cdb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce601f65b9bacfae571175a473332b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54d23b892926db437581d5acdf044b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6734ebf228a8813cfbc78599dff4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b10788daf8352f5c2c8853002ca7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05063a7150ba4f440ef2595308ee64d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b05726d08d47d8403dbcb394c3e936411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c2b0bda531f8eb93edaa823768c14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751a56fcb6dd5c65172afb7ebf23742413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a825f95ec9cd60c2a6b7c036e78c5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615548635f74f5e96ee8a9b344edcd05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01ad0052f7312844e4336e0c57a4db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613eb0737b320e42b845faa8b1dfd4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b19bc531a48c94c15e1b0b4aa7e56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a763d811770e7ca1eaf643eeb193e5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ef15ed303b961b252703aeefa74eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411f4f9f26ab841e4accaae1b2dae79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1c588f1705b95c4c44081742b665a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a50727707746660c820ef18ddc112423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea10922640ef677dc89083b48a0e9fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c554f42b1bccd33e689e5519e4a891425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f99c97ce15aa3320eafe796abf3de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd376f7693604e0d8ccca3c2e4605b95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f2a2d983d5f46e172ed367a1e3bb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07092203e846f4e1142ea8670ee690429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285b63cf89d734ec9718f71a71ea887430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c37451803c0dac4437cc328262168b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a081d3143c9a46fd95fe7b73ca10f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4136b791e58286214836e7a89138f23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4bf9088b41ee8b523a7d1e498bd86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f490f8370e004ee4bd51b5d9f08147435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7080c55f3fe0f02052c354d2f78fda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d59389e4f0c2c13ef0af6e55e05a74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972a847b331a4202e4687baad871dd6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0caea5c3c7f0aa0fc8a4ce0f5e8d75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c345a3b26c18e9fa55a4afacd403589440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980b7e45bbf4e65bdaf65c786fd885a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099962fdbd1b89aba990938befa21060442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e673f50f7a3b63c3e96d3ad7a86427443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168bd6156f2afcc28969585a3f1a9e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f45472bf99ebbc3ebff9030fc039f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb11b1ce726de1a6b6297baa75bd9ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5aa11250218f8b19511f66dd37f4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c15607a9bad0e5e2fc5ada310713d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f7805ba81ab2aee2c14859d94b3c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d9a7100088e00c4ad5ce0c94fafa1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dcbf84de1502117644dfc5a46dc6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d22622231c3f3620e2287c141494b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46053eec560e5226799778c0f247090f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb69350e2435ecce87709d1a24f41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdac6df5bc25b99d50187446913bfd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc055f060b87114e17113406cbfedb67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7145cfdb5f7418d98f9c83f188e1a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033d14a634b753b4fd2aceec8d69fa8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411ad8f90f7ddbfe73b8d468806087f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6666dd40fd4b5bb448ebb6e86dd2d49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511a6d251e0e62db5bb008f8436894d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de3ec6e007ff879b882ea94bc5c660462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51886c78ad6250131f0adc4fba2610463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733e17811a53c064250c9398a05f0ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf12f671fddd60e214e9b8940a70916465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfda1037d4c633c966c54bc97abb8ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888d5c803f751f037bf0b0d020d69e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a62549d2bd5c164bffc0fe9b3f1632468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf39f2255e55caa548ecdc170b01ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b73e0fd9206a26a15c698a872044be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd98fe06f63f05bce81fab774931d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123de193115a2e1fd61eb68254ab05c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b818f8106297c8d7e0c105dabe67f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ab430cfeb17a90ea346129d341887474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60debbc9f00cc41a854842e75c3aa8da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d9fbe3bb9e420bf03e255bd53288f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b04d858a60e98339c0517971e21688477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c98fc954c90f40ad6481221967fa73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fa9084cf7934016dbb8a612ad01b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84ceccf0a2efd86c47dbd60001ad35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e4660e1d47beb7a4c6fb7761d78f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560c9f817a383c794bcfcd054db967e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021fa6db34a2ba9063be69a618c0ebd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59ce7f2508cdcb3926445f4d24e869484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcb9588aaaae86fa249f5e7ad88fe6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7141fc796ac1eec7c44e29aa5ed41a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cc7f91a35a3430ff15956669654c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1ce9ef6cedc972a1e871a39fc8d80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bf5fc48914c4a46d4ca4e75b7698f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bb9d09612fb8e75cd81a88f7b8d1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca9b5066c39bb5494288ad79d5cfbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55ce355e7037d16e9495a6ba13f453492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455da326985d5bbfdede3bdd3765dfc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa826bafe0c0de6a32681135cc1ca2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94395ae0126fb0a87340a3fd69462d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4692fc4dc4dd9ad3c0bc613ae8128496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898bd60a267b0f837cef595c4009e5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd2c9a198045d3bbf1d2a43b1fe297498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39137027d7c58292aab20e69292de1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150523ef51ff8118210fe3116b436ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6d0e5ac05c3626aa86170ea7dde2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5468b8ecbcd3f7ac608da52bb7b4f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a94a0bd601b7f6f7ef13c426360204503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df623c2f0d5e07ed9c1a8a7081b854504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1ba7d5b9fe9397ac0257b018421f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f9454ca101bcac396d0435f9907f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f4abf7363cfc05b9168fa731b91aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017e5991f1c8594572ff04a0b876a73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47148f74156f2a7f38e8ca052768f3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f73e1e65eb7522d7793f44827478d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a206483860270aa875d548f2206a77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67be8b083b8d99964cbab69d111b11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7897842c5f8d9d3139bca83a7842930513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52a0b31c403ce6a926d6f9867f8099514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5777267e45737197fc9be5e17e52c95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81b61a8af7be9e2eeed6ec8495dcef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00dd2d72240caf7d0188c20fdc3f4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab92e944a45d3d70b582428818fb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575afb4e4995111eae5117668792112519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa0b04cf7a43304ec145fca29e6f17520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb15560ae4a2b50bc50874450843b88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7673a1c39b5c1db96db8aa9988eccc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9ba011ca29c08d7d071ee3a0f2e84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6359216edcee4f2a5d992d5db5734f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3c695b4550ab928d2b613b8089eaf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e49176f0f570a6d7cc9ede121898b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73727389f077dc65933495d0d1fff80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d13571299eb5f39a633519a5a3070528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb4e050827049789092db4c093bdd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b4863c80fcac033820d6b77249c44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb060752909c70f304616896531ac6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c94d5b99fc3aae27d1dd54a6e62ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e79c7046d2ab97abc32ca389d65a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e484c7aff0789b1f95b593723dca7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baf4d6174f5d2f96426d9f31651e08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49271589969a9f800c66e67c60bfde536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddde19e9685dc958d541610b15b96ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5258c8c671f1959dc489c6e50468d82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d00e459cd36f5c93b8a0e87b541e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cfbdfc65cbce9df60ae5a55909106540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249645d19d51d1b353fcd6daa62930f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943aa90f503757eaecb8e2772133c5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbdd763603ddd4ae10e168d86b3a08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4589e19b4933b5522f6479f30ba044544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ece5dca8ff45b31e833142229a3b85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac03358016cfdcd32f41fc8f334e86b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72929222e1ca62ed803ccb64ebdccbe8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16e09311b993de25a36de8aa02b299548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4361c0558d835c85f33c0173b907735549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44138730b80f9aaa798fe9ba9888fa9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883146ecad86c7055d849aee0f7aba80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec814acc381a4a4f5c62c1cc26f6bbe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343ad4aba7ae65fb9df00736ee1941f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c96a298092c80b57a89dde6a5358f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e686bdd3ac42e90f2eecfbc81b40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eccedd5edf484ccd8b0d3b825d29e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714844fcb08118d0bc4ccd3148277817557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b65dd1ce4d0ae46868b88dee1157d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730f80699d57a52e50709240a02a09e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7e2c6c085f6560472e4163247ce28560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d96e36febec59028b94f648a96cb93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1602377eaeac98a4387d7719263c427562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d971f7242ffe616ff7be498d74c8cdc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbecfb7acf6c1e97eb3fc28b56922c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95979268de6de97e8dcceba9b597801b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998055290940d0118e312ba4034ff9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d0382a05b90a21a6191d365ef320a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc97cc205c5291c64f5240b6f9c8f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12512ac8be6165d09cf91f95e3544b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0be31a82f233d08fa046024c96ecc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665aeea9eb21405e606c217ac985193571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e79520de95013a085e232b09d2c97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dfa8cbfcd6ef37175605ede1ca33f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b398d8cbce0ba3daf0fa9e7805ddbe3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbc9d8eab9eea81dc703ab82c30124575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea73e9675102b8538c4cdf1e417629576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99aa858d10c025eb85296386f38034577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec659af88b27d1f670c35e4b96a59cd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab24aed48192921b90143a6e7c8d81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce759121ab9e1e96acb67038b66689580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4367071e9f322e4a9b934fd362eee9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db71a0d33f1889cce20755954521df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b971ec383bb16308d8f2b9ab5c38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4df646abd441061ed8c9fd2ff93e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4270b2a33fd1d6c9a102345dda48b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880a423075f520dd60ea9f0a496d458586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a80356bef9fbdb4e3ed8497bfdb50f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173aab58b83ad972bfeb9a549d9d45e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c1aff2f3e5fe41d50c32fbd63e983589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752dc869089d31fd0d6136c1e0ddb0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcab56fca4aaa0ac99e49ca06b434b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d4085caed7187c9e5fe6f2ad348e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46349a4a7ac8aeb592dc7f1a586ccaee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14831f6ce2516b8cb9b3431dc20781594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0e330f42481ac43b33c55aa301c39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475066dd6205195f72952f68fc1a4576596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40e4197af00f5a9f823457c2ce1f4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353705711849884ade0de1b374728044598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704815114df18ed5733c1cc8862f7d9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2447a6a49066b756adfee87217e04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f10464c8adf63cf0f9c4f686f9e95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973a324f1ef3983535ce5235814672a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c66529e17429879f197cefd5cedffc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0e0e5d0e34b21158b4405d08607e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f15b502b3ee2c28d28b95f779aa6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38f09589541f7ef012710d357629bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0ca333b73d3fb756fedc367ccb163607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af86303b7999b9f55eec0d497fe2ef7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e7a442df0c8bb7192e68d063845d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beee814eac49638350be51415b5f36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a4f243c2587723fda23442f28ea50611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62304747ce8dcd382107761a7263789c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681410192070b58e5f25e910dc1dbd42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94bc4e6e3b6075461302b94d4ae9a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6dc8685743f070f9055fe5ce62326615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf5ede6ce3bb11b0a5a8b120be81c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d66cbceddc6da9ed61c0ad7a8b4d90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82600a12bc4d01d66f4a1d6cee252f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c152906d915c1128df5a165b27c2c51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a1844968fbd89feda340c7c94bef6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4488f7ec1f8b04b8ad6ca001af4fdf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8d64925fd5038fddfeb4524af82d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238b1ae6607676591172cdbd7999c33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f21e4ee67ec13c1cd772cb69c777d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d13e8a2a6dae35b0c208c6140f0d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b24752d1b61781dc639b5686572ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e5e2521dd392c352c8aaa25f4601f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdf139b3d5be262b8d4f0b7b61e23f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d490eac7c2bccf7a9808506f7064d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab60e77e7089f4e164ef41d6fe37f87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e65d0609212267093c4a7c1d7220c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b94f819bca2fd4ae8bea301d2e5ef0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281c5c9b2ae8810b9a1dfb331154a63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49fc439f637db245cfe75b86a54c0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07144e7f9e776ba235991cbd99f552c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfbb0d3545428fc33e195ba3b1fbd4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60165db296c5f6b3469bc9cb620ffc2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e96ba30b066772f286b6d9333c377638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86cd9e147e0a42a4c2109ec60dc9f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fa66d3cef47b5438b39bd3e147b01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7526e6cea10a245ab02562b9ee8844e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda82f65305e39f2ed077facbf8da56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71988e8fdd6d134a658673496b6b524643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf17e01a0715b5013d628b7f8af0514644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeb27afee3a219e23a4fe31ecd2c41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae14f2c06d3926f78da9bee9b13b5e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52896c3f6a40bc4cb805c42fa7213a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58017a4f1cdd0409c4f0d5a90d2da1f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5798265e7e9bcfc65fede3db129d356649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa72b2ea9d840a258d8025e545d643650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff2e34cfa9d5f10b9b9cc833b6fb94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc9fec40992a966c17edf54e10eeef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cefc68b73bf592b53119890153fc29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5964c9189571dcc18c88d3c0fda1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0109e350be02ecd3798f7e533a3e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4af9e9fff7f623756da9b8c6ebc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49019f6820dd104ddfd627967d711198657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9451024f8d8dc6ffa833de190e306f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990cbcc88a0254201463035bb2f79ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889c6cea017d05a7fa9213528781f53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ee93818219ee367e276bc1ada27a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92d9093e737639b53d51208641834b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdc1198da41ad038e685da6a9b0875663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4840662ce95ca90f214512e4caf1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d4575f6d71fa063c98d780d0fd486665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c58911a2f7333779b538a70d19c0a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e7494c4d3e1b011f615a91a5395f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca31ff2a399b165b544435c518cb59a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723602d7ad84a2370fd86c0f6818d05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49729b92a2c86178f8a7abdcda6c7c5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299c31bd42e138db706ad36b6f00ce4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c6c3858122c0ab3021fa3834e397a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8950e5e02479d20cb19c5e5162836673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c18f77b99c5d7e4cbcf21e88730c41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb1aea3c164ed45a499c8cca8db05b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3043418e26f494776fc07154e1194bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889133330162c340d35a06ccf7275d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdbda358947d5a81dc9ac56c5aeb81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4489ced201450412323429863be87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85630995ef9f694838b2091c395fecec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710428936483e9c1fa7b31d946199e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4fdb65eb1211ae06dbb84f7f4fd05682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0a3d4b8c722549053d49c503239ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726025bfd5fb7e15980a675d50dde1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d2bc8fa7368cabaf94f8ee02a3d71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434601e55cea5d6187a4b74efd1a8f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d18f3f89b50e51d9fc2f8493feeca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84350afb3a5e157c72790346515cda6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5091d97a80d8443fa4a2d9e75fcba3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5833b3ef48590d6ae6fd7ca7e22c36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c232518581de75ecdf65514b68b267e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31b8a448942300eff6dd0d8b587620692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92bf5e9d8a94ce8c7e7dfb491bc9fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e05199ffc5d5131cd2937708c6da0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6c1451ba9405856e93ee7647ddf4a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681987b67105a8852e20fffe28fb5c12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0102eee05aeb8c4fd3e055daaf4972c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209c4ff5c1cce77b5b8894ddbbe4b89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59808077dad83c58dc25ecccb3dd7dc1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddafe0f1359fe15f853ea9870913982700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea87d8158e3c7ee2b39d589d7c83dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e01e2ce1c0ee828268d856022a039e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8045ff416de44e36fc20d0eb087f691703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d8545bf3649654825312ce6e825ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc415e21f66891d595c6a74e5f2c2b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b49cae9d56dd239f885773e1be94e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c83653380ed0a61b6d5603bbc51446707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773761704d34c623f63f2a6437000f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904a43d5073ff904021cd2605996356709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea1bba0463a380a6857dae3848a258710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6424b3a14d73a50576070d5e053b90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3683aa101e47157f8c653c3972dd8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf255cadeeae2075cd3a9d7a1d873a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf335dbf079f50c8a457c616bbbcb87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0d3d614b2dd5676dd4576745ae4a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a978b7a87d2b91cedaa64c01102c90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a493a4c9d682869c33b48fda2ff7e1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebc45ae9db2c7875e7204b35599224718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49d75bdeae32b5ec1b5e80d903b187719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46d4095b086b843fcf0c5e84fabf7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c49b625620247d11136e2a5e5f6b0d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f6a79e78cf0ecb115eae9b4016679722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34b43de281ac5559bed4077713a4b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cb5afa7063f818ca556963b4699cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4373eef98b8a7d18b2dec61ddd901ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322dbd6e43ce4e9c37f24971a130df9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e09cb7c302c70e5cbe2db9ce6b77a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eab15fbaeb4d22c7a82e8d4c64997728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514ad1429566054883a0790d392525d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d27645f4d70582059159017502c84b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab728454915bfcbfd2bb182603d883a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e3a3122da032557b56df010a50eaf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d9c263756f5c244555722783fd4a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cb5b6fc486801a2053d2e86bf4c92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfcc4678a6c8803562a590e4fc3fcb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942f3cb7a1440110cec25cd5c551a43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37a41c1659e73a145aebdc08a8e8b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cf122c55ec63dd20fbdb49e514398738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3c14387907834bb6530470e1ae53b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaeace57e5e0e47124b0807f2efd36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff179580dba261451873116ef816bdd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20973a7baca43ee15813350b4333a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c901fc576b2dc3f3db290b6f8b0b3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ae1e7ac0b3dd7082cf5f2e54cb3a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be9621bad84c911e1c707adcdffa70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694e67a7cfb7a5f43e9a24b6c81668c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d60afcfb782e5f8029793ad3a59025747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1c14583c50497465164f62ce0bf19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5418e87808d6d97dfa68d36b7ed0779749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc32a83593b17ee071073a308c44d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad75a2cc55f56f426ac5b5f0542356c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b2aa65efa92f637125a3560f20873752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed955643109335c005f7a4ef1d8b9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc74aeb81c97f3ec44e514e35ccdf0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43f09359eee11b31d68b40f764e600755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506811038abd02d5a1c391e1af7fe36f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e7b6ca31b1477ce9be64db1b5bcb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168e9a9a7fb06518b2a1a675c402df1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c346a0419a51aa9b6688a964e7c2fc5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1f12234ceb8e57400791eb72a7891760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b2b6b131a5177102f12760c14b83c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1aeaa1eb04ae4ffde91097781f873762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9ad8a1a0716384f18ead3a9be0c14763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c108a6d67771d0eb14a722f3baf62764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f926ea49d369ae3b65570ad8afa63765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816829bf1406147b3be83f5657f4fbe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7b7b107dd7bfc6f4e9652b06e3bc6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dd6b77a0b0ceaffaa53045004ca84768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d7ff4e5b4b274d2673998b8ede3f7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fd8ce530e3b2fd98582225b108922770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0b97d4ea7d653f0c647588ceb0594771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcc0cdc1c5eaf2a2d4b478d0664e4d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d41c3577a18da26731a537a24907b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771699c2a9cd82d0e5af3a56d17143c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37ddd46a13a8500b26c73d0ad5191e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb640cf070f3e7f7c4520ba95c4f698c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccce7d9cfe6b9de607e6ee34a200f92777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1c6c6ca0b01178a5af73e9a36a547778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35b3dcdf3aee6c5e64439bf3dbe7f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c693bc69d692a928f658c4879d69fc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dba007a29db52630a6c72a4b33678781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aa5134f569a4bfea5ad208a91fdfe782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c782df78da80d6eb2ee563007559c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d15881df28043fc9dc8c1307aa0e57784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fb9fce8e6b7502fe04720bd5c574e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84b48abaa02ee09245ee9adab5829f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d778b60f6c30bc01e1d9435c220586787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e88718e71876d0b3e2eabbd3e91bd4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0387813302d2f03ec59a48734b0045789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a3e207f84b5906b8a7741efa22f3d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be11b8d42436a3a93209994cfb64ad791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516fff9cacee83ed3639f491cf29e45792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36436b53f35ceaa14156bca38550d2bc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46a48df268b6506cecc97394e0bd02794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeca6863b3b812044abe8e42a99c963795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649c48057661d65cc04e627e07481a1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d5dd6562d0494fc7c78982be930b7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3e3da2f2883b95cb97145760d5496798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a47f5d1e282ce56ae5c36a83a08551799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b0fc6cf9394e66a83a6347fbc954e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53057e62f84578d0c16e4162703c050c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe3885c6c47221c9b12500b9763906802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c18fa354404ce795c0cbec4699969803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b54214f4029b4c4bea2283fef7496804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bab1218a71045735e68089954b892805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce215cd8b0937c1fc1d95afad15ecc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a04c54562c46279997a16d7036b8c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b563327a66cf5d2120dbf883706ab7b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0a4ff694420b2dcff9385ae9e34a1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bcb02249a05ee6b8be5311e09c40c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d8e78231c9143ac5b6b34ac7c2064811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27746fd38244892c86676721a53cfb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a085d12576e77eae901d028151edc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85c4dbb4e462b859836c32ab90861f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c90cc0b389d02c8218bf845bf090c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3ab1daf75aa10da5158a95684283d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629666c45b7ccaeb7091498f0d0b9cd5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e951f13b15d5e42b459fb093cdfa6c5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c79a6da3f67636b205b2b49197372e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517adef1c06181063ce3015a12d28bb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d13e40442ec04fe23f9e4a0ae296821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222805fe04ba475d049fd80f296b45a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c813174d95de83ac1a36489dcf2d7c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec840f70ce5eb232397fbfc83adeab824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78fbc58f41bf9478fa4ac12672cc04825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c1fce48f600aeb82e2d15def6eb88826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d88fc90412d965adc15e52a91f17ae827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89611f9dd02202bc3afa95554e0002828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869f272652ad20a712003042b9107da829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acc4420c52601d3166591eb5b820cc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f1ea9cbfb07643a690c347fff3819831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baccf44ac5cdebaa43525e54978065a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5fb50147a5f928fdc43c63cd4d811833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd8aa3e10f947a77b9464d002a9b42834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e699de5a3ad1e36f36a12b88e3942835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7399a1381fafe54b2ee6eef37d037836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172e6b183df733568cf4da716ff32b0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd995ef4158b031d846c16faa17b2bb4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c57c3328b15bcd9c3d22ff2b499cae839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5dd1c8657016712149723d8ce70d1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872815cba3cd9103d95d2c878008d679841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044041b35a2f7b315321c96335497b97842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f389ddde412a27e99b48b6fb27f9fb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e115385534848d3c9fc2c4581db46e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045e7d7da8662305018de0705435b5e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170addc0366da6d42cba6a67ea6dae5f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b88d4b80cd3bc69ca1cdc78f2968fb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e1dcc5e9c70dda8f68713a4340c4e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf64f183897ef4df3b0bb298ba48b2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc900c65e1e6434252bfa6ef1ed2c5d8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42220f0d7e4b5627014fdbd5085e8f35851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eca73724bed7e28d62a3ff4a8a0cb5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f115bb56b19311a2e02ce2a766ea8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdaec56367d66641df83b0b251c359854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133340d33d73eba3f660f395dccb282a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5a5311a828c680c259fc30f332b82856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d15fdbe9a7629f12aafdc9095c27a5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345552cd1761105883fc623c70303b2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba96f32e748980da81cff1f2633626b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81e75d33c389e49fd4daf1e3f8f182860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b99ece052f4f59606c141eb263d1b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5977292f6feb2369bbc2c68051a7ff862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2011049c1f478005cd88a9db6f7987863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9117972ed47a6f8ad5be307377bbef864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cff406d99f292b5d734eeee1bd3cee865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9393eb2087fb66f04f77d327587fb8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1b3fb62889a3ff92647e043e1f912867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb1215636331e5bc0036cc5d7dc619868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75990da545118ef671db23d6c3aafd41869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89f4f608e6822860fcb26d34ab717d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8ef919b9e745946eb3a1974abe69d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb386966df5a0dcd053e89f2159b1eb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e774883c31a46396f706382a2b6119873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75e78f2b9edb892da81fcfc008a7ed874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448cc8b31f6aa1a49895a613ec30846875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e37b1df1a0c054ea9aa3f413eca4f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edbc862107d20a2417f13fbbaabbbe877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c82af9236504416b375b6af6cff90878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40084f9003ce59bd5a63d1d9b4c6cc6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614612eb75d6e1bb29cf107abb53d2f1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf80d6e4d1f386a25b7294a939273b5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacae4bf2c7d6c9867b786b6f9f54a98882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadc67f5abfbdcc811176ca97aebef1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbf94dde8ed11d9d9085f68e5089b8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebb7eb378f8f5a0006ae18e9d0ea6d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bae52817db02303ec935ce801ce0f5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa235e18d7378c576ddd82d8715df65887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c98898f09396ce32e25e5fab93119d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb15ff8cecc9180e2a51e8c33245e01889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5297f99f5422bb70f6bd5886f9dc40890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640b33e5f060e201d6395ac4af34316891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1c21ffa7e4cd43db5bbacb0c72f4f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bd053155f775e8eb9d8d5f6d98918893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94ad3c359529a2680df24669290992894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5d9efa08db0ddc610a9006e819bce895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f3e66a8b6bdb282d5d3ba4958e217896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816f8ca49fa09effbfda52de40b036b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb749870af09b9b221fba9934e6adb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc7dec357ce234f56fcd99fa8d00ba899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a63f78c8518be530f7b0cb583bd22900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440276bddf67f0b95f65c43f48ccdf36901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb21ff14afc756114ca04c9c28c84c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ffb7c04fe672977abcbee547dd4cc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c7ed4e7371f359b2b123f8f7265dd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8203e685f39bcbb22fade35e8f558905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee882f2ad839c296b2f22394a199f50906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cca886a81bd53c1078d71413613d03907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef469863c1b99e1abdfccc970d2dc27908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bc953428010ee1d187fa026e56ef6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327ff8381dbe6cd8a35a1b227913c0c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bde937a23a632a002a8e6cddf1c5e0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9792688015d12bd9a775b7197298e1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ff4f272a72a41544210eeea37991a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a686b3b09164b88eb31ee6109f1600914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadc6676ff1397d3bec19a1a4405b48915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6846f564dccc223e48d71be437caf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe905918a9c15082f844eef0ff4aa18917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebde32f5285f80dddbf6dd973d1637918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f579473efda9caef282a614973a2e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc52d42590964334f7fd3b97e6e5e2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a8feb17bb14089a32e33da86d1d03921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155fb50a4437728b4d59e5c6b943f50922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27a86615a1929e0691005d1c17ad89923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42027ef311559a447377776b0ab0d21a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c2dd9f6644f4f709e2a779249a8bc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052aba7141f3f52d27447b6090981e7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588ab99aef23cba1a309746ca20cecd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777850521456145146a127204f96bfb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f74476b1af61d2936de6b4b24495b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a109cea9d784d22b06e6769ab8753930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74790e07270a654908299de731d756e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0133ad61a92be8d9ec0aa89f0dc7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730707d8101e27b42b7da8bbbf8b11b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c2117ddb1fa2a36fb757f9b0d57f8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d556d1a9a9c5a314eff30801097866935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecb461e5f6717d189d359e41f939d7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b9ad4fa93c9d16fe3590b406c54b9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8a6121266dab5996ac6988c9ffbbb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4e5c66b42e7cee562ee992ed2a3b5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83434f043b4166b664dd36ffa230811940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b406a4ce8b9ba2aa0e50cd3239cf91941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb27568d3b3257da5d13f0ca537273d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aed2828b58ff44c895cc4aa9c2cb1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa74209a6dd9883b8d6116e1718ea45944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050fefa89e973c34bc5b80d3e46152d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac88191c87fa6ce9a37c0dafce441e1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e739c7c93e08b9c6dfca491d5f5ebf6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce37ed9168321976c15096142cc310948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f77171ea6b14826b56d66b925cb33c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728154202132f74bacdf16e3a705f38950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bc4ab99756590a9131e62eb560a86951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a495ea038fb462fe3d3b7f2a19b79952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8e5d129b22dfa2de0a8399fbf0ad1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451c6f36b047010f6952e89c0b3485f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26939b8bebc81011751225be6f4ccee955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ab44c42e7286520fe793e44f17a0e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb33c15abbadfa9036e00546c03f51957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0851c0f73cd5e170ff443ffb48bf2d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47011182776f9534385defc4162e26a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d374c0a2f0009866ade44da32d28a34960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a988386b2b51b6987f49771b0f081961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619800a9de563a454d9b427e8bea8162962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd1e257ab493921b014999c9ff7a19963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc020e9893331c90b5d89de043095b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc85f936eeabd52c9482f8edcf3b28f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cff1091bd861a45032594b27ec270966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c5563e6994ffde020778495c3acf7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714c962267aa6e56f51ed2605cab56f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99125fcec2f72131ba83d5f0e97d0f3e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb538da6ea4b1d01429d67b5acef4246970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd7ed0add008b0a32d33dd30e45d5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d649d1c56fd909dcaca99ab7203252972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4effe2dd5b7e34dd9d9b888899c62be973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61937e86f4ee0544a817c500cef27338974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feae847dd0ff5a80723aa7149e7fd83975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5829275198a056284e1dff72458b76976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c149b052cd344835ce8e519d2cd13977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9860d7d6de103d6fa681b9b3c3cf6fb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11764b0c023fb6f96f0dcf0cb17f6c21979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3c7c1b49fa70295d30e6e2f2859df980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b587f714e6c8e28b66427b34ea35a3a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1180005febbd3622ceebd2cab11931982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3c95aa264d8e918afa4b244a490e7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306a3baa36149b7a575facbb48d7566984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe296c4049e028c23513ab43b72e28b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc9654d3c0e8020630bd071763c879986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa8fd8456be41e4385b2dd239977e2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c2ea89aca2afb27a01d562f4938bd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a823e07a91142b38f001223a77f6bf989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2e22b38c0ab21e42496b53450a60c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e926e02184e353df836d6f47276a46991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d136700ee7899dfbfee1b27c3581b0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bacb33137ac9cc437dbcebca4f9f1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37abc9ff2ddc4e6e29d3a3743ce21dc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bcfaad48dbe1fc3a3938932421d8e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dc292700421a7d3fbcbe2bc36a3b5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b663992999aff779624e25aab1421b8997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6db680fc71af5a21b8f1c98e52df08998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fdc5582708bc571d63ef003a507d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30151a5bd32ac306b6ab9ed51ac80ed72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfd6a5a8012c9d1c820c594610c7f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295497e8300ef4de087620f0476e7214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8956fa0e192a44c51c574901fb8d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eac2feea6a8d18a2ed5e5ae994fcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfba74034669ed586e8bba43251c6417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d825ea674ebbefbc5e04f446285f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c246a6b305d2664c08b9a12d33e919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08208e987b799382138a59131cf9d06410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fa6c52592c0204cba0a0151706f2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc64c15807f8a9cefadec79508700312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f534ac3153ca2dd121c83bb1ccd2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45486219aa7a864cc113cbf27723fb6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bfb34024a77c7b09c2bc4dade12e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e2cd9135f2f5540d75ad120d60ec916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b617d73cdee5edf11cf96d0890bbd4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacb6c9fd2b2de306ac1f6acf51918118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0226eb27d42e3ed5c5955ffa63ec819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e234beff43a10525aef8e6fc31483920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f138e02a704f91f476ba1bf45baf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab38511f418e2dc20dd1b2bd7772d0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd366e4582552c3bd0ba958a45094223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a3a71da186e89beefb7fd5248fad324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd42fb522d0634793062e6d86725b0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bf24679491c2a58c77c3f4939412026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d74fdc6496a5259842598d3e8adf5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15033feaa9f16c0db4a86ad09f4bd4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31268cab8d71e137f970afa99bd17229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d3fbf7cdc20bd92705e496862026930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411411e23c2d4bac60221883e79ad87631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43155dcdb27642638744bcf6ed1a83c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd16590cf62b63bdafe6903e485d7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ede7b1dcaa84e3b61846f21686678434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1badcb406df08b6811c1bf33a0a152335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba03697d329dea62578585441e9e15436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ccda4379e7aaa591cbf81765acf8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29cad9a9bafa17055e95a7a03791b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28119036880a1590bff8d30d3083445139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f21c6606936ea4301642aa15e31eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966f1cd0ea7c9007730b60a3c72e63d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba9d2de1b471694303b6c65518561d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1781c44acde4cc1c339ac6b1e348f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1bcc0c95435eb5904d65cfa16bfe044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505c027d2b8203e1aed47b370655bbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0932fe4b84fad1412b6a57f113291246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c339854d9fa07a30707a68d2dc0a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52eeb9697e8b3695a8691e2de2c85d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c45fd50cb9f5c336c0e0093711629d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7753f76d61ec87591e6a0bb44963450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56923330ed37bc74b9d4638f110c3f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099182dc6527b1499ba10cc2687a23f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31b577a3a3fe4fa4e95e675776ad1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc880151d051beb5cd6ab728014eda5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76c09e1ae5132f60a7ca213dd6e3fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb9d0fb7e69b8705c11c5eb13e4dc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5e60414cfb01865cf3a9c399f101557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ebd9332e64f71a5b025f57301246f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3eba194963cfa596de487ac9b7a32359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f61d109a563ce7f4dd8d877c5930960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5deb5cecc86035b0948c52e32501bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87740854405feeb8b7f0d0b605d84d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b92b6ddef32e2dccfc8821e01c05f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fd9d6bae7574c69260f523f943dad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30a49bd95d82b2b264c98efb7fd2a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a32e9ed6c29518644092ea95d33d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc863bcf8a8552cc913760413982bbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4aaff13527bfcd0596150206c0e1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c17d32929838ad314c0841e60f2b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cec6fa74b58be8dc9ea3a3bac46b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1ee69de4f4241422ae4587ce937b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a78f03a7c5a727cdf98c92113d3ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888200dff06e2b27632c57fd23b6ec2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb181e578a8e05566abc702995809f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44026421659034fad37e94a5ea46246675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd6e0628c2e2974d0676f8abe9b4e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b27529c4a090ec61a926453c41624177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b0997fb4261faf3fb21d01b19910978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5433f55aa76ed198374062bb83c9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f929dd3be3977260796ba45a633d4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b49e36b8b78b058bf9aa1fc00cc4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7565e99858a4089c43f88434d97f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507cdc838df8a5f398f3044ea2d0e1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39601f86b8dfa663f9e1d784e2193e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5218da71e6db3151ebe9bb2020969d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398eccd98a83f9f6f26667b601aa85d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bd5d8ae028783507dd01e6cc659b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06951014acd02fb987674d0da9367188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f27600898b1aac3d164117d1e1b3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc025ef0db482f1711e82a4c18c7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a721553b0e4b10526a8e68e930cff091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c578d81af0ae14c66564abafe9aef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfbdcdc2152c32f81e3495917308fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6613dee0c51718d231c636bcd26e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfacf879c57db90b828e2c87347be395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddff95d9a7e075866b66afff184795a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a10e3ce6ce0e8b7d65add6fa6838a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc9d82b2f502d0ae29114f4792f8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f6351405fca72d43d23bb269dc6bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b9728a9c6433a8926348bb0ee1ff5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4f0eeddd33d9698689afab5a550e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841945eb88a50bcb62d7cb467f87250102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460d2a674582dcc5e3cd1c0a1338cc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6f69b86903f3d5b61580a4a552844104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba231fe1b0422217a80f93a33e1d63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470d3297c5f59219a8d8460d55a5d5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188657103e3bdce826fc59b03e5441d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98723f176c5b780ab77b011412306842108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf1c91ed6b21be759087a402b36aac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159599e033350ff2ae8bf226dea9ebc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a124a53ca422c0dd38182c501d534d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f1a4bff19a65b12c55c4366311eb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a97797e7d5e848e335f42efa71563a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe666f6457e5f0d9ce771f3e08abc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03216ce0b004af9d503ab1fe1cee7d85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e4bfd26bca95746bac3ca14163a5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1447d5e66cc1509c229694a99682011117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee985e694d2706cb7f8c126468ef9b14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a54fd250a673eedc4026b28bfe3bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0dd5326237f4fe4f5ee57b05d4422120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881ca772c27fc0779476e65681ab170121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b7052acdc434589801f4ca340ac66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687460dcdca0667803faf9b591e13ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f6499e07617b5f248422c72a2172e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f7da91ebf3e2788a7768287a54016125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1144a8871f2245e81f8d0349aeccc24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e18fcedcb1b33c49c0d8339a11bd39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96275f880971e593ce9c157ef921ad87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b61a1ae33112bc7d6458b8c4d6ea0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993b16e8945467ab4375ce24ee22f59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63f9c2b0b5631052ef749996eebb5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a336027721b7ed51be0f4c340bbf582132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee49e4cfcf8f0a16990dbe0f78f67b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071441682c0d1f904876c87f499d858a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116ee2a9d7b0dbcada4e973d0f7c356135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1776d90f9369c66bb0d5b06026bc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3105f005391c8d19bd4a9cf889322bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a2526996a5033cb1f1917e8d75808138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff85c99e79a87554cece1ea2a4f942139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9233b94156c1980f71342ddf27df6c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f29202a1248193bf11849631f7433141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092b694371c43eaf92df6aad9b299c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66963e986bb5c4cdd7d9a0bba490fd95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152b91ff44131e7606956507fab3b83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b331e81fa39b8ec905c3322a13e63d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad97b4b81703e2f65cdbe1ae9f53be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8949067957732d70a3c401db7472c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d17e3d0700bad34a921aaa33b0652148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d14b8789de7776e4f807d3134cbefc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a25e42cc7dcccb424801b0f0207d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2257c25b8bce0fcd9e09063d2615a46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f382d4854850af6a6ddbe12ac8eaf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c3eb93b36cba571450b2a90d8d83b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43089cd4c541b202ddf02bc02acfc454154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d50519307db8020874046eaa6df48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8479c322fd57ffff3cbe87836decf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c4af8bcee1d7384df43ba5202c7c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd457349b711e89fd9cc0b6da5f3842158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a4209166b68110d94ff0d1128cca1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd7fa250e627ea16b7db13c941732f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddf713a7907e5c61f043771a04482b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53204b9d90d36b9b5c1c6801a52aedb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c80db96c06da9569ce9a01ea46afa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e40b87f04aea78fd9a54699a4ca878164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3683e7e1104bddf4dec7c0ce815dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fc5b9d75b5e2156d40452ad74b40e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed9e707fe6fb48a1411546a93672ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe7c8690b17fcab998adf00575f93b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f39255f116cfd1e39873b91001583169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c5418e79f6f6f816239fa6411e0ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaa85da33f32808e3841f4ca2f9812171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99dac79d96d2967c3da2a60c5f6461172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b9718c462399d8f53618ee52f3755173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b878ec8436ca1b7500ed5b650e5c85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133da7711b858799ecdaafad554acc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d317e02a1f67b0aa1dd6154e783ab36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb2b3b13b38e6257f026836e2b53da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3824ccb886054ac4ebd7dc5718ca32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8d82d16d3fd2b4c94f91769ac42fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fcac547fea35184a11036ce9fd1f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310378c8fb6c7d4f273e23ebf6e43da2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715847b1b6bb580670a6b8bb87fc6108182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c2a80f978275b84853f90e3b00eac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1546e35990748cfa73f34e062d2afd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792a4d3edcb431360e6a870fb1df06f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6b651dc2096e61ba93aa4424f8ba5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494e43f845fc78aa48f5e62b14c12d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ce02ebfea5422ef47210f3cbb9993188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b443110029d48107855ad425ba917189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637104c16ea79e5dab6c56d1df595006190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef7f99d1900946304a95b28f4c5b7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d3cf4d8c947129d9af1f4b2f5d271192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3f50bed5d714fd5ea9d3290cb52b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c4778290da624661d5b329516d1b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade608f644885eb59c86cbf5a5c94ecd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2cca3a2f4bbf9b630268bae9d77d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd9f622c5868d3d656f5448f3924ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc4a59341132b9b9ed5b7d4c7c5000198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40809fecfe5f591e7c080d39cf1dce9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d76d95a4e3be820e6fc689c3ebbe7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af5fc5b839fad0fdb14499f2d4222a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48e851dd89a33f099028ae1e4eb906202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9244f99dd275cc2ebdcf076914bce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2283b5705cd7fe41007e20e9a55dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ed6e4b1758bf03a836761729a8199205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c6389cd6215e793b53ad995cd4991206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74928fb825bb38f3140ac4e5d8eca6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40078fc5ad3f1c19e61491399f320d88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90945da2be48d37fc4c2fdd2ae064e88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722347b235c69f4b26ef6c67e22a26af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd7457a050d573242174f5bd89da0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd60153e3185e848b2ae69568e6b9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb44334e20151802c96479ae094e454213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b77fdee1517649c41cd244113e4b1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94a8cbb8b61ed61e3874870221b2d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a8647d87ec20f5a16519f7cc86211216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1850806a76dcde1f9cba7c17c187f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c68393fcb878b96b9d407ddcbb0a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba2164baf7d16591bc0464896e95c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dbc20d1fac744d36937f0002492bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904cdb8a32b7c5c05ff08cc2ebcd50c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a57460cfd9bd234fd49fb286f81c80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff5518ec9b25e3762a083ff6d35c75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f516935b84c6a00bf5cf74a15b4b87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883f538d871787a8c5bacedb63edf19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f215c326d04b175049a91aacf30bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9f3bc754b62c5914a293d88a3b8f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baccd5c0306aa760872e5a165158814228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef0b35885659d9d0432e5919d4101229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e1c55efb0d7a17a34ad06c0e32902230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc8ce63310529176cf423c814a05fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96679f1c8c084a82c7a8d9f042991c9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d46043330d582cb2e373f799ff8d79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a57ae231d3623323d393ff9ab6004234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4970eeb672624d942428d5322e9b69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ff27df33722d86146731d11fbe4b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9bd0cd1caca2deac05396a049ac6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d250c7173875c30352518dbffab78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb23f11f9dcb67b20a1ac7cd957670239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b3260ee11765f6c263e94587983c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d04c24182463d34bc0f404a86fecd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e7a3452f0de847ded1b2ec033a9cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43789a56367ca2ec778efd860e04925243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d729cd949757719a2df478266c90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292af41e9075244ba9710e102d2da1e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa97df2a4b6fb45e9125fece1839aff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8104de9784f23a67ee86714c9d28115247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c0b9cc205dd778509cd1d6ebbc4d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e22c9764d98a5bf40c8df33c899dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5265c29f0b8675bf5f14f8644bdfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a6782d298afa4483275dc5ec6849d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b219d94240fde7840a2d96d84dfa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eec9aeefe8fc2a43bb5e82d434a1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333144bacc8df0e475b86d56133291ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377009e6aed2900b28ab964607c22d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209c17c81e2dab35a84f4b56264320e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbd69fc0015d47ae4862d23dd9ba13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f0b49456fd4dd62e61b1c5fba1a45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d037ec883c79b73cee03f18292019259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3e2b4adde79741ed58ca713806147260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7e2081b464cddc48154c0514eaa94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1703bffabf1e7b5e8b832f890356c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eccee7ad6a1a678bdc205cf460e4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20860e6d4f3ae39e74f904f325204d90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e530e70de211ef68aa639d99747bb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92f4e6ce5ebcad047d6a6eda9bf39a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a423dd6ed0da492fff9a1b7bba84ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92d5a20bf9fde30a53d05f18b3d253268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e80b0beafa0498c6b6718f1447988269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9d5482f07e921dd3d7220252a14ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215dcc65b9d82a9322f86b7fb074a86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cbf1c1f769344755d015a63d4fa62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8e5c3e828552bdd68b0937163d013273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aa4f8d0baa1de0c16c1767fbd127d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb4ce4465ddf137e36b0093a5596a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496084523673eecfe861ff5e3a4e745f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e59ea3061b546aadf8245260af8cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa163de2cd024c7f48820a933245a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3e57212b3d73faa5e68dd9869ffec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5811614f85bb959bf20414fb98d3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6addfad3983e03868426d18b3df85ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e9e555a74208d280793e1f1f417ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8f53b93e835e1719239a683d883e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f91384bddacbbfaca9b39df2b7367284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86eedb2f505e38ead57a7868c25a4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b938af4a36049e4def9331242ba66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb385df972d38a9b21bdfbbb331388287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86256e73b5493607ab4fa1b198f27a6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8df72fd6dfb7bb29bfa5004d7fd311289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12162b2e6ffc52fcfb82b60415a8f42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb8639cce8284887acd3ef437a9184291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab38e369cb5a4fc32134bf4ef9e652c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69e0514dc2c8faad627b6e9c519379293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdf6edba9423511051eaf34ae18758294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f354e529b16721f8bc46f565ad029295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d93243f9cbe9ca49c164113ff033f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a371a1ba656d42827eb9c0cc8961522297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2211368fcd7136579d03401ac99649298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b210029b566cc97d1f2fa30f24f4cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a85bfb49c852024466cefc8c21784b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d6e2ea3104b5b71a35db7bff010f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5b7c631a20537943452f357df0aa4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aa618d6bb130e90a73f546c54fb1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ac2476fe76136cc42b9dd745fb3a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0c60bd6c742ea3c80e573d52863df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a6190c2af60354ebc84e6ea45900306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990915f32020706ef819777d1a762154307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbf2fa22af5bc48da051ce9bebcd85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b80843faaf153074ff356bb441c9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31d0e48ce8cfe8d85b72662555b81b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ec5af8757a5a44855007dd4bfbce9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1833d0c3647abc624c76770210971ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850190f8f2b7603b17a623e028993e66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735911c6336d7366b2078ccd6fb62ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5092667522daadb3d56d10a9ad01d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449ee96619011b46bbd983f838935ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd608683135164c9d06c5e472ca0a8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2317976b0b266541b7593d278699f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f524b20dc149e09e8ad64fdf200b9ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb73c1f67eee2ff0c1e5e83d617bc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d303e29b7e534f2f279dc1f0ad64ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d9bac834bb185c0573b9215efa24d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c468e3829b3a3dd8bf54431d7d8362323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc67b9f77c022636a0ba4b87f5e895324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d05be69ebba0ea59adb5b66cdbccde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd0c44dc6862aa7302987b9152b3fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa308e3ad9f8f1b72e14b5fee71ade65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e27560f5f66c023600767cd280ee9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300feca4058dc9cd2a1f5cf1f7cadf7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac6f19872f54dee9b4bfb00c4e8e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004160f31ee1cb325713d22cc2b14c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2340fd49d046a364e2c1404ecfeca9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fd820cc9e98299088404a13ffbde4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde954a60721a296ae7803f550671fc7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6e31e22c66967d2d6748f2c0af11a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b5f569c904b15b953d9286a5b176f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903618d08cbb4482900e903e4cced315337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55186f0a7677c5956ede4e1456100836338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ca435b52de417bba78d34d6b88e8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dba8adb14ac885e18c0ebe0799defc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efcb8e1ccd342856902b73e7649244341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1cdeb71e6cd8160126cc61a51b3fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e05f82a9b1c283e7f81c94e4cecac2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa40a5369c60bd4165ee3ad85d4d20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d8ad9f1a28407519a2635011800f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cbdbd64fd748116a0ba7d85b0ae81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de4ba73166126dd8c38b65b95ef090347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b68232aef5a3a94fbde244e73d1ae0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfedb89eb54463d7ea95a55583db8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce153a02ad251e5d145b4f0e004712d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847cad8e8ba2e87c440fcbf28a90195351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba707a0563c52c5b20b93def1ad2c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac17324cd0fa6c275b415056ca2486353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475762f60bfd8a5efe8353a730ccd2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a33e9480b5b900e03de6b548ddddf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70631f39ffcfde014f2cfabe19ea0b64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5003d486ce852b5adebc82084d943357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad430cc0e39cb5c61723210b3b183fee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55c74a0766aeea1742856a62223c99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2173fee0c56a9ebb0bf6fc33c92cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51c963f5ea4fd22dfc484add7ab63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45100b2325aa8b366ba82d44e362e19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db164eea00b0664745d978e0b06d81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348802def56dcbc131afe4fbd6f686d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bb5dfb08e85cca9d2a2c8b5fc3d96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fe8e906d0264278299c3ccca1f4b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3b0bfa1cab1392b8ce5ca6f119353367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb471d85dc76d788c7bc7de433b32cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b1323fb0e4538fd436244a356585f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc59de4f87a222ded88adf0947928d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324143d851910fddea5f4a100eafe3c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f9d7e8f9c9dc79487d5c565c92a1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7488776314af3c408ffd1ed3b3998b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa12f12f43b45be21670264717f5e63374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5802129acc6dec936ce932cfdca30dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c581f0392b02ea2d2e8a2d8ec3828c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b565a84fe4a5c137bdf2d4a4875e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558d1fc440f55ef3a9047f799e8ceb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abde7849a062c034d1e0b8adfe327f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0639f309fb2eaca91df103240937b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e60645ee9c946a33e402f8424297a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7622524fe7df16247a147fb11c4d7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c03a2076a1f64eac2ccb42b0b23d52383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b0c6fcf545d308f3411695c5d4871384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d0281179c94b6bc0e6b67fd38bdd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33e7fe906a39812358dcb7a7dcaee5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec3e7ef27913c47e12d900acf3161e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaefc07992d62569dfb74ffc34100c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4b1d0d5dba356194bd5444a9dd60c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616b0b451197c6446e97610ed1f9dc3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d17234cd0a1c3e9ad8ea03434b32fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ca9de2c2727c0ff6d49078b033f34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcb223281353ecf7829dd0fec041f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c4729a98a1f9ca181c6f265ac35f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f9f6f47f3471ebd038fa1676f743f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0595908a526accb0e9b5e5cf819602396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef8fa5ef5d531f6d3e5bc90bfac6dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660457acb70adcd566d84143503d378398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7d6bdf979964e55173695b3578604399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f124b648dcff11a49ef3525d82c1929400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177ec68d3df3cd8771129be5f581b73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e128c98438b95af563ebd257d6c9f70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3666441a8dfd9a467c196786ac2a10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67328fe16483431776251d6d53c5e105404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dc3261c90ab1687a7663094308548405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301767f709b05471417fb2ea5149f7e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab9257021491f178f61965ce532928407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3bb810e0866d695261c7f6e3d6027408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea35c9d39f1faa868bfd3e80b46268409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a3fe240f16c54e09dcac1531e59c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260c6cafa25bb5bdf5c16722465a7e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af621d76b51c1ae2728b5d3eee520abb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1fda166ed95fe3d153db90df26357413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed2f21132e52f4418674be0debb73a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe02a20c4e1af5924475061fc846bca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a8a1d0c576d225bb3b9089dfff259416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f83ed428be8146fd3f6abcc3943cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61930064d30ce2f981850d1908b0c70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19267f429a09fd82fa65d2d6cb45bdc4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5836b8fae49b78928e2f7257869bf3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375521f34a0f1e515fc729189a0fd13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5df32b6c2c28dd2679cfbef7b5ae2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d9c9ce5a50c4cd65850c514a1a6a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e75ceee94baf40e451b5a14309943424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31230e994176412ec15277e9c286fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fb7b10f2ae4c8f091a3e760d50ad2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fc175ac17854fd104a95e38d70408427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11fb8b3126f7cc68f941b951ca37b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4eace2e026144caf969b3884a69ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6831c2a66cb2e1857b1908a46b1d10b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727fb74ef034d02d9a5dd1f6dacaf02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e92d1b705570600f4e4eb78ca2acde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80543ae02672cbe9fa85a5d3f978b0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0aa6f79834ac40817a387918b9140434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e350af5ccbaa24d023380936da511435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09969a2b7a77e46b759e7d952b7e85b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b635be62482c930119a077cedb526e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fe7852fc4f216b9aaae5b5385c5d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c5b64c4f8ce6a6ea70fb9a587e492439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5357cc961bf4bf9ffb2948ca855e29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb93388e5e34e9c1a93a301b1dba3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c9f7c6f086427b15fc70c8bc41130442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854830ffb5942d3b34a0e2d199a7aec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6759c2d4b885767bb2ecc20ad70ee3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769744d6ff70908117510d20bb95402e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d752d8ffe1f0679df1d88fba5890f15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d4d6e1e522623f705b5c4fb6a4e2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aacab693f4ef85e95ec278245a91dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141f78e834e521281392449ec48466e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55908042306fdf5de32547fed0bc2a7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5a82bc6d7471eb2a6d72d807a8df7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9de9d3e06c2a63ed0b81a6330e9789452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df89b51491df5dd921abbe1af915126453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eca1e85ea0d2b0eaab337aec485e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d7ddc8808f6fcea4bd68caeca91e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704583dd7a7425021a186ada5f323a73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f268fdaf30a018785e06436958bf60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb8f85ad9c0b3647f9f4bc37cc7b15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58bbad6a63c5c8716534523fec3cbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920aabacaba451ae84c89f10481bdca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11c5c1f5d650c4883650fe1a8886c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a75bbf9682c47ecec33ba412077ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2a4e40e8c8a59597c7b88b62f63d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4749db63393c2d33018042c0f7094e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979fbb68c8059eae7b1bdbbf2f78ae8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb0f8d95bfa4486fc00fdb16cda675466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ede4431ea0390a5d1dc436eeaa1e22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea515d753158bb3b25df83e3194a27c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bd293a833c9852f3f2b4d76f342c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe5153199f3f6facd1c16ace679b89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd38f21475df2a5e0684bd41fa49e91471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666868a4b2576866fc34cc5e854d838472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7668a7bf4b69f67521b4e6d6b2eeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2992331e2b654d7ab664bfbb7288b24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac062aeda1573431b88327473032cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420aee4fc3fc24c5873ee5310d594a93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5492c3fd6b4d4de66ee587e235d3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a27f65dfb332dea6952e4fc5f821b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bd308492197b2e2a9510011d82ed6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ec5ddcadc4f17d72c321d95cf0bcd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da6c7752f78d3114c3a15c476d5008481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f00be55e394b6731a23916bc597259482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef22d429270cb26abcee16b182fa6f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b483df5bd8efc2c974fe4a681b9e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6615ea050e0231ee0b7c590d38ef0e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f273160b04a73a6ed2938ce565aca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb35275f116f3096cdbf4f7ff26ae6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40618be9d2f017f998564df100d8dce9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb69e6010f804c9a45c5936bffaa9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887ea36f93856e1b223b9bd2ad5539a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fc54687aa838aba8be8d78c4cb476491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc35e3ab9d5ef63a90b49e789232e79492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35289912e4efd3d18bfdc178b9672d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3552029ea532fdd6fb25ecf7d67b41f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02e97384fa744640b5f564e0a82a57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a0b9cb8ac3ebdb5108e639542b14a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8f959fbe4958c09139ed0a6143843497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf86f6098a5f94f909babd2cb9b1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5b8fdd39584dc4649a3925bfcefad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98107321f7eb6223d715bfc247cd2606500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baff1ceeedca1583382dcee52b721f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08a0cdbe8c58f6e1e7c2546d7b556f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d46e00d184740f3d442d9fffb84e10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e08fc03fc20d61446b2a9e86d6a92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d5b3338c09002861d07ea31edaedb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2c1128876f0fffbf94aaee82c9458506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbaef157c99d3ba5cbb7102b8037e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd978dd57c10c99919cb3dd2bc04e34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48632bc4e7356b1d414e6a7091008778509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d256fc5270f9233fc8dda8402ddcbf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c156d6b116c647f74314dd369a9a0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0968f35a8390ca206542288943eee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3a7ab7520e367a9a8229f52e72f62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d83e8bd36b5f775dd2de16de4b1679514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e882d7639250aba8f24f4d84c2e89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5a518ed20308329b52f3e005578c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdad69e4738a0409273c388e82a4ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca66f1ec243f1cf4cdf4e1f14da2a56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc16e703c8609044552e69ec2d3af0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31c30f9b8f58f82a75d99e956e828520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584e97091c850da2f8b3cb9facbe47c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10510e3e5bfd0f9a58f3d5b8c62cb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b69c1f81590a0b1593dce1a35db606523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d19e78dc2e9b5a6f7ae7a49473480524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fed55112799b108670a627714d0178525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1931edae7cc6180a9385c6bf3005eb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e01d64236c102cbc0eaf9a43980d1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bb59776451ee10fb692bbbd07955b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be692a16b5596d9e8be06f122a2c6fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7db5dbe66fa80e62363d567fccd1ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2bf23f1757d5992971e1ca35c3f33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817f33d20a0574adcd8d0a5f0908494532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20d500ddc60754e3c1c78cfefacff3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587894445f01780c3dc3b2ba85ece281534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de3fdce33e5374367b7199927ce951535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf2132f090b8d3087b2d66561a3351536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c94e7c77eb6f9bc417526f2a7d8d02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3f9c2770cf417186908d40d9d5dde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc7fcfb81ea50ad5df42d7b15c4fac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf203ac4b5c8cb236e53c7b61bd7902b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b7866b69588b7311d2e18b4ba8013541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd418b6185894d5e755141149cf899f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7181ac80df1a13e609e687d53a61b33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae27f47f6dd5263da92f5268b5ac0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b76515adb774d9907615286b7caf3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ef23df8a60a711388003a8a15e0bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84402a650fe69edfdd012e9de8713c8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc9a349ca298f0cd4a572596a4da7f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327dddcbd5dbed7389e7e002c45715f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ef449cbae403268a6e0dce8ef0e13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fca1c3295fe952fc6e4a5b6d7b86d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83251506dbd8ff564f84e049f5364416552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dac5bb8298548c09956418fd74458553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f6cb34184842f0b124440bc980d59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995d6824d2fc2d431f359725b77757e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65b36727df8887891ec4e64b167679556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c042f9124abcb6d258900273c2a7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa8ad80eb1e142efb771f89fd35059558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928e659d7898409491abc62a24938ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab32aa0d6bdab598518da980459452560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0b459f979e5037d3a30ff4539c35e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470aa8d702347a72c0ae0b20a70a9cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dbc3959ab698cba5e81c1b93ca11a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c6eaf3ecc53fd775dd7b4d9ee3888564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9cc26c2248b8c25abf3d84e3a3d80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378858891636344c086419f812617cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d647ec66ea09792832c794d314b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94240dedf801b6e8c582c99bd3d0413568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e841e7ceb03e58f5ebf114f8a64cd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05dc56a14dbc1bfd28ae742a4100b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c780c29e38708716e64cfd9a0fb8d3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a8437f232e528fedbd14fe8d5e084572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e868d5eb0a4d672bc3825f91a1d7317573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a374843ab7652bc4ad03b907a467b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0181df52892215635338b6ca315d4d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6b65a7c95304e7c7878afb6c93f56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9186fdb15964b36af0c5bb6c0b5581577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1646638a93d9ea4c223eb94c65191578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687d87dd9a37e4a53ba5b2191c957b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a05b5b687a7479ce389411199a24fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e6b6dc854dfe3b42373631d767618581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16083c9fb27e5e746f4c2703f19ad75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499a03cce56584d6f4b7b33a3c7124c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fe367001a62e229ca5fb2e8e78458584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd95e8feffda35991c5dce8f25dac4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22d04567332244059f39c112d82fd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffb133fe67b6ddb7e226dd70108133587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdcdba784d49b049dafb8bfd1f41ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcc69e7a531642b596347c0dd3bbe4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b864b64d01995225aea8b597d6b63a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee3f329f2229437793b0e56146fbe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe80d39deb5a378514c29b9e01c839592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e7c9011fee08573c1d835e0cb2e3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff482b050371dd87f4bf3f1392338e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72de3ff2bd8c1361590266f6961428595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec2338426dc3e0927f27e024472586596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba32f53a8b86d40052de2371ca2e14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3ad8ab96f7ec879201216ff9bdd09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0c9c4e2bf5bc3fd220afb57c12804599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451bcee76157900745611b7d7884b44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8abb1a3f91d367bfb8ccbec417708601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356dab83b2eb52fdcf65135c53fc6c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c51b1fde72eb4b72a9be4949c97769603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29807787f6064af59dbd4486e2f90fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1add6322b4c559bf617dea56b6de96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783b17d89e88dc504982cf29a816aac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c3668a5923ff48ef0364d5330a0e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab732be75357128bdaff0566ffa5926b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e4e68fa5c2070ff1da2c301eebc6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385b517f22b2ed9f1d911c2e713cdc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfd63d360a09e99d7861aa49f7f1fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a89b50579a565d96812dd251ffffce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474cb264b267b7c3f89d2ef16f1e48a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f33643ce3aff787a4489534ab9dfcb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b0f8f17122908bb2cc60912f48ea7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a41f443a31265bf51aa2190001c79c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8754e2d9797a22f0d7869cef0c07c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d8a8f934fb4e1ea993e051d44b13c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d29b29478299b30ee1715f81f5bce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2309cf8854be1bdf351d768fd913ac7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a1290aafa00717728edc7f66c308621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11f6b1b6fca041b144fbdeb194a2c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075a590fe2b8f68ea99632f384c114d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be6342ff73c48b6097d6ec384e96ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aaefcc00e2c6d89c58e8b7e479c46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac3bf61412341bd47da66452afc42c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5627de203885754331edaf266d0d53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50ea6a69c27c3628d41bbddda07d72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d42774d132a7c349efab25714024c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306273f082c47f3659a43f021b56d1a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c69047798df9f6d2890e8bc12b2ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c050e6eff7ef9f7b4f1295b6b2de6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e354a35e42b9142041e58b5b735e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5db1dcf255b31305c13860561362b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7441403db2679fb61ac90c99034cfd5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53226ba654be0fec142af6de6b4772636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b8a3eb74698e50b6756f3e4711f0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c39ad4366df5dd3df8537ceb3aa872638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250e37fa15884a33a48ccf28fc4e5af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0e2aaf5ed123d6274a4c26d53e7f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ae67942ac97ff2dfcebf1565be997641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dbdc9dc1e0beaa6a6b20e32a106b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794977c16f864e6af8c1443d2cbf4c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81ba9e5a87afbe9059aed498bd46e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fc19372d11de340d2ba6598b7baa0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75649eb0a21fd4dc53e07732b5dfc4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f88043287f22d263b4d82ec6c81e64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166b7936d343405a6d8a76443ccfdd4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf9f075804a37e9a0cdeddd8ff0fdb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75c616e103324a11f1b0f2d76c9f02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68676489df45b94187f3fb92e968e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941f64f6661b1174769135cc87024fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6b2d7d9ea337c6c61952b6bde6b62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3752f762958591cad574dae38a8e18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2575420c7f3141c9408ca6b9d15459655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c2e1b72e9ea4bb476779b6aeea56a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708e6a060d828a3cc448d114f8da546657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd9c8d909554d9af407da23993b951658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8a7f948e19831c773e7afbdb55499659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f308ef31820e9169c3c15c6b02484660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93241faa241e3d610d2309e979dcb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b658e9471e00acd7df6f1f57a10213662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b240b96aca7d4da0b6dde9dd76f564663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e1ba6b1246e767cf757be2a02ccff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ea0683406e4cab3f8d4fb91854227665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40d738442c0fe5c7b61b5bde9d2905666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0a7af032f41ccfb907672e21fce62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aacc0a4f07f39de2d92762a550b830668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4e10fd21482d3c3085df512659d8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c56951b8a31fe632e589904fdade83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda650b73e0c8d95ede86fdedcf1aea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e90a323178c332304ccb10562b366672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade87398a6d1da26b12dae0847c6c67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b40e606a56604b9ae9904720e9cecd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18c98701901c06a46ac4c241549ee0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e86fc615816e40aefd9a6c9c698a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eadca83ccef7e97f61a57cfcdfc2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5302391d5bf72ca87dbe5731ef58e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0ca179cf79accd6a92729d4385639679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383df9594d78b2bb2b54e985df1b5e22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820903487bf07ce7a3ec791e6cabb3a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9bab14a0fd4e0d0de78f022aafa5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453b70de1b814ea82e1a9f47bec97e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d103799f4f18285503081fec44cd9c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eb7d6aa670121ac73241b1312d670685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde7d841b3ff401b67f57c81e4f7881686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b6e027d8f1353eaccac8c6c996c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ae8a3484f89c60c0b07d851a7860c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d214062a11097327944dc527e214f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb40d856f59720a2fd8140775f56c6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ada8fd93b4fac2ef8eabec65289c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc603be5bddd6d0b9c11c0a98ea92e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195b56146661fbdea84a1a288cf120a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188bd56b1c7924730bf9a6e197e31ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad8049d16e68998ffd05a07f6a5f0e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c6a1398b10718d803ed298205730c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ece47f11176a8a266626cc81dfc1ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec5f14d497eb5eeb9e2492cb6ee7fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3e3eb8e013213abad21e63daa2c20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10134ea2977b641075e013e4adf706c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218bb62c6d920c5695f97e94239faa7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fae0e3f6beb9a4dcff2a9c3471326702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22856935402ee20dbc3f8363ede0d089703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad25818ebb90f6b9abd1fee59a03f92704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e7d9baae78030c795323b3bfd29fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462ff8f3787923caaa92920cf83e0fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a3765fd54c9b6ab4c78d1ebc77d14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f1438168e27f0844312339d287847708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd6bd2a73759058529168f03cef134709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2984c3bac8158052776630a1aa0623e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643434d78c9e3437b7afe30d3d669f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3d6a1ae54f823591554c14a473ceb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01680394bf22a1901e50e79d57b9092f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a813de9c8f90efab0a53bae4ae79a8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ce5e98db6467a1638235806e6c669715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e136179482cdf07c925d2b68af07068716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382f01c26d03b3fa8142899282fc6a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ede82baa60d23a6842ca83f5ffe851718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0115b4dfea48c98808fff706e92c208719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303056e9d4f6895fe7c0e955e54ceed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9789b8b32922b0eb4d3259df6bb99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a767ab769792f0e3e0f3e9458c26b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037228240bb6041c05816a3be7f20c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f69b6b415d8e83b35da6875ebe47f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32acbdcc4c7ea332b74518c2094df4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa8cbbca4213ab87c27b96f0e8dad7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24b327438ca69496cc79750c83bfe6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238dc822b4bb8f8c468e524b7b5069e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa81b579ed101820a376ed300baecd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa24fda32232bc889ef3ac8576a10b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca030135a7a5e992c1bb463ffa32a7e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd79206e97a2baf017c63a3824cd32c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b1f7a58b833295794121390c4dbdb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c29172c9854f93ec9f3df1cefea92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bd3d0f93efd9505ed91d7c9e97358735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb927e22bfa4a9d7d44dae369e63b302736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d9e28165ccd2dc1386e953feae0ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4d578a1faf12e4279c8d765dab790738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3a1a09b99b8e8fa15550680408ce0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a02c3f856dfb3560ac021fb27e588740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da5dc5b6c7b075e65695d6159f68ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb33712937dd8b0d9ce1880b8bdef4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e22408db8b0e47329464841ec3174c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657d864afae52f0b6c9b865a7f176f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8689541fc15320dfeb112146f6ba65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c8b4eff91da40e7450bd65feba5f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f710341fed28fe84d59d57550f7967747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f42f770ec6d2b96b137f080779ed2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bb5a0b936c9b5e1174cb8f075e770749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e80ced8c20f054de995fb2e5785a65750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d42df11ff351dde693cc2ab19a30f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6905b791f8a9c56582f934d9f2b40f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3fbbe2caddac99893e17e9602722e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440658174ac5c1eab1b1e8cde7d2cde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3889ed33c06be94eb0162d86f4f30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a1931dbe1f4ee89b17fa34922cec4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759af9a66e1626bf98a745916a258a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632652a640b6bf533519a03a7ed54daf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02fef154a236e3ce149f5edd2f9554759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae76d904a0aa1ed3a7e90691f84167760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccb03d3881964033f3e61eba4f77a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6b57ebfb805e945f73614d801e470762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a081d2437e77a73ec20dc34ec273c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c823e0fb0412a96251108c095fbc809764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418fb7642239af2b6caf51ae8b2f767765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988e909db81d2ac25230eff2a21dd8b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fd76b534bcf7d6c54bb9ffdc284f9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a217fcadc760ae67603c0c16a66f9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca38c22e4758f58ddba1088c27683f3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea23ecc06879ae592d67d7a7f4a8a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffd86edebcbf8e1816f4fe83839b7f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289383bfb5eaedcb9bf46a597e63ca80772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a78315e9f45af74952b713c2b9fde773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783e4c91ce287fddaa0aad2347b70b8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f69e7ae3cc306c12d75a063c2fe8e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ec564efecd1c028e38e7a5716d7dd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d32f14fd4b3cd806acfa6b8bf21a7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0814a012fccb982717ea5040b68af778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73e2fe4e10128b6c74310c44ebc30e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4b544b9e0125035818149e727ffdd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8dcb9cc7b20db8e1680cc3533be36781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e69b4d77149072d90e9c20be3a15b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6ea89931d8e25526aa20c1f55bd33783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbb88c2331a113d5682c0253709a11784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60fba913f79e97b1107126d7798e71785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb16ad1e1b45407ea680066ad3b74bf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b9eddadd3ac007215fc3edefbf9c9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5af115db832171fbb16f4a4eadf3fd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f3d7c48240ca33e24178453670d37789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecfb31cfd23d5d0cf25678c1bbe1f2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fd33fb0a1f837d9fc94a27450d8b4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230adff9b6665a4045b59208d0495a9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d49f89ca4c91cd8f0d921cb1d954ec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812ee7ba95f74b50b5e91fda31ee7df794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0004deba9802b012be7c2cab626be9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a1def091f810fbc85b45b559c59df796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311360ddad49b931191e924a5195aa17797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453fc4aeb665a74a1cd45c146681742798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b4d56b7bf8cc54d37bff0655380de799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf3f067541ea1dcade6f5d6a426f2c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e43b75a1ed431d6ee3f386a504677801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7dddc58645fb33f52b3629f876ff1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988ac23209925b8bd2ee2b3a670e39e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e039d9fc4cd4a5c46e91df2d1d9cfdc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74471c614568ebd04b1453b4058862805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6d17286bc9a509f5edf9b1f9aa20f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe380b2a66ee7104d6198cd5130ce30f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62604d2a7fbad03f5802c7a5a1ebab2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797339ad005df77b533b882360000596809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e244b1024a616f9e8556106bb3f06d7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7f1aee6ee76bf571b46184bcc1fc6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7609d1b625aaf0954ec26d7880b77e7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460f78a0f5fc9991f1d74496ceebb33813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeb0bd3ce422a693fdf8d6d60b3ce0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaf0fd491a436767d28c6430ebad8f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543c91de164f4fb7beb4431a7206a2c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94415f71ed6d7870277730a7e5d3a6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137815b672b5cca3171b202dc449a529818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4bcb2794ea67594e4f7495fcf1519819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08897676e15c53b1faa530a61e67fad9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be24ba969f310faa807e7e20e8a9e4f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e29b25c73a1bf6a0e148d21e7516d8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801872ae3f20138db66b451bea8d76b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab71a3e02f41281fb3a583ab6fdc89824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373e107ca10ebd1a65de5792d856bd4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0142f30fcc582b36ab307973987533e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d7b2f5b6ed9395396ba58904f4dd8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21943a486bef9234528b94f71dbd410828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2185964f3323889637789df3720d46829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d2cca23d531963d745246c55419b9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9aeb617bbdaeaa61fc4a435eaffce831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f2f747f8c6d5c4faaa526b15d8421832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c73b0476c65e358f144e3ac52a969833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e584a3cc2ada2e3240fdd579749f55834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88225a9ad7f80e41ae963d518b28757e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37df77b07b8a9b6f311b6ff486997cc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcedee662f9f5709ddbb1a555eb8e6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b258968c1ded42efb141a544a7b85838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a5eae01fa652708c683fd92f31f4b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4165a27abf19e4d3b180ef68b3d38840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066319c861576746979b58c473dccce1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9546ae8aadd1750a9cd05bc43ada78d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef81d6e497b75817ed644989f6ee49843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be990fd5fde93f1b3e96d0bf5188f88844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4ef78d18e83596cceb5d01c947580845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca807340dad70ae598501da83315d129846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8ae0c7e9315f41ba28f835f9fdc0f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80cde4776980b5920dbf050e1d35ff848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde6027edec32241fa9dd05070a27d0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b6e91c258bb24fcc1dd9893fc7f8d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbfd9e5472de04ef61ca2297113557851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57969b76005d78e026350c5398df72f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf128f0fc14fe2c85355ad13584386e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614ea30d098286f9dc62a6e76de2b84854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fefa7b8a7b565eec17ae9bcb37bd4f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373604dcb72fcae17f41e7d89220a79856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7327e70f3cc7b55d70e66872cdd8b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0c0160043f006c8683bbc2e6165dd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f998e3dff26afd20bd377d396386325859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64886700e55ee4eb6417fff65c1cac3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78c56ddcfcac272e6faacb447afd1c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0269101c715ec62a31ce87f0919669862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ca7ad623e668882edce884713c080863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12697b70c8a8df42bbcc91bf9b2077e1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b241cc753d8ed9ac1f510e38bc2fce7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803d72862a044aeb5a91ae4d343d96c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f90cd33edfd3d2a7e8c1798b8a88b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0583fffc7e047e645353a695e7d2a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f7dc895f853dbcabf8c91a1ce91ae869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a74164a652f7b66ba83841988daf2b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09228e13daa405edd27f55c067262f5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3072ebb15d9783cff8acdba7d9af64872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d3102fc3a5888b75bfa43902bbfdb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7c1d4c505d1c613189f4de1e7a38b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983cbce3acb1d571e6e52fa61973024875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496a55fb81b8734d3d0a1dae91d439f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bb0ba53aa8b7a61f33c70684fbc05877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a95e56af77453e067f62a4accc6d0d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811901f77460787ea4fc18251a6fcff879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11dfc85b70af6457d096e0d460c3dc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e270c611b658717822687644a1469e3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb09f124cdd99f2fc02d1ec5160bee8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c4fea119e23fa3628cc0be38d5342883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ffac97794a83a5cd6a67db7b68b24884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258c561df153670ca2393c8f43cec2e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964498747906b10a9aaf7c58fa9a1a8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fc489380fdf76f2ec08abe86e38ed887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463a969d708a00dc5445cc77cc29262888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4adcb7c6e85da55d0ce57aea964288889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dd938946e9465a3206160af9f3594890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052544876bf142186228b4d3348a1e7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ab1427a350dbebea095f7409bbf4d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423941daa108777c4e10fb1e2090353b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40116d1f0689d84d1c16b79d2c57027894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d1ccd1ab2d16f97a840fe9c8a484a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d53751f43062e3df6d24c0478b9b65896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ddb5997379c8723c5edf1f875dc7e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7fcdf5e380f3d31e7c221294f37a7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dcba5449cc0d888c3120fbb7ac572899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9685c65074cf5d933d19782ebe288f1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f532b0730c0b326e35feae47b7a8e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35607faa6067ada497a8930aab5ddf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac43bfcf5ed6a72e0d22174f18506c5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73389609a03e28fde9051fe3246af4fa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acf0bedc730d8ab8f934195fef3772905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f551a97c9bdf3c5b7ee9dcbe30e4e09906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a8675ab2cc31cc6c2944d71b8bced907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c890cc1f843fbe6a15104137cf46d0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343141c173ea26744a75e80088703c89909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788360a79f725832f4cd091344ca4b9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52db79825832729537088d0fb619ca911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd7d61ed38c2e63478f8031b12dacd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68adf9f7775b41712de5b964ac38bcc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31f9d601652943c6281107ed024399914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916c311aceab697bf9f6e136c21d7b1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd785005f2ce70230f5c8f6f2c59f07c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7ce27ed4ef2751d073ed03af4b896917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d7a1ca5e1e9d37b1409f48dc3e0a1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe826a1a83bff5385aa2b206145643919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749f5295b4dd068e53cd91642481ca6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22956381e3e270008c18e9bef05722f4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a08d1e2d00322237ee2e8c46f455d0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5e702e8970fae2485cdeab3f40cf1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95c91c9eeb8cb80fcfe9ca3d36697f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb11e188c3f002f8dc54c9ec58f365925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9a8af324347aa9ff5b2ef48f7320b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b3f09df3dca1c039ac10030033d87927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaddb66975b8bc9866f33fa07bcec6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ca2da7ad0073fb5d46a3f9b8ba24f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e93e8abfb2615e9f1cb6431ed1c32930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f396334814dd45bad0e55ecdf3087931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3b00af8220c43d6208af3390b7f56932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2c84d2ef17313cce40aaef8144e56933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a48d48266d4d700b7b651872c835cc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719c7ab134811b3373b94994367d87f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79b5373b02dc5d9aa767a8ec757f3a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc132aa51a8f5ac5e556f38684805b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214183b262e5ce4ab0d6db692cb78801938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2a9e4308795ed175a9d6bc146d4a4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9e82622815cfae41aed3f339f49e5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8a9db071cc33c8b96a41d1432d316941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df57df7e4a3ae14dc12848843b20d12942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff6e6c6cf57c97e2f7b3f1bd9a9c23943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6df7d618c5183f3ca7abfa33df7a9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec167d0d342bf1a632b2195a0c1aa9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570669391a9fa7dd64bffd45b920d6f2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5ccb69d47eda754a98f124cf60a6b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe4bba82a715e6b9b760cc1cbd8e3d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6335e586a1ae0200292427a72510b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382549bf3d94f052530bda50c4a9697950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb9b58585e5edae4a147ddfaa3a2fb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b458d412fdcbf824f4be74dfe42a22952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3f8c59ee584021950d12f111d67da953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d283eeaf512eda43e6a4f68b231c53954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfbd9c6bcbf58e9645a850234add62955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4128d17fd06f7114677c3fa6e8d76956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c36e121d4b7685aa701e555548a88f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f9b800e0771c8b16f1d8df3adbe0a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc184c31af8e23a4a87099786097f6e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110bf732a6e00852c22b9367f8a64be960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2c5a197fcbe327c112dbc82e74806961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72609802a33d0ace56a6d0d9f39b664962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b393144b62c98983316a2491176f53963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a472b3c1c7528213e57cc77691e300964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caaf1235bbe7d5e60967b083dd4f7b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04846b97616fca412499912171f9f96d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc6866a4e1ff15ea270457ca5e8a7a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412386532bc5b62cb6fd7c4b985cad64968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bb7a2a254d21f4a6552619850060d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f11728b52f9d555192339d7170460c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d60adbebe45b75fb66d958c33a4f3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53797a19999d46aec24ae05b61b3de972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a94c478670d175beb29525b0bf4f15973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbad6137ce08ecbb8604b17b26fa175974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddb94310d3fed9ecf227f43ec2a2b4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c735a93ebeb6ebb2b6893071c71518976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912e4d85fb6452c9a343b6eba00f460977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7514b12a8ffc35e40b644d98756b8cc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce13d190e371989190c6f0618823d7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcea0a944f620efd69ab8a805966a6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccf605ee28b910d60c1492f691f6cb981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd1175d4594839e0884082af8f0f27982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17efa34dac4709ef433a194d8a522af983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111718ab508a62ac7da844a2d4e6c14984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cc8310ca55da1bedb7c8819166471985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774757580dda28c2a88ff5e164dac31986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358e704f956e054fc8f5d5224659e3f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31b11e13c61325eaa64a6ae4440391988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552db68714c5201713e2973e345c96af989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5de1984d9083e8515d505a8691469990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc3115235589f4ac699c3a0458c1bb991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b6255db53033719210d8e17f6c6c9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38201513ef660c61b7ca20ab70f9e425993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db98c752059c958eac00337b74202d1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518f9aa555d8a1171d87d8317900e1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4950a797d1ea555bf076c08a806bf46996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483998b89a3ce82525ace84181b5e56997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c7323e3abb3dff2e68dda2991c52998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>