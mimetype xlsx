--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0777798c9bf4e53d4161be535b541f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf632457bb75e3b3102ee34deca03aea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5948e58249f84a457ce02833d333263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0b579706fca10d7395457fa7c4d044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55a1eb8822d1dbdb0fdf19cb3722055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9210cc0dc0e003dc02def1a07409a5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e163005711920d940e36e5299096a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc055714deeddbab38754e8358767a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780044f14c1e5a4a0d909fcc1feb97a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525050aa62405a79ca76815f45c8aa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4dd14c413b3e14cc4a9b59f20234611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e912582fae82912613198678c68b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68d3ea5a271a5ca019c4dd1cb6708f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e24971a47ca63cf9a1c24ee50008e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0536b93e37c436c60b13e19f65c0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f45c00decf29091eb083a2474896c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5287bf5e5c9d44f12bb82a33e30522b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ac904bf2f04a6c5f007100ecc562818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902fc7f37bff0e23a4ea26fca84df4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec06003882c4ff2b4eeed0810aae50e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f898677d5feed234cf6507e9d518f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bfbe4e929d2772daa6b36c369835d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087050f6ef6768b48007018bc07c548f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebbf4563a1815a97dd580d3e0f6fc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112214bd9f39af08c1bf801e6a080f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669655b16846abe467a37260021661426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce1143619d2341eee089ebede81ab227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b10ffe077e061bb4fd3c05ee9c10c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0233101d86a3251d1ddcf2fa248f3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e515548cd4337b94314fce7a46170ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743da85820b45df5482a039bc403b6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd773d948b932d63c53781a557fcd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521159c452adf47764772f758234e4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df22c21253e868e52eeaf26de879a1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf61aa69459a257f9b4c2faac8245235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aef041a5c9f74fd962bd697cb96bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fec55e58addbbca202a60f186a8c2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84329bb1d9166b46afc28f9ef28535e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9ad420daa6a78bb17e62d16b22d8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbef1413235a1e0c82727899685491940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6423768ee73721bfb4c1a9744c294fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa214a6ed6c06a3d2db3a827ab48a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1e47dff728cad9415875942281db443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a06ae5f767fd983b9a8849d8b883b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194309102269135db03a64ba0990451145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f91e2cf1a69af0607312fb9cd687a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba392eb559c269417680b856f47c3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a62b195d8d9bf95edd50e36ca76b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4264e09a48961ecab8d2dc19a5fd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39dfa179b5403e667247bf9ff4976250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39159fe9d13f818f86c40f2b1c737b9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f28c8242baefaf1956c95d7dabc1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83081d5c8d89255ba4a3abaad4b18b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920e4732598d93a7712cf75ed8d7dac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fe9ab14eba505170fb89e82e3c26c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa97ad95bc3d9a7035710ff322458ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcd7b6ebb999fec900f1aa6dc112fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c6154dd7014f9f9004d2d9f5ddecc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51f179580166b7a68922e0da515d6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb8b19374fa036ea02a3813f7bebb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430c7c83a46d3525f7efe4b53c0c3da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19cf4af86798bd5b3327a44ffa02c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29954a353fbaa4616d9f3fd80b8ee7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cd2d3949a88228a6a582b422a1c6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6da8204f29a913c3ed6b8126dfea1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9cf3b5845f217f02de37f7376d34766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80debab9e71b8fbc43981525333e0a1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f702004c2afb395dccca7c59a2eda068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b071f4f804ecb2073ce2c71ee9f41e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a802de0bd5a94bc7faa5933419e88c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2d008ff7ff50febf5efe1928460b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e692849366106484ebee06e7c3a2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476911703df7857cfffe48578ce6c6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da459003ef67166472f1ffe3c6d994d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517a3b153f4e9dbc8b4951c5a961ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35439dc35b9e900a65214cf0c818bec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e03359d0f42ed1cefdda1ce719f38177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85aa55dc34d43c0e8a5b578c886b7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688e8b44574a016bc077931aeb9ee9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a373a13aa6b090e0c0f9c66e8f1532a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb51ddbff366af05de897483b0d935181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff68922f74ebb70a397746d7b165f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf73d61b0decdace8da444624642f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addee09167dc9bd246e476e59cf9df6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4498f9244999c8bb6f4401e50bac2f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9808bc78ff671a826e6a36445a3401a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1aa74b707e938bafa253b863f693387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ec4aef161ed9a5f39e74190d0653f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c690f74b4fa39fd8c1a31a3c149959989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd3527245bdb5ed2a1b29225e9b58d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535920008c67c9837ba4953aee0fb9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38069f106b57a963f225fff784a3f6d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8150a3f0a66a4561d3d4e661bdcf8e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f6521bbce9da65a973d19a92dde7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040b449393355c60e13796e8e26828695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63757fbb081b2f68b4d064285d54adf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5312595a51b1f40405c3a94f0754a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824684e45a03a406fe561beb00dc07098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6822142dfe5860cc33513f3212d0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016490fb5e346ccc30cfb6777e57fcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eab57e6c2e162ff88f7fae06d9a3f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369d654f9c29ba14396dce8ececea9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee6ad404f2a45783e06e992e3adf8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0ce0a438d9605fce70ea538e3143104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b45062ff9cabe33a440740cb5e4d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c79d1589c843787a2283903da08009106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047fbdd7d4d794e630a812b19674579107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f093374015d88e5aacba444ae10c9b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bc9a841d5ad3875142371ad4b134e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0490917273bc9e218b3e23c505e6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29831c618afcf8c45987d0fc7ee02eed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83230187c370a1954396d584db90ac4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b682c9de78d823c8c8e21347686bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a686d8c50e371dec4e99c139cd20c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfbb732284e72694258dcceef67b30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f937dbd57eabbf571f99ef9f67f3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1594660ae8c53d2f7691056131ab3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080cf62734776b013e474155d37cb02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b30f52cea935f8797cbce94d757f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c372aaf93c789fa3def7c507134c963120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844802c23c7df9e6c1dc4a91db365d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e12619cf893f8a7150fc344b18404122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd9097ea51dcbdae5bd4d025942407123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733f60dfb545c72c2616f574047339b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265a68e021d8592100e3994965807ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987d289344ea2f9c5407f4d5fd0bffc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dc075f7da5dfe839613626c061095127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5402b0e717d016c97d35de85c45c578128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922cd01d5bde0781b89af5441d2df25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde661e2bde56846438ba18ddccfc82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad2fc467fa086863c9297445ab0492131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45ef60d0cbca5aeb81d32a0862352d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de518057a554ce5f50b8358004c5e26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187f6d521d6bfdacc0b9dcf953ce353134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412486fd17f9e4bf2dc575bc3cdc41e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532203db2904aaa07abf00ea461576a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063efb60ae9ea7ebdcf9ad4c3bd39c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56c2af320c2c13a2b71e29dd6a3b60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497cc03c30dd1784daf29df9b52f233139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38ed475a1671a354adec7d5697c78c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c58be9dd33106fa3955d020901abc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afc2bf39d5bfed0a26899bfc40cb96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49eb125ba4f72a30f759e78fadbd32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec881e1ae60adad243af5d4c33d3a551144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6b3f9246a0bdf59df59ac628d0c59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6ca44a70a829860e8f07c4b501a4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d787f10a916e370f76e6525763270c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139664002a682b9963fae5f772443d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaf2aa7453145f1a2873e02a91ce56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d13b500682e0e7d035e872126aa084150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b11e73ef8cd6caf049dedc597ed90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a15c7bcf12c0433763ed194be8fdd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccd5801a0cdc3a0fd64c566b9059b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edebd01e55ff7a09a79edb8ffe4a443154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee8a2ffdf07f903bb74f1d83927f45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1985993016bb4906e0c6fa4aaa1959156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86810027c90b15ee5c1b8b96f5abe74a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691701aeea4b9fe095d254e93323390158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e19decba50bb00ba0b30ccdc4562e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd026bec4bbbf13cdfee776d7b15c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22910733fb7300b811aa57cc3cde200d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4386c207d12d7643d344739033592c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555314f4f782814542e6a2cce59809f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83e43c82926fdcabeb2bfcb46898a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5be7ad1435e8305fa46de8f4b219d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013fbd0e2497888d57faa82c9e10862166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e041e9e581ded6675d1c4afba24aea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba44ffdfd7de5f966bb98a4c1c88b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff3166dba923439d759a4bf118ee1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009690af23211672dd0246417864b76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dfda527af269a9925b7b017021566171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2f540ad2542fab2edfb14bb587f8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3a27463681c6baadaa69b2b96e78d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fa0893a5379ae02714c1512dc9378174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5df08c2f39f1e487af400e65eb6184175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744af50e1ab6d9369d3e893df788368c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b28d35765cfa59d28f7c39f1a24494177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef24dd72065abe6f4b02ebd6bf425c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f8f9755ae7d09274effc8ca5cd3f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9da6f4c455a47b1a25dd6aecfe0f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d952cdbc896e3550a9f0fe92ec46c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370cf0d31a2119dfe26a9268c7e2d38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d536bbd4a2bd9ae0b0ca44c7441fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99c95ff1c8184d391eea6048e12607184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c9d3f5a0a01fe8dceff6947648941185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de2814b52a5e3ede460dded5116ff2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a387f7d8ad17c8a8465cf339e72762c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd535287b405c63e5445c4f0e24d717e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13fc42c06d6c2493943296f4c539a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077037100c8aa300165fda957f121a54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5ededd65925a2a4d145a2074e5830191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f44bdb1ba2bb9f0b944ba80170af6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407eb2dfb2301cf4c456df7707d2baf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123531c5110cb26b69561c1960149a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb72702571ce727180354cd04ec031f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c1f3644b4da3ef5280b2c5d3e9949196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79af806397ca4856c3514c95ec8224f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3309f5d14da8970c85f0173bf8ed1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bbe86d286e753e801ebd5827d3fb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851d8c09dec3bc65fa617869725e770200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55021b8f4d24e5b645657efeb7d3c92a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c151d9ae7c90603b187584612d64899202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca4ff83f09cca97ca385241cf03a79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ea420e0f2594076c8eeb4aadf38c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9de62d368eaa5717cd2527c46bb1d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d6b8bd0f85bdb0ee080901ca4fe19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377216bdd0533798ae0ee64ee5c674d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970452c541b42b9d9be9343095bad9f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56a2052b50e9e9ea1c5e66fca536e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca756cbde7e59c5ae5315dc71529b7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebea06b829983736f86346e01c7ddf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4652937ab24db698406d3ca53e952212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7fb95ed2c9ed9257e1b3080c9f4f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6db0ff885d7ffcd85b79634927a083214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecb14632cb66ee0e591cb443090728215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8c30244aab1a79ea078752ba6f895216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cd2a598ad8a9dc25966c235d9e370217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac8584e52afaed7cdf201649afd5d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bab467c7320bfe0096d5d9ed233d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6da7cd41e6d976b78018e49bdf492a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f91db84a3b9d3b057888250c367058221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13eff68f5e8b9a3aa8493b04f47edd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ccfcd87b5ae407d24793c9f92ccf7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c597e2e60e46f93504d345d72851cae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0060699f6af49c1189a0717339aaa02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a2f9908eab4aece72cf08a9aacd5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b178ad37f78148d3128637aa909cebe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eb5e06418e627947b81a8523fac1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eeb482d75faa69f752e9ef34851446229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92848740f07facae7f70ea066e7177e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf75f2105e5535af51b8816bd642d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce792e5754b86c685e845561bbc065a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c278fe1f769f396995e9fcf51ceacb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfa2ee09246605fe3f37db4514747d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca20f2d05c41269164ddd2c64604f7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97950c149ca9e98348561adcd730be06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf88a86a752de52b938483b0a11fdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba50aa06ac9990b6721b3ad37e836aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289989e66cdf8c0187325ff397981f8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662753be36ef7b56284248f6a5871146240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffcb3f91f4fc112a6463a84103e0f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7fd3e5fcc6d4bad8fea2639fcd9d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a360080b43b139f94f2d1f53a043e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eaf99f3e21e55e6e167712479eb44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad562b1d8fe93df24c5cf728c4ec10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722674f64a51b8f92db8620e752d3bd2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb1cbde7e3311cd4f62661cf4df5c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b128189f844099a728e58a65a16e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced392fc75f2ab2d022bb8dcad75ecf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5f0f1c4d67be7ebae245d92e30a5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c96b969f9f9d2bc0881118bdacf01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea2f662fe2a821ad24096772c9df8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfb7a9097d4e98ef3c93c990a3b39d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12711fea62549b200aade283377521ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffe5896cd5ad169c31bbf58ffbe249255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da082d05e4bd2376614029f3ed2c4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b38f79ea7680271e30df1cda0552e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194253c4f9f093cdeb6ebdb5281455d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87962395d61ce96c3dd23cd2acbf1ef3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f1b52b493fb81b2ef6d3774dc3154260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4431cb58417d9beffd26f4872b823261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0218ddbdd0e446a46872bdb3ae43c10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f7672ae2baf086fea281f9a05eeb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa63185bfeb51927253a182a87e5c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4543af715ff5118175665c2564e2af5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa042b1d7a4d5cb62c37bed80c4351266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7708ef71e203d7d0611de8dd0a0be9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1f2be5b719a17d17c0bd44d5ba5bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdd5eef71c964d132bc44d68163c5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4f266040037fde9b68c18fe1846a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbad7ef3defb37c9d396edc2f9e0ada271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bdf54193ab46f450035698b505d29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093a1a9a93e86f3fcacc0be1bae031c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb0e09ee527fdd206cda0f3035a4aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fa2d863b23e08d5abb43a9fcf282b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a41f4214287ed5c90e7af836e99681276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0226294574d8812c2a7d0e878a178277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca969af53d3f76fbc13d324db407b27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afbc1144d47fc12a22b8985ee49a62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420da74b5946461278d01016fdd4650280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f91f8c2f7739461b2ecca7a3fd2dfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeebbc073cfb80e429f2ca0316c7d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77687c595f1899a81cd4eed3323d3f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a69b693d42b032c463d3aca4ffa249284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f8d253bc78f3af5392a104cdea738285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1d102d8dda8652c71b711042a43c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb7b42bfb8cddd6ca973a38915ee5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a32023d43e54723dfd4d1db5b00f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dee22489c5709d3c6c7d8a881756e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074921828d41a4fdafb135a1993016f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c59cd9e55dde4b4a40f897be40277291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4615eee20492010048269cd6030edb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f54d9a9fa0daae6490b0d1c11e67e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b66e1f7f122d3a105e907e30182d15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea860c892dbc5197797cb290c98d447295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921fae5c5780b3127dbeba2da4f9ad3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b808451a1d3450ee444d53369a325d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67fca244d0c11ca89be60657995ae2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd4988df183923a9e4c7c12aed1232299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a83c7c94b218b5dd6dd75a816166c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488795e0f9ae1b0bbd07ceb5cc35f258301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6662610af4233a5ccefef18fd4ca7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70b5fc06c901f97d8c178615c5dc49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee383057f7e0a460565edaa89fc53d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169ad6849ed68950250eb8f02867fd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e33dc9a57c5298432b65218f2cbd19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17121133bf491691d04834a5f8cf5971307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4308030d2d65e85f26317b6677056308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158dbe3f5bc68eb53a9ff756865cfec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d940231f7c1782b1c7b6b7fa9d42c64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2678685ee2246e4a3e9106faf3eaa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b370111a7890a14b5c2c0dce2807312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67f6f63f2cf733a6b6cfbbbbae6ec6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12c72d304a8c6b3037c500a45ce544314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a0ee329523c8a768292abeab82ca9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9bd1b7126b2cd845b25fe2e3379e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fadf69b720e003172f1ac3939b4f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20311e0dd9d5c7f42056750a42d1ec49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d6236437b10960a80430bff3a7246319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215332e2b284a920ed7230dd57cafdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80687dbca6a3109a157f6d91b4f1685a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb34673bd7ca283c341a605c36c18ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31166361efcb19368d2001552593f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486964ac769de9de0fe797362aec172324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20642510f25ecfaa7da50826a68d92be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c0d2ec9f4a8c7259b67b4d9357e89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10d0aa9f7d07b92fddf00def74eb90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260ba8d2b51c92cef7c747d5bfc367e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de93662107b69652854cfe554bfea4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19a6f1c2995f3c7b43d6dcadab6697330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdf2e20905aff348d65739285ecce1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a34cae8e21fbcf4207ab2dde02ffb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577a48b800a5eb6bca57542a6708482333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c127131f1213da76a7e3fa8aa809d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efd5b95ca2036c447149d9963a30c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4758baac7c96f82c4e0b21fb28d020336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977501b39a5c9895c075b7d53c06f13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cd74a08d44ca090a73beaa072d578338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007229f7aa1afd87566c52a0ae120a32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721e3f198a1fe9ddc17443a043308dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6c155ccd7c42ac7766d19fee49c17341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a5a10e101d6ca94b63f577121283d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd707d695642ea2095f889e5ebd1e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073b5671e17f87baf41f993e29556bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bf301adec70a8e0d32724db98a231345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f223bd6a1963373b0d1b5f01f009bf7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd544cc8e5dea115c2eda2765bc857347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50822f0a2b51e7a188adfd35e6ee6687348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc226334825cfd3fa6212eca24a181b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73986add8dd1b0e5f3d40e6cb96f19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f857cdcd805a389617ded7d597388351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15789e12929a4d8427e041dba9e245ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30a14c519d6938512c61fdd06b6937353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b35d7635fe7650ee1fc8b175015bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95553280f6af98f7128359d42819bcd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaf0395c6964678462cfe91b66152a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0c2773d988da958c3e9c6830041fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa934ac696a5974b5f26594691c7ade358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e8f84150bf9243c20721033227805359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0879f3e9a40c4efe383f1735497fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8bbd845fcf364a00d87d59e2fba2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55f20fe939ac06a91086719f75f974362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854d61c0e99b295af17aa1350cce1d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6e1275b2d76f8eca5c95acbaaf709364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ef908b32d2cf498c40765ae00efb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb68aca19042eef4079c266ee071c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d09ed0a5e341596982685cbbc5e19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21767c10c02afc3d61bcc3fedc0be6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75996a06d59e0f2c6f459dc2b90c83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb564bd1f762aba68a00018e922d045370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e32ff5f1dc91ee919da1312b22df09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecb5eda2717aec52ee4c392b45b345372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f11e59b8a4a8d2fe80e630d6b9cfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d10ca0997ba0320c930dd0558f061374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b057d60854ef4bf4af50cb7a9d992375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842031a1a7bb42d620ccb2a14097def376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191f925502b419eb35ed2083cc894cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7f2fdbf327f53258d6cbae3b59fc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86e0b8adc0a48b3e6a90a7c1faade7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf2c5a2b7fedbbeed58516e28f1a20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878640220a7630c718522d2d894d1521381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945eccfa8bd492bae4ae1f58661e3dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf81ff5311c06e56734e239749d096e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a2047b226e800d73cee693b841647384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ad7d2662ca24b7787b7484ddb2ead385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f96396de780de559bcfdb34017a3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e41359be6bad8d72a16286acbb851387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4c7776c9ec8af1b25d76804559785388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4a00c17b2731347c8f971574c09d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe782ba40dec30548542a40234d1364b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e85b0e3501f2589dc19cac2bbd707f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0969c4d3215479a810e04b91ee3ff11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0b6a59759458f307a57a408aed251393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab87365f5bb382b4ee2bbb661bb2c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918ac3443aa45a8453c6505405df72f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dff673af1b54db2f01f8a4749141d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd77b479c0678ddc6384ffcb14c8d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968a37d77e03935a105d2eafedeb202398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40f441c2eb2420d64707208ed7f455399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f7707ae820e4d798bb73d96c153fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460facad2e10af04e2c4e27d33e4e385401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68ee69853907c03181c27309c8f00c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93489de8de71eead342a09239c5fdb0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd46014f76ec5b21a7f9e861892792404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb14fd38317e91abfda23f6991a050405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f060743d966ee6aabf1d67ca3788b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd094b80a7504e4b6f7fc0c5bb60f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a7cb38ac2a9089c4ed0879f4afee5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4056b24df93ef7d7447e31fdb00f8f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd7396de5a997a55b0c80087cd44f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd837837f129d26005e9321d199b6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54cc542c0f6fcf18c297a65fd65d04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea221e75f7d93f4ed5f180dfb3854710413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbd3a4dcf10d3156185f73b68b9ed1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecc18e895cecfe55d7046440d5319a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad40bbcd8917cd6a52d1586e458546416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe72c047451ba8c51f450a2059d86d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe23d43e417299d665f49789ae3dcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecfd96ec0639ec249978b66b1cd6e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000f5052eb0818ecd9af6584bbcd361420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e142212b9cfe52af671da858ddbdc76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b25f95e3f0f06a1af96fb375cbfc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6129ba8fa696cab702e9d5ba37a8f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545cdf52b335db2edb3acccf457a6f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1e32ca44e6bf869d477a853f428d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c15f188741879deceb5eba029ca056426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43239d385128c3199bbf054bfb2c2ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da610a5bbd476050e5d3c14f1151b2fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e294c73a32f0d463e26550ae7899ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2a47f3ee8f22b5ba95a4e1c80124d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762bf80b635f0201bcf70fe1f4f2733431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efebf15078b68bb35ac959e3d5de3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c824a67fcbeded2ba37fadaada58c93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910301e31245bbb373ae5dd53c066cdc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd806538abac48669e2be4c9ee560633435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20271b308b59c5009ec3706a990f60e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f32518ece20b9a60724ad9e218e8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb2c4819077b2dd9e51e58c4fb838a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662df977526bf229732c97017f7f2859439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ab563064919146dbd9cb0445751d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef83e90965e2cf9d743c6d78c09246441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad799aeb9e96c1075780871b9af9c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbb666277abb80b07d57e1f28f3a41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878601af7ffa33165fc1fadaba94f61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a32a00298721d29c0fd19a11c0614445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b83afd1595cb4901b1b084469313a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38931b1831386897b535d26166b22d46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a21b1e530ea5026147bf2bf938ef35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a84cdf07c6b18df18204d90d6ecd50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bb8092a95866b4083c2e6f9c624a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3e3d316538b97b4a025ee55d92026451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad03e2fc34c978e635004e00b8b3d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359b1755cbd9be5e84ac495fc37913d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c131d9749141a911bdc2340610eaa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c89d5089c56d60b3b1e770a755950455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1ddcf1abda21f1cb9b3b64e01576e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36054ce7aa139673ba53980f90f47f0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609df270a0e9505f0f9e50390dc6fe8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638cc4e61ca7054842ee1a0db90c120459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fc31b1b91b30a7854fd95b2b43546460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5a1b17544199bf0db072644ff065d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfb9b7861eefef8cc43297592f1973462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc593414916d5747480aa905e775f26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d1bcb008b94e8b924b0b4c59af09c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2f11ecfccc0f9e7a18263a7f19d5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af97fe4383f99a0e71c9cf575caa173466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb6ff5f63e0512abf107bc9e9a89d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e5776ff0992b1a6213fa0dbc54ce6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c062d80da1bd0957123e1eac6de884469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c802ef4a6ec558d206862c0db0ab462470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ac735a978e0122e545c88315e4232471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea521b2e5e1694a25029087121eacd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cca36ebd19e86ab658eafd2ac95a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e478bc08d8cdc0d21f380fdae0d81a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75397285a16dbfb1b6be7a43b3aa68af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba87ec1b48b90f018b68a7a76cffef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0c870ee4346f2ba0a0ca12b69eddf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288e88416b01136f07be268f7529bc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43be48cd47b5f493726c6e6304879e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836235358ebbc114d04a0e1f12e9eb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7431be237e1ba7b0416af7e1040364481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3a463f478ff8487065ea243232b51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464908fab7896d74d8c07aa62be5af4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509995bc29b5c7ea148db1cb85cd33d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b3651d5d2b3307810e707e5863bef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d759aae8e9d0c02e32788db2c6ef239486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407c1b0cb8193d9a0de33ea0de96dc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0a2e5155a3c449bedaa6dbd76fd26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71488a3b9fce6b45b5a6c90e6716e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5885fb328a1855773d85222f12e00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61910fca0513918324af404d52d2aafb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c130826dc6069e85f8ee8eee0555cbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8cb7e5306eaacd2f40c85664cf05b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57827f587925eb0394a14ce78833c138494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c156700e099137f0b4c6f536a31b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547c91b228be4db599c70069c23c7bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98426b386e21453763f07c705b9b09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806b550f6c9fdba1ea82cd227392259498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7a0938b42aa7ce62708280670d877499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e6af88ab746d0b84f42a11b790640500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af909aa9321a03105e25ab4045a0ac1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f920343d73b91df4afc13dd435ac3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0a3f1193104f4326a6f4be93c6868503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9519761de5443eaaf734e506be4d815504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f05b3d71854b864904d0e7bb04df3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f0ed6e810e26f10051eb5050a7d17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc278af567b29769b789aa0558f1ddd8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671783093deee6bc5ef8daa6c20f58f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9e882078df4ed985380f1aaf711f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f2e754e51fc3c61855e1e2cd3a1f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17436a6452d58f1e2d90f513a8039bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ad7006dd36c933a497d2d0f652fc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54208326336cda8c9355030e82e33fe5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ddd3494c218d2885436238403cbc3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef4d6ba88e93e1eb122a9735a50ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcbc90f0217d3dad82ea51da37aa0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63a0d00f61d41d67fd7845feeefdca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f265fb9fe3756d9e04111bcf0a5f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c0fdc1fd392a700484f0fde123c9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb895687139a06883c2e6315d3ebb9db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ffe6e5031e7259016ce12ddd845e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc4016771431b348329d4e6cf1f217522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea6ddbda22a50f49eabf15ce71d89a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5acae3675a5442ac8872c97e6875a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72539d3b719e194cef2930c105cc3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa672f0ff6e85a89e3cb08bb487decf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebb7e23aa1021597faa1d45b11c6a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162683bc2e1623166d58a24a20a2504528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e043c1d438ff868f735f593c70d52f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7408e7b90928bb7b33b62f436c6e53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368de302b93c145f0a5fe95dcfe0659e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119da544a677e01397a57eae907e11b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9d09ca2ff4404325b3ce6f238d173533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc58f5f307974be3c86dcbc32d53f5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871c30dbeeac018413d6d6b819d8f9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6c8e4ec48d7ec9756695f4a7f8e5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d509f9611e545288c8dc3534f9f12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ade3f0a98973bc8a8440d93c33d1d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43431ab1e529265b1ec4d86ae1829c73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1bc8df36e7387996359b3dfa28081540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcf51885269b9274a52b6b11055497541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2b55f48cfac25c46e514da4c9d720542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a0ffb74adc9afb5e91cd2f4ae15a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1209c0c0419bab9c3e16d817d31f314544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fdf2e95bcd444960cb1f1d1cbc212545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e10ba13c2d274251433b18e72a3056546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140675a274b73546fbb14ae79a79320547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a11aed9d67c0fcf8130b1332e5194548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a66cf389c373765fdb79a2dfd1b11b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be379888c4e02409a65be98c400942550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11babb2aca2a388cab57ed73cd25ad3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05bec0f25371fdcf8b908e2cbf5aef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d19d604c037d78d8e5e2f8259ecce9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9e39a906a65417710d1ab13c018d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b43866b105daab09268897a893262555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8ef81c89842f8d131a7af357ba224556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beef01e2df7aa8243cf2146d9b5c409557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4bbc42e37be0d0f4accbfea4b7119558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758248aebdf17a8d135fe23efedd098559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b7ab23527a3f1d2d96e8957ad2886560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75235f33218a9dc1437047cfb4892d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76031d9d44e1b29ba6076369ce3c4315562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707d74aefcc13a63a1a20762360b84a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011a6436ed6f4a1528ff9d08fcb054e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ecf3756a166962231b7c8561555ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaa905e6e8bff749f3596a7ff99158566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af586a8625cd8a4f1da4b5fd4b9a7258567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aa60c5a094984ffe99a158330f930568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72337bb4b796f5aeae39854acdd3d73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710788edd093ec5c66f948b546d094ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67b0e25e0e5dee83af02c26de8ac27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38acc141ce10ae3f79ff708a591a7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3873f827d42929c3d71a62f4b556b2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f8841df0b26cd4ba91423abeecb1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196699ca05b0f993f0fcb5ef9ab4199575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b1fcb5b9d3b93b25d50ce07e7dcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470040ec8e7b1a6c4b198f8ec27571b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101842a7592049ec5518fe11a3348c2b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71310f54bb9dd95acbf7e51e48b101579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae9ea40f31531eeef496fe0f8dceeb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1986d228a90a459bda65d3df56c40581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb4b0b0bfd8e424ebed0b19242f44f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c66e4c763e928aa383ad6469ddeca3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796bbf0489588e7c8a3e3aede3be095584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75462c621acbe8722e51a2b873c40c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129191f1ab58c298e055cb51bcc8988586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a95573ed7aadc30b4825af4eaf8bad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eb25968eadae48e61620868cbcbfc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0e069a99f307519e8a0c204d83915589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c582b7967390690bbb15deae85559dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ee6fa3c87d1470e0f0f18fafcbe29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230614b73672d41c63847985debd014592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c57aaf43d18ba566c1ec5ac11db1f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2938f27e7e1d49d522d4e76c05b8924594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95b12fec3508415f94bf630ada0af3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b3cb04b1fa15ebcb37f194562840e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b6c9003cd6d404e7327e13fcc9a15597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f209b14ccde030be7b372d6960dc5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b777ce3e51d890b1b94130f5224a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d595806711986d7c331a47427f1a89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3305f846833d8dbb5a9a903d7b320601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d76fa07fadec6b847cadd28eca7aa4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f1143e01b02045704941ce5e6bc47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802074c63d44fa340271fef77e97ee1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44104d88655930ff14af613b09013f21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36e3dfc592dda40b8f8d16b3656612606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28767d058ad6884068c32cb7d663549d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91604149846bf3de2ea2dfdad377e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc8b6fb6e3899ce7c11602b7496d78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e672b59cbfd1d472cd31ee2720ba3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a4946ea3c7b6d739a69e638c0ab79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f5701a0af4fd4be4129a58bda6338612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092d53b060443a61b0b72347df665a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaa802a39d784e65ad050ddf7f9529614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684df77fbf984dd65a56174fc2b5218615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289cce8582c3939aed4f640f06f3d3d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52574d87ba80fbb7b0a8b7e2d6f6fd44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09f25c3933508aacaa5ba47e6f8fbe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950a97e04ac80bfc2919e333966a3eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bc3c3e19410368a3e98f22c80f322620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86e6a1a0fbad00277d496aab0d8855621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b8f6fa7546ec8dbba8a03ddd7c8e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8d5716f7615839eb5f30f85a656ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b841026a341aa475d70d9de192024a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb791d9019675a6349dcc79ae420cd4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb447e31b9df4e7ed87f87607630a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b8f74b85cb8560807b6cd81f896b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51bd3a0453180a0b9480b6919c9da7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7551ff8afecb58248fb17eaa274b589629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3376987221f6c06a026dc98eca72c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608da5c02de1a741899e14c2d44101e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3468c925c4b1a258e42656201d518bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee0706b41b24a6a626e1fc846e1ee5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014962ec2edd8b5d40b8363867a65b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bac29a385c443cd88730d00575c808635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0486ea0e9e44ebd6c18beedaefe3f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed936a8f2c1826e890d6b8b0480395637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149211393cbdabc86c9bc13181adea1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04296f8ef906d5a89e384c28c24e10c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc22511292d7508fabd76e12f6fd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69125d3444ba297858f65943c5f9ea53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c7c4f75f3f06039fd5cf5005f1003642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9074ad4b56c2f479fe214fd83df89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fdac96b1488d7d318837f23249456644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc1f1550c315d8d1b17302428e4ac3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df9af2ae00bb549c15f64172a72e54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d05fb0da5fbbb87cf3b3280788001b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580094a717abdde0ba79c6ee5d12e8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270558472affff7eaac2dff68bfb6cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff219033d631cbc2007e11a707172a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b596de90ed004ef71a74d9cf02a88c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55311a38d85cd52e74f63df6094ce135652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad39143f9168dca4707102c155faecd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39198cbb1829443413cf23b44853c27b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb53de39a86b3157024c48edffc6461655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385077bc8b1cc3a97117bad743e2780656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6655ae4a7760d89d1022fe62dc9ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218d13729add490b9769f03803c0e47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c701b26ebb9084b3c5d2481a1f77c56659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7634f79a705b2e0ff8d32a6d52707b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e8d059781aacd23c9c14c115e9229661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517f8e6c368163b6cde5b2bf4201aa6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42ebcd1257e2c3c9e66c59ed667577663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e529d5c6d9277f3264c63c11c76c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3b390eba261a231ad0da31b585d9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2966a392aa5152d11e51ae92265004666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6fcd8b383ffcf68d6f7bcd37c6185667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2663bdc8a965ef2178bd96af54a383668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a8ffe47fdf4d1078276eaf1219459669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674634347035a7a5a1c97c7e2ea0c937670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a9a1fcc0d352bc20ba19ab8e8a65f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82833926c1afa8e8c3485ace383350672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2c8d7862a04d14bd8a4484d57f4a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f1846988b3e91c40998477ed4b924674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e7df46c771a4236a426db2c668226675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e98993a6e214d52d155b69fa13016676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270e0f8096dbd67c3f4e9aef2396577677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911b0b1e94087b9c098a794b02a154f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402c30759be2b043c83a9428a8e795a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f93ee2a78e2b36891c0ba52a0d8f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f122b4c51d9e64c7c0c25b1a7d550681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125ee3f66795c1858954311efc883dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee019709b33cf224f9aa6e55140674683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d7cb176910e2d43442733a148323a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38244379df950de8b757d3196d81242685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78b70115176b463ee65639de8af153686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cccacfec66f7aabc609c0aeb376c44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc16b80baefb3d3d92ca2c700e96c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4a239ab35d6b74d67df7465efc3fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91828b4d3c4111eea11054e123e2fbb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b899ea924a914be7af99976b65e640d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5983c7ced71db3f5111319bf15e61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934a144ac6ea44e601591708e72225f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc61d322bde4d355111d95ec18eb0d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c9f77238211f1c0c7129d82b07889695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172affe1274499eca028dd671e0edb4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471402d4142a1e029b98988255b7b104697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f422871f6dbf58fd38b1457031297698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a761831be4cd85680a741532a9760699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056abc177747120f3c869125c8320d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad783646f71193f9b9fdf8cd469b3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1a8f509731198675743fe214ed21e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294af2eb2fd7568f47a4ed725d27e52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38fb5cc6b5d604b35f4ff02a234fdf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fdd54a9df7bdb4a5206bde50fc3fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e349f1f96e874e437fc874b03474ac3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf8eba490707f725d30e8153957e7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbcc7e6431074bd3c8bc270be56fa6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d892004d4f4b4a790a750397e51bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abac9d63afd1925028eab0afbf11c35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5d3f46d37f89f9085d520e3ac08a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7cc5bb776a08751afec305757b0fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6209d24649108978c7818a38a81f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ec1dc7f61f087884ff3d5ec16bc98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb1593fdb285991866a560104e4b61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc689ecff29377968242ba75ab0ae2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e19db635f52f5ad734e88ca8823d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15baff4ab5f17bf566f8b2e7c36624f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538f68c9523b40c098075768800fff7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cca88dde1935e339d377f1627436a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc566b0a4b294ba30e39ae56d94720b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09fdd8617cb106ee81f7b78fcd362d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbd39fb2ff41353170d97a7a2a2f43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7624c165f7de36fddff44bbebf1272724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9fce1e5f52c58359e6a4f4bc3ffc1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d38c81361b4f2064faba01007296ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30680bf31b62d5292e324ab63aceef9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd87e1915b1da245e8a8a3ca8843a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16e8550034cc64cca833558317ac12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcc63d28e43e2ef45606a992d55085730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a141dcc18f16611d70a410b27cb1115731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215081bd895bc9058f3d7e5388f799a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309422bfc0e694ba5d62e911c4a6aafe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e146b0e280cead5302104d65e0318734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41eba18ef204787c8006bd8db38196735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b509876b29fea1eba1f418595f0e19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eec8302c5d7566ebf5b9c45c549527737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7123c0af5169da1076be7e6b4ca70f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d992727786221d7dffa0027c8dd6611739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee696e23debde093a33875c1ed353eda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f21d5fe219ce343328f290f0c812a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4eed6c5a4f77400c5df8af842314d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631271603865d73ccbeec36ee6e154b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7ca1dcb48cb7d55f7b44738959300744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec86cf100e30d571f3c7499aa7c436b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483229983e4305b59b1317a1596b1b51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e6a99c164f3cb8c294aa41cfffa71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97018ebb35aaf26a3278437105061a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697a436ad68a99e568a4cf916c55904749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338f0bbd9031e1b9f08463f608f0358750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28314f2723564a1c6dc8182dbdb7d423751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8277e26e7fdf27b18d34779d0ca66f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989ba6375fc0bd0a91b65d877cc2b52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a17080d29ae15b353319cfdf29c9a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d823fdceb38cedc94f649c52cc844755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1366b2395ea0a012bc03137d89536756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61db0fe776b2da22a27131f4f59714757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6b5bfea9eccce32949ad76ca25c25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235920f15d7c898561642e655c9f93c2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb412b4ae898290043365bfbc02469760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9962ca52b50cd57be2e5d92d6946d5f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cda4392e56af882c7261a68c950c40762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055787bc8ed8531ccab7a34731b5d6c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f084a0c5675ae361b7292d05cff18d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d77221acfb7a2805c01d69705d7dc8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77937d91619dd10d2ae40f47bb45ae38766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b290bcc68297217e7a9e5426dc8916767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a5a6174d69b5fb7307483fbfa48fd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85146e3cd2c25b333cb6f15d85f6b2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c66fda31595d1e78d6ced383c504b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42964573bfc3f95762e62b98723c9160771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690db2477ff92bd4c6dac82f48f76b15772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11c74c8b8a5712c4e07fb2d3c4310d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50051cc0f2de629047bb8d039a12145774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db04a82add31fc7bf84db550193ae3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36fe04b0226b7557c1001a1f359e7b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcab47c15701bef26cf625b49a1c75777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd41027b426d934782420407ca89f08778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4166098a23eccb9d74c127823f4fc3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271349d75b8b6565b86c08bc5a830f4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44ff52f0bbd75103e0f3f149315f63781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b056f75096039d40cf491719749e35782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035355fea821a0abbcd9a00afa23dbf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3cbf519a0481ccdf0806f1c53c811784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3138aa0983eb58f23822490466b1b8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6647bf96d2b78227511116d412b7a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cfdfab312c22381e5ee2cdfd6b301787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b9333ec9d31be258379bf5471ef34788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3007dbb7a8d733bb022388a9944bd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3250c9445d13aaf08d5014e5210c81790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fedddbc64feb21fc72ec1ff918eb57791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d50e88f449b5a10428c6f517ea4e5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0a1681ba289bec58b9ff167685e2f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddebe735c2de616838412ee33076ab794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd2ccb11db136023cbd70afa5a4994795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce824e5ad95d0dc1bbd8dad63f710d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cd20769efcc97d1278e575fa2545c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1883e071525ec72a0fd16baf1eb9a2f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe93db8fa746baa6d048a0b21e96909799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463a98717661067c6245814e09efa32800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8036326eb7043a19735f1f71c05fe45801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d22db5c58a80a6b3ab3e9bf66ecdcd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c466edbaef3ce5c86041911ce0e035d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba74cdd72de8ef84ae971aca10af6fb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13a9b9f75f3ebd7c783fca2b3905eb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4f5c41f5facf314b36a7328d4f54b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3612d6fae8d5ff46bd145e9648d0150807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392ecaf172adea31a25a27f939f0740808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b25021cee063bc5b7ee29f6545095809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcc3045ca25d71bf038ebd6c1bb695810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae62413fc61cebd9e90acbb639f6ce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f72c9e67acff366e8ce333a1004c3b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644e830fbdf06306520a7042aa49507813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c9d997b0232c46e3232e7f15338c0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e060c15dc306584dde85e6dc16ff29815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d9f1d252aeda58aad9fec78cc824d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8a7a360a76b0d3c8b5b49bdefe53b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739ae688c3e30547d83f0f2f8c60687818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4352a40cf41585ef42b59092a603a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38232133a19c35c435aa1702a21dfa4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d04b27ff5b9ea9fa18a049efcb0054821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e78825a536f1e19ef3f08951af446822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477110f04a33b613e7f102f14c1d70ee823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d32590ab98df42d5c315ba9f27b9ce824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b89d63f28db2a4ef41743ac0ee5c2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f96549ee00b84e0004b9fcf2a491826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5c9ea1e5a9bf68edfebcbd17c32df827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da02e4dba3282a0ab051ac898480d1d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efca005437fc6a37a2235c416827f6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0248f0d39ec273ef7c8ceb78b760d5f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91f57df031515ace21587599b3c9ff831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45b4d1bca9d000ef5c3bbc3c7a2bd8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f1728d814641332d3fbb90934baab833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a3b0e0744e01084c8481bf7ae1b89834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef01ada47a1f659281498f484bd98b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0351280e3d71bb7b893e56e62a1879c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29a10bb61425c887b4f863989cd445837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469e316ea8d18301826f1bf64faa342838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8061bf7b8f9aa3e12f8d0819df58806839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8048aea9afaab634dc0ba850b646e65840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446541e2dbe608dd0545b565a87f76b5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bb05f7647e74529fb69b3839d8b58842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56cb713a75d21c06cd0e936726459a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5ceb04e76e63df2f8918430542e2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6721781da29b5c272380903100e26c9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8abc481e65388e0619dc192b43cf1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82771b92ee3ba99e4b7487d76e665498847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d8f090f8e53238c6457b3f35f5fdf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a4d4d08a729d52ab702506cb7693b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971b9cbeedaf827506c82acb5603521850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565988cea893539a52d45a8d533ee7e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6403f1c56d63f6ebcdaa057382bc7c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073893324990808def1d215a6ec46b0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a0e0ed2022781f92c08628dcd4251854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd10da2b36bb186a648b55bbc5b0db855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e5e7273d35ec9a5a20f7a65b99cca856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065b92d402a82a68617177a1ee9c523857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32b14785afbf78d4f4243718cf9a92858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66acc4ed5de471834ef2248f8bdee48859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf115447c522d1e920706257baa41983860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be73f02416e78f552157f1463c528e6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672a6524bc7b3f9ca406c87121a8733862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b7f8d5775358079f6283a0035e999863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afcc5d9a042cff84468806f9c6ff4c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221c6aaf0bd77f6ea3f211c4196bd14865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76237e829521e25141f2b5fefe7eaa63866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f93a6212670557ee1769af86d03b52867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8ca216fdde2a1443d5f3651efee0b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768987cb02e957ab7679ac55cd8f8cc1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a90fe18cfd9cba75836efeac49086870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9ca4c63920cc0766deaea4e477e55871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2565e9421d00def1f0b150928b2d96872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df9e78564f99a826b51f24d14f1cc3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fba9021e809c9677a18f09d26d2ca874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a310e1dec4dd22282d4c139df3a1a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f05622da5ba10a578eb36792a6a3e7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a285e444c03ef83f30d46eb029778d6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cb809a4a38d5144e0709018c0e1d7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827f49d5afb9d508b6c1a84b50743d8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e79227db961d4074a9aed98dec91b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3e2a4cb279c09e8e9716b3dc3f45881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415e975ac551250b1d1d1d9ef716c2e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa96a1e96200282ef4479f4ec83911883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59659e32fee5483cc780fd1150f2971884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba464e22b2cffd828577e51eae762728885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a7e343e6b4ac2fbd56516d0eab962886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c2a02c722e0dbcd0758ca27fb8b8c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adf57eaaa0fd074cfdd4da8867a647888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befd43d89eb106924d603bdedcb4147889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff70de05b286586d2bc6ea13cb87be1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0c7e1e24db8f763184fd25ec859af891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afdebdc86a1a8282c0548e1eab5ad8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0608ecc138d0789b1df18ef5c25f8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36a28a4343a07b0fae3561417d3641894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091f5e2f1c632ab945ac2cf700bc573895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2d975df6326b71c4aff75622bf6b0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c95b2c92781b4bd68e1f37bd786ba897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab1fcac6a3e958b15c1ffc9a0e85af898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4132106445723cb47ea8c860d4b6b0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2525bc7839d49d8df3c4eaed67b087900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892cf066f84e6ce06312ca91308c4cf901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721223b10392f27f06261c8b730290f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b4ef20772695ff4dd5d1f020f3333903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317128e22cd7d5ec4760462ae039516a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea8d2e5f751f0ac86fb60ed3beb807905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79d3ae5d34b5c1bb882b74eebd0f9f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5a09ad76540dda6e88ab39b956d5e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeef240483cacd65f4dcabd72f71314908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6824512560d48121d67ff39603ce557909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0b5b8c6d82ed633d2c0ecab2424f0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d8aa4576d15a52fd040f8dd3b5349911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1b107400b85d95cb0f13884e6762f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e79871229cd6548c0bea6ce43c3214913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121cc6f157edbaa465ae0eaa1d30d32914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feda9b49d1026a988affb5d6f856a2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bb35e15b8e0e117e9308aa6332aea916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f2f131d7547ab9d5539ba50676015917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5bbc009f252039eab7aa892a49162918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2666d4a82ef7c15f34d1ef12f01a6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafe51fe3a95d3f2cff824bbb7dd442920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcb9dd6f0fd8303c69b4fcd96e85b1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831113dea9e49173296edf5b3aefee1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f965a37954cfcf17db5ec1bf023568f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4570ffde823bbc03ee179f3ae6ac49924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bdd3c443fd03ba1bb36b48d21bd63925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a05bcab6dc2b96cc816be09270ed9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632c2c5ef9c2a05ec2cb7952578d56b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89790b1483ee728a2bada8bb6e46ae8a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6c46cf2057f765ca10bfb710ac7fe929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f43e9b26d7485560ed16ac3a0fa6c9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491447a72dab1149cfcc05df4e2ea076931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c065383e779d858929cb84576cbc8c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504339123bd7ee58dab49407060350f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4936d125b6db4e8c5da22fa8889f0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04405b68c8786c9a592a8eaf7f50f14b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242e4bbee02915cad08c66f4fa83ff8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a47f4a13aa1746f9a01acbbf45a95937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aea533adb4f97b53544f196048a8b4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc4a7343fbb4554a46f2ca51b69c2b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d734e04f310a79abb25af13e0c1b1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135d7c244afde23188a059d2fc84aa0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acbed62e89aa901fa4691382a49a95942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9ff1b5b0342c896608db0d263a072943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a3f9c146c0b4114f8f6e63b444980944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa98ebf9cc9c9dc994664b1521e85f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4451cab8251fbfea1ab4bdd27424763946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc8ebb88fa0cd50f9500fd2bf832d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038fe8ede19a4db4d6d8a76201b3d64948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6aed054464a25b4a82ac5721a85f7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c65084c77170cb31ca746909b2f967950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b36c8d60cdede96f53f8e9f322f20951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a28df6e95239dfbe5dc49499a77d6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf812d1358bd01f3db09e78949c89a7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62c10d79fc7ad29f1ac4be8c279a59954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c948e4151a0a5b70514bf53f50e4fd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad219403ae4bcdc5b3df1553f894fd4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638cc42281758163aae6ccbc1194a5d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cf1b87a0fab45e10c5c4e822223ed958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003792bfbcc0c7bf42eca8615d3f025959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbded6abd47a0d8fe1e9964307b4e60a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc5b2cd6dbca755aa82f7e83fd6db0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac90a6f465170a8f79cdebf600b053f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a7c03b22f5ecddf9c999e46fb5758963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867886edea33181b42b7b7533ff2ef9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05956031e5fe4c4af26f4ab9ffca4bd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f3c856ade5c70f2e6cd707186e657966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502030a196c782d832c0981d795d409967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91c2a75abb9dd089a3c1ccd8c3d14c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5f38a2da890391016058815fc892c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde74f77558d5fd4422f0c4f620cd020970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9fc7469c7d6709bc61828cbf85768971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab692d9dbc0f2b2d75cb6542c3b41a97972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f5254a6323f09e8676206492f930a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f8a41dbd0a2c0a0a2d100d862e6c1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e2c2a0e5bcf878ef04c6800d54054975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc687e92f1ba8ed7d3d4f655db4df9ab976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa2e1d47a9d461213bf98a45570c85977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4a63657ee1326d5db369c4b9e68ad978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5ff8a54c6080e65bdd8bd01304e63979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992a75cc2aa5adeff294bdf51c56f4e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013c0095f4f79d8f5c3a812cf5a4133981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1ff2fc45cf66292c6ec3732298406982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd72f204008a0e99067a57b0cdbed2c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47a851985eb2089dc3def7b397c2d6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d2473b66ed125491bed9f1942906d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c228a3b1c5e11c730f0bf7c2e91f57b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b6e17bd583d77abb7e938eab141a0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d4aa85200dc1d63c404fcbd4c64f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34643db45e75876f934be7d7a0e3d79f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82594c69f17736eb8522ad374e8efe33990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7b4fff92ce0c0802c52e9913f70ee991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dc4166d13c2de898a0ae105b6afb7992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef222224cfee1f6991885ccd94b2bb993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41048749f79482a938b5c191713e6ee2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4155c14c1f075fb79ebf34fb6b716995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bde0445b8ab52621243f70088c94a0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01f9656fc6732f5e58f5d2f0949179997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43277e49e3847541303a8de255c145951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2d113428f0032302f41d28c823c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934897e8017b1eb88a26b1f7819263bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdb711bcc71b2ec5eb4df633a3a2ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621257739494d423d782df9f0f977345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf0ceabae8bf1bb9ebd3478d72494c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cbd79bc3c4ba1d451a56e85034d407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5a55ea3eeea4b1a4cf506c32e4a558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5f908e3a5bc414240a8bc9d86cbcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f3db26222de2992ee52be5b575b6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c158c85a38299e3a508e46cf52d8ffb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908efaf39cb1d6bbbc1a55b9ecb0ff1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971097ff6adf2ea61c200afdfda2aaf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320cdc649b7d1481b5deaf5d6984f3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4c348be76eaa6b40f6719866af6c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0bbeec7f475f17b5c75d2d3e142e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bfeff3e95d96d6bcb6464ff961c4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c320c09062e519551c15c7464927f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95443ea3d327d2c890073f7caff3972019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c191c2802aa8c038b63b6eb65fffba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e4cbba7aae7c1e044cd4437149b3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776e008e732a5cda6dd8e7ac493100f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfbce324b290116acb214601a5e91823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97517544a8175d52714a331951e4e5f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b0c0cc045da437d194d51979b4ee125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fe1f9665bac7e3e0aba4ca7398ac526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe750e632a13b42125e54f65bebe875d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be953be0d70105009b10114a97817028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c49ab0e71bb09de2178f91465b55cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab83e546bb5e0a937073be9237575830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f2c139b31c93eed09fb6728365e9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d419eddb955fa3880685b93cc8e151132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d692f6722cf92f3cb2508e22c914333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c468f9e746c196cc1cc55d4f23a1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0073e8d3f3084a4150fe97247b1cff635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8ea2aeb0817f6e373b9e04a7b69ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493be54f5b951811e49af99d14ee57dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62489cfc5d6ced10c802b37b91ef0f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3f85fb2628e990ec6fef0bf1e659439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe06b729b24898e8a2ae9b7ff101b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18b3a8177ad9d82853c8b2cf20a05b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb5e8e99d2fa844dcef6147348e66642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847110155665a633d4c412dd4c0067443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e965981acc341750008e2ad9667bd4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf684602dda524232f8ebfc3290d21945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e322553f591a0aaf6e3506c40f6ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436a79902b032468409b3391e3cf8b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f4cef87f1218a52767372201ff71b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e9a23f86458bb2345ac69475163a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae98c6255932ccfb9752f94a0bfe7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f34854d65c09c403c7b9db5f52155551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001da1a0fad48d061d7f6167e6f0ce4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffe1159ea98a6273ff697465ca627153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b9b3d832e4c44bf9b596fe494bfbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aea34876609cf767d40636e5f844255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb21a603c982b2d97d6dd16b4de3f6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff25891a78e86e02060389e003a64757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e752bf8bacf087db24083a9b4b87de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580548df9a30aa72054e01eae78bf9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64426eab44f5720bc5993a28dc0cde060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06a6e710dc92e7d1f012af253eb2b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc7fd49494f4ca919804621d6da50a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f27a3f4d12e1d2996c569ff5e837d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f26b1ba308ffdd1154cad40a43d1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b304535fbf629433a8bf99ed27baed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75fbcb71fd6f8c85eae35f5056a4e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74828d387ee353151e53031ed0173f1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3e35c6f4f7e11390a0e8249b0608168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34f8ad6fe2f2d3037f0009f6a133fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ae174bbfbfdfcb53b043ca4dfd44870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e7a1b2a92cda7635f22642d9af28371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e952a1f57d8f6dfaec39ecaf34f73e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711474078ebf42173f71e87cfe56bd0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1bc4992e15e5508c57ca48b4ad99f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a62fcb45f74e1ed9634a190d8c14375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e917b9dc6c8697df77a4c5dacd28c4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c3deb8bd8f718704cd4476e18228f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc236dbc740d9ed3addb8d8b6ef3a7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e87bb4193e15f5a2b5e9d28cff91eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b32e69443e09f299c01753f4cbf4b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b62599748fa4290f91294d828cde5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f177f0011936ef0333898326b02729382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecf75494af31cfc8d51e89907c0cae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1119b15cd02a01a2eeac9d5d070e26c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf62da8de10463642892f2f55a4944f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae60b3aeebbaf405a0f77932695d93486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c01c7f3e8227bb6e9778a5f8c11e9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b6e2a85d1cf5489a8cafb23065f1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1edcdf6394b9dd356920b34e3973189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa7f20cb167fd872e16e49589042c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ede3ac5c47910c00fb8177b07948f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72063f8fd9847b5b5ab369804fa3c43392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d96c1afea364a2957214a0640863a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9392611a79a3ce5bc5b9818318eb0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7abf31562fd966fb7522248a3095fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269a12ee2b94c6d097c5483cccd3fe296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d33b883105c420fc1210bac1c9e1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b635e5c9eaa049a73fcc5144f031b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faf6a480463721154462db50c30e1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40bc9596d8606b8706bc17f7824fbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daa9e45fba4de79e7fffbbef3b05fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5f0c5eb1cd7b9abea777244256d32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f3be1631870dcc99f31102c497ea0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c4864993d2438f3eec8266cb813e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703d3aa122e63ae6b50a67025d807d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ba26718ed2b3995d0b7cc223090f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44190d6b8ddb64ac56c85d8473fcc6cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed700bbd119f41530e87ca2fb2e8a433108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e6cae405d1fdd99e15aa29429b821109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cccd76384c1e6c289a16b89328032110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd14bc9a6165ad880e8f3924a16525111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9475951884cdfcd0be5584b9791a56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147720d3ec8dd17e60c991a52b67e85b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de221498ac999f70a2a9af3b0a3031c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f1e8657789d873ddd5b962b26d8c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14acf9e164902bc1ed54cbd7b5587e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2971acb9fb739814a1d2161c61ffe19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36775f92df8e1d8cbf7a98e00f03aacc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1bf955aeffe9ebbffa408a942d9a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ccd0d50f86e8dd7c74a45a86a2793120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6abef8d53cf938700ebc989cd9ea5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c105299dc693ef539840695b2636b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de01d5ceef5ccb5067aac95a125434123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbc5d5ed193e99a877242d3b2672ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726c9627a511a02affcca273377d7f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515d6389274c13a597201c817f946fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e852b2a581ca9f57a103ddcd46841f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa482cdb896f535a9d01a60e5fd608128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73222378e9bdc2991c46de7ec5dad4df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64534009148c26719f6aa1a149aa26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f11e00e1ae9d10f66fa0eb2e2bc020131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc491e7d29661e9952dc9a23f76cb1c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006a34cd7e4b2bb7dcabddfd72e8846133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd1cd23bb0082297a53539e0eb47c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a5033be3595b86eb57db7aab38fd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68fb339f2c4a78e9ab3a3ebb0df7ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51b017ef8c4d564d16879cdabcaa64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b067c1a42e7282b1c88bcacfe8dc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e7f537da452b5c31faad9d87c4802139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f16c069c8a08a642f9c99e0e904bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efef6b278ad060d2db94dc0e6c062d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ddf7239dce9379a2d780c963ef0db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a00b5b34ba1242621039dc13750e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9a2beab3154141f400fd8e229b766144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496af1891b8e44268a9e8670dfb56b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911c71daabfb9f7f6951f5e3f987388146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e7f435cd7ed888f4f20437335e166147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398f2af46f0a860b7d9f8e23de5df6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc597eb56190b0b04eb6354b065c199149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a31a8815d721c6035d4484e779cc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8d4fd978fd95a25a2ae95649f289e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365537bd9d02ac6f9e73848849ce9c19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63392a2e911e541261c68ab43e6df126153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6d908231bebb656c82a6f9427bf96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c3bcc6ba14a98fe83e4939c71b974155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e6f0dde9693d18877a50ba22fac73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c71b1405fd14b03753b2352332cbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65295757d14f82af7d14e004d14a53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee65f5177cf3ab0a203d6d5baecad25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cff1a435c6576338071cfba1a90796160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb28c635050d4927d22bc504714954161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304c77da98c2e7ae6be9f8cb9bc90ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e05c73a4cf2cd4c02965872b42213d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1136b136e972deeba89735f963273164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e046049c2d002da424e3abee8752d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1cad53e7e64a2a3068118de54e134166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880000689f62b48bb8f16c78bc05959167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361d53bdef2f8bcb68fa4f65b6f404a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702750a830f53cdf2630af7dfa9df6ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738c45fa9504272f55780dd0da5278d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09b36bc06ff43f20c4769dd92853f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9217d84fdc19fd02dd787db9d1b94c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277cd935f5ecf8180c8476345358f6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66042b09692b092a8c80f606c88872d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf9a020922016e0b905b3e91ad040f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391c6e7ec7931096f841e6ae3e3bf26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93850e4e7ab9502286dea919a29cf75d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e241f681949720d187e943fcb782aa9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73d240a7d694b40ea43c0e7811eb3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d5e6fed70282b6acb02440de2814e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dcccd7d87722cbc5222c6188e3916181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd8da2baa7c4e808a1056e90fd7647182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77acf41fb6cbdb49f7d14eb3e142bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174fb15a29587328aeb12370f7350cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971ea1b9b66dba5a1acb765cdda96e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3e777f99b1c09523581a50fda0e0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71bb8f2f550831b4db9f22bef4fcd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25beee06675b0272e39872b1aba46f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af08cfed2e4ca1ac4f9cd9a8b46e924189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952967bff29857544e469c359fac8534190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979a7ad309e35295886aa2b49bc0326191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032408d92e1ee3156a6f49935241e61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258bfdd2d8a616ce17abc2746a634d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad0868a2f7a523c2485e049914c51f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9d77fbd772ae599e079ae18de797e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb5abb1dbe67f1313f51ae3a662c09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049b28ba4a3ca0df1fa0709f5ec7832197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab9edef0e065745aefd5f3ac1479c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d478ec7c26a2c88322bc08db006c0fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417f1d7b73afe545009dd285715c1d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70313cfb230b8941e81bcd5c7371bd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb4a457a83a8e648ea8595baf14e25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584fee350035cf237f92808215069e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c1669425889588dc7a6f428d4e1bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f9ad835651655c8b22b36cd214de9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ef5007d502b7fe9002c6b2e7a804f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3d9f6088c73ed1f3401d1e8c0e0cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ea6af0e49b09506266404afdd5b32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2dadbf52b838d71af8ff31c1b2573209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d705e729e44de02a8145f37bd73c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d49db09a1724c0854db962f9a01627211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0cc6e75791e71a6c73409f7bd4b28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94862518ef00128fe814c36e8a4cabc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33283cf02a672d1f23209977f025f24c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d2c3a74f161c37f61d9907d594058215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15187c5cc16fe4c79587b3e2962b62b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62df74673a74e3264c19c705a2d5e0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a918911a5ff23b8e47424412726b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba998c9681738708f77d57f08256b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be03bf84e6936d0566bce5ce2a05da5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a88fbb20058ba93dbaf599820c096221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83286c4c95d3d43ea556e55923b3fc6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879852fc614e40211d8d973f9fbfde7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf6abafa5218dbcf2656cc3c8e4edb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8a152857a1bf85226c3a134d99bad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbc7d50cd8f26d24fff405adcb57fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade20faa57aa8d8b627d5eef004195c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6750567445ecbbe2541542d6adc15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cdfcf3ce76e03ea575af751c7cec5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1a00cc59ecb199d496fb6f75f8b32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac88b4092d27953957dfa47fef388a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306c26f59dfc7907477094a71d235c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90787b65598b3a7b58d613492cbcac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7d2e545eea40c6062ed946950c8e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf1a4d74b208ea1b51dfc734b21e2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b02a40306689a64a5136297f42aa57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85a39c3e7a50223100dd032280a3c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcbfc502c09f69e4c7b63c1abd8291238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5627463b3d37c1183866ce888f55a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc055cb3c590a43b9f139fa840e6662d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da764979d1a9eb11bf504cec33c441c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49795ae4c91682117c49da87b9e8b17a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea31ddb931a90270f44483b1786d17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913323d667eba32a63690a965cf21bd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190c7313e8ed5e592f9eec732e12d8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997da031fa31d8c0a6fd37d22b276519246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba837bc3c8f865a14c47cddfe51dc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c452d9618afc51a34c802a49843dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88830e08cf36209577bfae1fe616213249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58320bf02547310e87f3a21a05e72fce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d05517252688ed4a9ff7897ba8f3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8663dda4968fa617c2bb4b9619023252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976f649028aaed51e4364a27139b953253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6775c73f8afcb81fdad32a92ecc3b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d7cb954fb78fbacfbdbead5c81ad1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd80cb1c8e0c267e79c0651604b949e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a15855381736bfcd5e86e81ccce452257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875922c9241eca47df98ce10a275639e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a74559f27134475f47729e2769062259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e5e679dcc3eb0140afcca7dbe299260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fc5573fd8de0cc410e75a47e11b0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89068f674c43a3f6e33d3e61b2332b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3438694e82a0798007dcd33158b79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32b0712ce0b3b3ad409e74fd3541a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a315a5eba46df1497fb3c5710d4ed86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4791d20fc33f5e7b4daeca77c0b252266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b401b6f7b059e4c2971d9efde5f9c3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3cfeed114288e284b4e172d9c234d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960574c731a181d17fa4a5ac649bcd7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddc4bd88bfba0c8e32a07b6252d300270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44088d945d4c3f19348cb3620b3000d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16da36eb0a0df4d51893d55cd948d4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7350930ed9dc2dd312b92972f1cec7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ed7240ec7ecaf0a133a12f6745c29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bcf99979505c2e468fbe890127c5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f78dca954e8e8c2403ac3cd56ec345276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc200e9493749d7aff988db057c46885277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec23357b336458d53c37f0a95b19b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2b24bb4b209991d82f6294e8a1865279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190e6fdfb50cfb1204b1485bd01cb5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552b2345c0b60894b0820d0778850b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d0046f08c6ac3245c28e44d112e6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df242e621c609b68792dbdfe47c567a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a4c22bb933a2bc5e1dc7e3cad5899284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2792508a8d8ca9aef6abf69640e564285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1de078e08fc9a304a55087cf27fb90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699ee8715f3d372128eaed5d274eed2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9ebfc0ef0c7406661fa496f311325288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6ea2d23da9d744ea9a39cc21715c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd935375856ee8a2d7cc0145e258b2e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeef0a4a69a2b1965f62876795d3bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5b966e7a7e9e048546eb6372933c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ee5779ec20412f30968275e33300a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e4afaa0f7ca5fd9aa32eca2a73d0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13456479b68e322b72d6baeef2cc829f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc2d702d95ec2f3060e236fa04ada9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548be297819bd59f20e008ed31b183a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867d3ae4a64bdf13d5e6e5348a46449298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708b3ef1e1808b17cf5a57e684696b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50ba893106bd98b03091c32990d873300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51742f91a859a87274ee8837e8acdad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcdfd686fb2c729bb974a975285744302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1be1c220a2ce2a394d75bcd0c5fe45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2f881019caeb08eca522390ce3bce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba434e7a9fb5184599fd5106612a5661305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c559d9df7f8bcfa7c6e6b975e8e774306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419b36a0d96f8fb33d1dab4da43ded1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78be50b86a69e477c7f84874dd3e20f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7662521a8ccfd3abdd7010f219130309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b118946d41e93cdc0ef38fe03b021310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30224819590bcc7e32f9b560dbea59b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486f7ee84e2144f24bfe1aa7ab6648c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0e7d8219ce171ae960139051fab8c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f41518f381d217ec240630609d811314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03605b54bddf7337a14afb437f16f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4442c7ef8d89553ebc81f7883c2ccc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619eb0150f68d38be6036c1cf64aa658317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a4c88c02494f21589f6aa32c4d4b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe5f76c374c952e07a04d0d04fc903319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45662b1d533cac5a8ff9a3bfd1a06743320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aed78dace4ff3f1425fa4bbe201a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c6e4bc920fc8dc1e301cecf91f1bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896fddaa6f83ab88df9122c207183a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07705efb68327a2ee505e8395e08a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5d3acf889b2121135c371464d0e09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255cb13b01dd85efcc6dae8c0804ddf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b92b6e4b89d7917a60e65e0613d80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a76fdbdc413ac39b3961325c136c91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac818c220caec16520aef79dba94ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8238821ba1fced50e1fb1b29c11899330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cb14a71d98a848f52d515ca2d961f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3c58f972cf74c4d21f704f4ca1917332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d87c6ebe56e35131e42270d142aa1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb087dd54e673a0ceb112e7a1f4c25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535eb22f123ced3ec815270ea5a1e19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4b281a4168112132d650191969bcf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825778e20a33b4fdc07a7cc5ff48db0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ebf6f49541222ceebffcdca0e2920338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469de9281112cfb988a556ce9fe46ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64906da3023085da6b00ea4c01ed317c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88462cf65ab26323aa08e3168530981341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d4b437c3fa3d30271cade8824119b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27ac88b12dc2771a832dcf80cdc0f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596de63bc5c71c946ba89acd2ba640b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdb9d7b36608f42bad68b14afc080e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44a77ed82432d15d3ce2482ce65451346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acd15c4aacdac9a464c23f8e901922347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d0f053580ca08b3bbcd238bcf57be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89030053e152fd808e0bc7d9246a983349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9be0b7e42da8b9aa60a39924f8f78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6275693554695090677eee5d359115a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295196bc559f539e129d7d9af953c05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842631647a1399a0f7325731d862eee2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6a2db2605542f5dca0bbad564ba81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c6df3fc311d6ccfdb9d02fc83202d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d35f42b13e9b9228bcb99c379585f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7add00976e70004d6be42d415f947357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47de1409bd7fdfa0fc9c008597bed7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78e29c4d8bc37261b21ba0a8cded0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299d2f26800c5c0299ffcc61b78d17a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbca9e73a9e6b88bc70ce142fefae9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab9e4b7ae338f242cfed7bb7ecb98b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3bbb3178bef17a79fad30c5380aa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac34e15128f087984633021674129d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc16cb39d72d1a2b0b4eedcce569f68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce1ac9c45ce7280d12cec8a8548cc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57609785eadd89f60b954de5b010b34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085f6cd2682a4dd40abb400b6da77ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbc7418c93e5d16fa2ad3c7ad31376369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd900950c9ceaec26f5c462455d2da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58145cb40d666b0fd9342dd06a2655bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64498fc10ed715d169ba010623de8b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e403f1dc729eab00027a25b15238c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee4aa7d4eba3ae18c4d83a047e550374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcee4933e60900d4acc463fe6711ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358e3ea3aad9c9b816036ae1a3cdf7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867544bbdf07c6e81f713ac8f8df4419377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944a61badd78c2c5409fb771edd6a93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7f46a343096ba1216e0fa03d53012379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a4bbb5c76feb1b29cbe625e2b7a3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c219a8978c300586ab00c01717ba24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786761199d0a960f5c13ba6705d6a734382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb8784ca8f2041650df5d06a63beb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbd490e9ecfebe53d4078bb138b5bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7435f6e9279a74e32a28bce87ea363385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b93771a5d43bece3584a6e11a933d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9b28550c472f4006f9567afe49161387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5ed8f1ad7d48041621f4bc61e5d2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73c39b9707f37ca4e925e7d6850a80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297d698a9e2adf622a56880979c73f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370232c0ff8abc37dbf1d619c39e3746391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce88410f4a09cda47a7986eb6004aad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af845f4c4ff75196ede1ab26d5f4e93f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a204dad0f987011d572569e381a7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2503f4734992a7d4a76744290bd4a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17418d1e5472d8ec72a70c30d2189a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd64c6ad0af7a6a89cbe58fa231859397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7201d5beffaad71dad2dc4eedeb619398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374d7384e77856a288bbf771a97f96c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785ff022b532553a2156f16830a94f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec93d3529b6239d5bf1383dc2e9c726401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2245774af4336af6ca3afa6f0c12cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaefff53a6982dff704749e2888d45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e91dd71153fe52c3cf0d15dbf074a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067b3210c0ae5e4dfe83115ee339ef9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff931213243617fe33cf8f6422fec445406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5685c68a9b8e53fe761c1c4bb89c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041555d53b1b8b2513d9cfb7cfacbb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3766339b98427431c954f88954ea3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80ad377b5d7030b7e0feac3a52d86f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa2969ebbd28eb6163ddbffe221b66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1ad36e746a12bf6ed21df9f29f73d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4ebf99519e2a24f6ec34c99398c93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b237409a427c6c9cf652c3b26385c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04445e35b0a9f5f672756a56335384415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966c539cfb095800e7dadc71bdd8b9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7497de9812145bf3fb69089fa55ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6da917ed1b27185432146ed01d216418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9fffa524c30b7d6cd0f0a8b868605419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1b0a3fc93a80e02e02a471c23645d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc434d9b34e624c5379fd005f61673421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb11caf2d83654266a9efd92e7a5a75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a57be44b88701318286fc975761f01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbd60abad22ae83eb42a9ed46c89f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2516210fc6a28413b0107841af3b79e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49f485495b4fcbe15e7f1a18225844426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76cbfe73562abd6d7566d91ea98c07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678609dec966d1cb95a194d08e3e0f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b449a41755dc763372de5c835abdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291298c352fb61441f185b5e74287885430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083704ab1136879f3a6ad59382c5951431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4903ca1d8cc9cb904e763fb6c586db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50551378c90135c7c2bbc48030137692433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada3b95e5076b925d0e3e8b49baf4d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4606218133f926e50001c047f46e1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a62788fe4059c8ac259e9e18f96a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601daa5853d7acaed4c0f5be0fac084d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec73ce18801ec1e3c185ff1a876478438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e97b65aa0cd38457e5dddc1551c784439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d278bf68cb95bfd37b9e2a8372a87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e87f9c1b7d4e2ae53b90cb25e394d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071903d9efeb613cf30c8319da1e0a78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c822dfa58ed3f7ff817afd561061351443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea8d0cc6aed7c1baa4f7f16d78d435444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236267314db8819c499380732696d749445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329dde7e3530e8e5ff39d1963065828446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cbafc42b577d456b0289d6e275116447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dbda5527e4eba536e2dbf43ae6b6e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dedbfc15a8a72e3f5a9e0f2c83d1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d9b9b8595636eb31bda42ad3bae41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a014a741d968699c18b5052bf840f74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844bf7c8c9fa7413f85cb5e8a2aa79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf9e3e10675e0f5e5f83a7d16ba1a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7484ca857c1c4505c8aa8d502a54e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d693bac9d3cbbec2499dd7b65204e15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbac2ffbb35679789f388671b7a2f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b8bb8458ea37fea3378eb6712fb8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd23f26ef0e03a8f99e185b927d60b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4336338b71d45f630e328d3f5b54d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f50096d70f1a0dd9f76cc5381aaf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5eb3ecdaf077353d5a3513ee6a979461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35f8ed71af6c6d2b7a8cc6d8a90abf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6db74566d7800c5e8d2beb107a0c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0b56f2e5b6745b5f8d66f202aaf3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb4fb7c157ce45d5696ec93a22a50a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d764e07b42a06f922c5a43b494f0bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa26cddccc6993c86df81bd8df3e7a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc9599f3dbad55d9ab98482a8a683e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf905b09c99c490bea1d7588548aef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62942f2e126b27fe49e329d5e19d274a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae70a03bdfe979cd749f37fb08fabd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf312fd75b373a6fa9b1de14570ffe81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c104ade9d301019e0bb209a054c81473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65976a7167254b6a6d13b0e9c56d97b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb125c1931a1118e904197145fc3d30e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8beb0de0fc422ef039d45f003360f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e9fc9ee9a8738f0c4e0f1eb3940f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ccad2760ff2cc4ed7b441a7e51d6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46d027785cd4b04d1e8c2d7fb6c9d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6af6af00543102528928047aa40db5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ec05e20527e2694435799f36c5fee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8220dd0b5b5d5d9a2398fe6e87f2fc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3298416aacf20e8dad69988fee0a5ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc41ee3db7ce2158b1e6f63be85dc1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99418512b9c70c863499e19a10f832b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f105e61ef938b0a859a55829bdb1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81f580ecd9880a7cb6bb399cf69016487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731a1aa01b4c88bc74415ec9ce08430488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c0f0fe6eb4d5e967b890b706302cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a0eacb7ee03b1f1fbc105ee9e68b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056879476db47692c25c16c9d74fa8d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea7f079d4efef0c52a9390c2b27505492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d1092a1b660cc02c5ae2328794fe2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88421242951d26ca421d56add4c7e61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ac4044314938154987d4183827b9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371198ebaa3be5d6379d99c884a114a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4303341d7b014b3b88af66023e923497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262a44dd572df73fadc3fc8c8f4961f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b079c1bf8ee14ac1d746ccead9bc4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134b2a930e0d86cfc061c4e82a633f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04b6aae40d39ecdd56ae609324b416501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d85a75d8dd0c5770e933ecd34672d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64782d26f437de31357869f1346d4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ed08e4d28e05d06dc66161df903a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaa15de335a8ebb9c482476fa5a5c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf70b39741380b6a9a240d71f4069506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207e71eecccb21d028f881bd775c6f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d076c37b1a5a81e44275208f1b51b1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1335c1ed0403bc26b0ea8e0217588e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce207a8d01e2597efd98adafda751f2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61064b5741e727fd5ee99b077ec8450e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d205873b7d2dabff28d10bb3467dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a418f3debfe21377352ca583a76d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be768d125e249b745f94a3fdab55a694514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026284a1b72827d974b643006cfbf9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9cbd7c49cc0af40a23e5fda488869516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bb6f1a10b60938aeb963eaedee66a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971662a19e76a763a40f05c4e4a0f820518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3811d49adad5197e70b1110c57970519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faee156ad5dd9cc41fba7cf3731d73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79162727124765c46cd8a51551a66a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca578f1c473917519c4762a6a00d3152522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befc1e02be78af8053dfeb0c55e6cb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c7ab663214aaea7087f1158724d47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3707eec1fa8fbac0cfd857069b78dcf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7ebd047488b5ea67ccd5bed12dee6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e519fef11caa2832c935fd16f5886527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bdc1e21dfe886dd50ddb9739dc114528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06be8d546ae44905b43177e3b764b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e1968373f1504a03010fab1c7bc5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085456eb664262ac4a8deeade69b63d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739128154ede61c2d960e66c698cd82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d9686af112fb2398023fb3761746c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235fbdd0c6fdd46486bdea9c92c65ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62153459f9b24ba9ee1f9bb46ea906535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba93d36bd9de343f87667603106e97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1148bb83ba64e4a2e7bc49370c6ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640a1a475a38f254fbd3d49dac7d72c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a39f95c5533127fb6dcc64d3117c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f77db58e1f1058a5408ed934808a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335912f621938ef73332afdb5b570a22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc1b80a85d864597b2095580c6906542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293430069adbf2a311479c1fc4ffa37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95a004c11b739915b01f7bd0091d05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d3ff2a6a036e57268aef3331434e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fdbeaa83d608f7f36391a82af525d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a829c29ad506dffd2cb005561d4a30c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01779a88e528dacb5a64d118c09eb607548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d9c25adb0e60fed74c3ebd905b296549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e9ebdae7fd1e8be08289efdcd06fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6a0d76d373c06d49b1e0511d960fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7031e58fd5de1d8c944a85bf34b77a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11573b90265f30de4c8f07311945c28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1db2982e179f3e88c0d7d1c4b3a6c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1645a292bd11592159d1d139abc232f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3578abd92e5ae31910bfaf7b81554ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd186c0ae9f86bc24d4d348855bdc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f766119a4894254ceac193318fb57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb27391719513433bff2547f22260f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47bbb13f847059e3968ccde6e3e491560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db6a73222af5365c92d42901aaa3eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aa7a04ff25b22a384a996f9e4ba4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d047b7683666423f587cbbb28c6957563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201303af1e9a2869aaaabf9d64cd2f8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554fa0b796a44b027321895090e9c9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f722f74364ec06500243f941b4bcd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45999f05a26486e202b54423f7991d70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c7520c9f93d3615bbc836426bd0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68fdc79d76490bc3f83c3301e5ca6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea88e7e09ab97830d7dcd9240bc080e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b247c42feea889f8144e77b006793571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80f9df07b0d563ea200866f65337d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bb63b198151efab2b78b19455273c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56e694f14646c49073d8562bac3dbd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e62315a34f47a89ba5270567659d7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f26321658aa2772ebfbe455d861bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8916606f6e5c748a4216e954b6312577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a13a31537e7afc85959fe00bb7686578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cccfa411548f3792198eed749d9d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ab92a18ad97c584cea72ca81076c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f085563bf23d8cdfa74655d4dadee4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466834cec01ce505259389930fe943c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9f1fcb0680da85b78596834bca9a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5005bc9ce27c6d2ac2bacd494082be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb29d2ce48765520e6058b0d899e27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad418b888604166f5f48c7499c6f03c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de68c67b5b1032c1ead978b01da59fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85b97bd22d7efa9e44a576f4d2fac5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872efcf80dfc4b9c5302559c2b32f52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbe057c85244b908188c6a2043007e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b01d0705891b1cab789c2b97de130591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c976cf25154c5f4bddcc028cdedb78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4a17de67094e20fe6ab0e98121df3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd371de6e724f6a30063bf680b92437594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722d17b6325e09735ca3876ebda1690595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83376d9248583970adea2c323d685b2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3868c782d4a175425c5dc9a1b1fe7ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4aa7b18544d26f37b8e165beb24ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dd6a9869951c987bf361d581ca70a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad213eb946e15983e7f425325d27adee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575534e49bec32cb365f0f92db50ea49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa195c2837eed6610cf1255e03dc4a28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc2d00fa9cc4f2c891f1ae73b07179603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733706a7547c5c5730dff58da968c09a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea57fae5edfe871eefdce95f8553020605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937fc39caf948c390f211f600d60376606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57ace5241634c0da436264b83c9349607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126f5d2a464320e79197574d82a1d3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e7e391e755461a82f453ca32b79d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13d83724a9347d344f7f582164a189610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92861e96c26fd64292e6e31f5fc9d057611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d9b6a70cdf6b06877cd1d26ec059612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43964ebbc21a7ce0c0e4636e62f7ac7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751aab4e51c12dadbcbed364abc3731614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec543f714cadb5e6200ffa6560f2987615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a566d0c3e87a680cba60971afcce3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4bb90d210c96980b30c5e8c4d1c92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75807582be98926775fef4d938e5e3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e31d58bae258974dac7cba9d141b2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485d5bd27ac35e64b0e233cb6f4485b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8ef013b6d15609dd1ca8b457d6a1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adcc0dd02a52fa7461e41ba50c6201622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c3b9ec904e7d24880ce47a0b018d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56a5e6652a7927144833670db641ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da348fd4b784cf8479f2cd5f04e486625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501daa7906bedd61726f9eea0214a853626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78db46c2ee221b3b246e260f47d75f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682a802b512ad71844a37b5343ac241628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133f07bee6c33efbfbfdf037541a7c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d33485739e1998bb713bc3ee58fe9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcde7bbc89f8a7e2a2002c869f4d0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402d204cf3a7dd3235ea222de2e4d2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb7c86cddd774deee02885e98dbcc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f505f83fab9ad8695e2df1a5d293f39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d77ed6206182e8644c427354e976a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eb5a4415a4bab4bcfac2d6cb22bda636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccea87f6a2ae297ad6b6a2db160ccf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd2635992f0b4c787ea6ec141a4cd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987a178d8ebbe66aa7dc238401933a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59ab90578e7c501a04c6ecb297d7b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dba6669d3507e6866e0b604702ad8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5f2a33f3997462ec47233021e61d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74177ff574d0f96f1a3bdc1f29db494643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c945b808fef87b47335590b8adeee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3388c20a75fe097388141a9c32349bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3c820a5d8a8303095917bac1121bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0432cb4b8d6d44dcda93015b622ca0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae46074fa45c87990a62a787a411f5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0916bfac268a52255993abc22245642649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17e5860d5e1777244a7d07a8ed53ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dfbf4a63d8c3da7de3f35528e4203651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaef991bf0f4d711208030d4dfc350652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b72415b04b74ccf6aef38a09d80cec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9d97401063ae43ad181c44a173a4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bd76ab12f1750049ac86fe9cf2424655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e6d206bcafe0425a5fbb7eeaead0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733652ec3d918d40535853162e110e3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa59f9030ea6a0c0e9eede4c474bb18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7202b0d2dfaa44d2ba7131301f029a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1793cb34ce7499369d23f498e9ba53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6b457f5f670e9cdbaab94c550c866661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332449d5beed70c55c2c737e41a39c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552472e6345b1611a78849fec8ebb2a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53c7117ac1ee7b08b2c19314ad0e9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6d7b907a39a9b487ff7057851dc59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41265d8ed463a7e811685961439c23e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb11fef815e33929af1629a1f7f306d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd58afea07eb54c154ce503646e940c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e276e22508e9b5a6d2143c952e838669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfde00eb716b3a48461ad2c557b0a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3194a998a7c7c8584ad4d4a6807cdfc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048e3f05ea14bf1ea8a5e5e8967b1a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7382d37a70e3360e7a3311151c8af4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64404b7715c40698a185360ea4378d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c15ec61d8f48e05f89e6ec2170c55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3fa450e6aa9283c2ad887e797d476676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dbc695bb168e37d052195c91b48bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d96b8c9d149ae4038772869f1a41e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656297b48b671fb6a18929221b6254b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f09b471aa0690d48ddaa3de8f0173680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5024e4abb730d46a277f8ac369d751681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845058a18e86228e60f6883a36a46c23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65829229d40fb6ab51ebcc42e17cc6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe85847cfcd3f7b4a8f0b4c5c802dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb7b590d226788edcd09e3cbf27eb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4705646c8b991596ecb7e9ae5db77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c40e266d78fd0a3f8776d7d3af89e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f625ac327e84ee3ab913f217f18923688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd684c1669b206da4784c8a0c45c71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfaf94cc6a9e03131c3371defddecc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e75f646c338c58b21ce7da6c5f8d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc8c3619319cfde153e10e1b7a6169692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdd5548eee8d0c087994bcb912b830693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcf80917632d3e539c075a9961dffe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a7b972b88706919d377b38457cb82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded70bf810f09b9e3ef9f8c572555c93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd64e4e7b019a37e1de42b0a2b22518697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d495caeb8eeb5298a11a85d023e4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434154adec8f4cbe35689d630e1e3f93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ee7cb5c18166a42402864162cadef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0847f0dfbe39a5d746cabbde1876ba1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869045c370a1be0a8342eb53a90e427702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b369a4ef4bf7b03c7e1eb32b3ee6d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6be04be8addbce8bbf8b51263cc50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8451b0d84da673ef306dbfed1224a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aaf1d4b091e9599f0e3d0b37c2966706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc934f71d05022886bd1e68018e8755e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846107ce6946414a952e399a5653bd65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49996e27bcc7407a895e95e569c8444b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451471fe3f40af9af5952e6b5f07ed0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbe08116b039e4878105ef0948acc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121182688195e27ea8a8f24e160e1e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6782bbcac23a3a3d1a51469a117b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3fa25b4c57df030b73e1c5c78b932714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081a7f736183c0f10995c88769e037a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef40d84bb80245e188543678446a77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6c692eb781efd78846edf84e1172b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbb11a26ae8e904821838d4c023bb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be117545e3ccd91e9371b2dca57150719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff63ba9089f69088c0ec66e612b34d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd1636fe6e1254d3d99628ff349d5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6816377ec393f0a404604ba274d486722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba976913363a02ef706af6bcdfcbee50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e10354af236e5001bf03039325c853724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86284942c80959f2bef8539c136e5d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483f95979c179fc7d9edac9d66869bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ff9eefc8ebc18024091245da89054727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560149920745b27c59ba47d8af451f22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f52b947d54a5b8a02b9920852f965729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a0fa6dcd91632bb750c7bab16483b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b5aaa3d022c5272a47444cd6d830731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587dfba888cd767c4132326f144bd26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761300215cd2fe7a0e5fafd4aa38cafc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8f8c5220e2c809628628f8fed7b9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd2a3870634c00b7c3c466fc00064b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515ad12dda1aed9cc6a1d0f0d2934fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a0a09e46b97cbb07b4a5c95aad3f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4818686f9f9e3ca283eeee47651dd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6d6364003281b76180cd0e2c97048739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743bb9a78e3685ec4fde4e2b5d58abf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029fe346fc29741e2ef9164410c6591741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e52091f373af040953568da6e88fbd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101465b9d3dacc59d4aa9131e0cfbb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3589c974fe995c165afafc9df21f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b4e33d1c28b1e02e3e6f006e22cc2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c67844be68c097577e6828b408d6a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c32127f581ccaaa5d69eabcf0a131747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0503ae41d155459d8f1a79b52f06113748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8d1b97f6cc827ddd8f3d9f347b292749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72475d94165f1d40a46e3a34090705cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac824c584a888df0b732b28a3f1494751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874597521be16f4ecaa00147650c7dfd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201bdb75893d059d739dc8a7a1b4473753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a36160af0546f289aa0ccadcc0b214754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4d7ea09f2291fb35a44329d03d86f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9de22fe1cafe9560c26bd4d2bac164756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e848c1a90e6d599d79d9ec777891d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d755f1cfb31a5a9fcbe19a8d8067d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443e9c4d0668a562ce70bf0cfd714b9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88eefefd9cdec1fc73e113e1d82a562760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596cc195ff710ebd7a4ebf272d82880761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d18298f44e19fa47afdf9db59a10c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52548feaa57da1f0381aa0f48c58f0e5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b361fb8113c9ffc8f2125bafec2cd9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499258df616692e593cbe053041d87f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46e5b6af77b84fc511618ae09f5542766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d4e08f3065a33e39baf8730f76945767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a83d44b033373cebaeed5b0123dbca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab06d577cf520fc050c49f36b8f416d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d07aa82f05f50235ad4b6cc314aee5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fd391df4a6748daacf07721cfd85f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee77a9eb1e54ea54f0f42aa6d8bd1f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6890d1855afa2f25ece62bf731c2f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aaeb0bb90184144b602995a1aa0bf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315b03bd44f3f905c3356af09613d0e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebac3e196688b4fc57edb81891b052776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08f98ae30b0734cb260ad555575a6d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07565f90635df35e85ecfe559e94e16778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d70d95e8918e7245b42cc371e8838779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700225bc81a86e764bb1bad25e308deb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dda1d11857e149a9d8047e97bc82c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884e3412af707e6cd157b62cfd0590c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443017f00a890db0e0164947baa9a2f5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c2819d3dba71e3641531c09071e67784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794688fe0e602652eda58f6dcb8ab37785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e0045014783ea9c6a808735d03e7f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c584ebd881b024a7dfd957252457138787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fada0497f5fc40e36694f3a46c443788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8295ae5e8360c029a1be8a100cc71789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52f2c25c02a6830cc347151ef00fbe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150f58ab5a646e4fcfdb9d3accd2269791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac060c1c5ab9391507d2d8d7b5d63643792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c31ce58f5e45b4b7fa85252389851793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a5ebb157a8dbeecbedc58fc5bfc6a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166b235cdfc8751df9a601537c3e6ca795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bc1a3c5bf77835f7e0477db4d58e4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca5f42f1614007766a54c833376946797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119f8c82d9a7f018e50b9cbb786340e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174bf9c141ce0f0e288c0a12a627d6d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70c810d1a8701f3f08bdd8ce61d523800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ddd98f3e3be86e3c0f1b3335cd191801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afc059f4eb80b16df87291e6492f4d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ba4bdef63feca858b2e7e76f555fa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce86f7c06bd4298dfcaa9c5b71f3b4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9251c164694f6647cf3b48ae1bb2d30805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331677b4d417afd4e78323bfdf8f14d5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93666ba5b081ba92eebcc0be2446af88807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4106a53cfddd3346823cdfa943b88ae808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fea6ab6ea21a95e5f9deac753c0c2e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ffb13d171ccd61840acb732889576810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570bee48a882b9efeea82f819a37443811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440b1734fa6e2ffd97621f88f507727812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d5211124c08de5ddd212ddf2fcec7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4aa9928698821d7fdc18116b49fa6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdc21b7fb71c4747a5fc3d6ecdaa12815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de23639cc20ad507a7c185dce61c92816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d65fa03098bc8626c9c7bec6a3a148817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50640f7d02ef4962eab042b2a7a3ceb2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c2d172f3e781a185f7c4fbce66a5a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2303ba493bfbdaf4e25ed8beebd91c1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457c1cda29dbf726d01c5d27814ce7d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1abe30ea2d565292111895f5ffe6e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa7510edc93d3955622c0b95196365823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0da96272ab3d6c613181d728f6eaa6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e2c547227c8d38f5e10a580f0413f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e06689b5b15b25e71b5bd340bd78826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd9ecf5a0025b7f281e4c7ce275c7e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf1afc0e21900e1c9f44c3e0481714828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d86c75be3ee94d78d9b44048375010829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f9771950d8a1a14fb7a78a2af0b04830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37667b2b1152eef0876bd62272cf4d78831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1fc3a439243845b8755231921b31d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e598dda063dceb85f12eb088097cd8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cb33a94cd6185afd8dba7ee66af68834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca66c6722f7a3661122eaa6e1d6b90835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9248b5404c8db39a7dcc4a25827d166836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b466c08937627d3a6566928f23202837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52eac5db804a8bcb5916a084c0887b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea873d1c9bdb6a856b62df1c81f96f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a86abb4182c1247e09cc8da64c37ee840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd26f7a59bcc9fffb8fe8c9a7e8b2f5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b130d666e7e69d14bc7a9a8807500842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d176dce0233c2fd81a522e14a9f8f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9653200d3aac531ae37f1f55dc08f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d382bda604c0b6f356c2a8f4c2b4d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2429abfc32b57b5c6ca96ae1f2533a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dba8bb659fbfbb67e5a2048af1d3f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a8c477509f6dba076a863ea99f8fb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be29dd360e8633e244793360042606849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ca04770248f457feca37be11ac84b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa171170db7e224d3c1f0f58655b80851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64bac7291b35104e5586c3ec5b6026852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d40b384130a449fdc7fadfee255918853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671099992a1bea22ad385d9062da580854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcc85d66aebf5bb31dcc4ce89e93e7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035536f3dbd951c1d157287eb89d3d5b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3afe7bddbc09491f2e5b563c0be0d1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5d7a9b51b2d8e3e0433e40f2a84c8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f833de240b547f7db201b2b0d8c5ae859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ff941888afacc2c59de79b595e044860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104ea7379daefbf9d5fb55523628b32861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b160644c2c60b1605458926b393299862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc197effa7a2e3414cd39866a302cabd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426314701603cb7b958479833b2ba7d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca33a3a9d7f5f361a3baebd37ba232865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e243afb7f3db01293871932936acba2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e1a5c58c31b596d774efb6a936f75867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa54444950c31cebad1cd7dea969a24868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57328b5096f5a5fa4e1be83bbba17c97869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc5fca3a36b83a756f00cedb6edc8a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702976d03065b84765c08dba193d0dc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523966277c0e506f7181d2c13724541872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574e29c02be5e6ec40d11b8d3948e52873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79924a6c1aae218a934d0d4a91793519874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc52fa6528f66b191a71673d15c2db875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae756ef0f212402bcf0f517e13af1a3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b30103e066ac02c3df2b0928dbc7ef877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdc1ce95507fbc4b9b6c7e7bb6a0e6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c192b604a8d32983cf1ba2864bcd36879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc72f05140ee39ca50d0818acd53d2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b113e23b8c4f6a71d6732a3cfdfcd6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2db76cd567970fe2971490e6636f8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2beeb3c6146509373af26bb22fd0c7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c9e4fd34fef361a197d15c8509630884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ceabff84f722d96f74960e3dbc031885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188dc06ac3304b58de3e72a7b154869886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a45f2ed8e833279ac5a55731cfb9bd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b6e268b2a64614fbc4988e026488b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abf04a5e051edd2cc459708b60d68a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282bc1624debda3e1ced48f696aff13890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695359882c2a192833168addbc917017891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e992860f4a447cf615d9003d7d0678f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc118a3da487deae3a3bba0420d6d6a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680c78664fca407ef1ac8b7667b6dac894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacad09905289addcbd2c393d59825c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46a691badbcb0d6e5d1061061f0ae8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd68a9933fee3d4126ac91ce11747f7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97944d371c376cc22a41d5cc22d360e2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903ca79a68c6053b15ccc2582459ba5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf54e7d05c909a8b828c508febc90b6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dfd2a32a0ab1089b454327e4b98d7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de761cdf8eb5a186a9cc873b089c14c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc680dc6aa743daa65be854c3a246b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908d8d99845fcc237062f83273e61a6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c176e2f96d480bcddbe71f7be5803cf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6459c2086a2336d15d15959bc7321e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147c138f61b190de0e2954e24222c1b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb151179d978a0b4c432b95b9a4d73908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7562d21b07e92d05ffbf3d6b5d2d7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ee619c38b0fb0157f19f9ce6c6cc3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66cb6da79292598fa84667efc3108911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaa489e1924ad9048d06308a9cd004912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0944a34263e336063fdf282c6695ddf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41d9169988a65f036d262f0756e2d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de579670ce35d521fd32fa6e650ef7a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136faf0c7b52a3fe319325d053f76383916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d89be3e8b3b82a065d6c36e8d204917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc4449c9ab936994051892cc48c5ee918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076f5236ff826ed8856cd5d1ccc5aa6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1030fafae807a80c2ae56f93906bc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84416d2be9d03765147cbc03513ab41921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f64b9f4d27a584f4ffb635c2cce8f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b8b6726cefe982ed43c120d771984923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d1eac22542896907f99fe2569ff85924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7b518e50700adc0639d85e3329175925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58924c3e50e267de71127002081a16f4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a3b65a3e3752a9fb186e383603808927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41806e4165146792f73bd53e2e655cf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89742573e8148852e31b212912bba5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad22921253a80eb1d9644e6ded3c31f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f33c9ddca85328816866e11244531931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8bfa556a25cfb7656cd1f92163b70932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b394905875f92e52de7c41999e6808933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3456bd174018b21e8c712a496a2d1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0f92dd134f7b4f359bc72d4df0863935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb4b8fda2ca7df4f480059574cf563936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b970d77918aeae87c3ae08e3eb07e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f872a05819ea3aef9f33c16f5809e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e125a2a952811d332dac39d7c8e5ac2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6319faf980414b1062db94ca857441940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d14c173eb971e489ba21d3daf356f1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc41a8475bffc99be99f4e0cd320f9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319a070185aa6cd033eaf465d8d804a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618821179c9f7c7d770e9252c0fb245944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb28caa25e96d82c7a345c52bc510e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935390c3aa15c2ed51b4fccc831b756946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66439f52de9e8d9e19baea0d0d236a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86158154cb486d8eafc31dd359a176948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ee01d30b5b434533118a74d52366a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872dc920259ba95b826195cb382eddb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c15dc66b3401582b1828e0f698e3b7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95054ba69caf216c73904046ce80244952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cd66d01cbe63bc24fb95f88342c06953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778347b1b5e786dcfb821af80357c0a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e02cdfd57ef24ac34dd7d9ba23b142955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52fb716a171bec672bff1c3efe5b21956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16763d28a15c1968d17e88a3f18c50957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e89f13c20e2bd7e51d1ac731127e91958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c5e4abbf3ac2ad86f30255a1f6cd3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b1a376673cfad649e2edb37e6d2b7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5055810db1fd18af280271324aee0b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff35215e51a1d5fcc9120d43e7dd05962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de8591aacaa3d9bd7d91759f263f96963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f174bb0dbd7b291c4b1dc3c64d64f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b286c19e20aa7d6ccd48119cbc7e7a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce3fac08e01f53220b5ab3e009e6da966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d18c88ee18a5dba9a3aa7a6ba4ade967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c8d1c32575de872746041e7f10a6b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ad16288ccf7d7b08d8c95486738a6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2399c67921d4d962c1cc1bc773315970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1db0067d25b3100829144fa4c67c5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1f7e5a7b1430b0ca1b2f230f9e1c6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d146d5707a72437405c0b77bc0757973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828ff197c17c8f30650d42b031badaa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419cf1f52fea9453edf8e31ba0b4939975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a44bb6316091877d575b20d6e2e64976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ade99789c63657af3e808fa3a31ed977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113af6166ba317cd0b6b9501b9cb784978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9bbff73191e732767923fd63b5d64979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff6502b5302d1730b86569a7cae055980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5fbd5ff4b93510bd7e9f3b03d98e0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b1c380a97c71e0a481a2db8ca085f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb812eebbdcae24d197d03109127107983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8402e6da0d4ab2d5f31a83e77315e07984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16401b177634f90b3bc4ec33d5c9eb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a229dff288b09efe2a72c1a544a5f28986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a76022d80f81bef3bd262eef6c461987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3304c0a60686b4c677ba9f12ac4ff988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f8d1b1662b502e6e06c20d662a171989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f453fbe6027335986849784e2d2f7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ca4ab46b156adbff59165b9aba93b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c322ccad9407b2de01ca604d99903992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d425d988c1d1736f130b25abdb4d6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d12e1252567471d9324ae142ec3567994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62c14e9b7cbdb170b0ffb6579ffd9b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beab899d68dbaf1d07d53c5be8c1314996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d2dc43f3fde9049d9112e1150b589997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>