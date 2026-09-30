--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a588e38f4644e5577b30741a854041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ae78262469b77aaf429c2f616caa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc51fd9ae2846c9cf28c1420b837eea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35a502d982929a9a0084abf292f6554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad345eece43f91ee5d3b3b0d05a1a495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c4414f37a165446e58eb12841a4b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40268494d49ad4b869f4a5b988253b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136e9fa41f60e613176470d1daec4e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5646703c8262f27f9286dfc82579889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8971fb69103a5c89a118310d5e6d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c17eca3ef2a96856bee524933c2ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b19ac059872f3991d77c6dee96391b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f22ab8fba7b5f7b28fb8851055d4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9abd530d10060c1eff62e5d3a28c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8dbf60bdc8c052fd283ef65ceb6e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133d0028849f40353fdcaf699d5231616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e4789759454064efdda2087f8b46517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c324d9b4d125c7ab7ce8731c4bb4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7435c86dfd91d4c1e90535f8cea7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa71e71aa27c8536425f7b1583217d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16c8a5873fdf8a4f0117fdd736619f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ca9ebd9897cc022678809e57199a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a67b0f6c02ba89545be24eb5027be823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b134632de60be0818a23615e43e5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392352f5d80146b5c05cb9060ffea1f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead0702842fcaebff329eccd127d8da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797b017b2cda9b036d7fd8613fd779927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d04d52ea1bdc56846051548e01cd4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be006fee28ba7aec3bd412736322a1c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3427b8e04e6a258449034dadd510b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc7ce87962fc05b3320b8a0569c3c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71136e32e7ecaa91ea2c554e08abce5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e09f54d04b45f6df203984f4e8d20633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea633701220e24ea508e71c7a904e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4d5253340031ba79aed787b04453d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abefa14425496b59ad40f2386d8373936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530fe36d6661c5b5625b3aa620b398737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cae52b34b25297dc6a4b933edb89138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab48c2d784760c5f1f514810aac64e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840204b40d31d0e325ea0ac5b147c62a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa204bd9d9ff47df8b0e5c54f832fbed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cc7d244ff9c47905920360556434742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19fdfc402b6ac988ae097cd27638a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427a4b00a9eeb61e0c5b6a33a91fbe944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baf908410e706c3edac0ceb9cede5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c6aa98f14fdbb39bd78c35fe526ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce86dfc10f6139b09d7cfaeda0be46147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f29f28e7ec14ff9d036bd7279bd84b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3423173059d4eab3b0e45365cd78a2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b357ee8f23b3d886a7464d65f816de750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b0f397050216f7df51e22a1e057b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16aa631af6024084eafb22cc8ae99b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45452308ee636bbc55a7ed8719667e2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436a4c16ee30a4eba61495b8344a8d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84107cd7789352648d71580d4d629055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77b061b89f134ebded296acdd4b69956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf1faeb6f1bcc26221507189e9d5c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694f27e56692b048f4c6ffecc772a7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35a7d836666b0afb2f469b6563ffe459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbf822dd4f6de5adfef2526016ea4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf98ce56a5f146126d19e4a2d8928cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02d62d92104260b92fb267639a543862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc92df28fafd1a92dd253daba11d6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ae38a6a01f8adcc8fbaccb7a1b8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de02a37215492cc56494a41d66a440665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c34c86990ca9966937c36ca5cddec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c6b31c9b494c1ebce0a31d1099b5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992986d939a866544a93ee32fa381c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab149c1e1d21811273176f92ec852f7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a034d4d3387e8160212bae2eaf275070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4a8e1406c981b09dd67e6118eb48e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecce82c65a8e9ca6d86ca15d1042fd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a96d565519bad97202415fa82de6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f0435303e4c5d57680143814b3d8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fbbbb2d070cce7c6b7a180003420e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01628830224b754293dd0de3589ed5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca16840435d43eeab17b79ea63bf4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eab95fddadcb6e734e26e558afbfc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6d224218688bab25085e64c4917f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fbc7046e949aa19ea31a51b26823980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6907f159a85a25b82091b5f0cb387aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c9f24d0b6dfc6762efc8ada803f5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbf9c746d6779b0b80419a8f4066b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e36692f350c880328f3c4d0ce3ed984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013a1647b976b104e30d6ef2c9bfebe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ec959ae9d5e212da75f25d115f46486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d423021fbb548b054ec897339379787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304593166ea500c4a1d12268e9bf7af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42d79cd97603220b5da2a10776643689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f6167ebb49ff4a44b1a5dc026bea390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e3fa377f48ed5da6646090a75534c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fc2a8f4842c5e30dcd329a0fd6f5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f8a7d495d8dc4899ba641e8ca398093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322bee229270ad04759cc947e80c43794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c183289349d3cb8d3605393bff7def95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c26ff03dfde262c0506c7e3a70affd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fda8ab4211ebe28045623c7854890397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed13b7302f621d2c32d80ac99a89f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a8235dea75f0455fa6228924a252899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe7f614241ef17f72833a70b43cb43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ce67b8f6f621775dbdc044a397145101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51c513332aa521d4b9df2c167e262b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b557a836c0448bd2e46c8d32a55d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92452c83fab8a51702ac01918f2b00c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10d5e38127b2b963e9d272b91accbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802e25ebaa63a361741a3e3f5298f8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9482635237fc4ab9cb6004b72c1f5fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4b42f2f45115b8836163091cab060108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d974039c97b5103f5dd8293ba5a4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5267ca31f459fbe738309b091cad9d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c904a16d1f1e044f7816401cfc1633111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb89ded96f52c9c65795943001331c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa72764bbb3a703290a142fb72d7a5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940b5c8890845cf57cf98f35f402d13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56436fc7bb2839f1423ef0f52eede6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addaf80c2e190fdac39302a1c045536116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e29ca9a4f6d597fe39a57588953c3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b920891e46033e91af08746ea22c11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291e12465971569c7f87bbe56537c4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc50c507a204a55df7888e61ce3e002120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c743bd003abeafece6e099683d030e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43bd33e85fcb0db70343b6ac6b9540122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8db7e3d3177d1caf39ac0832de49b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740a9a14875028a88e4b367e0267eac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3192c1f4532f687bb5f945d17bc8b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06625f3b5eeddd59db9c92210794f87d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393a00989f18edab3f63dbc8832777b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832dfe1d3425c92929c4507f0cee883128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfd32d55af63f1055dd4a483dd5931129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a425d14f9e57e162e93258728f576f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd0b598c360e982f9d7fabf16296ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73e1f6385d500d2d862db28a5bb7db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e47b81555f2f456ea8ae7a534c19c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd230b9e6f04d13ff7805888bbaadfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129f3fb8ac65cfcfe4cb24012c283b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87920f46678a9cdec0d893a7033144c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41070c938fcae4e41f81043178a3f0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1373e3a08cf5cfbbd1b669601d74e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f817021ea904288b03875b57aa9c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351d76ce893ca853b76b147c1c19fe8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab68f02a00826451cdce555bd045505141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fce2e335ebdc67ebb18bc105ce1a97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6be10c8f41ce1ce7212d5e8ef103f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec616a26672710f18252125ebf6eea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c96457e8586929e6c274d9ed27f6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c2d0f69ca2cd5f79170dac316a83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cb9e99ff1399871bd514aee55323e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde17ced1250aa5edc7dcba2f14a779148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaefb5d24abfa43ed1a5cecbb2a09b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68f4934130e63aba38e4b2bfd00cb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36202d2cf7110f64988d8bab0e780b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5e141ac67667289c1cf71fa3a48f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd716848c4441c2ecd42d013f2549084153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c26e56336f296e429e5db4438b4f43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bee1b30027515b2ade53c86f17014e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0684987b3da21162b3d52f50d8952a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cbdc38efafc713729f8f519d754af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d188f1b3cc4083fb148ccc546743438158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2857d1aa054a3798501c9b71aa419159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32b40e09084a3bd05613ca4ddc79ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47ad608696818243933794b128d03e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6b10786a9cd73e326cddab9d436e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89298efe3dc10dca6ec6d0f2bc7bdecc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e562468867053f8aac0ee59359abc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9fe798c2c97d3ceed41430f7ae57a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e106206cbce2269bbe165d48724a40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17bca9a3d3e17ae7c3ad7b057ed7de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34ebaf6314a168415c8a8d906410cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aa2bf33924aba88165c9de4959902169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcc248526a1c0dd03a49dd794b3487170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce13d4c7a7c92f8329e3510131796b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e922fa6883d67c182b2a49d473af6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d054d13db99fbd62c42ff73a2c0b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0e05201f9126ba8acf12786ab8137174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d942d90f9023376dc144fedbae2f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e423329167e8f266083845830089099176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dceb2ed0912979e1375ee7ee7c4120177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d72373ed0f199514b15d66ef5c788e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f68d26460d2b2d59b2d19a34ca4973179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e670aaa7bd1ee7d1f0e4baf832c95cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ae4e92e6ee08b1502db5e1bb785f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa63613eb26a69098b52699fc6b065182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9b34bbe8a92d54d03be08aab2e2c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f66d3e4340fa90155832c000a30eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca31e2d1f3b02f76bc9731e4ee938a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a83989949e30e4b84f0989bcfbb38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e214b8f5e75a33d1ef4f2d8abd4299187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bf048138a2b317cd60b3f3e68eb9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbd30cccf9c6875724f5f9ee03631f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfeec496772a2d999ab32a09010106190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce548eaac7788d3ebfa8988351b190191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad44252096252222ecde5a69f87adb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31160fe435f0429ab2511d5ca25a4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31f5ca41232f4ba4469811e0476c9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd359c1e7257785ee4a97949abdaed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b072d0514e567e9395f09172311a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda25b423de206a5575638aaab88aed7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471b6d16f39ca2d6fa67783e7501b8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd41cd05a730658bb054672e24f76d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e63c4454b283a7bc65a38d33e94b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae9552dcbbf96834120d4ef67b5b9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ac2d22474f5a67fbae7d6bc06735b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989265ad2a1e5da7ba27c9b9679615e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c86f637025154848448181a0f2a146204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab2e4c6613a6079f8ef33cf08a03d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e62bf12f6cf3cf1206e7dc5c732c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ad2930397891e6cd72f2d4de027a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d69f66bf96ed532fa30cce0519cb6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3d39a1e3ef78433b52c9a2fb9462d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71145d62a7506ccc73daea79f16916e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876c82f318186c00b12d8d1895fa6f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522384b56239a13daf874bebc137298d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c63b90b7f807c811c651d699afe00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fd25f2980985eacd63618c4cbc169214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837f48898038173a081289f659d4665215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8748d5e40cca6333232ed7f14011c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29a228e4282fe5c2fc7a2ec1a4707c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b00c64d9f5f257e6db83904a9b7e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc1eb64018eff3530860e13e7168b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeea8f96ba292dd57224813d6a3ba9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cd03896e69d128dfd8e03d4d33256221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4b8b62e6216495920921bca7e23a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb587c19cb27c3e523f4d64895ee4090223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20faf89ce86760c33bf4d82355f3f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef49dcc36e46926a356573b9438f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a2a7ee3f30123425a62a8a9309e57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee736ea13384c4387770a47df64ac774227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2fe45c2654d58b76a8dc45cabea65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46c008cc9669b26d68359b24c2e3ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d31911f54f85f95a33e13a3f7d9302230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aa94a590b13c17bdf28f2eb5e3191231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e652d7d642f5ca87773fe8ec942acf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cfafaebf63e96d0e6670cce686c4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfd925c61cfa59a04d4e5e942c95ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017620b8ae9bd7094709ce4da82d801f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f3e192c16c9fc23664c3e7e9d900c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9188d8e9ec21da98ec5f8f20df9ea3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f22016e4f7682f781f57913cf6b44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413f9d6b440368079d68e0d9808b963239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64054b857f486a9012a73ce069add169240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62447ec9f958b1e0de97d5745aeb578241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796589e9cdca9f7ccd6d325b0c3da1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6b6904e3e9d1e05ac80df20c518be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24bfb397c71e88b6ff486a462408f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d623385fec260c64fd36cd91b371e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df660c3fc52708374e6ef628221025246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2b2fcfb1cd57aa296fd7a5915655b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e58274836faee09d755ab514e26aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44b884ad2d5cdd26e301978b45d467249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc889a5556e8d4fd6250b2b0ddbb8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dfa4f2e55e6beed07fbb6e8401ea1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227d9ac4d710ad3741143c945ee05f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5674839ceef6434d5eb6878a454037253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8b52fdf0c256b9aa2d9a06dded7a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d89d4a9c5b0ec97face6208c7fb2e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc34d97cf513b8dd27bfecec718e92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b518318870219f9b1bbdc77dc309d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fe2eec3eecbc6eae85b7ce503a439258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a63f0e2a0bd4be1e534d1ea429b842259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f462e9b95253732c6cc46a6f45261260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb03929cc3faa7882d913dd6aa27dbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb9d1daed742e67c2b5eb80d71b889262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef20901f8807349ac6d1df292f0b8cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643873884be86c26762836df7c3d782264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b936ea4cd20c61720dedb6e12ac5bd2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9ca9b895a2987d5599f79554b00da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269db65424d0d184efab1908f8f850d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2d5ddd8187aaaee86d2f1c4e00bb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58c45159d02a5a2a0d6cc576fb8ce5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a05a04f6ce70381114291cae14a6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58678195c757ee70403bee8aaed8caad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4e1cf448186456b4d83872892bed4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace43413379e9276c4af84f554d58f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1ca24e2aba6d049ba8a23fe1d8458274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138a9c44ba553bb64356cd7e79a8683275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ab85f14dfa5d93635da68e916ebde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7361cd804ec846b4697f7a41d8ba7a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981f03cdf8341db6ec42748863e6dc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bac090c5f090bad1ebafbd3f7afda2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9617dd95f8c45c81d3bf330306c2e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bedab6337cb4c64089e7d12e6cefba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dba2294cc02508929605b681ba52b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feb2c937301c08ca983f22634dc077283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca8a327838cfeba269aa488ab25329284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6a7342e00e81221464236c8bb45b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6334126e2faa873715496ed2f53d25a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d30bfb87f7eea12dc5b84cf220c9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233220120ac52a94456f1118a4f8b80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf9c00907a28ad2426d3feeca207a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d58493bbb22897dbff52b7e3159e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cc521e79bc96d1a641ea24f5dd1d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034beb564c25ee41582aade4cb34f9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ae559a399337fbbee432cefea8b94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2fbae567fda29a726604ca9bb45a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56778ebe924fab9742eeeb6c42dbf5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92409226c6d5d1fdaf09076a84b6f8fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd69371ff6dff1c0ea2f1e58c74ab4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf6c9f70f7473b365e9a5ba6518504298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dafbb8908a3117b98a884bb4c751fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ce97002d55bc5e4ef94dbf1c9890e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b62aba671836c05dabbce64baaf2fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ca657706f037561fbc19de1dcd2ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542d7eff84a8d90fab5134bbd727066303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c510232839e5e0a683bebf1f8a983304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c267b884a3ff3e3c239647091f2fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45b93b102bc310ff11f500f341db33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c4faadb6065df333c1b76d4b45833307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69864902eafe97fc8b34dc82609ddcc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a2712bbfcd81469460fdd1f3a09fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c17db0bdd76fcb8c40c4dbba653d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bb9a083e44e574c1dce54b42fe1e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0214e11eb4bdee51cea0730e911f14a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32827d84b3cb50bf34ff8862f281ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acff8efd0832f4591ca86c8defac1ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d40ee8b114ca8878c5c0dc3a09b9ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c48ac94461f90065a1097b4e961571316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba141a56e0d6c8c7752ff6a79a72a85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013dca93093f6b3b689b2e8bbafc50d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656846319cbfe364fa35c6ca23a6769319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7f1752f81e34e9c26740d92c9acbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67edc0cfac39a84392953beec8e1a68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dd61364a039653a67bb577dd508c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4034bba5ac66ba9d59d41f8367d51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a29cd86e0b144db655a9140460465a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb184a0287e6c76ca5ed98b5a1fe16a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300d7557b032256a4e7c626d660d47a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c7a5bc9005fc894ed99c17ab58017327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c15f462cc341354befac6301923eba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922c6cfa42d0054d468d86d8009c274329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2b29b2b410ebd8dacdf4342a79a59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed156c1ae74d7ec223cef0ce9d31ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47068208968e852219e5f1a8e098268c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa69941879ef3d23e7a90ec475dff4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd360a3be1c008b9a692d101c7f7a8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192a237d76630b4c84010a3b9acb91b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb344510e28cb36e99134847c3b07f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22af7e2d3951f345b3cd42063dce1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b333556d38894c16f5bad92ffd0e91d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce61852ec88f65f35cef25cbf2577339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e7e0069988186e3f0ffacd542a3e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83494724fcffabe85bf79ef5cb25857341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264c3238d19097ca825d32760b81a89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aef1039147a78aa52fa814ba6456df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f021c094dee252e4e3a8abd93c5e9a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bded59cd193cc3b9ca5a5665c0db6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549d7e709709f3b67e2abeb73f22b65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ed6002f99282c5aacc9ec139d923f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51522b42b5a01235ef9c3c175556ccc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c6c69d49ed75f9b9b8d1f991c618d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ca321964b2b1ecc8baed32ce9d0b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f521979d83bc099d78198753e919b15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595ed01b7b6396553b5c0ae1b786160352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee114bbd63926b7c768381a2f2eb753f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d6ca15d6281a612a7abd3f366ec86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd0257172e069d733a7d28510bc558355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9d0460abe690610001941d1742d50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438dc6727636981d0d0634a6f329c80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e57ae0e6ec7cae0416df78cd94ef7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31caef5b96d5e9581b3eeb6541ee675359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926f733e339fc28eba8bf681e9f3ad9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2b3c7daf8d3e5dec98fe2a9fbce92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11b6e70912a10048fac65a231b3044362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ce788a6617e541227df3d36f2e984363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff37479ed70f35a4a57a8a415a92720364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666feef21cd2687dc3c09e5cae41c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452a8ef22cb784258bedf042fdc6724366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab06e6f3b5fd3de00558bf104f007d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa932934bafe2fbaf39ffaac3329e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bb4af1f5aa298b2dfc5d1f1513985369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da744c826acc73750977cd39e815fba6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03b23a46077dacbf1eb0e9b11109cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e89aaf13cde028005452be1f06337372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e1567a0dcbed7019256bb18e74494373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d292ee132b925220d5837197047414374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72e32dda04e1e1a5104a384a88ba91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3685ab2a2808ea530d9fcc6a0abac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c88efb343edad351330e14c574164377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936651670d4b6549d7838e3540d506d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e237a7a59c046e8e77f35d548dfd028379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc038bcfc8ca08a5c1a03c85fc54843a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330de0d8254ee807436bc9897b01fab3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c0a5b76936c5c0e907aac46c3dc1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1113d037be06512b8c430fd18598106383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec7098a8ffdb11cfe12c55420b3e9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe79c7a646506836f9885d892df3053385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4987e66b8d3364d650700d9c03eaa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018d405c28d7f2669a7d4ac84600b2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e6b5d6c1d49c20d668897365692ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450fb185161f73a1ffb809b4cedd4e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fce192f4afc9cedb602040042642e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82cc0cea98e706f42ae1f3e11473e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f44ab1844e418a78d936348534f4e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8ee40888e1fbabd657c8eaf9bb06a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53aefaaa02fff7907d142ea762ba3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2d2ae66d49deebac67d6f9b4424f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e467be149dcc5c3e71771f3e4bd6206396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986cf89561de0abeed7a4c3b8e71664397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39df7e5f6ef2d1b9b35e24b2195f9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b699fef2bcc1e446dec99432d394527399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b5e284c4bcaf8a05c54fc5565eb24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298ed5dbc65605a139cbb0d6c807507401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb28dd99aafe9ecad91b7c8a2c21fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c905e6bf3b65c6302d798ac02fc435403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f87012d5ad9c8d1a274ec7903fd3aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eeadb914cc86342fa0052f28a642f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baab8860542bdf683e699f56757457406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd22d461f2e67f39d002093c49bdf0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cce4e64f3ce50ee9db7196a0082be2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fa82b6817e4e3b38ff2ace647e5fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5477d266a80112e463ce1a27ee154410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd7a75382fb9474beeef7e3bed0d58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e027107108260fba78b8bc9f44b82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c1e7b432e8a87bc132ac24d808e6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ed945927c80c07a1ef100d4092bcb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c8e359dcbda3fcd06f50fdf36ff5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ed805df4af81cdfcb68044d6329b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d4c8051b32e37de877f7909fc4814417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8865c6a05873670453ec88c9366ec7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c6ed60c87aebc48b19596b9da9543419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68268f7ca0f78fa78f2348194a0f1750420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a71cb8c1cbf571c9c993f5370435d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5262f6fb668aaeee4de0c1d1d4816b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d75926d96dd5c3c03cebe254b89f4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a358e9d3431d7b8df60d759ca989f00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caae1c14d1c71ecc309d8fcd97aa90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fbe0821391be221f8a3469684c90f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3dd1a5ed7826f1ffa431b9948828e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aa4f3f20819fb81aea34e3de06703428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cf2b83858331c3472301f124af501429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5f5f01c4334183b6dd82e032f6321430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fafc449351bb2e3d1750a3427bd88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6e4ee19956bb9bbb635902dd0f467432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90548b991c3b9a8d904b1095c76d3db0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c27788ca83ca23a9455b8b3c7207dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07287db956ad377583f64d51d64d8ae7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c250397de11097764987d1bfe0415436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b604e7d3ec91445b5aaa04ad19eda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333acb3c4cb1973f9e774bffab8183af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e4853f658300b9e65dae0d0ff562d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae9c5ba162e79f8131f071f53fda7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde07e5f17b92b21448d60225cc3ff4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4a2ce5f79ecc95ae6975f8dcad576442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e328310c0b62246060657add77b6c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe639b067657b58efba9b7c85aeb11c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775510dcb70e3fb3d6eec57a8b024c1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8cb2ac78011e595b5bb0c368f125f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9f048368baa4cdab617d39b09777d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecaa027a18eeb06c8f96567c82049a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54ab3c6dfa2a3af8a5107077216203449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66579c78530fde36bde558f9ab73e1ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2854f819216c9826a31670cf2f135451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dacb55c8ebfd18549bcaf384f3b9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03770de370c1f831d9d030d668addca7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f26fd9770776abce85b4d9aba9fb40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d90d6d27b89f01f1429f866c93ce7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f80b7b2ddab4d65d78417792dc1969456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029af5f25b4f2ebe0f1febc30e520a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d86bf51d3141145f74c348a67f753458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662611bde7da05f138c17f3a5364c191459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1e50294e0bb4435e4442f2f874502460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f76be0342dafbb295f7afa2ed75b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242ee188783b5c0b8518814aadea534462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0ff64e3df78e131a5ffe1427b19ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83942b5352702f5e5181a5dcf053521464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844d6abb95713b6c6a10e727d45374c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b0c935125d7b043f78ed7eff61d63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab1cbfc705bce68815cadd3b66631d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfab577c55f02763546a7810ffbc97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4919ab9f817da0fff9582725c134ab7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff63d397696c4729c9c41e51e4cbccc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8a611468ab936bcd080512d8487e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c324a3b487b5dd07ae2d0d2785ff65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc715dfb6814c7ba28da782d02242a30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ff13dbb8151ff87752190ae5caa91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624afccaa789d28ae72f394f04291b42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08859f5107666eb8a9e3541029dc1221476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861773e6b9d503c27a697310f5ff9c53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ea3180bf38c9accd4d9d6d4fca1ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0290b2606d2754c883cfffbfdacfa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3ea38b263e4ba3bbb264618c82c15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863cbefb22b99025a1544319e802cec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22cbf72155103dabbc4b1d3515578c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f811110b0507d6a9323036568741f7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8322b6b853cd01722908e853dec436484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8973b58b23caabe03696e727bd43cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75d8ae89fd7f99ceb4aecd2fd0cd06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed127e6c309ca9d486398d7ed4f3157487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f8394a92da03622e9db5afa14b684488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7de9ca10812b115de662c6dd1fe6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600639b3110febbcb5aa937efdc8a9b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a20a4fb2bb4c685aa3c668e3e0d580491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc281a677d70a64eb0adb0dba828d9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7aae6cd8c4b4c5bd9c5b0796a2c8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cb878fe14df8df1cbea5e52396962494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c6235b753d73c05eba3bf75390e3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cb173bf0c78031d5cd5fef98794af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb56d2736f87ca4be4dd524c45d9fd8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b71731a002e942bffd488a66b793c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265de2aee461aa9771f922d941949f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75343c49b5abb4bbfa41175cc24773e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12649187e5a2ef8a82e5fc8b3be4efa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6b69c97952a6022ce3aefbabca9c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d8fb1a5833506eb69373930852f47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281d578c45df782a4f932c55f875c60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f54ad86a86e9327a54e043b3d11225505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e6edb3dd8652a8438080d2252ce96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76869d55db54cc2557b606e4e9d27e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4868a2117af71337c200ac7a267ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc8109da04a73162a01ec2b2606a03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4153f0731b9ac9012444a54a5ab4818510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f3aa2dc33cfecd1b1ef10eceae108511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b735a349393607018405357a95b6595512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a637a6314b87c4a63d161ae15f8f62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a4dc06e5c51578dd9a77c3d8ad191514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29592991568bec77921f1f6db4c1cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45373ba61d728ef94fd6c0f15c099a5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851ea1196f5c7775b46d352f2d56520517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baa9468178ca07661bd5a164e92e62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1a385e0b59608628cc444d1471e21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93783134d0312330fbfcffffa9690e9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1f446a65743a5cf746fdd0a6caae4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aa693639d9a59a96da4ead87308c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74b45855a715c1a170f7421199f12b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b87a51d012080c5400a3d4036f962524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148826114bdbd0e008112cfd09190445525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92e13923dc4f0b213202815ede5c0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b45d5020de18a2c7e79e3a498379e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7d61ebd690354b15bcf5a171833b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56920a3703014a8b4b44b224bdd89a99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bf3f106afd373f630c3ab14a744d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e5053054ee5ea4e9c48cea2cb73ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66d6509352b4bf4825532b6d866e71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7828b878c9c7064609fa4628d5a2645533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f421319bec844e0a42d972da9708eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83627b7e6aff5aaca6719659f632e49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b87ec2077decfe0cf08e2c247c2d1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95970a3561325e723a0ebcb4caadb85d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a0249e0d74b17c08209b845c5d5d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ddb6100039336e3fbfd716ea6c821539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede8d70e6f51c954d9aadbff6ecd08c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175721ed302a98a5a526dd085bcda9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76073886e24b77c4fe7bb71cdc0ec2aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f518d6dea664bcb2d9b54685168020543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f069df5e9670d1fb4c822275e3e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47384b681d0b460905009744c9f9290c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc93b2edb6f60bf6a23e325790118c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c2c7b0b727573373aaa17cc8ba08a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aececa02a868c69e3b516f23447dedd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c4e9ea965bb904fad234b4f92ab16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784562bdb8770e24fbe670d3129a3c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671d5ede98d84be2be9758c1729f941551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3502afaa60c52b45e3a8cf710e1e2c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4009f7880154db47d44c955f3924cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da71e3d4f6cb250a914610944a4e8a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e825d87398ddc330d2a1ed5a89a3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912b74efe1f3c007e779affd1a6b334556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f99e344dc3264703deaa626ef9fd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3d88f572ffe266abd84e2477307e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbce4d0ad857a550d53cfad1665943d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99913215fe19b582dcaacdd877bfcb39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea3758fbba1192981603be117080f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344e084d72f0c8e0cc0abe2f9569fdf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311a95ed1d1d360b1b36ce5f42e84f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d5b28b7d8e1a66c52719c2b4f12f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e9581538ff450c30d042e574a699d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e75f1c4f41c515c916f0310aa7c53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fb1354c50357d804fcac05e981bfe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da086d056770282fff212008eaa054c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04345e4fc86c3776cc93984f64e886f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579639c3c7f420e1c43d034f8fbcd9d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a00270df66a847011894deb9fcc4c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bad3c99afd7816052a70c98cbc9770572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91696c4ced7581d506f533ed9f06bb4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a74433f1e0e7c0a61ac33f8629d7d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadffe7dfda792590c2ed26ef8f7ebb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6de34c1c8643181d7dad6450ec03c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1be25d90696b7c183f3219d2194843577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8943b7ffc67275b04ddfb859904dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b03b6c6eee5f19fde4cea1634c165579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d3ec743c54dce1fdcfbbeff7de64a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0628a5bb1d2b146a41fcb385b6891581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98b01b2b64ed3cceb926d31a097763582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fca87a393cef2d2fc607ac978421d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25347af87324946156207f096bb6c962584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986bb266b9f61e5723c51cee8fe50c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a05e8cf6acd37d8feb0a69110fdd42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb1bf17eb40cc6075a71919cb28cd2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e5741334a62e457d40e7b2c60361f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cac5dfe488d191cd41662bd312df0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f690035a01099976e8c9f5b8dd350590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e567dc90835f56cd9be4c67d05f5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111e5cfde5897a627cdfe17ba2a4486592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7063bee122557de71b080a2638d8daa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc4a982334c07f97bd2d8c4bd314f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ea4e72005adfcb8272019a0491b46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbb64b54da02f63adc22375b0fad22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d9f8805482c5ceab576f8f83757cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a5e01d8108f5648c2cff4887779d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609e0f7898c98718b784242bcf67979599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd073c50fc534bdb6f9a553e51ca7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a839f1bf3f3454fcd356f78686d23a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a3a8e2d0135a48d2cdbb56d1a4bfc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6cdcde0957f7f2b1ce912560c1a3c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad0cecb4da66f3e875e77c2b16a700604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea80712c7f237db34faf93f6e6f4af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e77fe603d28631616f52861d56b39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e563111d3c812ee671be9e9373518607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070f8b7cc65c080420b025e43073cf3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bac42e6fc0b728edc01858987d74d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea87e6b68f25734e03b63f77bdf8a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9148cb18dbb1aea8330586dae681f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2fea561d10f687c3c73021f663872612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3426f862dbe7eea3a27bb63df29446d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1301aa3a74d86bf864f041e4d8ad4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bc00184ab8b2dbb22d8e6cc79d571615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42eef65db83cc16ebba6c38a215b1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611435654166330a3d74230883ac8b30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ab12d1c18f968d4486bdbc5d908ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11068222459413e29312543443c3e0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00cb6943a35ab748991e39a9d39379620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ededd8fb8a3caa295efe6397d8537f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d8f5c4344d554894472084b27e9a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fff69eeb0f801cde9d749845868c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c92b1eb3dd97e455fca499304ca81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e6e08381982df759030a49317756d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874dc62dd589f66a79a191b8111be83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c449a340ca0bb5d45965033a6456f26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc3a22427a52e52950189617548a73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e816eda7b29ccfeca15614d66aab1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788c2c87db4c16df393a726f23cea5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9fe26def7abf0453d537ed3012268631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74404b02324621087bdcd30c9fa09793632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd8cee1bf1ccd7d9e0f4602fecd766633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364087b3e7f6a380b436afa950b28ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907e3c4712bf1e143225ba31392f222635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbdb6fc19204fe3ef5cbc0b3f1f9f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2295dbfbd11deca74d13c9aa844f5a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18935d4da4ec1f7f94ed1f8cf0b7a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82087e92255af753f43e9616984230f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db4f7bdf8098a943c1cf8f14cb2563640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5e09a40180832e6e959646566abf1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cea1d40fa377cf95529cae590f292642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ac41e4713da0d3f8ad353a765b8a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a222dc3b93dceef9e25f00dd9545b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340f16609e8ce74cc619fb8c8143b4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95774091e52caeaebbdaedb4d5e09f76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa3d573c5adcc3122c17c074ad496f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3b6dc36702f23d6db5b547e0a1712648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87646974f902a0e0387f09df50f87a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89c5f95bee6a6ff158fc626302aa79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aca4f645af38b2153f1bd9e30c640d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bcab574f40cd62a04ee7ac947441f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b33647850b9f6b6846ec3f6d25b23a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3147403ad35c5b091b61d40c16deae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d336f799268c2ab3a92ccaf426dd74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2181836248a07f99730af21e355082a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40c183b8c45b18365fe1e5f143a3a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbdcb198acaba8ab23328f50bdff40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a98e5f20d715bfd1063e8b0ce754dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85daea87add3e31b4bf3223a7044e96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285b6366f8f94ff2ee29e05d40e487c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bc333132f74fde6b98f9853f6ed53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cb87f6f48044c203baf6b5d4d6907663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85637727aa093043000582790461d6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c77d022481ace0216f72e7e5c2af2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b39181c3cb4d7fcfedee6e9a710c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10367df26de77d764079ceb19a9f61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2fa4fef1e1e708e20d6d86e5a8d34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eca1150a7dbd36b2867ac0716b3323669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9a2688075cd59be3ea9cd7eaa841a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466419429dba859312e4d599d88f074671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc8375e2e16e5ed69e3f39033bbb99672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db132895b44a2ad1d3fcbfe6f61860e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2598b622f1cccabdff3c8e4799a36674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8681669c8edc7aa2c899187a5dd7f92675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3f597c1c0c3369d54befcb4429008676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f8748f88d7f024da1f2641d8cc724677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182e70cb204b8e94623a5f01b649e9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1fca905cf9718d451eb8a5b728389679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045383632888dfb458a305961fa68f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ac346d885c745ced5ce9f08c1bba0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df0d4495210e7d05dfe68435cc8880682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f7d384ab41ac460163dbba7487d3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da1063d3dcba2ba3a4fcb484aa7a23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16899a91576cc017e449939c13ac9b37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72438b365fa7436ba1ec9363339c38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893eaaa33d3ef1bf017a223ce9b638d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d80e38dcdca77dbcb75c028068ca55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4cd6a8a255d5137a29aa0fd936a9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f401c0ac0e44957eab7fe98cd80bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f87acc70e9df6c63d1239cfe45e55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fff142c0d766822f1c8fa7439a047c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c7fcc66c3c038a7d4654dc21d6917693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227965fe4dbd4771e8ec828fff61c50d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa78a016389874087522eb245ce705695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ba5c479d04cf71d763fb3e82ca4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c5931475f884049548e5abea1eb57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f706fab3f2783a1b8cc408c584089698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061862e11630984ca31386f29615d58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cc4265c9fecff37e80d2eea05ce38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b24fb9b5554cad06ea0c66f0095c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a865a0ffc7a47439115baa56889edf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e44356df6b5817c1eb2fc27ca567b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc14b60adefdd3f2097fca491638b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ceaf5be89d44c1599b4bd2b91faad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a346243ff054c67791f122a800e9db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d918943887afcdad7da574bdf885c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82056e9efb7526275a397cb236d273708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca604d55d667817b8f0ec0bfc33a6e91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095628abea3a95be34325c8412b84f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82057ca7994e50e13d81d202915a4b07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce235810ebb46d5f49ca91661460ceea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968bc94c068ad00f3e1cdae10c1112f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe702e464d339e38648ef9172daa4a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f69bedc09630cf675cdc0a5a0ff33715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dd7443e40beb8cea67678cd66c275716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bcd3cb707d7a43e84ed205b9cc52a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060603927facec3080fafa815e769484718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d2049ebbd5e150b5f12c93c8c6714719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426b5aad81bee480bc41afa194680f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d580b250097be32073d9e899b3f32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea403e06e02c5fdf35541d2ec97011d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72d47ca673237fdf180fae23b1175d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fa6505b1c0c0035317c17920f543f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dc37a304ed85bc8183d3fce757e18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a64da54141a308ff98dd5f980f7f95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c4eaf139c238ce64f185548ab4c27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044d5258ba2f2b0be0ad6a6b7740917728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c9e44b7bc783894ed15f80a1220c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046c16b95c1d73e11f61c0c59c57e7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aa1caf78c463bf95620af744fa5f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d031ca266190f202c885c05b50454732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f61acb6a6178bb6053644092a9cc96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129731bf6c84e259052e92656b45e74e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda88c0ed71a7cb3d957b91eafc31af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d2909c7d03e4de2f2fcf38f3cd7f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309445b9749ebb6339ab6adcc7627136737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a693ac094c9f57b61022d9cf1d50f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f18962ee92b2dd6b0cebffced3f310739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989a517141caca219bfe5fc3d6658fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b229f4069d7dcc2d5fe1758e5650f28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703df839ae11a57fc591b5658e468dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470439d450ea125f6ff975eeb7383e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f4a65ce428af25e67da6d806e6332744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd96b1b7f368b056b423b31c77debd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a954e1e2dc23d21bf4a864762e25983746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5ad585ea89a70e08b6249165ec38a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c448ab866059ebe700a11d6c40c5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f742342ff4f21dc74a85cebfbf472b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70f49af9b7d8ed1c3ce2e17f46a36f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f744b23fa16725989d81b6d286cfa52751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a7ebd97cbccd17f971de5ab9f899e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c26208d4ab8e42e75152fb6f801e4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a1a7b6ff54916f1bfc576a0a1d3fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7a2d5f2a5d3ae70c1d507099b717e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53328ab0a91f58c42433e42d8d0c2753756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a493e096c7e38ae22254080177460757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0407e7c5c1dbff4037591b80aa121758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dfb8e2738c127c8abba4c00455736759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6e191914d3c4d2cde80a837d908f9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee31eb7f98fba010ebb87b9a5306ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6245ac5ddbdea9c52000beceec9d87b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3967fe112be051c6a72eea990dc86763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c9b82d6139774800181f3b95ab39d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c501eab89bb96b81afcac1e7bef4a7a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c8d4a5240cf548d510bdf55ff41d2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437c776e25dd1a39e8a30bcae57c897767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3d3447ff1c45cf5aa89e25cea3429768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559b3ab2056fc43569caedefb667599769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad13f4f488c19a9fe1cbbb2dd7b2015770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb629099966f3199362bb3a3a58edf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346db9884b48e9ed3477812b9b22cb4f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83811f55ce0e9f0b0b9ea40dc55e7c0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d73f2c6baebc2938dbb98b0e373d89774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389d3e35e719980c407d27bb39e0d2d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4964cebc31f20888d0bc3874eea779776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29616bd1699e2a27932dfa151da7fffe777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb47de74cc458006356a73469a04b5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be095c141807be1ea5f060cd73a12c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd1349952648670d7a8866ffe130a7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dbc680a904a781336bef8c9bf0ed1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967200ef739bcf5d47d231135596c0ec782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f16e11afc56949b939721119cae71783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a085c9b51f55b80fd9e75f9d8dde9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac7ea6e48b352f537afaf8ce4566f8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869235b3a1905047d1d3dbc0af477df786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a69a4231af52f3386ea1e422eb414787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ec5eacbd769b3e1635a863dbc6aa4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2965553a591adf4011f52ec6c416c3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446cf9ca63447d628fbca5c866c9c74790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae10f75160caf3a465ce5fddbca4f12791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d14707e301058ec8852f7979e70c0c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79a8f5358aa5be5c08bc78f8cdd5e8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87c9552386a7d87b218da1a11f4b81794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905344f089a55c73ab8dad37ce674e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f4873b5f5d37c9f00382a026d3f15796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e674a9a8b355a5fdffe55b6087b57797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e30dfa779e1c55081c75c5105891798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cc85e0b5e0f34eadacca81693a747799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa894e94b829bf2d0fb1e780f73a17800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6856c8fc2c2ed5e612444738872469801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a039223927d6bdc13f0f61c1f794f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd90cca560d1e103003d7ff5d3892b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54cea22da06a10f9d3136d5fa604a4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11c5f6d5156eaae856786f5d2579e6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682f9667c58c2c06b03e707979df620806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7176900f2839cb9a848f737e384f5c6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac96f60f56dea84070e7430564937d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0460e3176f86abc9ed8e320803e29809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673ee30268774e81c47fe52007fb57a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30255609bf5f38c3f5a4553762e6ff32811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cc1e80a2cc0881e4e514ab6d101ba812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae323011786cc3ca74bf5a87a125187813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78fef0616d85dcc7fc0335a9d1eae5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0976ca4ba4453108ec2dccfd9eec85815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a103b2b1c5447e5cee4568c31458d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8faa518bd585d553efe7884aada3f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfc7cbb527742914048488a26193b3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247994dd60073f951d132ec80b9e35d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c04bc2717dde962777b158988106c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f214818abf85f451f9b6af7cb0f63821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01384561825edbeddcc981c2b956aa92822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a1fb4777c9b18ec2be2e91c842258823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a66515ad12a8642e6dadb44b37850a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56c04c8b0d2a08064bb4cbf5e6be11825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee9b1f223099558f055ebca1eb710e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d61a4dd7a44ee60be20abe4aec00a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb0aa741be081837bb45e43022deeb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aee3267b3a2dcd816ef487e7d7481829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cda43f58e3f7023901c7ff6a5dc39830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875ace1ef63c543dbd122cc57eec09b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0a2e5883a8a927b927840cf4a5325832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c4d24cc3b0941c52132fd8ad7366833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80430d3a42b75efa88a77b6d49831bd3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c4c4a52145ae5daa76c80cc05b52d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36324ec1ecd109ce32acf1b4fe096a7a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5bec9bc8d54e495116edfd7b4c42b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b2d905c72d57ecfd703b5ea5d1997838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8272c65454aa344c52636180a4feb3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486072eab7093a2667bfa4212b27a131840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874dcbf7b77a9207ea28a4106e64a6d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c3caa27021a10fedea9f839f403c6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3079a27d34473b28083f680c041faf5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d435f219a9e84df2d590dc2badbca5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029817fe34f1a79f69fd47a9b96a1619845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683459e13c4940fc78980bf386c897b7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33d2122253b4acda3a8bc30a1111b8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912d7735b01348954224006337d6733848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c8abdfcee9ed0679f7240e096348f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b00cfef94fd97ad6af4416274e9820850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85abc2b9eeefe597e87caa4336178e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa64e8a183452572bf8e00cca2d3fed852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71cd20aa3c8d3646959d00eb953cf7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554ba7192718732bc52ae2feb3d2e91854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c624cf4903e28fbd65d627dd1f612f8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36de9f421fd094af30d9ae59a0ea15856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c8dd7a4e22a9bdb9033ab0975cdf0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfe961ad43d50e9521f07f82308b25858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd420a7c06d2722b28af04c5ba23cf59859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c264ae56be81348c7d0b1c0ad315b9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb62f5b7ad04d0bc2a569d1557c26861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c919c0ea1322068df45d984163f5a61862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545bedad328be165b1bacb1ae5da7e8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abf68a7415e4d0309e7f533ba99d84864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ebb8bb669b710fdb88066c08042c7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa873f8621ac55d2ce2b137cc7e8bdd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e416d4f1d3fee0188608164b61baa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae6a32ae59ef2be5d9ceb9cfd73325868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a7b48c0e6a6a1cfb6b092fc80079c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eecaa9f04b60eddab0f3b3fe9cb36870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e998cb9caf9395fa1bc01303579f4e6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61f382b47f7f2edf8e09e4d82affe5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeca6bb18b28b2eee021c7de13ee8df873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218da44e11e561457e0ff9a04d8470e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe106c6d5cf548787847be32c1afdc5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafff5c901109ebeafe60d2c594ecb0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a0c23887c35c155accebaa40174c8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac83333e614fc490110375462dd6c8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc7b707a34af39e97ec0a17af8b1b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c724ceb7553b343db81adbfebdc2c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179f4f9e64d1002343e2dcd198266f1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb19f13023d0258fd04c2df9ba8a61882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9371daca266e1e3a4620c973c363883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaea38e0780f3cd960b74a87b7af64e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c86a9f445adc47eb1b40f452072317885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11591ebe817146ccea9bf74095643cd8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805f81deff10a1f329d5d19e89cf5af887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d6bcac859fc7111d042f3ce43429a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3092adac578d8892f4c565557f86889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c1cdc096948c41d4e29085d1d426890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf1308d13c6a20e8e877992b7bb143891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9a7f85982a85ecdfe6bde1ce2e9b1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992adfe2483d31321d86a73ab0ef480893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1841e134af31dbf3171cef4af6a15894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3ab5031af5982ca5348f72bcd4054895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1b92baf7adf528f3e962f835266f2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6a70c0ab09bb256a5cb3d045b3c41897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b228f48706a2cf7e207e0b3a19f43898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83756ec063ba9ca7389a777fbf9cec46899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53e147b56a1c042e5a9cfeaf3910dc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48b73ccea913843554ebc5ec623508901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926e1420c4637c55ae896fd1bb81e5b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcea65d7441e6dc2007ea56e34c3d1a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d94fcb547ae310885aef1bfc343c3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6fe9a8790a89aa36c3778f7a52902905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988620876ac2780fe7916de9e11ce8ac906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed533c9eccd294ef148731ece8d998f1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ad2c0a4988231d6e887b19cfaabc0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9a9bbadf22ec2b9f7c316aed4bf3b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ff1938152e55c4f6f5f27ec47b445910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace52d07d5bb60d79c997371cdba942a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a7aa93ef356a3d695961943b0e9de912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdbd09d078c92a8c610220e1dcdd65913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bad13244e1172739f7c86aa34f31e3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48b9e1a26a9418cec53cd6a7a6a6ed915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8b1a6bd741227d65cd88dbf654a8e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b9327e3e6e86d15899d36485577dc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28298ab224ded257cab9a6dd3df6bc7c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c974f265e30a6a0c15cdf75bfc04919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccd40bc56f8173f616ea06d2444462920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883522c944930d36a23ee23b6b8aea49921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801a0db9640bc53259c0ab53104e0d0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579859781ad4a144da0cf01ad673a9f1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b7957edccf44108e9387add32c374924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bacf5ff199838e3a96ecf8e38a8c2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd324f9a3c6996838a0e70e214a5938926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a243b4ab826b620a8aabd73255658927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d18f91d4b70c3027dbdfde9bda27928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a57c059308ea94b3464b21b024f8e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c6243ba082829b5e5332089d6a3ca930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6bbc8e1bb55d78d51b20a8d905f9c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3432fd582ce2117d859b23ca57890a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e6f159f5d663764a42978f15724e2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d262df414fdcc5884014b62eaf52ea934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0304feec501323fc8c200aebeb370935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46a1725ab372310490fb167fdbd5e0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8437022f87f5d1ae76dc296fab0c607937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ce45f2b8c3056823aae886f12dc78938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5147c508ff45f1663b6e5d60c955aa939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01d1033248d8ea137e504bcfc44717940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a33423e775c72bf75b0f9d195fea5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf1837a7c7c96baf11f53ae347fc8f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54afd2cfd13c30bceffb068620d9d0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf774b24f480128254643d0a900ff8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024e8ccadbafee3f9bbd0b0a471ea0a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae46896580455162c0f80fc0441d0d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c2a4e51420b203df453a4a4990efd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a873245111a3f2d4530f52502db37948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79123b1f2b4d8ea9016d1464f9ec667f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440f5d8ef738d6142b2689894633cca950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da2d1f15c8ec8a63e951e80ed25c36951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdc4e36c1e0a1a4546b13b4f341bf5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56748eecc1d86f86fcc0698abda3245953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7255c164894b8c97040d842c834c6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676aa7b59124d99c7c6fb0a4243f76b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a32efc0efcc79194aa04eb0ba6d2c7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd710446b159e3516bfbdc9771cb12957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f488f83fd44bb6ca60b9d6f6ed08db958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae4b975b91015beb03ed7ab9607f89959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5eff6000fa5f593eb2bd9671cb220960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129604ac0775a56fbc537ae2c9605d1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368d521070646f108faf792f4c4c688962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2909b9d22ea6e7030bed148d5babf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc14c00710e52913a5276c8f96b247d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446911cbe9f222019990c568b95a81e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab959351e4df2912a4a17cdc0565f6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a3520342023c73e1969d76b3be882967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b820c86e3d601fd0ddb628303510397968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85d4258ebad778fb29dffda939a1dc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e087e2c7ee87d7163cd910d0d8ba2ed970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8edc2ce97447965a5d7bcc0f024395971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b867b7cf11d0b4a553f915a1c9203a0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca4d796d806746b2858fad6e798638973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39eb402a23bbc09fd5af25a1017350974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26e208a2b384db62ee2227065e3f73975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300073c2d245095947307c73458c042d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eed5e620829e33c825089b792426f2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d633fa8e0d2112af6f50cd92be75e1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af91a2acec08ffd75eb5d88e7c3b7fa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90ac780265718cc94613ed00891c39980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87630e533e84999e82c60b094791c5b3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1d02097ff45e31edd0bdd7394f7e0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9aed7868a6c64dc6d10fbcebb4930983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df642ae8eacfb3ef194924b3e1a3d1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba902bff5965a66e223809209b1e702985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fd9a4b88d5ebd30dbbc81580cdd4b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310c84c94e0ce9ec5e1e352717a97b6987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8536db2e3572bb220511685a10df9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6116c07dd7ff01cd1a06259c8c855989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2097fd9f882f4c5ddc9ae5a600128990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546ce11b7ebaa8b9963894bdcf0c164991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05303efc72a1e9bf630cf68b81c3a0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59ee5769f3855d246b79a19e1499c1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b435af0c61df71d2dc651ee2d6d039994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e4a2029a62ed018eb26398a3fc14c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e928570bc50b8b37de8346a6b57ce996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887707a9e2c9754589b998b89226f57f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b217891914aa9f55227fed9b5a9c4331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c2c4b3c06f55148e4c6895f94cdcd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f222441baec686be4931920307ef2f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce0dc7fbb27f4e055db33bce6552204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89a85a17b5bac9b979578b1e0e12505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07ffb49edd9e367b06715e59bde0326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd1150b7ba34dc534273247c431eb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5173f0fca946f6ebe74acaafb03a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff112406f4fedd92b3dbd249cf3e4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40376dce17b360cd0539ef76648b37f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959cf93f68ae264a511cb02d3dea02e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe1af1bce437b7f67605a690dfd41b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eda6b268828d34b85141f382cf7f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec4bd8b082cead399210a28d50d9cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64545e32cc392764d275b3bf063f67715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601b49d027fe59f86d39bd35848b8f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac0a00ad872d4e238187a57be633f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc0d357dd26355cbdad6ed0c19c7f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1cb5794aafc968a728368e8ce1bf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0327e937f7d9dff392fac034e8b3cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f93bcde7f335f413f58f5f0171f9e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67d29fd01c0d67010874d28167197a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9669ca2c9b254db7ef654ff8026827c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a775b38b929a705f88cb91f995b4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e487075248f8c956f1bad1e39a4363225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae032a51a4d77dfd201f4beeed59173626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15070ba8a57c368d04eff33a6d52fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0fa67f84bac0171049248e4cdd1b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b1435c86295f4c64880d4a7abc52b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849f29ca27fd8b578ce9b48badd754330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d2241484cbebdb9bda2abdd82168031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9792c9814db91cacd0ac142f04ae832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30805d21fd234958735c7c0082ef50ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593c1c9849a34268d1709b9317c48a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3669055bc9511cab1c3c55e0691000235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509447659dc123bc5d993572ec0d30c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185338bdb7dcf96819f389dc4650f33637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94947b90067481022bab24f94e491a4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a4f7660f158fa14ec39e482ec4f0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd2f1eb92773e1d5dd6049e327991240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba13dbe7c67262575f3a767b32940e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec0c589cb6d482fc4cbc889ba83f6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bab3b6575a039f5d2e584f1e4d1c1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33221b21c761ee368b59022af171afe444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467055f18823c7a8104ec8f95bbddea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80906f73fea4e4ca8a2f7bbe0314d2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e0b5a6768033780a8ac5d6d65206147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb475d8b2fc5a9c098f18b48412f496148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b77587f8ede633e63e34720bcd03e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b54f1a0de1faf21d481722dd434ebb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3633ef7458380882d9d7310e7a72851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360f5725225c96a230f91bab3dad34f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81302f0032c307ddcb3c0d30a124286153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6a7f1382a6768a0b11e3cd512104554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da28111f1b127c8a44d8d10f2a5b4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac359ae468e07e933361836f4fd2ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6d575433f06e2266df4c1ce97a16d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3f1012bb7356ec2e349509cd13bf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e925096e4e01542bafa7b34e321f32459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e551fe055a10aeb21726c4fad01fe460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06912815ea4280d91527465e55c308b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6e6b521ff9049d7e088cd65316f6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d73546f5397887e337e5292bf665b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2918e439e8b01f21a7bd8e72f2bfdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6fa85a5e58713655621a0d6fcb95d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab725e5efedf5cf3571327f64b5e5a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8b87b898a1380db1eb310cc4d119567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ebfe56b002abc40be200001b29da368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8018efd8e5180263aa8b9c3e23a698f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd200d7fb17d02d660c61ac26fa0332d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245c791db8c753010dd07a470107a0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754653f42be64bb3c5cfa212f9ce67972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe5bed03e67aaf546ce5ba86de338673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaa171129c84b8b5018c2910d1522574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e25353f57f9c05edf4440bf2c56ba275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8701fd58eb410a4087411b2cc6656876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1819940274d1a31fe1528b58b57ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60258ea2ccf4ad04da949dbba83ce378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301e9a0b1e78ee295798dddd282683679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97be27fc83e051a001883558359940a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba72aa2c6a9f57f143a58609be4f52a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b8694db418f657a747b6bf7f2e7e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e29978e0dda8fb89d25f88c44cda783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17319f5c3114e1340f0ffe883bd37d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252fd58c280c2645782b47bcb96a78885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc7d5d5208c932e6fdf121b0db1b6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a6eac9318eee3f92191880a34819887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b993037f8c1131fb3ba23156baf829388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a054320b51059260f7adb0794f7af889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f012b6dbd34cc16af1c08836682a6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0498667420019feae765808570583e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7539bcde88c885d2cfe43b72eff56592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26203110f90b76306c2bc1e7df65b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71126663f79da1dd3b9832d76b461ed294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71e6829f1cd6bdfd2ef922ac433fab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224dd216c24e955d29c04bb364fa6dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f460aa4e76b3abfb0d79b2d5f2d41c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb50b0588f01ed76d885a2d4e5e1efa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23918536dca24362a118556bd07104899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6d5432edd928ae5acdb46049b0528100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88143bc0381745cd7fad9ceff07704101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b617a39657a41dc9f077535f10bfa8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299a566d57b4196b1f5caeead877b61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51c22933050a540772aaf13b417bc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4d1b5198aef560105bd9ecce8e198105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666deb2ef4dff3405654006caa38037106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b311f01ba360e0176de51210cf8ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e0f64efd258accae0b0c3c7b89084108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909913851fbebfe0f4e5d2ed9ec960ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc3af454854bd3276da93789aa6ac6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ee4990f19d1034872bd68b5999826111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d2bb231e1614bdcbadf4b51601e16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05b0b17548b09885d939a3c5e7d171113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01d696968842877bd5d6f0acf542fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f63c008a2fbf83e8872cd3852e36d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43406adb024917ec583abdb3b2b98d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dd2e5f2612a85ff3978f9be6d3f00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c811e725ea73d07bed613d6d2386526118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053dcaf7dbd50bb0913deaf1b6b988f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d7319148b71303e6d614d85cf6cc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dccd2f1ebed72bf5a1897d23093256121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f0a3389f8af62a2a6430e2ee0ec1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc66b6da752b518a43728f817b234f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab29282386db531c81c85c6c0919d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab5dd1ae01b04e2ed11b8556f66ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb75bce92305745329bd090cf395d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48489cf690185d7bae3e57b502e768e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65bcddfa1694a189be8f3cce07d815128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad30e561c735b51d2815c48294697129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc296ead4d7c14e78e59147b4a6f2cbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e3921dfa48965760524be8be03188131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5fff102881856fad9a459b38deaa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164145579619f43fcb8b39894c0ec50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e7184c8e964935d8720cda4a174d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bcb535b5b637e35157f7515a26161135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8901350b564b4efe6d5c5d14c31920a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfe192bca08978be6b9842c5e0ada8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61a0f76ca81bbc50d804d8aecc4fbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630065019e35b7d7a0a045f7ded7fd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32762a0347041809c8919cd863eb311140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27c11affc4fe55ee8486c842c46676141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6c9e8b0227b28fb622a72292b3d00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beba1edc4825de15fa0fac28385ef4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54610c1c69aea3965124bc11e0ff984b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74460f3a9326c416a93619348f25c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e77e0cbf7e3d5d631a5db6128e9028146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ef0eaf7746297ea7b4156871fc106147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa910e3959c6575fc196de0d8f2686148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769a42df4216293c3ec0f230e500c5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179212780b560d22e3ba260153fc258a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72c279079ade12d7f9e507d6465376151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225484dba6241b87ae6a0142b0107562152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0fdd239cb1af05f0aa95939ff31a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c838322664a8ff37ecd78d4b1ad73c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f22227bba8bed48e448f34953656b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba20b379833e4d501015943486192cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f10f4b9197524dc5e49be56fb4b91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3017eb6db4a361025de8e77a3e123158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b87c6b361db8cb42d83f7f6d2a53a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5884fc3aaed6674ba661c55832249160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4fd6c6b789da92053555abc1f1e19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eeaaa95338fc3c02e2791b5f6c8f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfb80862e5bc055b58f54fdca9d4b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535e5ba25bb214a374f9bedc9f53053164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f89b50159b30e61161b335bec2c7ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a0dfd4fcbb97fa3b6f79f1d3db311166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b65622e78adf643b077af117d310a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416ae3c495b4109a35f9f3637fa7344168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb88b1a8378626f393d247c3a5f40e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffc5a7df01a7274d6df0f904936998170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c681cff144c20f65674d3e4f35312f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f0f24c32dbbbb8f3d121cc18be8e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65deb302022e5ab3ae43ce4d533e2316173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d442c8b69a1268a3ca23af793cab051174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da849e90260329a478446342cde1023f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb208923cf82d77b0aabbab6a8fff15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7808f7e5eca5a590b4aa5c5544e1e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e325e324a249ca05992bd5dc3396f32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d08862127c1c05959275821a027c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd2d0c7f10c326833f3a0157bfebc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eec3e4ff3df2367cca6470191174a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ce73acb87a3ec13d9e75cc6e447a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26960af53d68d38941bb7811ce65790183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbbd62910c6ab058211e8a653f55d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a54b24b8dc435297ffcd2eef073b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fe28e02d800ab11163e37ae94506e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172f2b0f342ea66e11062c546a2a4f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7c2778f21e42dcc96933653bdea48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6a29799b5c8ba95541d49429a8a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf17fcb0253a00eab66e6d71a5e93b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980edbcf05e9755a4e45de2017ddea5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3692597cc11bb908f79e4aa539a94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7e61e66d67d453f973e4db9460b87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f330c1365618834e1dcae6e3a149d50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e6213fc43d27703473505d4bb9fa1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81b8cc4e57ad75a4051375e9ca844d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f502bf4b5851d97349e466c8d3807a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b001b347f32b8b28eb1246f45915f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8fc0c9306437931a4f3af58dd315f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e635604c1c97ed7aad69e16a5351b3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ce2a9512277be9b1b559eeb5c3d92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02574b6f909b898a93f7af4d5ca9c695202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b0c85213c6ea832937ee2a60a8c06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207c60cb7e78fe7039d43b7013d6193204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59984643ee2282f71f80cb3f02ba664205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a4a78a0f07be29db3964101f4571f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa872c0931c5d38e50a6e5f5cb1ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe2cce1769343d3b705f927b674641208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac662e7fac5ec0a4ab764522060179e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea228f60b5627df458b80638949ea4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aa09f398fcc871c6623fdfa46aec1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc28af8c90ae2415d1ff9ac1c5fd17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef2bc3a7ba4d544c24d31f6b6639b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558f1689aad4c5fd7de734836269ada214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb12785c4886843a7db5c862c7539d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de103b801c8ad43527d3aae82e9608216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7216cdc5f1c340c7fa26a562e4702217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b411191ccc138a8e7323fe8c1d06a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3588ad98dd406409815bd7e7329eb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ee4b667a258daa416be9b2d83b033220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b239693978e7db3acad7b07c16dc440221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12738605951e47ca4463a354a3a94c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898729eda9f318e5cf7042dab39d653d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bb74cdee10ceac18bc880a0daa6e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12186150cb15150a4575592330b386225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0fab3453418cccd4322110f9da40c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c572afaab92d77a5fd8442caa078227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54af6beaf31bb90e6bb766f708766b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a228867603f1d6346b1c9f07082ea4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cb116719937dc1a1b0d7a9428dd99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cdb3c04296a44b6746809c77113e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9fb0bcf1b2a17af07ebc47a7984ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba66283a7ae98457dc5b1a494cd9b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3327288e2502fb22ab7f81a13900b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20a854ed3bf09a2efe69f996ecbe72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4b84b1849aa6af3b1509f589d9414236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421d43aa15888f5afffdad66f17424f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0756273b6d2b1ee461b5c68a5b8c98e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dc18f69487e7cd43654e651b5bac6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e938a8eb697b3a7c0fe6eca617f8f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b480ec9829021e2cde8494a8496c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881814c158a44f0467b5869ad97cf78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e79f5c2adb04e4f308e6c4884f058243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8b3fe35030d6523b8df19da4135fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e932abc01a83e1bd1aa1210fdb8953245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168f5cda35de577f9666b7b2525665d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45057ba48d25df1f4b920749233dfa5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf1ef806e4b667750bcb1e5c33f9f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b4c56942738002ec4c5ceda80e700249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de3a4b80c092bf7e63aa3992d022d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5b6a272bc6df19cdf610a756c555c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbeb4c3ed9dc3b1ad4df3644b01267252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb1dda9fd2d9ba0213bc714ec4653e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2bbd81c57ea9826b54e2957bef1be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ddf29d4c6fadf7724082f4224a3be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d189e03ade87a94c5b5bc25f3076d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a4d11f738b7fcb175b4ad9c06ea0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f49cde1bdafd4e6fe15d2b179e7e70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fee59a93d98bccf1dbd646c2f37ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3979f496fce229ac229a6c4175c09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a3045f1cca5b9273d6021dc4db0a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761720436b19637db2b5c48a47cb7a33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7ba63f328e67641021ce7c9f602fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b16c8532f6cb358044a8c072eb5570264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fbd4e3f78b5b86b38e404846e6822265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc801d8caddd6d2ce9a391e14ad80f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105e21b27f3dd2c9696a62fd9833c43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef637e7a7e99ad1aa64a99f4a4a1dae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d40179f3585906b1148a0d92fdcdd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6502dd73ae4f43535257a0172e1aa04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfada2c58c517d67490234fe5ed6590b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc432bb0aa04acb9dd93f554d31d7ca9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb86d1d75967dcf539acea988948f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55871f64cf9cf1e52e8ce15b81a494274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d9eaa757609a5b6183e0f269ef090275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7891e69cacec5bf71c99041374aed7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5667876abe52f2f1242256bdd8d0ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d1cdcb42f6f362b9f4e11ad09b79c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca90550636a5a48b3b8c6708498065279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3201eb5997f44df4d0e5c6f698f3aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b362e3a84ba41e8ae9b0def3857ea47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70651a570e440c23379cf9212cee470b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36027ce4731456b51333f7df138e65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6ab93b4560be5ff488c0105155b30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87024423408ab5ed0b62b8fccbb4936d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954e368fc80456a11ee3b17c3c9c140286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5663653d87a480548b61e9c2d314f76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9289285808a586c8e22f73074845edf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a506a6fd35e40c93602095bcd571f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf044f23674200d50742905a19c1b7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd520762d08dd78a8b3ae654e39ec888291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714209e10d794e63bdd1a29eb790ce24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85c8fb25815451152850cbfe682273293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f4b0582afb212a5e068f70eddf633294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e3874985f268ccf0ab944b2d837be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859e30fdce1d65d4c849eb58fd77345296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eb9d14146051b764877e9c870e0c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bce2743d9e65008cd37d6f2d99db0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3a30898aacc521054dc65cb78064c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f9ec6ec23733cfeb7205f1e49af02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd72cb6edb2bb7936f36adcea2da7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ec8fac478ec2f8945aafeba3126c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd3dcbb84042eda666592bc01a77f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17997297cbcc7f4a8b57ee7d780d0d68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ada7a5ebfb090f894e8ac7e2ac264305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454fa49d251fd43588bc304c1b4674f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24102b87780a1826b8f1f0f5fdc46b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5659e3ab3542e43504971464f58c1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e09d775b18d9bb4bcc34c19d1777a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe914d465b0a5a74f78161b2022b812310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881f67c979ded65fdadf4302698768d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fba178f0c3519fa70377a46d89f7cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99e02216d173bf8a3dd18b64785514313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6796d3401e47bc9214d1d20846f3c8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f354fd45c1dd3b449066d87af9322315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae66b6e57b646b54801b33e82c13500316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e41e0e7f293878ddd8c9b98b5ca40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e257d23a75a2e715a7bad3fffe03f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb10ae33e587b52a58061b0355a1b2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09348ae00b72805eb897104b07ca19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f9f35bec82d138cd81613a03199bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46edcd83111142a4fa9ecdbc4a4bb84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f6e1d0583fb5472cb5395c53f2f2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea482d488fe8f94944c2e41f3b8fd2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54915f7b67917138ee6d795bcbc3a97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48883c25405e807c94460754a730ef64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f5fe5d66710b21dfbd63e64bd2c49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e424e28ad485871c11d0cb84ec6c781328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1e69b840a596a5b405edf5804a857329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408f7632b735623e0f53c1b3c803d0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b2ea5dfe686797211a12610078575331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b08387dbf6fb70a2f3fbe642b7335332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02996144dc51d2d5daecf9d8ea2c6ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad107555f7182f3c1d0547727e7e79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd96eefeb70b267bc52e97628d8a92b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae9ea192aa5868e6f6316e10d83bbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824ec42e499532f0539461fd64969ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f3ed6e989f5f4be4e72a26b78e817338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404ba01c511689bdd8a91a25e36c545339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227718f0165327b5ee5f96baf7faed70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0187f2bc93176113e588490d20cf33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b70aba9b6efaba9c9893c27fc6dd83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d70e98849b268460fe8b28100c5613343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5d63748d76af4fec20ba3c4c0b169344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bc65719b6bec3b25942e54bd9a1f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376b82688e18dc85f79cfd9b6c49182346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6012e1850b6c2c78c8a8ef867352c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c935896917674145e1bd74b3a891de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a933460dcb956ad29eb002e4d5be60e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af16affac4e7185d40ae55ad8a6f42a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eab99934e71da28d6dc27b182b8cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2ebafee4cc3a411c033887eef1f3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf540ca842c56865eb69eae8770746d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d329f5d655addb30cf2c7524d46e72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448ea711a25f92540ae7c39c9cec332355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a0ea54a15700f59d93b861e1975b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b186a702c6fb5989685aeaaf825641e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedb0ccd6978be9eb3ec9cfcb163b9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e4e958a790f044a6396b48ba6d600359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf84fd2576fa4f0b734b4ddac16304360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0972dda4e643b5edc72691697a8b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f316efad089c5f196d7809796256d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f08a201cc8bcc84bf441e0c20e9517363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae607a8bec188699c0513719871180364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba99c263ddec8d6af0d9704df96b1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c54ecda0caca97f83b743e3851cbfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a861daa7e9c7d1cb5c90b2c13ca7814367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d74959ebc56ca15235622eb28e3b39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ca9735fb48347a30f80102225d98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283c9a37d29f5d429089d68f346c944370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721deae16132c2e9af3268fffd63a57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742b2512423e8b865e8de1242024169372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e738ae0ccbf7c3930fef101f5d1ad5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf3d786a65d53427f775e6ae2a2561374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10348bc54d66e0e8c2863499f87c205375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538837c074ee8c37cb8b005841b5f27b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39946d764fa5d76820b2fe7a5b15406377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cb77f6f48e8407f6a8f4295bba5b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c4034cbd4c29d2509a427c501037379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457da67bea649bdd57500e2ee502735f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0c11709e7a45c083d76594399d699381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945481cee279974c098a56b02f44a9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123fc1f6198ad2295b69db08086a19f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9251948dc2ea8dfc08732b760ceee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57588e9e1145bc1ce420f18141ed2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c420022bd337d4a4f0bb3c6363634386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21996ac3a31d9b45f0f2fe52a0b949387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5df978298793456b8f098edb7dd07e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c403bc0c94363519c5411dbce8bc40a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa6323f677e3bc1bbd1038f5a62952390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3d20a98eece8e84fcfa46ec098db5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9eb6d4d4b1dc486b93c5c6ff28d9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cc9e60ccc1165f5d180e7f70b2046393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e9ef87e9444f1903c4a5fa8b9f78d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f52e73f898d2df5a53c6d520ddbc3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec56869a026689ff14e32e8df28f9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb7e6a88f4e5ace8c769d7b96a446e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f302388ed1aa4e1b010aa6b6478abb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34bff890171e0fb46d46156be3a564399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62cbb1dc06b3af1635b74ae7b729f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388076cc88c4cb38dac487aef296653401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b5d959101e937baf270c1d2460991402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085645191dc35cfe1bebb1d6364932b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d722436da3f94782f33f9c2c14734404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe33a48012d0af4960017fd750a9b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b4292e93d406689d93a1ed14cfdaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aa501e31d9ffbbe4db1bc30e19643407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b40ff1bd04f59b3a7d36248139ed1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828f87b88f137aeebcbb7ecca87b5f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8aaf32c4c4275ab098534542d9457410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6810ce6e8404b5780ac4c5e508eb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf45902e32db41a9040da63a89787bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19562b9813142490c21714d02ea18661413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f62bd8c4c2a4fbc8d538021d6982b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886ccbc6cbefc3fd0019433ec0c179d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263fd2375e1cad7f943d1ba98412cf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc492ed9f8064cb9a8aa4c6133f0cec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176443ca44f556c16d66a8f568463c1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647d8c27907c798c9aef2f16fe20410419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f67149ec9bdb69d9a0d88b29797445420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bb9c9c44c93cfb165998fdae6b2ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed3675430231f51725c2513cd9cbea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346d47846a55b563bb00ef4e883ea6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f509f92fa473e12999762a568df94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e692d18eced44b926db57bae3111db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ffddd7e452251f0d08f52b14e6de3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945831448f1727842e470d9b74f30759427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78598bda7a3180fc4f90e1f342b37c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a21a62b310f7bbf99814fcab08262b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce1b761280f2a00f0c7d5fdcb00e45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82455b0362c5b898965d9598232680431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c895bace954df3d96449f88a1d3ea4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0c95d1745c5b7e4b75ca5a8812403433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801230b93d1d83cad8da13506434f60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1613ac10a79a87aca610faba12b28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55094aaeb1aee88dfdf5736754d62089436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb824786333132213333eff9789f4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1366660a7162519ba413a6a7bc46a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c347c3db3780c0066fb7fd64d4108439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd210952c4ce48e10c33f984598eb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e461b88d341335fe15c49b4e4108b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c9ca29751f218a434cf8191abce94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6daf3b01a7eb0bcd0b24007bf6d359443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2201152543dc76487ca10e1628d6336444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a971b138672014f2e8419e5249b70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44033787dd6688f2564bf167bf33579c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9137a9c9778406c2d29988056a8ba0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb61d8814b2e93df60ed6001a1dab2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080031956cfb892630ed99700874aae8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd5a4d3d54b6a04cc5433182b9ae43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9671fd8f1403de1d376a7b5be8e11a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d502a2e89f236fbfaf117cfc976dcd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbed95041cc6bbcc46571b25b76b7e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a7118008875b31fce8a1f202ce1bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb131414318e0d588fb07b955fb79c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce85057abeb2f619f81d6b22b963fd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a554c997b8ca4e9732fd976ce7344457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad737197779117f3c0527586e4c376458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387cd9e402c9f46541e2d26548c6aa1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b6240050cc2d4de03824bdf7b81f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106bf31196b95c0ebf83302af8b898b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b804cc23770817a7abf4178a1b80417462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e1cb0962c0ca2fb5c0089a4c1c1dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6b95a1b66c46a62ba429b27e844a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914013ce121d35521d117a1b6b608663465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55ca7175e2a50589eb6174c697cfe3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18278e1058676aee7fc455c02ae55a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3850f5beca3d813f6faa5fbff34b5b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0c94696fbe112593bae2d6d04ae1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d5256e3989f939ae54d9bb071fd12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bd73c203b81b517b7551d79cf69ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42966d8364c3268607600fed86bc316d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf81d4faf2ac165f43ad0d5cc29b7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc793cf83070d952e4efbdf51929ae50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cd57fd2a6eca5cba127e412509135475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1bd850b6bb7311be0e25a7b49bd97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628f01d96e3d4d429cd7b1b427cd5ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1955de20292ac5f4bb6a306dc9f193478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a40ba4d40f300ce7492cfefb013bdb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c922ef86cc56c055aa0595764955d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934941e2932dc634d434eff628d96279481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17368d06153d4f0d7ae43c6972877dc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66f0d493894d91a75998c540002d12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51075e1e74370e10b23d2bd20954c8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb9edf58dd24af1eadddfa0a39935c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796e0ab5532d29c9fe7ab41f69e6bba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a5435c7d884f9bf104fd5dd376f2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412461df03e25cadb0575e5a1167450488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3b8094b58248c04384ed98a0cbb72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba026797895237e3d846f9b7588b98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9440d1ef21b2d213306895119bb8ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2ab3f20326de427a05562ea57012d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fbf89d726051e287fc8835d001346493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f10848abe6993fe73b01a5c136be8f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2d1bae0c1065ab2f0f1aa7d74b40a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3888c6e07893ca1d1d29039d619f02d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb3c793f76cd76a47d418cd9255b95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d59175dffa938b61490449fc86c96a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb79c6b2ad9dddc3486a2eb8c6eaf3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfc2f2484bf3421251fd181b7dfc91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4fffd1e03b211491da193d2c8bffa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f6355ef9be62cf325c2de75632f9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e3d2ffcb33cf80bcecaf1f61582eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabf2a748fe20100ba8820ff5e8c852504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbcd50b006fc05e589c00a774294c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e40247fa78ae9860cb41ea2b18c105506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01def02afd1b4028ee7fec8301a57f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41324a719143cb2902a169d1492b3b69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441c8a73ddb18c4ad27a63b6cf2a3db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64fe2693f9d159ae31bc031ab4397c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740a7afa8bce477f5c628e5343966b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48428c8f4dc660148769ce52c1fe13e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba626a26a944a715d99ef89c9623cc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eb11777a9153a177d001d8cbfc584514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d81675456221eccfad609fa6f9352515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b0ab246e69038e20261f3bd6829dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576569af295043222ec890c7b97300d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef446b4ebae721e015b36aa6b0006a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bc9d80af629619649c8cb956c989f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05830dd9cdb854bde1f196c79b45feb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536479cb06b5ebb1f3133d184be41898521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3671884d122f821a7ca3d0538d0e837522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136223a52650c6fa58b81fdf00ad00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a6f15701fb6eb9036f53649a8748d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1f3e0675b1823e649064b6e08c4a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f7805464e46fc87e9d515c6052f18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03026468811edb91e4768241dfb5ce4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4f69ce35800de6b95863ceb2b4135528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f381b501fbbe58e126c4bf81e1c907529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b602dfb1702f5a1d2f41903c54022530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d2e08e325e40e9c81112e7db2a250531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b220e6609e2c847c11ec996840841532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b36386d49e2a67fb9dffd4a3f1aad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2ac693a0f892363d32ce39ab755cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6029310b1bf5bceaebbeef630fe115535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270bed9dc52cc7f59a41c72f459d0f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df8772eb790e716711c8c2b3dacbf9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf5e55cf200254919c5c9694cfd231538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b70c8d196e7850f665f1dc5e1fd1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80adabbc6dab54df26f669001dcefda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8518bb3d82873d9fc42d31f9da39fdb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf0905888bb24718b587bb743a0259542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848a8a13cd148207d0849f8fdde42fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1145e128e246abb23852e1631c2c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f739e13e202b62371caa4e3a658e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782c361c0a1093ede144d136a7e230c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330e3a1d711a2158d6d87dab39dd9fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de51583d7dab15ac9ccd46da711dd8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98e1c86280c7ffbab6991cf2409faf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65359aa13cc5dce1464edface8d2fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d65ff5c3fbf816597cc436636783f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67f84fad892b79c4d96aeac79afb5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8064c1eba75404c437465a59f9a471553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d175ab31684a62eca933acebff1ad2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc65eafbb7be59a4722637777bd4d37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9339a90b30e0a11a8aa9dd4dc607b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12bc6e5a5998aab979d8274a579b43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc81091afb4e840000e4072b552f79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1d5cc7de32a5adbfc3d9695a7a56a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7e3a04f458edd1923ffc08cd169f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588ddb13dbf0f2491dd298ea112ee24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cef0a16c2d85729f2a77bbf4152eb5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d85bbd5a51661ce99fa0199c98d6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e43c24a8cdc5a975b2458422039f4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c99a53277663ba3fe8d343622d7065565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a534f0b3d1827994c88e9d10dacf4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b84241358744d765fb915a1a7c9e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd26740bdd83be4583e966dacb3aede568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4852db59d67e95eea8026566939977569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d8524408934ec070acee1632eb4be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a828e2d2d62d50647ece14fe6858cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52d53b72057d003c8f0fc5ce9b6ff0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8925f75c0aa492c2623e994279372573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e00cac4bd62b69a4e6d5d52fa7138d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d4687c7d304385986ff6e717f03f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c251b285607611a5211f0e00ee09440576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bf9b322bf6a2aa593ee0c857fcdec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436886f644b335351050b124f6c2c2b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cc21325ecae1e3f439d132f20226e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061216a9cb0c54955239453af175eb1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadcea0077535fd46781a524955b909581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05928c877dba96d9db16af8c00e47fc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d620a0b362352599df9cdbbf18ee8ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fcb3af6c19e4bad26fe67c5e3b1cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80941af2bd31fc213ba2294447d520d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60607de99e1581c54f84ad25ddf7f2c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54d69a63e75cf6ed62aa511e3eb6de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd48086f43c81823b08939c44c8b217588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c38ccce71575fcd5e1419b585998c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea2efe831d592177352183f2a90e9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc953a3c7b46254ae1be295fc9dd1dc4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f64b0fe1f1ecf05b216a9d0145787e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90920b8b6c690ca0aaf5b1ef497431de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131fb7b378d01cefe65d87be88cf5f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda83b725faa36f7fdf37998862a75a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100d7c2af2c6062a6f99f0aeb6a2d2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9314da6df8261275cf10175d7014a96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a329cfdaff024223d0e7d97fc47b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58787ae6fecab460a15c449c6b6d057c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966f0ba0c08e6fda43e0b7242df880d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da24cf482f95005371f02b96a902c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae31ddf3bc16d9a6a1e5d439cec3613602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d549ee4134f3fcf6c44ae64afba87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa66abf26a26a1b6c6bff9c022fe21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c55c22339baa5c4411dcbff632784605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7fdff1008ca5f3046f26920f0dff1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443662830c1264d5e4976d9939e4ea9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad71e5d6e78187dbb509796aa808b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9197eb5fdba537463eeaddd6c1a81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19499f47732e758324a1499c42de8160610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5b66bd6982b1cb8716571d2833691611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f303c9e2f779e2e3312fff0617617d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eccfd32ed49c6bd85cf1b53288145613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20218e34a6d3c9b3b1a35da3af06494614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b29ab72f997bf4097e122d94bec76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8f683917f4b406e7ea91f470c94b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc63445e26f03d655464f2c8cbb197d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d5101a8769cf4973be01154608742618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a1bdf0b87773414bc2aeea46aac66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9888859bb4ea64b37ad5a5d73939e6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab84573c4a5f92e9e6bc66b123b685621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078338bb05771de370fec3c1560fc19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f268065847fcd0f2ca60cd45c0f50f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959d3846cf79c3b9ed625fb689935b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0599c9ca66820354b734212243c5b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a9a9fa89f2dede448a96d9e6444b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a550f812a129614a441e2c2eda03c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b4eac433c5f455704bd43d5b0c0fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d4ba1a1a4e40ad6e50066c7c905dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621200ca8013f72107e74646f28f9055630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a12a5c14643150e2bc4769b9e142a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2054771ccc705940a31709dc31d52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d10a8a7e87d025040fd64220f139ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57b5a63c388d7e1a17a4f8c81de1e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446c398b3f06e2cc4ec79768fcb9008635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be107093ac37c505aac26f81e6599e06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03598a14ba1a780cbe9b17b94aa923637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633b396653154de620177263234b24d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fb19dd73dd9988da14b32b462968b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9806c4dc3a82903f05c445dd09b362a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fbc554be78bb0f4497eec9f9153f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015da456aae687186abfc94836818173642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf310818a9f9d7690b9be0cfae0a37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8844aa5dddef14c5ed15f6a1c4728644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4deea26478f54053b7cf2ac9b51a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e83d1f4d95163ea5cad894edff4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18412fbe3debbc165ada09634c18aa67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7bbad1bbce9e1930a8c813208458e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abbc38f4a55188bfa784911770ed75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd683a68ca1ae46aa24685edd0db9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b029f4758da7df581df3ba4f4b7e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e051cde81f61c49db909143f439ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861475267ed6257a04f2cef993c4ee8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc5cee379a2d3389bda2ae4f03b571654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e513c9fb0a63b423a083deb575e181655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539e0096aa1442f0f90baa1082b0b9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303eb516ea2e1fa09f0fab54b2fa59f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313781d3862bbba273a9825f988beccd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943221c52da221159bacac79c61c65e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8896da5c3c08d70b594254750f4c6cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c875d82ae5d1cb13728ca2177b9654661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6149b310363626f063435346b502eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed948ba2db7d05f46b34011319419d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5627cf0944a34828ae25efdb6cec990664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d200d7220337026b4c6b253cc1d1c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34a085f87991a831087c6249e04aab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e765639efa80fb74d4fb434f868f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070927420d0224937caf06edff7e93e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8de5a70b15bba96c675d79293c1d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860090f312830431ee4dc7e88b951eeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eba49c8c771cf01f79ba812975dd19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ad8f5dc66f85718d221a780f93ff0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34fc5fe63427859cf9f9a1c7dfed3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb465bb768afc6f4f69fda2fbb95d722674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b306e33207dae4f242838b40c26c8c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff9157b0722149f418c973d869ed54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548592254f22adab56021d0b9f9fa3f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774a97b38429c22b99ef90ea821435b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e32da9f546e8451d11bad473ecfd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8338911c82e8f79b6022cd4c54ca7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d16b92748aa1a36953485b98f5ba1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324db50ed58719a0698529c4490a486682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1220ea3022a7381caabfba78211bed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099868c7148c3fbcd3de9d254a846fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840c9b7c954e4694e9bf1c7bc7e5359685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c8d391e8b7172ee6e840246c310c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae27a1bbafda87e11590cce09d5f96d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd1ca1218a2aa7fe43916bc45f17c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0c3334b64cdd7772e7c79da5447b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0023b6707fecad26e9b1b46d4c17f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6ada7e22045b468ee11899553580f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14254bf11266d44d725917b18c33cd65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daf29ade7605ff05a1f2ea428fe894693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bb906a992e5031a13149075f59ae1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a3343e83a21b19c33ad0d94b21906695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10057e01eee644cc89dbab6bad3c3f8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919190ea83b23133934d06c24501716b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce31e2d198ebadfc3be99bde06996a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7aa71558793e27b2017fffdd5f9a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940da80ef08ed9a2ba79505ecabe799700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944bb5654706de733d29b3cc0e32776701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c78fd0c05210f4074613f472cfe39d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2193e0fab1b8babca0b77ab0dfb105f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82a62c0307defa21f21948ef1b75ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37af1491cd39bbff19fce1498c9d7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65866148f4dd6725f26e1bb122c47a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04019c23e5bf3d338ded3216d1b499cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd83be0aa16b49ae193783eb00f9ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed44acba92faa92d8fad7fe5625abae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f7e23253c3b96098434a798b44ffa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feceddf2e964da9967f10c519c691a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f0fa119aed177ad5afd26ffa7cd30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4aff95c1b6bbca402a77a710d79a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885370e9fb3ceaaa5af9913af702e288714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5a3f8745000fc91c0f93ab891c988715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce55c0663d322a3b3797ca7648861d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df9279fb0375b5cb62d1715059df02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0584d706a4df0ad5df807e71659101b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd002d6283fb82f83ffb97848052352719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89435e035dd7d40146836e9d4e270f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd6a1bc1ef45112dc95f47c77e2309721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f30de4859ddffc6caeb779c86f01d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb847c9345affc008f1ea408ede2e160723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57801c517a0ce177f7f7ab002229d38724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554803377f7d083062ab1a0330951d7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20bc6e6be9509516a06cdb069aa727726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed1417ee4d3778a66e934b64631801727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c79b6c87ff70a69dd1e0cbfb9bb297728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbe3000ddafeed19b430b5a782414e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b47a554a56416e677c25c2807e51b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b47e908f8a4a678efec8d108eacd1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6282e094a03a0537c942bd32cb5ec8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76314cef27f1c0ef7d6c274cc12200ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fea9665e14338d2ab440fda5d5a062734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1ff4f27b518df10c3441e5c5eceaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828507012da63d8ed793bc7b372e1451736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0bf156d0372a016ab41387d53e8c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6fc99d8ef9d2b2f5ce92d233e7721738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d8d00f9daca651807435575b4549a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60227ac6163b4eb66b639220e6aded8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db8a64af1a19d777d8fc16852c68ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c961b4bdaa3462ce4473911507210742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2681454a7d40f5a27f02effbc25bb7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c5b8b09c6ae8f17927c7ad09cca0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14bab0993e67250d939aa9b7cbbc93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f0090abf6c5bc388a99720d66216c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d21f2600fcdb9b00a9186531cc2d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df6b97be7f54417a4c791804ec916f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bf71f6f4646cde239a483745e6548749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96157412b594b196dd5806001f60e28a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545fb2b94c118d3197169fa4c7e0a22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110883e971d498896d1ad6e88a7cd2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3e6ef9d6e314f28e4ede585cfc36f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f7e903e5f27317485e54b4517968c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc112c141dfa2dbe7b487ba2a69371755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512686054443a80d6ac367433da684f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cf9bfa5a500d4c6c35d9e9efdedf8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b890ad036982df185be098ff6b7d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0cf2af001f89559aaeb9c3edacbbb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354472d54c4d000335a36628a45b723760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8bce2f855aa88f230579ddc4393f4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800df0772ccac7ca54725d6b02b448f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070934031a731387ece55da7daf6561763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34677485770753bf0b1f3c5bf31d493f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91027c74e2638c85a408c9793153c2a4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb863232259262e9e45846e64e645205766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fdc027e6e70e6d9d283cdd5c859ba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5d0f1260642420939428437853f67768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eb664f6858a63a156df8b29c1e19e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d39f8a8a1c70f973da24b06dcca5f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72377200f0bb00bfc337d18f7d24cae1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1c3aa5dcbca16691fe0b29b3b55d9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8bf2cc8f0ae718adb04061276591b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde813449490dedae3b3bdb5bacd7926774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559509062e04d69860fe13026f4e6b75775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7e082522e4ad5a317ad74186549b7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0f57b94309141f740d5f9b3cf0417777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084cc0a374431375273af5e33226549778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aeb795c931b115d14dfdf5611e9db779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1c5216020083b93b3b45bd76bc5cc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21c0a9a65b077b98248aa2ac5dc8d6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32c404cba8bdbb608f064dde012931782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fd32d3b559d76384e6a428f8a8e59783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2df24bdbba321488949ea14b0d58a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743896d0b380b296dbf46d8803aa231785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa19bed2e7ab40b763fd4ef4587b08786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca5ac56ae6625cfa880f2c5ac172fd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12333198360ff50cd659388d33effedf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e8bdcf61cfb08897b44831af90dd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f272b493fe5ce0e48af040b86c178790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a1193153e1053001b041dd4dd28ef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9c0d5b3e88d246c5dd88582081e50792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2ba12d9dd170ca822f99b5b436130793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3c8813d6f7255661aa106b6e8910c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72321de716757e810e8a846291a4c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d420e3bf50c3e9a195ff434257a7ee796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9ced2ea527eb89851eb1e233256fe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c159e01fac497a7fc195f8ffe6a8cc0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa18bbdad0e1cc2df88088de747fba799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f8da2c5d7fa8aa255aebb3198de25800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b66e3e810c62786a1c3c6d237f4fcd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95794c0da9daf6405294f4188fcfc305802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bacbff11328ce6287d55c6e6d1dbe2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1fb13c5780bb5200442a017eced36804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c75450b123bdb0b5ac067275e41c7a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f313452340248e11a7f482e09508f73806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0777c79e9dca1387c339579e23515807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d10739d6a9fec31096481b25888543808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d9d15dd922e995a80ae3e36f98225809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482d8408773e67e1b9b941d749731b6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bf417685af5bed5ead1bebac7f463811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc87b0aed96a1a092c64a4c3c7d92e4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45d33a149e35751e9631557617c86a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baaa7c76d4dc3a9254bb621027c542814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0196ab942f28467c6f05e461ebc689815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8002070352b4b10a9b0911cbc80881e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c121febd0ffa94da73b331939578b32817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b72f2d46aac83e5d290033737bdfe818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730142900c32c77909199e2d0cee5a62819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a880aa5ece7dbf8145d26a5ddf28c7b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dc7380a730a1f0a1246ab41def5d8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e891d710ddb6a3de7284532c20f75822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428470077c8b4781ebbdc073ce0bcc6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d5d97bb94a418c48a877d046d24e6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2f693a870f63842a6a908bf57ddcc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2ffda20fef51f373f7434ebcd0524826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2ed4808dafac1bc12a7a5e5e71bf0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36226a9b686f057ac2bd02037fbdd61828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590cd5a6405c60aba116482e503782b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cd84c1d0ca3ebea5137a1331d90f8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a312f5b89ca9b955eddfee121ab6ec831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408bb38d4215bd6b7fd3fda17ab401c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5f77860cdfb8c527f19da7f5d6c09833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be61388df0a65da49e9089a15d45068834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c849877ee3c3fbb5a053439d33e0d2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d06cf34e152ebe17b51707bdc7bcd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0eb6b467e3fe5133c7956cf06fa3b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948feadcba103d650437842fb8317c2d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff5d861db153e14ff5bd314e2af06c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a933f38fa731851fc8a401bf716bb8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2f718dd4a96ca68049c6ee0db9f2c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefde0116a7b5f973a5d97144ca10e1d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8aeccb5d331fd643d0069160e2b27843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470f98e8c015d2f00b409e759b4477a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2ff20e051dfc948d8810832cb73e5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebc9d2297b9a2d81b0a29473578e6e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf760daae1a5d7e1eea8f7e0a26174f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9908970ddfb90b8f0d833440322979848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041acd28ee8bbf77359de43a1c084e8d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7651cfca0300ee5e23c4d880d3858850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a40e8b3318d25a81816e10f2b1310851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74bad50047ef3c6c7ea215bcdde978852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49972272bd6ef242a157023fecdb1a0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6fc723da8533247a1cc6c3c097740854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc02752b25c71cd484608a26a551b2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aa8f4a3a670f3a0c79586c262f5cf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a7581a1f1742b3ee2d2064d222514857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781959cf70f02b8ac0e2083d0aa4e6e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3022cbb3e709dc7bddfa826e87fd9f0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961bcdc7d8c0963e2c3559deaacce5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c800168cf0a212b20ffe416b940c47861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93499d457ffc38f9c33c820a30d1b3ff862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abdf56ca7d59657f4ec583fd726b1c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819a4abd8737bc051df7028fde910ea864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ad53f85a827926a3a25e54dce73d3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6d162e3a43a04b2f621c3b15ed446866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df270fd7291ccdd5df9eaff5003609867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174245d54dc1941938efe3244356f01868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d8b3c9e663fc328301b94f0f7ac93869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592d7e5dc262e76df64f4699c59d9cc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a06c20e075019c2c392cd5dae32319871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973a142580e0ff00853224eab26c745872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43622d3731b0fa4e87f0d3064de40d60873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545230cc18da8bea21a99b732fa2aa92874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4139e832d9ab1f384417a3b8dbdfa8f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7e19c6b0198c3479e4695e046654d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaf69f97538c7e6d50cbcd56a3da07877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663e4f8574832ae773b4e32e98b7db7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248722ea5469cd73cc0da01c66d3406879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823106b89421062dd75a36d0a887f30880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b39f9f6de4cd7b24ceedeb52b3202881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74736e5c7a1c61f11f527e79d05dde882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb20a94ec9d6217a4e655013d5c744d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55064cb2f7e3af2e06aa8c0b80144240884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffea176d5083f28f592cf90261226f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced0924e053701e53b2d1ff3a4089f6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9355a7c2720c80ab242505aa202b5c3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc88e995fe0af5bbb7e447e35819993888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f745c1ac6a0fbef2761d17e0e72196889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066149cf4a863b070402ebf56e141b50890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422fdcbeea2a0eddd7aca561c5ced42891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa41f4af174864adb2fa658c56fe4e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feab18c796e1d935a91d2a9e854bb4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636a4c7915319725a96fc03fd387537894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29962d6cd81ec06755474b327cde3f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9ef6bdace2f10ad93be5ae5fadd31896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35e5f711b64c81bbcd07ab86172dc2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590bb1a759cb83061d489d8bac3ce4c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fa8ee78e0d235fce2aabc965b1a2a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c195d2c96706104ce8f3dc689d88096900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499779c5ed52acd80a8b139365700d9e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cafaea66df05140fa7277389479ca902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fa0be983d819bf8d78591db940a88903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b052cde496b2153f6ae7176620506904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01065b4aad14b9ec6d0f08b10b46a098905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603e3b56b3763288fd2d32ee562d323906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838a371d49ea80f4aead5b7c7a500b9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2860e2963fdad67cbbb9cd3108d86908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b3e95fec59f92af411e9fb824b1fe909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39796a320ed2215bb26a3d15b235117910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cb87f088bdb70da493257459ab09a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38e3c4fe6e8749a75413e3cc1ef016912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89941b34f683d740701ecfd8e2dcbfbc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e415d798cd31d383474e86db5b24b75914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ab1c5113b24a2be687b8d72b62ed1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e99b12ab3fab9b850ba67641d054c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4afc8b14ed2bfb18b00ca7bc975420917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d38493ecc5b98aa0c8cd05d3ba7c41918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab4a4b194fd620ede312138acd8309919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1f6713e05c7d33228b417ee95ec95920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f8b5ff8abc5fe5a67455f561956d0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089081dc85f43d046f1fec2d32ec39e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7731efdf85ff3c3186a89b1a0288271923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e1760ecb1c4c1d179f0770a4109a4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494146e61408894d855eb94402be096925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27296636df07431663a78412325be958926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277d6d4ffed5bd74b24129d7965da42927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2c5afe3c1ed6e26a215196fdb3bb7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241554c29ae9c6149f179834dd9edd6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8c8bf638aa82c161e93a2ef576fb5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72185db60b3a7b67b8786f96b9bafa18931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2d75ebdaa87c190b195186c59f9f1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf4a6bafba8d26a78d8a5691a803f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94db343e913d42ab5f7d37ab8e17f2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c112fe1b7103db39859fa712a9a0f70935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50749c9a8c20ffc922ad3b1a1fc6bf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39666aa0661476a3deb3ec9d75ba9a75937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2e32d9418168ab5facf381f43cda2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397660a36940f22c9a8136b7284c1bf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87140092d4186db18bcabbafacc958ae940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb65d2504e5819e6aafc1c7f5e65cf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6861735c07e11ec64fdf9bb4db4299942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d3f3d6e1eb2111b5a4b4f6437947f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e288fe54a6e1e5e1fbbd979ebf845944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d317e7619429315dee9ffe1d7977a5c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed805102e6dabb4bc06573381367a2dc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59ba8c0c57e407d71ebf5edf9e893e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d3c5be944d5c5256a9fd71a0657f7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd074cdaee27074bea4544da57ec4881949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76828324cf47741c27e3ef37dc72bd18950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9faadfaed239d6420b185ea5e46cb8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64672529f6f8d4b6aacfef2bc6f9b0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748b0e8cb1a28353a03b2c8e39a8e84953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b21a64670acad6ec74906ff7fbb65954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198afe598680e3f89635f0d5f4e82326955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bbda3ec78f758850f14fd66a4ed97956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c05a61fff37c56a4f09d3cc489a34957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7851694e550ca1a6bf36b32031e17e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3a1e700125a9684a12b19c376f29d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abe7b1edb66e244b5d4d51a8a3efe0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7278eadc309f1fee16406ac34acbb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a10584c9a455249d7576cacbeac3c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e880da5afdb8f6d1382d0a5e3127173963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068b9628bb3f67d6aaab3d5c1b61eca964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee3a25a46120cadd2c7c813b36ab60965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e9fb91601637911312a61195e2784966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7c2ef2afde08a003f6b84ba657d22967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bd76439c8aeb98ac3082868a58439968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89a168d89c2c3d847bfe71ce54e0f7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d6cd14544b73346904429a42063c6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757fc804e8edf10b3a64a6e2aaea961971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650c11142fbfcc6d3516374cfc0908972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174f22d0ab9954f59983aae96218e7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3670df5dea88d1d298c586aea7a2744974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71440afaacc9e9435e3aa0a2e309426b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454ffcea2054346c4320e8265e095f4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a933629562124afbbb4ea0db0f64b7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de69f50e0689817746bd0314236b97a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec9ad146e121ea2c3de7cdea02578b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab13bb5a95e538a7798477db992ff4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb9994b567984facda4e24a7963395981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0072ff286f3fbef35e030c28666e4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ef2ea8ca0ba60235c81450e7ab4e2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f577ca8456ffda76af60e05a1b1725984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3696deaf035dd9009f8406d543efc985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fb43e93daa065898fc492540458c8986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d062d0465004826617937860eec663987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93c41c0bef33fcc2500de4ca132313988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b26479f701dd76b4540cf05a490a6d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95ad57b83f17abfc6ab9c3b8cb4b27990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b156c04ca70899c0ae270687dc392991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ee0d3244f648713374cda8eb26be992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc687d8722c260790fa5c689639386d1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ead31415a610ffe851896e97eded6a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93814e76289378cb9e7a15133efe819995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b708a6310b754d71b522516e21be0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6981d4f997842f82185b7f9f2f8668997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>