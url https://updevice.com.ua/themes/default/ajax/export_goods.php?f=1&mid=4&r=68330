--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcccbad20727e220c43afd5fc829901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854942eebab56b1d1165e5763375d212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dba6acfa59323fb13aa258aa9c91853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477d7f549802d92e78ee9e7302eed7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379aadbea61399bccfb3750b52ef6a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f53d86a838ca34ac473df74c844976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025004e2f16b3e1ebe420300c6cc6a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dbbd2a90d153e24f4f7aaecbd84598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a75e5e93234bfff3b9faaa47eb5d369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9384affd9fa7096afcbf361b3b3a6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcb696c9652cadbdecbb0a4435a45a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c147b674a4c156d7e4b3e70a9632d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ee6ed00840098104c0e104bf6a8dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfebcda7ee5f8820195d64dbf59f8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae09135e52a3af12464b6e574de743015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2f992f6a01828d91f6078ab9e126316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce1fc14316354daa66ddcfb8536f0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238449170fce20281e4245f5d6ba95c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8859928132283cbcea2f7b07f7e50919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5a91d1c095700df44f7ef6a4934a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04a1fa9f94a046d498f0e10b3ed09421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9191b8dd75b8c0919aaeb23a2c2fa9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eab3e9a25e20aa223001e3b2fb1a5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a419688428b07d44ededd314d51e2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b721330da0d343052182d9f9c3ddd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd2cf04bd8f4ce3c737498de9e8a3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eade107bbd72999bcf6aa326948369727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d80d395cdde45be4e39d38cfb2b1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1c9a42b17587007461c60e4518abf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3f3cbaadf36caaece6732789ce6f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cd35f7d71533f510ddf575ca77c1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b1a80179ae1719ce664f45f2be93c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24952639bb147f420d26f20970df07fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ca26c8c65428fcb04ef130b60fcff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45f0acff2642be19a824e41eca8dce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f804430d77b2e5cfe1d9467a05ecefa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafb77a5e61ed51322b757ee799040437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c11c4f3daed0f5570af9ddd5ef980438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da71b8fbd2a89c13e259b7e501e72539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146992c4c398b349728e133eac2a324840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3477b97caa493a84d9279934726f66341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556a910bc2d3c35eb6a94654c5d3a2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb191583269c973ff82106c6e1369fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157139d1e5bab46c2152e6ddf04c9f3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef37170a2b4263c3f47f85785ce00845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8390c201b5a16224dd150af7a43bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbd8500cfbf83be6fbb16d58d3a25647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c3d9a459cd6c3f82f8e4c32ad136748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8208ed496fe9d594b0c1d90d38ccaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219f8da022f45b7aef016e871fb5d0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a3492360ec73bbd437ee4921e1eca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c0b02f54f572e3ba1eddb56523bf252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d671386cc17825231a00ec6de7f5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd131d81066f9d5b9bc4f272c32fa0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ba802127c79e7c197924974d9f26155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c437ae34174cbd5dbc7e5299bcec1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cdf3ae2e8c24e2625ef67dd4d681d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3ed36d2b3d88e8fe01369adb77b3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd146669c07f42e1436490bad55cfaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab52760ef6ae1da50ac35631c0dd1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233a33bd0928467a20c482daf3ddd7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5f7579f8fd74335baa715de368d3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665005cad0d1aa67be380034cc0b7f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a1c550271062fc48e9344d34f085e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792e6bff810db8be87f3c4ef813b8bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0a33f4bd0111773b14ae98da5241b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd58239c935b3d34cdc0933d30dbdc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479d851a53386cff4e15c3e0d88cb3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc3aceb5697a08711450155f953ebd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4422f00e3a4397d017dad1ed2edd5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68328592d82438be00fd39da8dfa2d6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4439f4f6045915cc3a665ba8b7133a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35125bafae3db3ce4d02e147d5b4176473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eadf530a5b0de7323aa130e2c00b9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b696f4abfbd4c55e26a6db9bd86b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eff5e8f2bb7c9cf626c5a59dd58d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3526e1885ea5df6e18f9f405d7e8c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58a3ff83b3c7e70b1f33bb5912db6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636686395073e0aa632e31cba78090079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e87882017f3601c012e12dd784adb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233970bab7afdbee4581496feb75a8dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ae7ecccf30922daba95b32e32f64f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0c92a692411697374028fdc0c4c3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a171aa2731df42935ee9736297390f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8d2cb13d254c85bc47749566729a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322172832dd2c9577f2fe492a193c5fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42060cf658053f727d07097df8b458e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d0eaead97f145938770beafbd492288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86894113f0c5f9ed7b5c7a06c88f589b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62d66220a00b4ba6ad4c272417749090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aaec0064251ff94a3ea70c71d7f2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533ed316536764a00c5b7db556d537092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311b907b32a8b114b5b5c0b7b166ba893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc61279282e0a42a0c86a6b84544c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c96aef56910e668cd758993e109af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682a1f412a0902e702ff4844aed771396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826104408a2cca4400acca6ccf7f28b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f7d6db16b6fdb40a75e70f5950a7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ef4ea5dcf9f4cdb997cea119ff2ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1a8ceaed35ec7af1db51216916221100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e71ca2665f69d59301015fc7fe39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795e0a439888db2f658fcbfe292fc68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5139b52f46c8d99c02b8a5c075b506103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaffd7d7f9a2734b3458a1a577736d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47b17101509188de9887c8d1107001105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a00c0403de74028a9be3bd002def65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d062ff92b7f131a882114091508692107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827f3332754a204c4a05acb4125b640108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172fe4275e00b67e7b6bff87c09d395109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca605c46025ef38baa7b4afd93e517d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7db513ee932699fb114b887e2f355111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7414857b4d947d0685479c249f256112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adb177b6ac54fea68e349e75bfb9a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2992cec799e4ad1ef11a3c96950c58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c3d6394c1f57d38bf0b226c1529bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a858708441f2d6f6235ad77fe311d9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf61125cfeeb619ff9ebc6202069777117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f461b9cbc3e057932ae9b032f6cfa0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac1a6b66ca60b653180015dd97010c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd19d150e4e76e7acb18daa9a2e6c1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d3e7c17c5c57f1e80370453d49492121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cc7a45bf4989a3cc855e54447f3f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415a528dff89dbced4be2bcb5dc2017123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3141a0248da9e44eded5e964a3339d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e3f2b6f547dec2cfa8ec3daccc469125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0540af980ab957d37f67de57952d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae47d6168b05faf52349b980ade541127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d533abbc6dd5bb1eeb272cf18cee8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ff1d0a3472c204e4681f2db355186129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b473282f129c6d41b750b5b2818d7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a43781a1483979e97911b64785fc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a413e164235020ed2817f58ec513f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1cf99ef0bf0ef911ea3c68ea07680133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae7707ea3aaaa7c96b10f60a702592134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68af045cb187118a566d62c3800e69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66dd082d377897340ccd6f45e82329136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb9578fb1ac9eb02e32c5af8c1841137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda959e869d5e3250ba9153d1a42b57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6e0152bb61d0225e0a3ba991135e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15be10ceea4906daaaa223fe12f1de5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bda6e56a3ae986edcf9ca790b2e2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01108b2e9d37a0db6e4a6778199436c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347192830268ce613122539630c9de1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a816ecaf0d9e83b1cc95da28983fce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a63ca1dc07f584453b0593b1be22f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736263b134805dfbec66b1f9f3db3295146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97204757e49ad49d8789636873a3bfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cd1e66571376fd58bd4c774a06016148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850552ea4b472801a1a2b02b820a8c07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a65b2c2747f1ea02c85c64273174fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e6330708c4dedbc5bbc6e4ad2d451151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636164a07f49dbfade10612c6069bb61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c29fd993f2a86605fca3919f84fa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89f966d8601d523ce54d95017ea1e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860f4060d760c2fba4437713aadec28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd467a5044a0809a2a62ca4416f57e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81125cacbbb51117718ec4de068d2db0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcd86002b251041b8e8880b4f538c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278879ce2bc75dcf28a30900b05d411b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf77a82649e3ac239da8617f34b41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bf6b3e30c43a7c0e7219c6f6dd34d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a3d6eb9a2836e42b34c44c621caab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d7737bfdd154d1c62a86d36e26fa1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375999d22944ce6384cdeb59c9a7529164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320aa898dcb401f3834dd7948a8fc22d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23446c0bb6375c888aa9ca81ed35f0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56d9a3762bb7cf336f5e87bfe1a53d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf047c33ef034cf1f335c232f3e6a89a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f678bbdb47954bae520d08dede24ce9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fab35fad45476827b15f1b53408f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1e2ff77385f3f73b354a674bda94d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df42baf0c1b4c5c07f16441d9f8716172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c3ff35102c8cee9071e4dbd3d468b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb473c9f4c4eb5550e5a76862c99d58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65dc90556fda655b674a0125e5844e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47d777a467479c3250cabd14135202176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c80b8246e5f74028fff28cee13c0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309728a036d75d3fe4d17b9a3c5854f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f37d9a7170ad9c16cf52a36bfab72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c496377a4487e133797d523c2301a03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e16c31e791d0eb56270c6daacb9024181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da445ae2d8f31fec71817ec1c6d66a7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21008539fcd1124d7f8cceb19edfc632183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a094be9c866c00f9552910abcee1c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3c718aeb5a55b924a4411f934b962185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2a7dfc153b3238defbab0e76e2f0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a845a201348a6de447e4f21a8078187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8473acec8b335a75f2da1e88b56dad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4db8da066d19fb04d267243a503875189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae652678ba3866da852bb7f7ed895e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7902be0ecf650af547ad5f523311f2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a04eecd0229f59fad908d59882e48c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bbbfe58279b3f1cd8079108b57127193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8b82a6aa1ab39537124344ca1715e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d764e02c7f537a738228436e93854195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022be70e0b62136ddec687faaf03d0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ad9b2cadff23654c63bfc78071163197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe868c26c3b1fcb713ead2dcbbad48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fd712648fbaa1b99951bc8081d905199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826bcbe2e0d9654eaa0188260b0f7f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947fc7df68cf74aed3725a1d053304d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb9b3e55557b65dc768528ab8e4d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb4ca5c364ca87fa2718c6082570f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c833824de4cb88cf67770515400aad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190fcdbc847b97fd1f01a4776fcfbf2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e2acd05794473434bbeb343850ff9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f5d2fe3aefd0097d6a51fb0ce5204207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cca489d4e6a4e201b3f52425fcc895208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a98be8510ea9cd6cfa70ddee3fcd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb98c794a4717f826e234c213cb2b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72316417cc4ab79941d1fb93c7fbca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a96cf9d668ba994ca2d272abe44375212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bb6bddc232bac01c08e09dcd15c67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd14e980963704529fd0bc16530ca3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae461ffdc419e05e245b40d05400fe7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad13ecf72972516ef639e77bddfd240216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd081dc615b255d6d57cd96b66a6af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f7f1fdd1ba309fa141fb8db763e56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22811b58e3cd7b583ebe05a7610128d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c02b7211a07d08b5de14ad47b5dc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c211aa357e900520edd8213adaa854221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d7d67ccd8500549af09e4a4fe1087222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae859afefed8490f83fe8d281ed1ca6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63bd4bc17cbbcb5a0c3c83af43546e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f435c098f5eb49fa1e7ac9f561bd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836721db231723af65c063a5e69f85f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604de485cbe4e3be0a7758ee1cfd397227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6b683fee3199d62b1da21b88001cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72269fad327390e86790247cd79f3ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d967badc1614f781b3ab1eece9582230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2c2a7b1f744f3a49d1f173a3b82ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f86f9ce81c189904504f38268c798232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f91fa6dd792f424d7c722a3868722233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf49f0bac9be00b29399176a6c87feb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5e24180cb03b3b316bb60d588bed3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d90326c6d3545cf8bc04150026b910236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332ada1fa3ab459ab7512b67693350b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc96ecd4993c9da230eb4c8c2462895238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8da41e8c812595b508dafd49d0974239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4bccac6516ca6199efa8453321034240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe8e92175a4835c5c442dd45d37fe3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5d12abc3ac8d52b52d4da17b96062242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6f4cfdae9f901eff07fc3a48f2e9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5cb51e8d53df128500f6be935d4ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0a9788fde21ab3a37974862c5a4e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c2a138e25d64d26f30ec002903c6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54656675192e9aec8f30c6fb445c7c52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9f716c53095fdf4e2f7492de74cf0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c21a934b1ad30619fa6710e6ff3d44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c8c8ae21299055106dfc6c549bed8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbf170fd47b2a9c924b78ed69196b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e96a86e666820822296b9cc5fc342a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c2bc50e9baeec4d4f0bff85912eea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde90a5a324f2ff899cdc4260db2002254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103473476e48f76ca53a72269e79a74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8c9cbcfcc91d6ac7c9e37e74b6ba1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0675aae6923d1018ae7a3b22deefb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f552e118234b68d54477d2aa37c7a4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfdf938bc9c08dd5447bdb1ab91ed9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b978d24a4cd440b50a7e3e06d4f05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93168e91835cefc9157b308d83c170de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977b67038b5713dcbfb2bba149d066b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d7490c067bbdedd0eb277bd94b5b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c94039c56f0fe799c5a86ab709318264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d60aa2b0a37ebd607cca9c602b310265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c0ef22cc0e2e11127a013f7fd4bf9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f7719e03a46119f63fa6f5c5413a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13448ebdc2b0d162a3cf50c53360ad6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ac413b6a3dae3087d5c4dd1c7d2d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683365013503e0015fc9655c7491ade7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84cbec8e22d0238b808335d66edf27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f87cf2a57d278bfd52966d09724e39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001229f7323772c6251861d44aee7a46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa5e5a3935d8cdb2d1d87275fe0135274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee5f17826547c62933c92a9622332b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3037f77093ff70e5c2d4dc48e38f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440d6339195bf2061217e179158e237277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80129b62ea7d1e7b68787baa2362c06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f6105f50f0474c70d97e847e147f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6f26eba2bdb39f800bee515c43b5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96fd45dc9b67b8e873f79a3b673003281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0105a5dbfddd563dec34e0840e48da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add80530957174379728174e9723cb88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b27a8c1427f3375ed95d0219ada391284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc6904eb72460d8a7f820ca718141c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a6562f9a43a95f2b3a63968c4520e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb59005352ed7cba202265f7dca091b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b471bff2d68303cd941b7891eb96634288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9434f3e31790499b69e31d9080c618a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbae79e3b873c387c6e1c5911ac004290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd257c84240b37baa88f138a3c1662d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c0652e660de8e45f81762c5ba1e6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356495a1f140ec99c906832157dd51ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47818faf331f50bb90be949f3515dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2468e134bf33e9029454dd20fdfe9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e3a07082529a6979e7cbe9a7ebc03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e657ace8bdfda5737bee7f7b8c514297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9631fff17c6d81bf28636537938c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805e3fa96a9a48be87b6f815c9c9d1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67720ddec06a303ef748296af1becd75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a49fffbcaa60ff4fe5b06cb12783b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f0ca3a36bf4dc43e153663afdf030302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd00774a043470589928d21555985a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3853b66c2589c7ac16ec084da504629304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61872373898323e05eb4381cf7b8acf3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cd890b07111fd10ea89e0a436d671306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f84deeebe1fd865944fc5b4cdd2004307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f27aea8080d0ee0f9f8ad8e9f1a007308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b53e63bd9c96f911ddd547bdbaf4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69d916358c285739a950f7400b1d79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a13ac23cfcc1826a5b6a1263a7b5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bddfd4f837a52a9bd60f5f8dbb77c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca30522e49780cbe0d08fd7b387b90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce3390ff3f974c2747ff356ceaea03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f00c8ba01a5bac4a37c8ac94fb2b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc5ecd528d6ded30baaee7a43c49f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451badb6fe03515fb339016665c4193317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52725ae4f2dc3d29c1f4100a9b6b678e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68530ff17052ed91281e17b2fa3bf677319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81c72b885629271ff3e11d02bd7e7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f350a484b7cf600847a689cebb6b93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f47f4559662b1d4646e1300699e9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403a5677796bf36c35b1694d85e2607323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15430c7a547d10d0da593b18faebc4c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce75820febb38166c1540bdf2ccc4b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b308a04b66b90c6bf966343c174fbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2d317929206aba54d9cf705412e2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ee30c717cf6a05d1333e6af0d4291328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdacbb63d3b7ee77c2d4c1651b0165329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a198872c3832020cc58ee6234ddbe1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76243ab25f9121bd5200cdc735d791a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553553b9d5565ea09fb50b6594bae8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbe12ee01d687b850a012e81500736333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bca2ac4183b8997ea3eaf76ecabba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd253a4a9f353a513ce0a50e7302ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e1b4fa372defe345d13a34a6dcf3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6a8a90bed138dab6d039c029f08be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19439d18729a6c30497fb7b859b66106338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0e79de21bef46a7b563515c176878339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d628a234060d6dfc084c34fe8e706340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970086837d8e600096829739948d044341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842307f4f764a6b5edd6815c6ffac3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e66a7b812c15aeeee2f243440c974343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafa77ea838029a9339913478611d9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9f320b33847d6affe728f367d8218345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dadfd5678ca1e9ba0eaf6620e95385346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573be47030b6d3d3d8d07cb4af145d8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633a4b38763c7bada563ba144068b95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45879c27cd1e689284fa8e285682e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6cd70c7e16248dfe07243bccb5f4a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238852c617e12e2986603e87994d3d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6661250c17737c59a35bc1296b141352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423479048c37db58f4ba34a6e5bfde5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a285e8d0e0b2c109954c6e308d8f96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c6e140a0e5dfa9ed261a0ec3be724355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f38d5e8ee9b3b677ba55d1c0acfa18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20285484f046e96c1c922867a875b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b216d02630315f470029f33b223d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753865252eaa7a0edcef4cd59057795359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443e5494a7e65624bc1eb07df3a4905360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486d5a656de80b6e649425108e20d33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fc2bf45b503fa73e8b7192a0dcd9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82515d4e573627ac5b7258f6bc3e3b48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068ab7ddcbbe81f2c329c7044fd36d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22497682c9c014454dfccc0f733769f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24998c6180d652d19f3f4b64df15cd91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6ee84a316ae899848cd29fc93f2d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a00ea02dcea79b516843ce272cbb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7568423a5a628c5c5d5641b6cd119369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cee54dc4a1450418291d33444f820370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28597a332d0689d189ae36d33bf66d2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0efda9c82f64a59fbdc8ee2ef0e9da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5719758a7a33128c94cc909b99b0a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1a32e13fa063edf978cc4e3f07880374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af369e13cb7a4987b73f4eb9a7c9d281375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11c46960e0d89e5527757c226c809b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff614560fe8df73879ff53c05eec534a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad21975ed1cc93bab32a730b46c5e74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb7fbe3a244d189a16ca278bdd16ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072defe2611e09cf6b94da669803d5cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d968ea17cf66de6dc050cd7d4f670381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71f5f2ee61d2c6e26ae2419603200a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267051b8487f20a30f41c9219d8a176c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b39434c1b3c7321d35baaaa77dcc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34129294278cf9e228b47872a16559fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a11de6ac4ea2b604a09bf786875db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc87054a9a5354e7f026f433123572387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f5abd5257c6e4933dd78343b976c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7def7320fd22fc819cceaaec7cc2bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06cb3671684755a8652960e453e164390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582fe2df51c5226c6ba3185eaab2a96391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc91d9c13b2e821b0054ce5099e814392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee6cfd534141309915920f110e69e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8925177354b39592d746e6a6bb4a09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eaef4887f080c7da76a537435c0d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a6b50a2eadd8f616781aaaa97b29d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f8b403d9fa7cb0b00ce8a827b13a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fa6ebdafe8d64d497d783122970e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787141fa5f3e5415a837de8633e595f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96d069dddb7106bfc3ef3fd1c092a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a99036d71bbdb44e11bea9812f824401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced698ae1ab135685ca0e1feab1904d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454437a243090eb5eda80ca8381754bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b558f8490c3083bd7940e76457fd06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eff51715d54a7955a68fc6aa423076405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c378eabd3154fa9157dbaea159cfbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe70f17ef4e8878c48c88e1f876efad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f08db30654a7293abd697109497b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a17791f60e7a721dbfce7b3dcbb0c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be64cefcff3087b77eb52ccde8c556c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e1b5312a1557892c6d141e0b0ecb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee1a61f62997f7bb555c4496c236e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3c46ce0a6d617f906a9e1956c2b62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44188b0c800804a8853bfb1f5830eb49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbab20e8d540b558ea60222bbe6a7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdee783146c33a4c2c169c2da17a8d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12736778f29d755dc539fb5e0a1486417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d7f9fb80034dabe3aae11d4b8a447418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40816f066ce5562f601846bee4fdc92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c471437a7c874b102ec22eb5519b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9463255dc86bbbb7cdbc1c7faac82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c21ba53e4112f5ad7018a18ab9e085422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd6605c2e970b2904c8e9d17a18b82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa6ce04ff42b298a63dac4bd3d7d4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f22956b59d3a37d6446d91647498f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e449b9a2dda29035b3ff2b1ce66f07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b046c62ad84ef0af87dc0a3d385aa7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc09bf42a74b59afb03416b59a8a3b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c700c14beb2c50e8e1ff88bdde44c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f5fffe59fd6f5086be944b7fc5d35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5564948b10fba0218629d5863720d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc2b50670e30b635a044e1bde5c444432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a74eeb6266fbe15a87eef3004e83f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fa2c2fb50865fca3db76665770270434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c323c2555dbe602f615a8fa73ec9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27162bff72d4444744717b6e66148412436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031b9ec9042f8255b6450de2f2ae424437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae37cfaaf0561dd2e2bdc8660dedc56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3497c652dad92a468a111dd28a97d00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b96962ad33ce3ddc1e02702d1dff0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8a325905bb3e45f1df14ca43be441441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03b53f7b949d9643b5aff3c24fb52d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93cbf567e59952e9b51de9adab9ef1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e010867cfe11e3de638e6c6a67d5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ce6ec9c866418532f30db33dc0e5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0d88683a941b507f8cb512717177f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596e3406b1506dd86893057ec259fbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edc26eb06ae751808b2133e46aeb83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ba57c455f8e52833bbc1e3ab7d9df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18676ac691f2d7acce536d2aae2c027450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd8a0e94cc6e4f0690e1cca1d0ea87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b109413453487012072a82140037ea2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d623436f58d9fc20c3efad9482cee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abd11d57f924ec282e8e26bce24489454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809937e806c895a75f9d4de08cfb5dca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750f38ed1c5e22330c6c30356be0a54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9f2767492692698025519dc32a551457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca82655e43567d0fbbcdccffb8dc845458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522ebed10f881b44594b39e0b819d1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5181bf10bd23f17797dd60a6dc2527460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c17e2d2169070a969164154d351b45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef4148570f3066d70ec2749815fe39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81b40850ef9eb4a5c970f52d18c1f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828076c22839b2bf4b3a0532930a7942464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0436bca34d3b8fffbb18dd31038ac4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ee0f42146e30d71a5c448cacbbd91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620c7b6e5a891f779bc8454bdc5292b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8aa1c2d30844149d7b0959bde1b35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21cc7552e09c69ac8beed5a66fc0fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6d57bab4928de371a222f40848d0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391dce1ba13d545fe0d58374b1e6ec1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79485dc0ce4f901b85f444e5eefaa841472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15722363154208c0da0d7862b51945473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f0392ba22addfe5605b6e927e9d1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e53471202bdcffe0fde4b5e5d70355475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d992a1a04861b3e175e182dcea04b58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41cd6dfb1c961a599ae58f86463733477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022937a61fad26d873709324e0239ec8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47dc7fb6c91b58a7d18a135f1ea6aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8a93b168a2702d44e598f9cd6c7cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c925c60743c3161ce2ced8e1bbb8ac5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d74c56db314301fc191871bba45c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0d3dcc6a4d4523999fe15d7b3066e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c503f0dd4f393a17f49b6d0ef956807484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b932292801e92c0face7a33b4679aae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9a1f09f9b699c56eb4eeeb2128780486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aec62f8f9030fe1a8ab8f243bb29d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2e4272dfd1d8b2b8e74dd1753b5b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aa58e3197032ecb610ec38ad051c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e5e83c118894886d4fdd3265c24f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062be5de98aa2dc8722947c187de3c55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba1da1db0cf29a55619a18b3024a19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87b3305803e6ae5825753d6acf6520493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3b9661219b0becd841bbbdf9088a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eea1fefdbf5bbb0d4402916c1271a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ecc2466100d669c1f2078c24dee0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb311eaafc018136187caae2843224497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dfcac70a266014448c279d041600a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2468b033caffc4bf869bcd065358c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860c2895e68cab82edd531308d721e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5111ab9afb4b79c9ef4879ac4fabda8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf377e27f524605eaf8bc9aa6477344502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd8b6f9556caef52e5fed9ef1e2db4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16ad05a5c9184b5fbb80f2f60f8df8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241e5e0cf9e565fe7c692441587da4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d267cd0ab033d3a9ceea79a857b2cde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d3106b58d8e8bd036b8f991a1219c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc2abf28a35817b58c17b53432d13d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae5a3bc17ff98dffae618355ba233b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc521c3c12be9ec4c80fac1703089f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2dced9e22c5fedaf0a799868d99eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dae023fceb594f18cc563dcdabd974512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85aa69c01fbda7c2010aff9b5dc667513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07524505540926c9edf5809c257762514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94898f88b16b2374b970045b1b338f08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f2f4c9861e5c879b7f31dad654e06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9a3f8dfc4e6c6d45303026d58f5e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57030cf8acb1818a04cff0d634e6a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eed9df734b6d964aacef2c4c50ff1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c60d3db9590f4f712048e34d39d1d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95198bcbef5e42fa78c10239a20430db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe8ce95266c815fdd39b1a5e467843522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c911612285008e78376ac954e562fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b08d5ad80f0a7f96a843a6c271983524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6965d2353ad30244c492ad5b126c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070bcf279aedb6384a8c4817f8fcc74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8d14c5ed17c09e15e512f274b6dca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ca34edaf637dbf291b8f1d7351bcf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc37fc0ff07a43385067c3c15b9810a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef65d05d77139b5abed4729ca47099b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56800890dad6eb855a0eb57e94a3f23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62b8648d7473a83ffb449e68c5daf3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c302a9acea34ba4f2de28e5e4eb619533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6b34261544183cddee4e16e2f7e4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346de7246a524dfc8081ce820e1510b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c5444bb2da3a382de708b77f9003c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d181cdf4c8d9dbb8ec8b2fb7083a81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54225fe422ebd8e2ed24acba4219bdee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbff9fd42a028798bb7188db0075494539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed30de96f273eb0bebbf01bd249b0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8af79ad912eb6fc0bcfafe89bf8164541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac191f8c864eeb6f89158542fe3f1c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb978c7ed45a9193ed72cb9086942b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b4df4f47b048fd756c5efa320e55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ce2e9cb30e3eb0bc91795bb42be47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9702221cf282d6cb2c6192bc44a10c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3481b6126cfe5916b41a877305e336f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aaf27d757f1c715ee798386404c42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ada62f4b7ef8751a30b34651746988549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cfe730edf68564a4b34937706698c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed818e16d19ea639c1ba13c9223f431551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c696773c51471f4ae2792576b31f57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9061e4f814192763a31983dac7a07a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eeb17bf441451878e3342e35ea0020554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ac8d830ca2df37f1580f94d2d08b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca1205d2308898e6c465b9e1983361556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f786c5f8b23cd671ec5b9ce331dcf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8283ab580e82d827966c269221014558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57988d09d3bf5e690d51acf4a8bdd5c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832af6f2f6e25d054c780c74196dbe6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d313a27e78d980b411dc4bdb7aca547561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2578e39411dd7254bff942c2ea4463562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308539f5167379c9e5ade79a57e9732563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82cbc4bc1faa6fb05e18a9c487c535564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ab99b1a010b6166e9a44888fb4740565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe28e78ce4c7726ecebf2d4113d49c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f6d78e3e9c25569ec0266f5f8c5b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e6ee173b83cbe8fc752c4a5e17571568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9c6dd9df603071741504c55deff49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501760a20d402b14d994588cca0c5821570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430ff77359c4ea4d8b7d0a2edef68a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af076d876de8e87ddf43f2fe007eaaff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eedc5e30ea9414d16bb6bd79cfdfd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6027e1935b5c730ba5ba0e5dd1c9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439514687f59540fc8847f8c5532485575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba948ac459521f3287d2530d5291b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c239029b1d575d4ab3868414d99cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fdda258992ce63994f64a1e3b8d0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96366ada5dc5a6b85c27b9779f1e086579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee7f1566f75480f6109eb9d1e0f22a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58d91655c77d893ff7ecfd6ff8554e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b31b3ab5d63745a9ff8d10b815d21582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8bb4da7cab6de4e27a9e0ef2b9b51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62cd2fa6b1c0c7109edbadc1b7de1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a27eae7c0374b84be8410725b40f77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf924235867621440aa71f558b567d21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5431228f26cafd7b3339c1a9438a3e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31260f1ae375c0bdd16663150f047a20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a68010273bb98010f09a44ddde2062589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0071b6297a512d9a1fa4a93f52955590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884af2c44c9ee4cec08e96d85dfaf21c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cf7a66f3699ed8873731da06a061d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7981371fb6c3bb95bcd8b2317fa29f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9c5ff918943aacc60c865e156851c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3676d67f2bc6c75d7fb5c2f9df94a56595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7ed3009acb28abf515295180789c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957149e3aab3e10d4a26e77f4952a6b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d1525decabde937740cda33e7261a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72454c518824c2c0aa614ea4042aa04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51f6aa1d3c6c89fdeac7d497d5606e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9364ebce778fc9bef5bf6a767a30d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f78f1f676146aa2b17c22d3e24b993602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e289701af98f91edbb848959a6662603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bee6ca93c628701141953c5d24f18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e4c8c654f028d311b5d89072c65fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984d2bb958b3d5d00057d38bc8c2d85606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae7598ece0bc080a95aaba2e4ff3d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f23e374e72c5bc417d75b1e1a7808608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e58507b3554f45bec6dabcb57ed2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97ccc9c2e4b3c8873a327987f0ad82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84149d1c16c06aacdad73b736132aeb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41670eea991424a51247f3f7b4c72ed3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618031469fcb89bb601c983109e0bd3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe448bdcd2fe483f4b0b96d11ffcb49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eba170804fa694a907c0c6fc0c5df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829f484e014efe32f2d4b7f300c578a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe888ab07006847dd8f07cf7547196617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f943c4f7be21d0c3abaffcca4b5d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f18abf6dfe5ba93a5bccc77faddd68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac3fb2537e7e392239305d484ff8e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851150ae56f671cb663a108da95fdf4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee6d10424939cfb346970644c6629d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361d93226b303b89079b6a3b62466be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfacea1931b13e3c9a7dd2bac136b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1aef8b7497bb628fa19e8a66e695f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a9f6656139a5333a04fdf22aa63e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3fde3e0f26f7625387bb6af1b059d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5200aa469b30a9d5017af21c9fa405628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3630e4a992bf34ad1cebc336aac03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8f7d8e0e8a6b26008244e87564b3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d7b03ec602a8a486df73dd9d1dcdc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019736b314a4efcebb15d83d4e7396ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137e01e78507717b5c2273ceda96fb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acb815c9223ebe14f79599068873bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f60f569e388fc4a6ab763eef81d0c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b584a4be0a0a3c319080b70b1ebcb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b3610b2114f80262af86cd604048a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277381d24a62352f4155f1f6e681d09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ec720f61f9535ea8b4a5aa3398283639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89bf1bfb7c64b2a51ab6d6ef3d1131640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b983f2cce104dc6f29266277b7ebe1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739e0ca8fff62becd360976c605a010642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c4b1ebd8715ddc0ccf30ccd895732643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221af0c4157b2ddb4b7a171088cbc1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196b573ea4c4647de78ec3ed74c03f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48d43d240d7cc6db3a39476d5da66646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76188ba500ea2cdc020250eda2f9b642647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6bbca058d42adb344939610768b11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c7f42dcfc32870d0e307931e86261649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080e6d6c68ca935b6f1eb4134f6a0e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb258c8e30ecbfc5444b91ba6dbcdf4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5bcde87320224a6fee30f66e1af91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe5688200a3da32c105ca2073a4a0a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92281ac6f3094a1540c7ec279a3ca30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac36359ec48d9d5352c51d3bc8a9ea9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcdd1da782e1d88b0492f5f0e142ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b32c0796fbbea3aaf4abbfa37435d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9d18b99a121c37957b6d5e59035b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137bcd26ed55fa3ec0f2f95bc7b5387659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c73423b69625d5f3b7286b48018c09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e20ddf3010fd4b16d3e8b71840d770661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811782fa05bb4bc15d67a16c94a6e0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0930a30010b131383dce2b2194861663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7b423a4b95a1bf38a16495f2b6278664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943c0a470dd8beefbfbacc94f3b97aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bba91d44cd7e0a74fb49b1e4ac6ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6008ba3696c711c2eaf9903c4f5be9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405f5a21b71a61ececad418158bc0a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce202d4e5221c37d48a44f6ff6eb24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515ca667e6f061ebb1594903d2bdd4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08952bc4fd9d659956230d4de46fbd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e098af8510cfa7e9bd5a197250d00e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0c0d77452e807043af6b3393f760f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bf057fc47167544c20e722f627176674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b60f3064ed796886236086370b5e7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674ecf097e429a9efc80bb7d155b106676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fc242a40da5f0b5c7f3d4f190d865677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9949b6be0c55d19831de9e66a29c8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a082ff39dd846bf51cc748afcae17ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c3f55821acf4c60c3b878de29f797680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b763aa2b2dbd0a0c311582c0ab10495681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a6677f472594ee1e5839aa93741e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8735b913f047e22f27af680eeba1da8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a00cf7dc8907459a225e3fa85088d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ee65beafbadb3d0c27869ebffd15f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fff26863ea9dee6e490be3e4dc2ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ed25a94d62ec808156b7261be8eea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da783074d1154c03549cc21d24c6e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2bb499e9d8d439cc28ef41fae3b4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b77594073c5b744ff27fe78303540690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24f2a0fa2756b6d8fa88242d7339ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c233263d10da353d02349f8297cb45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c499f67b174654beb1c1247f1e617693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6662fe8d8e5e8e12605c41eace73352694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ab80aad7b2641b50e1cbe10b2801f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0dd2b5f359e9be6b936e2083b7af3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f11885d4701f6bd497d7c6d5c12686697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220841d2055d28cc18b8492bc93ce7a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a498227a2d989733f1de0b57dc87846699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc79dfc4452c85a175c10814831959700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f583a0e2a78863c97cc1d0691f13d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3804675a3aebe862138e87bdc5972b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a77bc19ba266146bd73cb208b7ad4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd4cf04cb3289fe5bee8e5c12465e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7995934c990a7c9b1412948117c034705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be79bb9bdd585bd0e03aeb8957b47f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd981ad5eace36011a59d17a546947a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fcf690cd81cf73b6ca1d2b896ef53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28d7652b7d95c44c07c093195d8ede709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd307d75257fd5fb5264868d55c8ff47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f025b104b897e4b5a6c9469b807eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879a250cbdffc4664e05c31c85a4e64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31679ce9ffc6f3324ab0257f0a726c2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52789a55f931f5aba3dabf4bdb9ec7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63bc648cc834d4e3ebc17fbfbc4ca9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73032d0c20969abf7acf32ce4d9c5542716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143a74d4c503dbc50dcbc997688e371717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2497df62c187002fbde98eaf8fab7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09535cfdfbf306ed69f125341071463a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db250052f939fed77dbee6d87ac41d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcac3e7d383be6d7082ab6ce04aa33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6120625884d74cf7fb197fdee05a4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78018ca526e53fe4772ee4752c07f0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcb90ed8a3233f988b300eaf9f1aa5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59426ebcbce042b89ff592a3849c2381725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e4442b3f6702a521df53f8371fb0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f0c1349fa8352e17c61c05b7f150d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64723b0f9ae4c617267be687c6543b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964af3cd222902ac561eba064b39499a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abaae1035a4efb50b5a976809ffddb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3214d4f859a23b38e6a5bf0f068fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26382f4f0f60b9500b670630325e258732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534ea0e252a5771334c00ed6f11cbee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bf9e442e48f78a9ecbf7d1d63f557734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeb5a9c49d00d3bed8d19bda3c0c0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185f925a92fad4e15f1f34859f083e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaa8a71e18c65e91859643b72247b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876490c7d0265152c2432335152660e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2053d1e6e824bf860ffacc04a9cc9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe39193dfa4dff3dd238de2ada7067740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a870c9d1b8b6af945cedc24d6ea5d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7764e96b428a16e171ba476946ba633742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45148b72b0869a3da3536c55c6a560a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696351bfdc66b8099914344255434df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d26651c003195dddc4b8e6195c2585745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc12d352a04e0a5c906d02274034c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d344b0c19aef9d1e7fb738e6b4980747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9455697c15af014b769e2050db260748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20624fd21f27df390703b9f4135dd66a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0278cca696d85a0ea31bd2c32be0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a537419e72c7d7b4d25b24cfb0cdcdc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8f30aef7e75b579f13e59d848a6f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801980922e5940f49231d77be8239ccf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07284c12e7bff080d02e2341d214a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79724edc014fb3f12f0dd278c311cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232ecbc71426f2977cc81e2f0b2ab3c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d686adeccbbf55422c28c52f6ed8114757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d90b12bf7d7aec3831bf554e6dca5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2ab6b6f6eeac11b92483fba64a8e8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d99894d3631e4c598bf43bd12b9cb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51793914b3e47093c04c902cd0b310c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674efe836e6dd487502124cd0f4061f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679071d6d70b72dc11e00b7afbd7a49763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da743751c38d606326b5b61414f0a361764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda359d333957723a7fa07cc2284585765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da983b754ee0c925e32c317637010137766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad4cef4e58c6d29378708991be154c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce540f1acf038872839b747bc4ec87ba768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d6ee6e5be8dbf19cb7b150d816a2b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2a125d0604451eb154ce45fca7aa5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62dbac87d32e0d7ea433bc12504f03771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c47e9e8e976a46faa53708731d5b21772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd10e254597fd587332e0269204e5cb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a4dc2fd16b6fb1f8305d0c04e6d19774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304823ce5176784c57a94f2221b7c9c9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ae92fbaf759a2c53ae287681d217f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0ac9b4ebd1027c4dde8578669402e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d689412f5218a2523f7f29283bcf534778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c571c8d80e72ef84d4010b1e31b29a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312abe9c9a834cf176a172de12de6e2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bf45886517ea36d4de4d2eed826d0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ada17a9a3b7768dc5be56cd98fb714782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbde55ee2acb5117c272ec0edc79ce4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bd0531c420e5b59cf1d578ebfe7b3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81ae683e48e0fbf0cfd6523768337785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c7a4f4f628de01f6c1a30e22b9eb7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5837212c61750c93d6e2483ddfdb6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035376fbe830cb9965233e5e3f78e8b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c827769f44f4c4236da03d7e0edf0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504d8ba90ccd200c74b3c131dc505e5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411f6bae879f7d62cb0d5f9f0f546ee791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479464ab28dfe9d58f27c502ef170b69792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabe34527f3e8ee148e70092e5c199c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc22695f19a1f949319cd7dbea933b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b4fbcbb6d5ae4527f9650bb35be06795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3577b2c202a5f2db93b083b1b6015796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a132d221ad8e42df7554d8a00f0ad797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24b67b8687f55ab555c91652cc7b04798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543c0346757ff2068fce5ff3355a597799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389acddb0f774ca5b672be00a5583d05800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b49440e5bd2d79006634e9b49c5ae801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ed285be602e38924ad863aaf9a495802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39500036606489dd5289c27732188146803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85c6c1ff7f5f361d642b691fe027c1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7984a73a2d540fbff98d6d138b2350805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5abdd61c69a2319ab5235e273731f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f5e98a6c29dfca5a8698217cef7c1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bdb1000d203507699567f6dcef6af808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a9887fed40b51415e8fa8ebb06850809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0498fde89de69299cc113d4ff11d7a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56963ffa00084c6afcaacd73374fe3a7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed93e51330b5e5699ce96ca7d2183812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90c2f7d8a9770db2745f085a0e85d1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097169be02eb3f1ae0f13f6af914da2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f820a367425a10105669b0903a1f1c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36433627d29a1f20bda19efc096ba595816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df406daf0e846054305e1cfd764ef68c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcf9272245a0d6e764f5aa51fd377f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292477d5503a8364713e1f6c9f88bc5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbb567ee697478399a4d5ca6fa9e52820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fe1e6dfd14875b7d2507596fecde3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060793119c7035eec3d2c7aed7e29d84822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521808bf8e51103ad9622d590e4e05c7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171614b3ad8621a5b4b5032f2183dfe824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f3d1b1b6a60ac00bd3c314902664825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed535290b3c92babc5b776be4b2da341826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68edae538ddae3ff56922e1bb28ac3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175b3adf6d7f9aad87e297488f702f4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df584068b72516350602317e27d33dc4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5a377e842c86358ea1a743d02765e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38f703a24000ea22ce9d13fb543a58831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d1a9122c6b5a796aab2ebcd54a2c5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfcfa33f5c317769455f2a67735316833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac94597425314baea609eff9d9455b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6085f410ecff315bff42468dc7378835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d91dbc13fef345fda5df67d55b90a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1a858bf9258403610d419d3a39e64837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b0b46ab6c4946f16ee22c65200ae5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05945545eb5cfe3f4db1e3ce60325085839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f2f7dd490492b43a4450e6e0f57ce840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb59fae9ad164e3bab2cdcd2672f7f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c52c61c799d0f57ab0a84ae893d80c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026ef0422ce9264dff3371a6916900e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673716d2465c29e920a5a58163bc531844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301ff130eb99dc90a1890c1b90ea1a9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aad79ed2310a17a5ba2da29d498fb4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5125db18f516b776668fb7afe85e3d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5f440cd5daf1c5494a0c49709d7f4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688b69de895e16e0c42e98d78f439c3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec846b77a171748115776cf1d063212a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac25c6c3faa4989f1a8f5f3e10d843b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2135f1f6109d8dae0a1dd35b81f8e73852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c4e52518fd66e629a60fb69f97529853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0b5eccf2616eb6a72c0a8c29314ee854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed61da2b275cbcb0a2512eff68d7ef855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f095df05173a17b5e4afc2d625e7d8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918174904ae1c662ebc9eb2dd654d62857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c2060dfa915f2cb53915fb6c7432c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7814af0d5a75720d8cb0ec9ae955561859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2858633145763fb7f57c61a4943bb2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9c9322e82578d32ad197ea4067e6a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad93c2243b66c3f4dff249a934af8cd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c64d5191c03a2a8ba8454ed09c2607863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5137e402e3d788e1be6dcf5fb42eaf0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975feca35203dad86f5348452eac77ca865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7a61ce03daf81537f7d917212e324866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed1903d5d5a23decb1e10a3733f64a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698bfcc8bd6928e7bff56fc605afcf2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfebdf0ea0fd80fc25f6c62933a3fca869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca369158c72c56f474bc2f9ed90ef5ba870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e60cd411ec19f05a76e058a0bd6665871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51833568c76fe331c5d96785a56346d7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8d5471c33c14b33b28f3c371d3b5f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee775527b21100e228a23d45066c4048874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc75c5c2582e7ec1146418fc55bfb1b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082f50dca9be11ba235da768a141038876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6affbc9c80615518a78b7713e45480877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b5011b92f9349bce0cb37c53727cd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dc9eb77b5307bb39c3432b22f707b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f46d80fd0ee2fbf3f15a65ba30ef0b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c174c1763dbd300375c12cd9824f30e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6e3b3bee98747f7d7a00aa2a0aabe882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0370e3bac3fe70f8c3d96ada852684b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef8fc9620bdcbaaa7a800ccbc81a92884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a1ccec28b833cbee0fc55370da0ca885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4ac6c589f2d8506ad3191995f18c1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6d2d083d0065b06766baea00993cc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc84aac1a8cf7501f64998c362b2cbf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dda6d40a20e1b5990a5cb823ad7ab889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece09b8cb98ec87f0ec41072f6ccb15890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd45bc6504743ac1ae938491ee2e173891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d26b73aaaab0acac44632818c7f38a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81db8bc4781645ec6e367780274620893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f0de9a2ca5ac974097a24436cdb9c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14d3b2c4ee661f3acb703cded08191895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a64bb58c704d58ec64a896711fc1f4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541114ff4fa6e3edb360540a09f3cf6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e05ee5dc0d1ecd32be5d43ddaa799898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5219f6170ef3d3de68b5e0121fd36e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa4aaa2a75a740ea09228869182006900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d373ee98a06a6149efcccec78a187b2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa3dd793fa99820c4fa332877f93ee902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f91df7cea571114359c8df35cf1966903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5986b2b5136fc3de34a5367913c3d1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73e93a92007e0e51666bb719804154905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c6482e437f9e635c5f44f5ff5920906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a33c392f0400b66ff2678fd9e2feca907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edc2cbcac1773ad9bdbe930add3c29908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0bb8bd6a0aae60af8a55bdc9adb43909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08516a826ad0e54232694c2a6fc03354910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3b2d6a24089118f86186017035722911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc772a1f291d83f4751dc01c6e022e21912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f9299f8ccb59f61c7734692120855913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edf1dc4b61cb6107032a35f8e94245914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68068269380592e0b63f3ab99edd899915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9230893d552b6005a25eda3c17da7ea916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3536d00b156fdbefc653d32cb72c7f7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d00b5347ada86dfd54c0039db07e98918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18ccdc74a4823615cd9dcfa521773e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4056821cd3cfc9c9906b8b93a84c22920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819b0acbb832daf3fdc5cadb9a47ba3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7ec4da07315eaa294dcbed13963e2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b761592560adf1cc51e58862786fa6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa500ca3db676c932a6bb9d3964e6fc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32167445c94d98d3c80b7f9017161afb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cfb549c970ce75ade82ff825f5fb1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c67599df32ecc128385bd8f53cfa76927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f5459a2a9b0783a15d2e293cadfe5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0cc45125a23e7481caaa4f842bcc6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e49a48ce293869cc58785078cd8742930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d730d420e168f40ef761629ca5cd66f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6cab95290f87987fae11d9e700e99932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52cb9179748439f85442f2b898eefb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1eb3ced6153686ea1a01e5043afbf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26ba0f677ca0ff004acdecf9546f3b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ff8c0b7e229a4584ce2327bd22f8f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c89fd6c4960fcf9c8262f3b413bf0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfd0584e3229fe9976288a0900260e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741c104a4167382e12f19e021d520cb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17ce3be8d3460dbaf85f9c3c496cf5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40facebb9904517a42a17ddb1c166f19941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6902fe60b7b87dd4863a9fb8df3a69942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d180a988689c9b8ab1be103d3c936e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2261d8fdb472eedc1ce9a6f54d0e259944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2c797a622ba1564ca35446c9303cf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4239a93a53b32e28c9bcfbe2b04a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a263eb4a4ce8647944917cfbea61e9e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9b61ac3b1101157dd45dcf42f86d9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aecb2ebe29333485b0350783a4c7dc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c20c5f1ea2b66023af5c2d34f42aa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373e5cd536ecb1ddeb23f0bdeb4b79c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b3710dc832dcffc6c3943ed2ac02c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0c09b3446971c6797f11d59767a15953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bb861927e5e4296023751a22de636954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0004ab72dd9a8e2fa814d5facd917955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0942fc353c29657ed8ff9e00014be4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5e791fc1ae7f7b54f2320e3f16f78957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83403280c44af45cdd20fb50e3fcb44958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5c3daccca9173a209245b44feaf8e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab119a33206b7539943924a14ace5f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ad46313c9089163665831e4595094961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174156d78b16bba060015abf2f04d683962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0af91355b154acef35098590633400963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5b904ac9f37905b79ff36aea93ff7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bef80f4481b828cd93b5d6ae79aff965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112e5c622902cff6f3dcb092496db5b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c984a4240aeeb8b0af0622976c8bd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9277be7d85fb50efdf40437384a3d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6415209528a64d15dd35a0020ccc7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d1fb03fac47ba91f21dd6019362bd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a4acf56a950c55537da0f934ad5b6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bd7ffe284c51902309337fb886733972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9ba082d8c3d721a5e4918fcae7a12973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9c730ee65f5dac367bd3cf56fa62f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7ae21aedac305d19d4b0cb3c28aa6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde384ab5e386a77786e5412528fe36a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ad906d581819b679372f8cb379836977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac584463916229eff72272dd2c2eaf37978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc510d8d6a3e0484a6e0624a2d691a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea198ef27875730c27897ee6050255ed980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc28298b893a4c84caba6389580b4f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edc657aad7cbe974639ba60d7d287a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08790864eeb6e36b9b8546014b9c18983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e054ec06d2acb46fc3e0db0149b8660984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb38eea30cf350621e6792cc084313985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c5edb6f3a769f2f2d593b6b35b940986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b25e65e7cf751ad899b4049c100d3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89736b3d6d7dcebe8ee95e1b8487871988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b41b4d2906ff277245eb040986ad15989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441caf167899aafea3b84cec3b8cb6c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58876727967e199280eb72ed87fe5b6f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14a4e4112700a43d814c60c5831ef9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8831ac2c75fa9badd34bcbd8c59778f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99692caa1092d85861d5dc805a445917994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f94e7eea3a21b9cd80975c445cbfe995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e3d34e4be56ca971827e4d1e6b221996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a55d1cc692ca89664cab78d786f6e997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5de40a996b2bac719acbb1004f7a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef7e7901419a22ac5e07a635e973772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df359dd3e7413556155ed7214bd2013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e03f7b9b3b82df9be8fcc6231613034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e1c8cb8e60bd95562013dbed5177e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef29c7cb178c3052ec65ca9b65ae4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566e09e64207b8dcf0b0a7b5da66c067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a404908e2da36aa8621bb7356a6488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cb84191eff8bbe9908e7f949f786b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9fd38ba0751a8cc243de110658a1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d30fb937c95ec69f8aa78fc9404d1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d84a0d3b36fe9cc4d329eb07dba60912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f697b171159fcebf851467896086613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498a6c4b6ae4d8d4cae20d99f76ee4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d7eb3ac7829214ab2bb3f74fba73b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8865980e66ec83720f8208830fadfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080068db1d98d2da83f29f92873b4fc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59fb2c5b802a5ff6cf574016d5fcfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfce15824785a4c6bfb0b94fba501919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a9ac8220e0402768e3cfb9f038a7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb8cc323b8e961ecef2306d1ba5fe921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29118523b2eef1ebc50a414c6987a9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bdbd7f545e6a45b1314bada4dfd7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e265dbfc0a747a7b2e4b06cc9f90ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abef183a97474a4bd36a0e9b342901725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4015bd8b612398bac6288e2330a0ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2779cb2697e5278b47b486d70194b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347c0ba4399a8d7f2796955a49c508f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0190b27b9afcbbce9260e9ee601b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069545d1b035e39dabbd9a51789561a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca775a30338629352ae52d258e73c9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea78f1ab2cbbe9c371a424704ed944332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed557013a6b8d4a624d33418a6d98e2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09af117a846d91ea805ead8079b6bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479dca83ab40397d9da38944313933e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04493fc4ffe601a1146585e151a45936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca09ebda9f21b352e3148c46cc8243f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed63f992a0ed70cff386e304445daf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afeb81088fa6f69854f4018e5c686d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba75fa21f2f97c48856370cad93e4ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a7d4c13f31858486a57d5c121f95041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984cdefe5da4eb1a54f4fe2edf7019342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897f0a4808bf61ca2f2de5e82095ecb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ba2e4bdf181bc7ec898ff46fd9c1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611d1ce79915f34f5702678e0ab2f2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088b5d7ce424bf3c30d58c55319ec2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7a01099df6ff1ed597c874e45003e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409738ab728367e4735907aeeb0c76948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe34184c3981473c480d16bd732d8bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211a0938f7dafd3208b8100315d40cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5e30596bf2a7d0bbb39c47e7db06751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c9c8d1810486639eda3f99eaa36ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13e271f7eab62fbd970a052f5bfc7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59797cb10fca12a49d7655d90f8c545f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dff14e806482b8b6d9444871f6833855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612fa7c7027924e3393c79ebf51224556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820d8022aa878c03c56e8f6583cdaf457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d85a697c850f38a32c69bfdcd0bd7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a16a64a404f1e18b879ab962a2a0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1835b1c39eebd7fc22901ff0f82b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9649aebdfb8162e39235a6334e7dca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782bf9803eee1a1efd3e85a05f8698462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b737afdd8818b393339afd2b131c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e73c9482ae14d8b9f2d6f281b5a7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef356c0e102bab8e6a020f5da42154865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dc586717d6f9447da75764851f61266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07b310de89812b719f68e2ae8d0a1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49440c5a83e62b4d085afee9278070a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f5d4d5af1644e9c8846bbe18e460369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3b45621d9f0e51d12d570adc68c1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d3bab77abb8b8e7640f373691516371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a6c6d28546cc16dfa625fb06fccb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0aab6d914c1a00471c55086da5eeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ddc30018f32ebbdcf37b508f8559074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12adc060b053c82d23b2fd555eb00775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceb733c211a1387ee70098c9a6824176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6295670a9ead5ec47202122ecb42aa677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7deee526d7e15dc26808a35b0540e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d444a6bb50addf6d220b86ee75057d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632d6da2baac32c6d318d6c5e69a8c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f314f183e88f4106a3e793b2f7f75181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faabc80f873b2ead75d01f53b55d70882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab040630aca6d42827ca6c0eb3544883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce440b04bb58df558d62ba98db183c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8645a510b87b93a00d7afd89bbe600e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141adf9b37b5b702b05523b7798987886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5307196a17280db50c11d7032c9ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05eb2b18eb8b5085ad653b53aa135588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f974db867ebd69a4e8928719774923589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b0c07ff3ccc5963c0ea95223ea3e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11476b1a144982bb84149a97182c2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b76e292fa84e0084e258288d2529192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc726125763931c5900c4e3ffed83ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a720d0ed9491b340e6b3dd260032e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff68fb75ddcbffa077c2c3370410f3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce2a99b48633a5970f512154c47c7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30059d86b6c64403a8ec398e27782297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807e92bb4dd7dabf755989722988bc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaadc2c2d43262dd9665d8bc59902199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ddb61d097113de5d2853e5f97d053100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6f0577e1866e75c4f2ab242125109101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0c10e670428e3c396dfbbf0479570102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bffe69c1bb7d710e870dc0b13c49f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ec0f5a53d79a06e4eb0dd3260272e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64656f3ee950044a7a9dd2069fccc2f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c62cacd419129956a135c30af251a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101cf885a6e499322f98f568445ca6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b652d15c88911f2bef2277da9028b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9018f96a5bd9460e4189b8b410e8d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cb65ae7c0cd5b471be83ed174b6a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a4ec7d644800ab4cd0e767e62f89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89394260c5b208e03eb7d92dafe2ca97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadc00e1663e198c819d17782e1c8c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe74a70c6d06aa2ab72da0140b4ec96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e64266b1236f247280fee3254fd58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e79367136a420d2f2a0dbfbfc0dc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d25c69a3e76b3980fac5fea219bb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633545fc7c1dcf67cd5f38d24b41b418118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bac02b43a9a0085bd8b2397029a049119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b178f293d5c1ff6ec91d013e76eccb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2133a3865eae8289f9e9ed3b0e2cbb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015684cfe8709c69ed2d18e833df709122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121852f6fc976925035defdabe6cfe0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a43c6a4caafd7e0b64db53da6af89d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f46bdcda16e553b5a50d151d6def7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6ca3c1eea493d3c282669cab7d64b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ef49225c23c05f2807886d5b3c302127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98e2b6f997fa581cd93cce770667ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cde2ba31905ce344a0d180069c07f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd0c3cd86bcc72a0983bc4df471ceb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8597ccb4d7e8e107b5d4fbf80f0e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7410dc5a72d2888952ed9ccf4f82846132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30dea0b1ca00e71ab3b193f7cdfa53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c34d6b2a61bc3906ba31b9df236cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411067e65de94955ed74467d8b1861e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b702a58e1b28e50f90800efe6d324136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecb62d49f883f38beb335b6bd0de30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61eaf86688241220f158bcf23d5fab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac1e58fd62eb29fad8c340adffb945139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e232ccec7433724fcd4847b8c2f1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae0ff4c8a186243cc1b0e7f317b598141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fa02a267e0bbb9257939c4b2b9a66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc69a62befaa8d2cd81713ad17d94ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe3e2ab3be994469457ee73a473954144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f05597b17af22205a87e7966fc7c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122780e4857e6e2255fc527afea7642146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd3ba855a6efcf4b39c4362fbaebd3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39629c0b33651233def1c067789844148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af643f0b55e21aabc6d86337da4ce65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193cedef1445f86e3dff13207281d87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d21659316079a2989cb884c3f131f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05d7b13df6e60b2b144e930c2a1534152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e09e5b071b7f44f9c2400478bc59c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfcb2774ecbef6bcd2b8d08b356d21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b87550d2f2421162f5c7aa307cd7a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027719279cb1283d09c93f0379167bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919b9277c23ab063085e49700df0355157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c01671143015485242dd705fa10b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df203b069ae33a20dbb4298c6989b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cb604b713d5fdbe391cf1def2f0c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05e2dee107286be46abac9de1c0a09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02207ecac76c6106d99f3dee0f935840162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db1538e2d6b00cccb44e324cb43ab4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752747a00abe73aa18ca283f5791cbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b96a5b5940802e4e066223546acae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77491b181a37c3f7864d0d45881c93ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff263556c985d7ca70241d8727db6357167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b87ab6637cde40d710b7e0d84c6ddd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb144ae65721666d29c5c46408262b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b165c020b027e1294bb70d65a5e3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c7c3e5e4d6df6858aa2b1082d3ae4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d56c882072a2cafc621a2c51662750172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470fd4d7dff909aac22e4ad6582affc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f07e822f16fd89dc44d16dfdfa733174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e227955d797b3dda64167563575c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08188af677ad6ca5d0bfe2d05dc3fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af63b6f25d1b620876a57152dd80bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd37c0bee2815a80af4058fc2b634e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8853a449ceecc8bf920ed8dbc887b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdd7a52002d53f9eb79983e3e75edc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67a5a683b335924c1735f0712bfab9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0576440f2a0f84bea74e57b2fea7af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad6edb18377cb4fbf29b8b67162554183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9dc5c3aa12ae2eeecccd6000829b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa47e9c96f44b3753f589f3a5530a24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52de4678d34ee4ab27db69342ed1a36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a76269c2a1a3b694171d824c9d99e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0bd85f0297ee01697a959d5f479dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb353f114481977fb58abf31ea6eac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99107fb7e5f6b00535c5ba12132ef09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5039e58476493c166770dd0f70c4059191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410982c1711c2c8618b0ba6a829e83f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f3bfe3c043b06dd9b69d410a60483193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28e34628120ad7e7cc81ab8b35f4e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc8888eb41355f4f4f170d99730748195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661be0aa0243aec5545ec99ec7a7acbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fd048313e94daed0fab0fc2f465f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea89aed8f5a8140eb93213265b60552198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf5791bf1f3cfab4d72e40832de058199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dbb1c16fb54cc7a7bd42aef61d18d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d20ec7a1d407213a79aab0e46451a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd691da175d2102f5e3524ff99ca7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe3b21e9abf73e812d816afd6755f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c63715d44f9fb2cd1db61ca59f3f38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0279d4db224c3ec50135e802f8fc2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78e55d0784218b0cb8f1cbb973c30f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f1d8fee5c339283d560887c213318207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c509b971b5f0405495d301cef0c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2652b097ef4f0317bd434ac8e70cf94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2112c27ec0e5666cddd07bb221cd1ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0e46ce3c858871df92fdc50e0d2fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adb9112902ddc520bd9d1e3952af0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f55f3a90c98388d51a26aa910d319213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e3a788ac3b1d0455bec568e565051214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d45aa914609fcaab04fadbd3f6b56b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24b0a288ca394411ccccabcb2e21a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694743a3ce601d58f525d862be4e6099217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002507e44908851d3ed12b0d8966274218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaa460ef11c8cbf65ebb7e82aa00a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fb827be945881dbc2994a2b4e2160220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e236b86619d410b07a1ee345a5b41a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b3f54d18c764fde3bf6b45136527b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15307d5d507fe577f6d57e6d39ad04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8589b26a3900d07beb832d9420c9e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659dbc1ca37e85211ad449eb75255e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dacdde4b236dcad7cc985696f02ac3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d0200cc5c16ffa0fc1058b54114b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917f928a1c5642f7b98c5b74355308b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612879fd09ed603e1adfcabf7f54dec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3783904309cfe5efa3151ce84be967230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8f1414fc9b0a92badd04468f3a1ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01facecc1ef3011dd84955afbc6ecdf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968197d1062bce8824826a86029966d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8fe36e6794a1b5ec0940af8c59fb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd542ce3148fbfc98f87fffdb7b03c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d108077cd0809edc900ab47d19b1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4ecb90688bfc159315168750a5d7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3f002c0bbc7f53bd157b4f1069ba6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f14c0c7f1e7d7f925689d746e8b4fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ff34989dc61de480b0d70d4f16770240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f0d2d0ce4575b4daf533a3578cdbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4c3d99fd95bdd0a17a1e9a8daa68b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae5f56dcd4e620c9a6b2aec28f020e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac3e897d041b0c1349dc2f768a696d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b7b4768f2cfdd757ab3b2985488c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e6cdba43d7b821d478a9d1692f240246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d59a024b47698fe52ceca66f285045247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb0ecc1de68f427db367342df4bd98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff5479f52325065009d93b4e934326249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e58a37c9fb59462dd30172eac207e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a153389c07fa849531f7714777a95b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0e847e1e5ae49a5adae64e37babd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8b09781f6d19b1e122a1955543aa9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23415fe8a15726d30ff0dc62111a25b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd39d80a7b1abf43f0e2d9e1f3936255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700253a9f292e864113361df84a82e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed674b05e5a2ee6e0d8d8e5f7dfe29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a8a0af79c7c8fa7022a9b826eb57c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b1d422b1986313f019adab938d453259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6aaa5c800efe45547843b83bbc7cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc05f676914936e5ef68fff61fe06c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c8bd4cb9702a4fa704351427701e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8ddb4a504240f05b1d4e1140bd7a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cf479ceb12da41a9eb593cccc0d8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b977e649dbbfc2202059f50183123265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3992893abf1cb7b6f2d86cd9929e14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cf209738d113f28d153d2f5716ad3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798d5c188de5a7ce30b148c04a32124268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503542e23ae04c07885e9d88d52094b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c294d0e5bf93c68d4d3669c72bffe2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9c5ebab6ff56e3f96225cb6ec5690271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2858fd4d7b65d56485f3f8b861826f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a180e734a0b7ec7a1111d60c55867273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab3bcdfc7d25aace8b65ea86214b60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20c321b54050b8f51e22b0360f71db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40fda36a32aaf4b2e571694eeef4ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f146dae1f6bbd4a3522418078d6cf98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381dd0d4811a76a131cdb169693f254278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4358619249bc127dc5cccd2ec4dc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63860c602465f0a6dd24c57a1e97ed6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61b9652c1df2f97677e48a6a4f84ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7499e90dec3c19a4d8251a1f0670c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeaa2bbf1598af6d12bd96d9039668283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b225c10218db00218f9088d04818e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c391eacc05b58c055ff2ef5a84af9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebd07d5b9b885db375420aab20b9fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ccffea5244fc90f76bbfee382defd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b97be4082646abc1784577ee91625b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e17a5f234bdcbcd53cfc6ce0b257d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266332c6955c7d5a08b8064a4c5f258290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3e2c293ebba1390a10a3d08dc6137291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2502557e6b9f3c5adfa9812825426e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fe0c0d0b52dc42e50c3934cd0527e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802757db4f651e7554d9145b6d3198f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738089ffab26c077d93eb58d4f0dae2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1102db6fc9081da834ae826572c03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08ba2ed88eedfd30e77e662168aa46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abb6b84274f02b6ac737353010aada298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5eefdfd8dc3db4eb0905856de341c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cba2bce58ea440465a69e41a8d7ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d741b428123e6607eca62a11dbeac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85488e997b67459d762b01c6fb83c2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb0fc79f924912a9606533b92e8ae5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdda3d738514d727a2aa5abdef68757304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc2b1c95a178684d444df90d0ebbc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bd3530ee9d2225424afce487ecdb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43733fba518a7d6dabf0a54545104dc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4cd72640a762060b0d6832adbc0f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97851a381dfd0f93efa5667996453dce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45738959476313a1c287d9d6867f65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82d545d1a2c3e4113c1b5176287606311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d2f486e16e788fee8a835aaac1c37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f178f8a25b076e40db0f4c9648f0104313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fb4ee727d1362429ffa4781b7ee3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f2602a9c1ca9bbe43a31c97b76bbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8749a6eb874332bdf2265a4a17ea3d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f681cb86095879e9054d394598448e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d059735e57f4df02a8d2e302fb539318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec6fec683643a1226541eb35529ea8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51558f9fdc52cbbc8738a4276ff1e58b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e2df0a6941b71f9989b5e52b2868a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbffce4eae9a5708a9615981b1d05f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aac0e4b3f248cfa87bcef2d8a6a2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa101532d1d23da47aa11ad896a96750324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165946ffaebc50a9f17775dff761e4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5970f00965e05c7b1d3213f7fd0255326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8302212030e2cf0ff70c09fa6624b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f1f3a572afaf30a4e5e594563ba06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221605ea89c5b0d6864080c9bf82cb60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36ebb181d49e71a146eb4b0772ca9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3500f00785121cba8c48eab37b4d79e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe1838e7b57affb9d8fffc1f01751b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241544ef80359e9731676fb3c10f9a68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6e2e6149be5806e984c4a48532757334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca1e3dcdfcf7838e62cb04e4b528a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ec04311ce31b6d94ee44da3b98550336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224228f9a3adc216b6c29968fce45a71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4f1bef72066cd4095e6325570c7ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af910251c6ed06274b1dfeceeb921a8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0957baeca1f6dcfc817fbfd8a80f0ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee1f0eb266825f0baef480d4277293341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e940bf733ad58d1daa6b159c38ef0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcf3fd81ccbf840eea2aafb879dc58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd44d64297b53f0e4d02d5931ed362344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cdbed7dde6946c4e0db10dcb9380f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300f8c6e73c900cc0b6fde38a158864346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d01ee0b79bb838aca5f582c49a7bda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbc8c113421eb9244eb7b7a9a23eb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e230431bb3a0a3b2b5af74e44bbd866349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e13a53f7fb1e5aa5dd21bde4bc8d7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f271fdd02886aafa364b0364f88e523351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13db9e2d7f7d6c738888f0eecf9269352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae6c11115370111617eb40c0bda947353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c99d24ae3a9913934af8e76e593e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdb687833543131df6d0899e9985ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0e3bab9f34154dbc01d37c11263e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5848cc3648b8f48d3cc0806b0f8fe32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da75e1639a51f84935265fe0aa0047358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b44986b3d3ad5b585aefc9509a134359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88160cee36b3b5d9a22eb57bd43f8069360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a5cd70b5ea8526cef25a35ce5bb45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df99865da9f2a448746dbfc0d89459362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f044333a1b7f4c82af46dce3585e027363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ac5b48ebdaaae40d984eb90b48b43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8350eefe71ae12f1fa591c36f3433365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf79f55119edf132104315869f242366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd13782df4000900aebf1fb81ea53af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8238eda6aef9aecdcb3588a64cfdd3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ed7679c22822b5fee08fda7c1ecdb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46cf6e2f55b05360e344a9eda756c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5365bfc830ef4d9b78f29fdb82de6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f5b413930cf1066324993e5c24f00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbe1763d9973b87be488343e72a4e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f92b48b5c2dc9163e26e52419b7696374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a3d42bbc2290391c89ab57f18ebee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2262489507d3f318cc9ccf0b29438376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604ffb5a39e598f7452f9b8a58f328c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999481cdc8c4f10f6acd32249157cf4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b052e0a6d4ea5becec2468ae39e2c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cea5779635e66cf348399d0314010380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb222d6de7b49b9801105fb794b235381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acda251a3d6c661a8ef318d48634b96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818eb32d6714d8bb97e3a6dcf9b7285383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af35852fe495702c1b697c3d009cc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c3df6f90c7ca982de56ae708e25be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab7963b0f58615c5b1a961af3960a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92d9652dd177b2d0018be8f1265bbb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49485bedd893f241084b4215ca11cfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698aeb46e515d77e0de48866f7d376aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93daa38831568a041f969dcd6e34f18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c216e81e24537a7818b39cb600be2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02408b5c7952d130c7fdfd3a81c6ae6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612710a9aa3f033716e63cdd8a3ecb4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b9476d52c476b4b3cffa1e2b49f9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814df88574c07a3bb50ba498b6a2832395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f4ff7768f69c063cda7e44e04dec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12878152f0cf5cf70fcb372e59b3fb0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4d4736813708b8183840381e6c59a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcb279f786a8ffa0f333d635752e2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d076b7c9638c402d23a3623c6621d50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813abe7cde492c32cef3a2c991d4cd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7aa3ef9cdaf187da820dfaf7a8386402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d238b4762405dd9a3b64d558f0b708403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85441fbbf988cd8ab617e2351de4da64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09f82814afa102bf351d34cef3c966405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19d2cf8c63689103f34682b3e6010e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2362eb90d05140cb85918fca02e76a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a0466d2c7d5997b9f2917a7bd5773408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c458c50036305ebc7e4952f9e8ea0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e3deabc6a960faa1bb9f76a733c07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51013a816201212ce14d50c9b7d5ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181b4a9a259a9ccea67a47b78d00320412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ba3d8d8279c468689733e43f4d52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc59653d5fb6c461bcc20fda3d2161414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186a1c9152a8b2c1a3fcc0d003d3846415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6214d6af8c897753aea6d517ae92dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f56d2b5862819f5e7d6c6afeb3c190417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54185d11375ec47f8d64e0eb78635b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f16fb33dc7a025f5a4bdeca307f01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36d33c5b33be7a7fb3d874f1d52d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543e83301ad34885a1ae4025a3cfb5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd161fd59aac991c62af8aadeb9950b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2b3d0c45ff076be536fda610a5b01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5677efc4ecd8332c6468b906c3f9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800085786f38232496f3d391aece171425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d96857bf9efa90f1980f3f7638ef1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3d1247158340b231588a0d42f8913427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066a463785881768bf17b2fa109b282428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912344f1c925fb209ddc4cb6e486298a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49c29c6ddad783fc0d005298cb6573430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b8683205074fcfc009bbf5e5e1b2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f0b4dcfff79ec02a314b7ee8e693432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0074c223ede063b4c0d5b103ebcbeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478645dedae4a2ec6b9677caaf3ba1f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e3d86c07bdd4807472a6205472927435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e1501b521724704fe23471c4d3eb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb06dfb6947ff6376e6269f941ae70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630e46f78102284a2f8259150e0f736438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97c4af015fec187481f296e1906e1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a05ce680b4934ff3006ad7514af20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6fa06fd8981a2a76ef8497c1915cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792a3274a83cf43b3b149d454f97277442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb859981056b6c113aded67bbcbcaffb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554d3a85f07d9206633bbe637ac26fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09e6c9756ac0f022958a474eb72a02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85576fdcc823f669acf2873bccf2ad3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596da9a270bda88b2656d61be5b8f5c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164cf8e28657d6662c2d15d179c3814448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac8993e16367f3f8698fbf2206269c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba782d75e9fafad2d455d7d5471cfd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcd7fbc5f9ac92a789eebb604e7001451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b95f613ffe9bb1ba73161f7bf4fde0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f0ef553b975a2f0c397479b825e17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed378c6441ec67167ffb1b57766100454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064e52c0b57bc385a78a27f3243938c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073e946a8a806585eefa77278173dd6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010118ed2cf5edcdcd2e3ce6e4e4de9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02b259829e141a443b8629ec8c08e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5de085997be8005eab084719ec529459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7900910b4df61a8f9143f3162cd757460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e13f5552b359ea7aef9471fef93232461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1331b9768ff55adcca0c4725f71f1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4044b86f7b181cfd33bd753d617c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34f99bdce66b7091f3bfaf115da28f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4760c7f7574c1e2dea4bb8b70c8cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8f0becd462ccebbd3b96101ca25bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251704b05c9a6e6e1a8b06695f042b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da903459828d4bd8077cd0a436b1041468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304de6166678a7838a95277052337b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e9614d209fcfd153c29ec868345a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6c067d9093e73149abd1340c3acb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0732b7eb99ad584156f86c5b357cf2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cebb6be3f2f2d8e2a0962f6d797d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cee9bdb69412c53b57842a9240fce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799bdd0983f2125e637f0ddef46f595475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3c145109f2959e6e8bb189ec7d0b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c613bc9752471bcd164d304482c9b31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a356f0f82455152b42b4850c1deb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870638bd8a7477be8283333878869da8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b92d50db42fefc25579db4c6e8365480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b47cde65dffb5bb260d9646dd0ddb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51edf3678e3797d81fb81e16e57771482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728775e31943caea41240ec1d21aea8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43586f6a109790650250c15d06903cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f3d0718af1106878d1dba100d3fd8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cfa6b9d9a121d0a343f0c1a614536486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a7ccf9318541c66b481834f8ac2a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e16bccc5a6796e701cd3ca7f85229488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d73474decbbf586ef71bc6e0578f51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3c78d567e4427241eaed19ea8738a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1e539f903bc39d66338c31bed0ea0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454b9c927ffdd7139642277cfb94bc0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2766bd833da1fa73c178afa11af10cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c2848865f9a451d54a5bd8f6201d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0210c4809a1c9f875ecb81e8ab68cd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f08f7df08aaeb4b89ca8b990e59296496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b08714a83c19915c3409a04431452497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1849bf0362cf4aca7955e2eec75d62b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188d0d1c1c9af328fb148b84740e332499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b83a395aba4e72879762220feb209500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f33d54a6dffc211940d83f33543bcf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8264843c2151354cd6bd57667b1df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a8680c099afcb8015cc8af894c957503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dc79f3d195e4697fc543aa597ae4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b6d959cbed173efd6aa2f7ba61e61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b57fb302105d26d38d1ff1dfd9f177506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09525f273b70269a1487c67ae542368507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caea14b313d38bbee5473103177f0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ad4d840b741efe41faf0ad11b366d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55695ebcdf78a2327bfbda705b810793510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c05cae543fc84aee0b41e379dd576511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bdd41d8516209ea0db6a780829c9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2611d5e8cbba64674eb1e6d8935b170513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee4b4b7b23e60b7e8956dc030bc75f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bc85b22df8665c37a78dc31922081515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c0d6ba7e6acc2175b89a114a83510516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022af99630e327d5d8bc154cc5fb1b05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4d21f0903c35aa7feb17a34d121de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4f6c851a5eac4e9fe26870dc1391c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495462d3f2173a68dcdfc557291e187520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca71f0f735dff7808ac46d7f5d5dc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9c8bbbdc5bbf1409e334cafa9ce97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d74ef8007a90afb114e72b249ddefb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcde20f591c225ef2e4c16d526cea9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad35a201248eac8ca49a2ea71b8090525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aa4850eaa7163a13ff1b86fc174b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd75bc91db7bdb95be08b06cd860605527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c4788c371d0c8e346f3e7d5421527528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161e30b30e5d67c73228935ae9f5a5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031e6787b100f14621c31eb9f60a760530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9faf3118536e417272ce9de365c96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3387173a59959ec0add079acdd814532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f362a02e574243ac5a92676a1bde53e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bcd70d8dbe4508d358a96d3a66bfe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffe9727c5b4c51fe895d8016e6b2a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede38b9935fd804f913a3c9e26ea13d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ea55b51687ebc832ae583479de836537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125597e627e7d121ad3e944148fe607538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d632946675fde4e149e38b2be45a94b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8366517acd9a0003bbbd536aae60af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567611ad073f22dce1ddbfc878dca09f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705983e9851f668a72c8b74dad2a108542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c285baa150cf38580629b1dcefb3032543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2c29aeb57def5d7f1d57f0feb002e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445beefd3ee2dcbbe7b4cfef04e787b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88684e1b4293280b1879bab11c40c753546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276c36d81246afdaebb3c70e0c3b386547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b7b3c291a172697a187967595d330548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a1e12e2d64c3500c40efc58f7f955549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33521c418916206d0f789b45db869b54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b24e999e1b6dbade1815fcb62e3987551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7eb49259add931e1441564ddfccf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac7ef3259a739772ed7c7fd1bc3cae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1157e42e4cd9f07398ff9c59bb55283554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facfa0d5a58f22d6a1e2b69b67f11c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add62621c837472ff48aa14b0f9ab62f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d4b49fcf42df1eae8826f9dac170d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ea9c3c5b30a22d7a9312fdf1deff7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998294cf7ed29659107ab15886e075f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac44e506c978cf88a3165bc6e00d19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead2ac246f411a0a868b53f1f38546a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0515584c42dccb3a757fb684248527562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1c927b65f6a4fdc9394138dbc5ca1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689c5dfc955da347a21e1193e4e7315564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e9210d9bf66f6c5c42f9c46865ae0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c48d358339da03afc08d30e39dd5d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231246388f62fd1770d31123c232a2cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700d716573bf5167580e137ea2434bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d63f02a324efcbb4b902e1db1da38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930fd3dec380e90dc84cc5e3fd5f75d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74eeb006dbb35314c0da347888055e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004593c4016447c39ae742242f5d533572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e893e46c2560cb6300fbfbae077114573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e34db046bba2abb6f409e6e0192ecd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9cdfce63cb7bd5f869ee31e9e945d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb254dd458987eec97bec39f4da9c29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9394887e606a4c4f7a5ebb50bc906577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5a230296c2a6d2e653282bd33c035578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5ac738b96215b31b3d686d56a2280579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209369813ccd20e1cb86d260281d2128580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b48c56af240ad734f173f04283844581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b379de6ca1884e2a7b0ee0d592fd78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b367c794c9409288bd1f3117ec8cc0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21253b536cb8e2fcf8bcd2a7e7773e00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568aaf48cf10f311086ea7643955b34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffc389cbe74ae2de4ce0c58abf3284586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aeee1af1d588b260fca21776de307587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ee5a3c254b37c617fcf131bef38b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10508a40915b7cf1e36be0257f2c56af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c97bcafe4a7f015774b6c42235199590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ddef8cd36555e59fbf22c40d9daea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00675ebee4363490083254270ca94674592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390484ce34881d8fde5390febe3072dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6d84f5478f6aa2cdd958e78ac9f1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426bc9bc58dd489e2dabb04f78c483b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f563c11bfc894b66c83c664322130596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2342831f6cadac76283843f8304aac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e4433843e07d6dd5630ee6597805d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2e80b2e2ab16e76956a481178b866599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0036eb712c7e39f29f3265cadf0981f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794630eb7335586296e68e141011678601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fedc951716edd02ddedd394374e53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d53105b8381882052adc4389f5b1b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903c6553673b117214deb141abd44ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7ec8b5adcfaa9f459bb6ad476bc8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1dde473a72aef336490a651b16363606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6a0ec867b11b33918e52de8641abd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f10ab360a9ab76316e6c9b1df00425608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f50ca71a174e5a3c8d0d73ebd8d7e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3ca40d8a1f38da3325c213a73f34e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff69656de4687b26d01492f89371f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235186fc9c31e2cfcff4430589f06f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dced3e16a0529d1ef9794c35d52a47e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64736749686cf5bae27080311f4166e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd085065d2b736db2e6f35b8142b395615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a9abddc4da73c846ed151d293fdb0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094abba09b2cffa6e2d32dd1d57210ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bed45cf8aa8c9f2e484173a34f6179618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391da7373f65fd6eac7118fe6a73a440619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebf6cf6f96b8626e2f268df59f5e1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f0b52b59c14b7f2af66b7c33b25be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cfe50606dc701d7b9c45130880eca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d05c2a75263e8f91d2bea7a685d0a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736670f7e2d17bdb6c2c5bfba1dbaef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912742cd1c43be8d8de8a9e0fe93f4e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0d73910dd63030cc3b2f1d5dabc7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1327d72b7adcaf03d7b65c6d05728f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f95e692eae549bf87b8ddf7c5da45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d2910152822339349115602449e0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa13a355ed4baaac5383c0c1b9a833630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e470184cd89b3cc8e1b9ba8856df0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590657f7c437612701e778ec5ff65e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c853b4d39e2bda8d312f724261918ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a29cc4aac4de0fa4c0e067af13449634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225f230bd990828e2a139d988b46ab9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9552d06bf1120742e883fede484fec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad8c3ec01e92bea93b91dac2c3e903637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a781843738f40a589a93fbb199863638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc56d8178a0fb4636f67e9eb2b32274639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696b0b3d93c92e307cced5e2cc4a1d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb590012835883276c0165f29ad684641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0705f3fba81de14e5606925bd0bc22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05ee741375a6de54323b10260b835643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc680335c27864b0d2d1141a9c0d93a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae583e828119d6c8c404e30b97aa30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe91e623f09491f2c1acab2dcb1876646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ec3d8f1b19f2669025c662dc94bad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfcac2e22fbb3d8c0d73ff3e5d92a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e83a7be306f1087dbcf309018d27e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc3c703a8f7baf66edf04205e4bf06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4260d4838f0db03e8161ba89f06202651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004ccd69d146c80737aebddf3109fd3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0e5a2dc282ef75b8212dcf7c290f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910d94e8532f7b832b0dffe01eac4bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c16137005a84b2e2396bd96d80412655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ab404f2f2fa31184ca74a7e28955e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b0ba3ae77ee8d5ea742e9994e7ca7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e2e17c4d513d0c60dda0d520c43cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802625c7139e3e4568bda58012bec07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9a8654fe39c50ee166056723112cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b834e771a7d132487848653b5a25d47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b10d487076d3576fa14c199b91771662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a397a23336237092706bd04d20d839663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbf15091bfbc78b0dbbde458cdbba6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e6e981f902042a4ee295e3623b326665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dc3a1d952b760da5f8c4180c01752666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729201bcfc94bcc844d87187eaa940ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec158982c65e85527be0ccd6ec4e90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569c258d75dbc40812cdfb6ef918297669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b75b42e08622be535cb5cdc090ddcc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb3da7b1593b10f1d71b9e4ed9df08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e37455adbaaeb0ff7f4d9e721d1e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9fe3f55504d52e1444f58a3d307ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b17102f1c97dab0d2383ec6da2510d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547c2a6480f02981b69867f2f1a046f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39348c3c216e0c687597e4dd338f3937676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f1bdcc06241080610e03890c7d881677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf9a6dc0453bf640ecab962b9cd491678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56019f649020251c603e5008df96af2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a8ba042235c34c983a22c8739be7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614f38eb7f776b58ba9ce2fbaeea2b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886ccf4e32949fc2e688e47f3771e50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f868361dc737e3bd7f4956276f957f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e97abb4a81c8012c2636f885d55ae1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c734d981ae92845987ba57a11f17658685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664d4f24e265d97a026e56b776c9cbe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e85ffceb7601439fed69e72dd49804687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef15a586fffb644e661244269c0a5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ca4c144080221478afc5032d0e7e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46325c6a170a0845090792cf7cc4e0bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f99466c76a1d707745fa53e0810b4b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796e790065bec0a5dec2c5c5f176195692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e278f7a258b1658fee0217da8e10b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bf5a6f3e11c0e4c93421ad9abd4be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee485ba51ba6d843f9deb173b593d868695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850d99968d5b1626bc0d63ff86f5447696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078be2a08c2738ad14086938b84d4b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8bfcfb5a7a3aa5c185cee62d95991698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504f6db826a5186478623bcd8d11476699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305a71a35808284f22c08b6232cae24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c72312a0116dbae00cf105ca0a636d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85da8893730cbe3012da9c8cdc04560702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b341e7d65a6536a407e1883251483be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e4eabc2ca545b905e0c8138c41eed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88debbf4cb049396142ef94cd26274705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3dcf8e7631e68b9473cc69dab5431706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f369616fad1bbf62d9f27ff8fe86ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4249b1e7c21d947d2dc3747d8b0ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492af8ddb25c064e81170dd6762957e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e979540000125435d0102696017e146710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fe8d294d0814254f0c41f7e4a5c33711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811ba0b2ef20e5e89de855161fa6842712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20a5d8279f61611870141d67f96684713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f62044d3eb4d44a60e6a29791188c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc635894678f811858efd39aaf7ef3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f490443d942204c3fe9cf8ab42ac4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42084e94a3306662a18c7164c191b252717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18146d557ce916bbb35ee27adf6a0dbe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb42b3210156c541534674cefde9a45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53d5b7449e618f01d78170f1fd176c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bef6a43476811f6444659c69590fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12610e6937a2f947e23ad5e542043bf0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c02f635da32920d7e2510e73e3d80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12e955d8686e18f5c7a9163fde60fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba092c5c750210939054d37c9e27a1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e75ca7f67b926cb973d2ee0583997726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57273bbf4a56fa3f00d696f5fd1561e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8757507b7d9312f9af116fd1bbfd0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a508010ebdfbfbae523b939f854d1c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa85c2ec4c8519708ea25e3ed029a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fa40991a6d0b53e1fe3b0c364429c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f1e3912e6514fe6d643190552485c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59339cc2958056a69e244a328d9e6844733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38030b8d78733e8968e186dcd9c8e718734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cfdf3ee93ded13096f77bbc98e1bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b50aac97f847922fe4273e44c04115736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b28928fd14617d9ae1517a79f09445737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a79c6e316f1580117a7131879a522738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eebe800a259697960f7e5e0931d940739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147800ab016475c26abb0d486ffedaaa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a87739aa348a1f20400487929c8b14741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdb0ba608da70d8af16d8295f8ba3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7da079c7da69359b89b6b7818f356f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f50fe423309fc95f593f9d5350df7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff3878de942d8aafd31aafb8503ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da045db06c6b45b299b649e73d81bf6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78365b114e8b3d47ef63694187c123be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634edccb216d01b755315f8a2fd74291748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f875ed42c346810a3e904b64385b53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead671fb998b9b3dec1e7ae12cb45d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29580ffb938ca5c69388f04f3ba23806751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc3c3eb4a50e82241df7681b11d829752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82dbbda8f51a397fe74b5e96fbc548753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9977ba02a3794232b4a8d5ad066cdc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119cd75cf08df53d26baad6da1add03755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba0a985d82058916fe550402220b80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec99ba02ac9aaf49b2192c02cbc7218757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f29d10f5f36d79c39c379c7c6ec0f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65030881d7e63d100c5ec927c9fe0cd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f57da0672a97989a5b24d39563f986760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ae93dcc65a34b1c62d475167bb046761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8e34f561720a1b4d9c8f6dd1ab12762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b5ffb148ae5e517ef27151d93bb25763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79124cd503300de323305f03d5ebcd4b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab379edb84f8d3d37f68323def03f8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b338292542eeda2f514546c80dfda2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b36bdb2d406c85bb1194e9d620c73767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7f18dff41265c93a7330f60b47edf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f05738ff221879727ed53ea0703d9e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962834d8deedf23c6f43c90327588daf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfcb625674a1090ed4326a275d317f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be0d8ad2e1d15af4bad72f2897f1a4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dab3942fd408bec756e5d326ee143773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b572aa98c95ffd3abd62cb55687bee9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8857f4cf47f419c47afdcab3f871de1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90633e877c26cbb209da0c865aa7101776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed2a3d5ee8cd5deb2a5df22220da10777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bf4760d9e63602e6c3fc7a4bb521c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276e81c3618f5d886c7d03820547ea8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb42dbf9ee969faace987ceb6e216a8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129bcc04f8788a50956ce92fe068ec0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95549a75cdb38be4a5384db96329a3ee782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8b9b7e8413a6ca2c008a05fe836a1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e2fd7b8ef8e977256c85254468667784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f18921acb1caef05b2947a63ab789b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c2481aea7bd2f4e2e941e7d9f6af2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836935516cf40ff58e56996aa2a15b3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e564d5b443dc821f2ae297f37c18975788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a150e0c039849fb7408a76ccdef9edb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364060d9487335d1bf0218d2316f248790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c84a306b211b1ea18ebcd57fc215fd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe31c58d53aa55fb18e0f82a99cfb87792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b8b73812ba8f2413af121adfd0208793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59477e543149aba33eb05b7caec2f42794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36ba6fc449dcd1e5c6c1f03dd7ac65795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b125f89e68ea11fc5fad12fed5e7f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb9f6ee8da3db3ea43ea8a9ef511fa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b0113d046da790a75291caa03e718798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b602a03a4bf6f265becb3c798bb39799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f1705f50465723711a36630fe51e9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a183e669b3651d9b867521d53e14d9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdf2d5ae8b339d9b1461ed439d1183802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357758ced6104feaaa9ef81157b943f1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e451a4f96f88738502abaa5bff49308804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d584db2f9b961caf576d7fd6694546805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1375400295d7bf4bbd6eaa54dd240806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b00a4debbfe33ab531004348f9923b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54af8389cab0e6b7383acad06bac01808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2bd62c20321f7e7de612cd2a09b74809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1efea01f4852ac4f7b4ae33129ec2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596c2229d6195d78b5f645a38abf4a6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7742c154ceae442d99fd0add089b39812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87365c2e640df37e28e3c40f0eac22813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309afe8bbd72b5ac28f860ac40d583d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f4c2ab5814fc4e07d10d2bad9b75815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d206dbe869fd1fb86f8737a223fc1e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57753da33d4b8481a26769c43041cc8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd3d3b6f6238509cf956a158bb8501818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461cb937c3d113ba422c274edf49536819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4dc961774931d7c1b4c70213eb320820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925669b603f6a4be76bc761241fcf48821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69988e105564f283f8d34c8cf179f2cd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e374bbaec924946d4052f90c9f7087823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e06e5a4714b939c851579a2405cf6a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accee8d90011d0e43c3fe64532ce1171825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7785df5d058d0285ef27e60081a737826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aa5646a23779e96ae6a06998d745b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ada5b848ad84cf65bab257927d8138828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4146d6e05d3bc1f532c99ffb06638829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f651fc8d5cba91310ae0b6e5e05cbf4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4a9833cb93d8c19a58871a3a50de3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d515572ea2e36aa1c861b7d8b1740f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3116411bf75d9f698a72c92b18d9e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c00481ca3981fd896dd657c12378a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc5a5bd633b6e90a1c3a86b1ed29e7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f16785b0aa738673d43e57ca028eca836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708c9ae69c90e2fda012140176a47c8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ed87310ee7b91c0d65a2c8f841806838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a610daab04af02a3c4bf84b9e7c13a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b4a805f870902e761e6fd8a527241840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5565fc2c6c1abd95b14f6528ef2e9a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5e77acfddf3143dd608f419e2bb00842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c62dff6bd394a66dfb72b46612bb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757bdb48af765c97726a464b7ff9543844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb2dccd8422afbe25179ca26e1fb77845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262d05af7ed5f83ba6ce950629d8a56846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db75296adee587a78cedee3af876383847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1c6d52e403e4e6e958ff2c3c7e1a4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665388e8f042b01b0fc80f436f06733849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6077a0378038bcf009b88369624cf1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f564f3bc0df03bb5cee5b44b1e565851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3cf304d7d289db2f93da5774c25ed852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce219eafdb027cc153f08c75e8ddf6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2570aaf538292c2400ef6cb71720854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6c4dacbce8c4fd1be09a72873b217855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231b3011cda5e98721e1f38cef46c99856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6555031e1218ad45466d870e32c2e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395283be7e6c0e12a77aa0ea087d23b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d82905e2d46316826d7cfdfc8518d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec883ab21888cc4a6222b0f815f017860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af6e40922a10163ac6ae1d96cb3971861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bddd5a92582015d97ac695c8d2e673862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7848be21472295c6eba7f8aaf6969863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3196b10e794b1671e7a450ec632f8e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34c98e3671575475439715c38fd219865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b557d00235d55942b8e3c07d6ebc2b9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063fd4ffa60a4175458ec9c1ea6d1f8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677582547922c7448a9a65b3f9e6556868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a302b1e61d715abb827a5bc7ba4427a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce836de11dc5e70064b70ce07bb39f7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da66a90d3f1e2f14e1bc28c56c2e6d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610bf3c260f4b792f86b51b66163cc1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311c3b7994231af52b6df13ededbfa2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d817fc4d4717920dbb89d21b10c9ff5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f5c1372677771773f6e637d365fb3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597929b30bb07b3be45aba0cf29960d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8499576690a1433c5290280da2e0d67877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b504a622352dba75b1b596189f81c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4861ea9a9fff83af41f49c9a4880558879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38ac9d4b3276d8f56823a3a7c187ec880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eb2a69767ec07deb2dcb1e60dbf10881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5147146c9a5365a8b76f8ea2cadd61882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153310717db5ec2255dfa0f07d794f9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577fdbd11e62543cb5d271180025cae884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af90e63959e481309a6a8fa66535e63885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9514ee822e82703635e27be321ab8e9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7547413e69fead06f4ae6d6bfb1f0c5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebe256abdb0c32ab5dfc5a6039472e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dd024e933a2d2c5b6592349f10941889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59f3e6d43c4352cfbbf5a306d4b10d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6cef107ee1791b40475ce9cc34ee7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa22ea674244a619c07c3564250153892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c856dd6c59e8b67bb8ce9684896f3fb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe593cf0a23d9fbc4ab29d70001e9f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728693a7729ca1b410263a409b582a8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402093b26fe101af47268028d12b40e2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635c186e50c3fb4658bde806456d839897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62bbf2a8092c24277547f0e7d71b62898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b36ee865658ba4dadc2710153d50c3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc0c4e059bec6c6d960fa2b1ce9fcc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d5c7acabce2e4ffeaface60d012ab901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb23a8f42c4a897491e941722ba4f0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b965c14e50858763cfcbb09b8eb3f85903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d764d5012df2a7c991f8efe96c7a74f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bee926e888c625b6598cfee511cec905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f5f83e92596e5d043f3995ed5f49906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a36649bf14bc07f33fe42ff35d2e15907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede0809f3ceb67888742964f4ffe9bd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579214a9dec8a7a1547b51410dafb3b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f16511c5e66f84b273cdfe118fc29910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6063dda1167f66e4ac021158a87c473911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39d25dea5a128ce0866b892012e312912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de8f061ff2fdc0130264ab266a5f76913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bebf6b3e51fe1a893542bfc026dcf0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c2bf9ff8dcd34c89ae5e4c4760156915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d6c8ba17762ec76e0a06bb7731ade916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5af7f6cdc007ce84c76f0a4f42e884917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05355c9106749fbe9e493406f6a32a0e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d9208930c4d47bcf0d71eca24bd9c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9372f7a4a3d76988043e0f038061d7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbb881aad6394f259c96c260505fd4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94b7e4463ae5023910c28a2524a71a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee277b2181d246a8284ea53c49204a57923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b5d21d6c02697b03fe58931f7ec36924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce1f74b4fb9f5ce5d8209eb1ff29d6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933699886811ab8f2816daf9eb19f9d7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204b13f0108fec5b6dc4cadae08e934927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63eef090d23adf4000c961c1edfd21928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d7a3f7fb25e8465c3ad4ffc2d82e4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9929d9f39966388f1ae8e224aca6bb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbe5f4bb85c0e2aac92f7a59f4bac8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad91450bdc2e86254cf28daa385a94f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81181c137bd149d203c4f88f1992d20b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a34f3a0f0e90d7497d750f5528ac67934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60397187451960b5ab3d4f6fc1caaaf5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21bc6862c8f1d39233b700c5b0bdac936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d258232655a59873dddbf248f50b2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efffa2317be6a8f3060b750d9e037c8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba682fdd97ec5ed69fe363cb209b5aff939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a08beef3f46b3bbf311b461d3fc42940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e0b3846ea759193e50a03e2b8c638941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48deef5ff56677b8f75a925dcabc82c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a340800fae2f498ddd9307d5706d0e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d7015f58c3fcade28a80602e51976944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfa793cdc36b2c60c3c92cc51254e0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd61263cc65ecf6e40b1ec666539ce946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97686a437e962e8a21708e6c0bc6a8a1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d96454ed88293c1913742ee4b5ff65948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26f6a818459a30390c3d57316210a3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f5179c10986775b3416cf9fe6c007950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7b0d9e392c75864639cf45fcb9640951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a61e8669ff5179fc33c28097d10760952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3556dbefc929820b371ee6926c4418953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca615a27f36c3324644cd95a2e981954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e2a28a51d64ffa89d718930c53d23955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4899a0c6941e4e4359d31b1abe915956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f599067b92ea4d31bb00c14d71ec9c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98426b011d5d6ed8c2eb40f67857c73f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0bd3b040ed9cc17d052583d0565e2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d294fd455736a9391838957b3b9804960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88237d752e239432f439d5f8fbbd50f0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4bb3ed0519562f72fa37a0a354905962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32809f53b04e872ecfddf2d90a4dafd8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78bc155e1380c8a137e360e158d3b3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610bae12a9b1094bffae4308dc30eb9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67419b5faaa4c95d32c5b71d46316fa2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6af8b43268c3ba784d7ee68ee61f0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f3f8a668eb1745edf75a703b9718d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5835adaf17f92f170a4701ba7da184969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffdbd5bd196c66d8f304023429d0c2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89abc8c964736046d7216329f7d552971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343550308420c96b4e2dafcc77811e8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc3d26e09db9dba0ab6b06d5f12114973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027714d7f5630995acb72a0d0d04efeb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91e5d7c9a467a56f482dd769790da3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b38cb46eec137554c4fcdf99c653e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857bcff1e61439f2a2b76a115e9049e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411fd91eaf6e0accf15def17bc0171b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b1be0dc23323c7969855a73d7b6cd979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43029809bb6e50f497ffdb7a9989e2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdb1442b0b667104d354ee568bbada981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3c962341d4c454335e33c4215785a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e1c2e219fc7fe3588483ab6a4e476983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cffcbfda13dd8805b4499f3054365984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ac4ab32a8c6c4eb34c47822787731985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23944f9a493264903aefa3375cb7473f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80955e90d2b9cad858191bf3c7757ee3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712a9953ca8680c43283751b0bcab77988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b71f2a6c51b8d7b6ed32c14e086dcb989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c863c851167af4285bdfeab03b943990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2f5bdbba14c2d47a140d10a55169d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824e241d918abc9e570caffd7890cfa992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb9a5020fc460e6025fab2f71453ca993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce729457256e761a404564b757d9ca80994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca2d1be7890c3d4ef58745fc4ec520995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ad624e7e1922eb80778d91e0aa6cd996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e2f11a42a6f98b0f85d4dc2a1f6fe997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>