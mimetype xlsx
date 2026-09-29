--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687200a64c4ffaf433c05126f367d761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90912c119eecc887469d5d43f3f6895f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053615f9cd119ae453929fe8fc3ea073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663404ab04e3aa88bf140444aaa3b6eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e5da40cdcc723371dfa0a8014ccd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce45771607b45dee135f21bc882bf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c2e21a0f86c6b51515e35793f03687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf537c978c0bab2660dcc82306560f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4023fee9ad13d4a9fcf6f3bb98789169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe09089867054a7b01a0f622de5035310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82598d4e837f2109ab7a9d0ef5d6ef8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553d9aec39aaedcb7285190af7839f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a3587a86e68e85a4a7ae2e203a78d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e45cf0206354a6b5cd4271c92a02514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14a4bc620455b71d695445f95ca47b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70754e2c9122689f736babed40718a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973f7a105a8913977f669f62f4ca60817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfa7add8f4afdddc67512f9958f86a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37549f1a5eb0836ad8cfef26e14296d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8915bce58d390a61d08a597f76a7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a9393f7323ef6fb5d4ec93f59a0b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e646a74380a79a0f0b95e3ea2ff1b1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce9fddaf106acbfba13315035ac69323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05efec2da95bc61b9460ebbcab6338024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3374149b1103ee923333068857ec01b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc9a02b228efe9f17e7c45366fe3d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e4aba0dd6953a1dfef512abf61d3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03af38054a7cfcb371a455b5659a5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb429011226d634b3917bd4a13567e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9453a312f89903712680c79ffe906630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759ece24f9c6f6ee7be4a4b6f2a05ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7731921bae9de2b3fe6e0cc5837a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2040d5b8661c39ff41625ffa2e37ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6766bbad1688b761ae42e4023870c5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc17d81b573ed1379b9789e11bf14c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c6c3d2fc43c61e2474549601fcd1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867589f355f76e44d9df65f029a6efaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0e1003bc0b2794672e019b82f6da738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a54e57fed8d99aa6dbe883e8c8770639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e0b2e7ba87ead169506028e3f59e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9154247c7a39889f54c31008732640341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffd5a89416ab9bf961578ff896d50842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841781f0e91877bd02675d797ea6b6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fa1f7c966b465112bdccade80a0df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29922ac18cac3804e401dd65a8c4dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500211f907b6c9591c5ddf422f1f623946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4b962cef8d1c5ec357c18e9dd18a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30072b216f29ef11ea948f1a8ab5e8c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45222b890c6bc92787a48f0e77e5c22049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4951a223c09b505405909bc2c917f3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab41bf64c35efa3996cde3bf864522f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b5fd5e46e66fafc55298a5b77f86652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb700b9f99d32a6b764300768bbf7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08983adc6f1828ae19fa3a18b8c2b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d23031219dbb3e5029455bec7068b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44612c3cf5201f3f6774c71142f4ec7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b4bb877cf9d7e1a0e55dc0559844a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22012be7a3b061e36212fe3a948d0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ac843e9c708bd3c2289347392590459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e845b3f25ab0c84523218fcdea5c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a215b2d17f092abc48d7a969436eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a8c750508a50406d82c9f4e2f180662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784eb5aa9669e4b137186dda6dee86863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d83a3b7846330f6900c89bfd011c0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde751b4fa6578e6e904590c851c46f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca66ed99e0da32d75a3becc2ec57b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b897b398482600f5576fe4ce26d092567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ad1f8c7ee472cfdd5c15beca0dec468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908b0952d001665793a00824b3eb8fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a017c1df6e1677214d4a3372dee62d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37890a6cf0d192b9e90eba66b296cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1611701ac60f6694f822d5c4ce25c0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7978081561729cab316c6e11c704bda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfbc20b368acb9e50c3ead0d5daccd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be566dcf310567b9048f6980d15f1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05aab631a0ae10369d72c94600a33876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5aa82aaf2f3f63c53e818b528b8e5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a1c4ca63bf62ba8cb3a3317c24d5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b698df40e5059ae96d66ef37380fe8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e3185deb69fbeb98e3b949374d38c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3fefd845845141bcbd3672244221e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47396d7415f2330a5e663f94a31d380b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362e43d8d969bf9f0163c6cdeae3ff483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea7695418ce50c73f897f429a5459284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a3ff07629b6b1c0034d660f04b47385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf8438c35cfecb9ec1b10400f9baf986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc6b029c5ed64c8adbf10f83af4d0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b7a4e09fb277aaadd5448285f5f2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fcae9d47eeb3febb4a99b5d1ffaa589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2676f78b746b78ff903c9e6a583e8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb23ac2c2c689963081439c99f9eefa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a844025aa8dd486fe6e55afeac91e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4d660320d9caa60e105653e15b73b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b952a55e6a0b6f3b73e7da85a121d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2d0942a4f16f0b022876cc56777ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01618f783810689086529114095c445196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f92a294976c2903b635ef9440a18f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66837170f3c72c6563ce7021970eeeec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53cb61e98fbdbb897bf123baa5ca1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fcdea26e73e833b2031ce0a8c344b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dcc6a0e9986cae50824c1c1147419101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcab2a91f65db562fb18f9e4428b70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be6e22950fb9bbbc15eee3e750e892103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e70f382728d21c66153cb6ca7f3f5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1821e5a5dbd856515b41b32022d02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73045b818a8fc1504558e33b9dca1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584b087c9d76bc80fcf7e9c7b32f3f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6aaae5aec128d186c17b1fdc7aa91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744775fde9a83df7c965620f539d3e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d100c88272ecc3dbdc0ceec9f5b4ce9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5fa7623abf27af665cfe8facea7cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac073d546a7d4df50fefb8dbad39b71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0b98bac31861b84924d805bb359db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6917976538edec1a56656a4ea188c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0138f7ea6c81b6735aa1c3df92ee89b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b50f452ef6021afb1e5258f76cc7c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6431052b632da70d33886281dc951117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec5721830ae31c252b3f4010861791118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e3fa5875cd2b133e179bbd5dd2394119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851625868d0ce12ddbd98c1248686fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc760cb4e26c6278537e39bb103b55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f347e6e63cd7347d069eedc57d2edbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0f91700330450217ae1586852eae4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f1c40440efdf114bd0b9520dd3431124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d64459adcb1037b36bb97ecf854b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a86873a98031cb324644577f24641126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9511d6d460f2ed22a8d30932dc8345c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb81078efefae093da65a5baa437a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63032f55b8ec0b023fcc275df17bcf5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b61fe00fa69d99b92113a76197078a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0a05f9f92d3b188388837616b1880131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04431c4226525396053519a195aac9f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3cf353bebbbf9fab73b118d909ffd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2215cda25162fec3021422169f1467134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316d9761b8542757bc4e67642d361ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd0e952875d6fafaaba17d473d40c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058e15f5427d832ca31ab90cc27f96a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136868630146ddec07478e5fb3a56d59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aceaefaecc602ce5247dad811da1a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17eb42cfac8f8281d5c1621e862296140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b6465f51307f8a66f5a820d7896fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0a96cdb512fc16c06325d524aba74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e43ad81bd228f3acb4786b91f30e3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c954215ab13fde6839db2e72235b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11463b54b7de245ded82e0a75d3fa086145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e8aa1ce880443f35cd98d044ac61d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3dbc47bece71581cd2207f0438a3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6264cb795664edd18a2fb29625de8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52f1a300e8c5932e617a2149b96a99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf50780524394775fcf3ba2cf7464dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91883168eb087f3bf550a2c0c2536f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975179493f8b7e54af9161be9c6e265e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50002398e67094790deca75cbbaa744153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90584ee01e5839e074182ef09e918a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb80e49cbf8d0abca5810399d6a617155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1ec86bccf22fdb87749e6532b5e6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cb8b68c68df20e67bf7197e7a947a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a755065efdee9ecc304afaa66b94a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2d17b8438b6862aa27ff4c1f112bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179a4ec81c0263600ea31aeab210aff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b5d619667f1ff12b7adc729c69721161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bfa3a6db1a78861de3fa8361919c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5abfa8ded6f6b2898ba30379f2b85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204980dfaf6aea94213803348583a03c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34251a4c0bcac50fc9512239510119165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe92edcaba08678fdc5974678fd8ac4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7feb514881fffb61e947ed44645a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc9794440278ebe9146eaec8c19737168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b894a8394ef46392cd5b11ecd9911169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c12f2221823ae1fd7500cacd7bf07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a279b68ea62bbd8900fe7cfb4ad74c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfad28432e41ea436e1bef710970d20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8285869b06c934ab8eb49e0d5b63ffb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a93570a34f5c0429e9dfdc39368d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2a189ee041003d683a03c5fe588d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bf17916ec01a25df78032514690d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057681dd358d90a1096f7bdde5f341e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1ae9b4e0669fba57e0b9687e463ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85d0a3885864b1da519f15cbf97fb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7777ed9c7a6c0f944a7e98c8a40d53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4314704eb7f4837a350e3abbfe564dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f68b87a2b96b6047993dd497d7b566182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efb9358d5bb2223125cca1c663154b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48ec719b735e9a19d3e16c3f67a3a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069be0e45252998447ea4aed54ca981185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c7baf3d403dfc2fd84632f32c25b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153fbf102821fa7b67e7cb45fc647e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e1d6485dc12b57fba60cdbdca75f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac401033f327f0cf892d18838bbe0d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438281f968ec0b8a0ece0bbc79bfb6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14c51113932c305a66d50303518b33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e34839f8a9cd5a32faa06be25946f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19d724745313cc3192af2c13e17540193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380f4ae765cc767c679aa226c3967aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1c679c46d4fa9c477132c1736d207195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafdea81002334c27c2cf5e83f399f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47498cfd44e3ee63e7e63a79377086197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579336e2500da52805b1443fce19e600198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2f6f67a6ff1e3f376e112e5d9fc8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673db5e5684338df3bd3efc129ad69f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f0a150714a80efb137a6bbe883238201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d59235713551da8aba6e44e8cc9a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54ee50152ec3f00b2e61deb98a9db4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63773e8c64df4c5ef823ebbdf492652204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19513c0a3af10f8c4f68a293b63124205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc228f3df0485d4d54f25becb5f9639206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a597b56aac4a42d498b235e1989c15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a70d5001f7f7782ecd63882a5da36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146d228ab96d88ac6902eb5fcf8d673209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efff3cfcc3aaa286e4c213b471debd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c59011d7838aec3c749b653289fb49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add46269f7da6bd4fc46b0c8e87c2bc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80725e6fd375d64a0084c266ab46033c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b98ad44284bd41853ef89f1ddff61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e9107194019a78c3c73159bd0f7d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6ab73926af50f3bca761a84b86133216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cf56361dd38693649261f7ee2ebe7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d0a0f0a0c19d30ad566c22a515c6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef1557cc5f4f5319734e980cacc614219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4ba226404da5a3b7d1c030bf8f657220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af56f04b9d6196cc66416c02924d93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee96d331ea1a72d1292f01fc1eb89e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2590866d8e5274aa988021ab59057f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30725c418d53f0c7405f420c7ed6d09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42732ba486e2d5c836bacd37c487f0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066c079e5cdd4524c33d05eb4b2a3c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093aacfc39296a54636bd22336bca16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc347f37a76689d9d469c970172a84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebbc799b418869ef60468e425b588e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b92da12ca745e92c1d715ac776de78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2250dc887fa48b017385db3fe24890231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb6c01fd21124394c3b30a687209d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f408d10bb3b1ae2f16bfae6f976146233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6368c7ec70a6dfbc419bf1d49dfd7ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c703e5996085f0f60ad44623b95fb9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132cee2aa1904422d51a6aa1e6d3731236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64f7d74b8760330ad18738b050d47c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0299cf863626e12aeaee44d4b8db1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ccf7997265048830b354ef604364a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4b64483b8883e0e9577806089e603240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf76941153146ffddacf9ccde64132e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9d3530672dc3fe2c12b7ed591b6c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b1b9939490119b0a52ef61079742b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8ef005f2365fc8a04042730d2a8e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468edb040a2e0d5984232fa94dd523b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816b2d1db77b0c47c4f4b08567c4ce0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15f789ebce350b4770d029ef8cb69d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1c6053ac2b038946b12e010a72563248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e3d3930ae7120deb351deb940db8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50663070db3696e485b8ce4cb2eed5f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f89ee059a94323606fda457849cad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5962f154b64edf85509f137b3f5668252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afed5d486cd37bb6b71b3bedb40f96e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6bef42c53f5d54c20958dd6616f9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6683a8b00218ec57130896803867458255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934762c5139b2cbfd06820bd9b665ed6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276e7f55628f72d5375e896d8be8c02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152780929fcb0a8a4aea791b040f23f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1bbff1b4e6f3bb8b181c8c4033de4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56045ce68c90a8a22fe61ebe3359a34e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4faab8b10e89921c6c07995eab2629261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7f3a1458c578f209a765a68cd9981262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b784b73dab56c2a5b706c12526eca98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37ac87a67df8f37a2777443542915a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f07e5942b47efa4e11012be8dd177b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c13cf67f952b4cc6363dd17f1082b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9171a8c10565da513becc5a55497a22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb39bb3efbc545d114e202a7bb2dc87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac60f9e02e032676a574b58235efacc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9583cbd05d658aa53ab11e047cc85b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bfb6798422bd1eb67b7b2b3561758271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a57e518876fee56ead81f04c6f4d4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7e3ada8d4281b561754b815e3b2a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f265ed9a966eb348f78e567283a67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b24e421fe82073a363b5c97cb94daf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3f8954190c0a8e90836b1f752adec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e9818c6a6c9a4c2d0be3365acc9c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d02552d47c174349aa77abeeed5c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c69bb6d9fb3425303c5ca6170e1e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e591907c78061b5a57fbebd46a26a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1277100a8cfc72d8fa46718a2cc2858281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0675b47b5ecdcbe7ef63e87ece2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58571709405ad668c83f4a72c763a16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56b4759d4f8607fc906a78f5327056284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d45443eb9d8eca538aeb3dad23ecd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22eab7063db40de730f126f7353c6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c57326aae4f59264ca13380c9cdbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a73f4add203d3fb2acc2b80dd2387288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759edb51ca216f0049800a61ec5b246d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a385b6d8289b10b83fe50eeae2991290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0769c390d63d172b269a66fc5202924291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd158782145d8be91b94806d85f28830292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab626853b6218449fdf4acb7f48ffd47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa796323aefc6a87e9fc2c52796f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d7a54068e7ac9d66dac90cdc97e9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88289ebb9154bf745841186a9601159a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96fa93aeeb4065ace4485afd40ded7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b803beb33afd6b3a60f7e9ba93e55eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec0e9d340663be2952e7fa6c905ab0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d3575d3e28e7505217c4c9e76e3f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5c9db3c4b0775ce3880b14cd9019c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387345914b5f66ae9feb9e3864f4ff1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a5cee434a28a72b04df11c5e8be9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d920050c13011180ad0a2905f5319a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e398d3bca6429c2cb58cdbfd028aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177155da84c8b9c9f6583163ca5719f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7d011e6fe90517936b98989a72f04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871514c4126714039149480a1f82ff70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bb93dd5d2099aedef5f3f55c1d07f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83a5a84bb30b520c78b58a40c680bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce023ac55c9eb64c800de9b3c71222311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9036eb3bb250c9a4891bb50f2e48d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1143166cf053587a0419c22c80ba1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81759482ca3178d9fafbd4eb8f2a444314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724cb99aa981643a4637f2288c2e05c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6511fbd5cc5e6ffcfd858b597732323316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02df8aee875d98b128a7bb010f70ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ebfe10f5a9343a0852ab37b0888a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2d221b5a8444dcb00b3260cea7be1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4f2dc91147de4fae75b3af6aee93d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606c1ca5849f80fe283345d6cac297f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3158ad4a96cd275cbb6b716c57df495322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de1ef81e804c4fe56bbab883cebc91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552c327a0743091f6525ddbee2eb1e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd49528747b6901704981c881b2c3a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fe6cd4b5b2b799074ff629bbd12d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1820dd29aae6b9e433273b780065e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a0b30bd532da62abd9b3ef714f0f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c0a02e52911727a431268e0ee2c98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7cf478d0d3392b69af53f58b2997d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179e2a7ef8661ff53cc101c89a49832331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508ae71e49b3295f13c6715d31bd355332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeda87c4932f481a5bda9d7daea86c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcf863a6494256fd132eaa6d771ff1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd98eca9437fdf159c6f7c07f16b6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a68d4d0189e12018c6f7bac8fa01fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc684404b7dda83911ba8fcbe00c9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fe5fa2ac9e6df85acb77f5ba421e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e30291f1441aacc3647f19aca975339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a836e9f53c1b7e7e7b5ea63ce0d7f90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e6ee9181a66d2a00ab2b8863cf783341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aa2e06b27d28785359fc87daac652342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcba33e6cc285ff73708b2622d12f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe18e480b1ba3638eee84500ed5bc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad8cde424c58e19726acb5d6b5436f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de11934abfa273fe71342d8e4988202346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02594929bee73f96eeaa8776e6d3231a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee77770ece9ee94010bcc7300ee039348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c27da71064bdfb94e321c45ccd9a9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b4facac2452a77aee7d37682c22a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e24e872b2dcab5e28af626e88c5ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90db8d6c5e17d459542948d6f850eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdefda52abb91bdd400fac15f19e3fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919cfbdab99df1486bbba1a5fa60e5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7590b53b3a462b1cccd3e56b65ec0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae745eab97eb4e31786d8be73a373f01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ddcdd4151401a397391b52af8d973357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe86f903a21d34f38c9f3263eec9f4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345eb11300c4632251d90858acc523fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260be7aeb0904adde5af63547ef95f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8013573edc33febd8a31d740f3b46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c686464f135165cab3b1bff2b98d1f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ecdba2b345a8605757978bb3e41e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942994a896f6f01b6be514fb9781449364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa290a036b06bd7616b4289f408d6ab9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96450b79e55d82b87af22734723b8330366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146df76212a97a2a2c66ead1211b795d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0919db40390e74f8695cae11c0fa7bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cc8985c0d5f25a54b736d7a74527c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f454a8edff60bdfa16a0dba36f45d6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3808ce7f9974e9ea6775beccf7934371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2b65c6ef348b376c7062eb161affb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db99567710abdc8355765b9d0ba3902373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079fd8aa293950cbe489713264e4a07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eca110dfee24ae8f2e23b592a4598375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aabfee3965d88bbc26882df0ab821376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d51d10749fa6c7ebc4f454350c96b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df10d1ee39252cd73efe76de4e73ef6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dfe5849e0779aa3b9e4510e932ec8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6c8656f0e9fd687df492385209c8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c6b5170f74b25311901719ed3699c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7147c7c9615044eb3048ef805d341382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddf430a3b90e704fc7f4fdaf955e65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb78340df01bd60ed2d15a903278fd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25caa531f4f5d0d6b904cb7dd9393e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6e042883b16d0607e90f51e8f8823386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed665130495f8f8d29ea813caa500723387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986eeee76961ccf34cb34b25edf50a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b80c71e90a9d378c965f2be0c70acb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d530a9082945dc01140c142ab5411e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6849199edfe8f4bf5025e6dc7f2878d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1f52abd9a6d02a329bfbe41296e98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff499f9306c37e787aa6ed97202333393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c6c1f59ad097ef05e28b0d9c15033394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e035adc48ef1f1781774c3ae592be9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed6b7b00f6f1abfb9ef89eecc7887c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23514071fb744b44bf43310683ff56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f451dce80f8f779327c31a4c2b8f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94cba3f17314c224ecad27f056dd75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93f104977bb13b666d3ffd235f7eb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512525e717a30cde8eeaeb51a17319e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e6f280231a39648f7140fc5745c8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdd2e33702cb583bb2102ad9aba786403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d75cb2e7d22e5c01c59d1a3acfd79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11f45259a3a8ad5208c71aed25e9a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19416da568fcd7d6d1479b2266a7091406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b58a936473bd2b8ab4b754e6dbfcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f380ed0200ac6291526fcc2237264408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f3414a622710cc94a01cb10fe7e57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4822b91bccc766e797317f815f2a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03af76a6ce557f9b288f8ea054ff667411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14675883acdc5da8083570c543aea5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a918e503c2c1fdc427322651406148c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b1ca42353f1a143f8b00b821449af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096d2ecf1c7867a651db41d7b178c3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d5156cd653277151e00d4e50dea9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3de432a29e0d780ba4b63c09ebf5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d54d09c32b29a35b6c96af4739881c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29362843279a5ca6956269514af568c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ccd3222a805e80ac11f00ffe5e797420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177b013a42f836ece00f9980f30f76d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636bdc5dc8c9cf2c07737769cd9945d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13ce3499ae7b7f655107bdd3b07888423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e904142a1e477a40858e8b1888fd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0cff1b436e66a212a82b45d2d8dd2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e12db01f73fdb8243be21173eaffd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341152e6639a3b161aa532ae4c1ff00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766503f5504661964a19b3f3401f48e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a301061e885fce42b5defef120b67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0635a3aa8f4e85dc076da069181bd67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b6667f15e88e650035bb634ba728e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f8e0e2742b1553785ecc91d038d96432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967af82a3b3b8a9cee2e7f607b3e955d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73320004127662d1d55712dc793a3189434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d96e3bf9a9384859c32fc11bf59ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48453e88784712c9245a33a9f9ad899e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d783c51d273212d29755ba29a9820b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2524b8ca9809d63011f5c696259756438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495bbca295c4437d8e576ca2c359a34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df772f855ddf79bddca68128064bc72e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea528cc035ef2831f3f853d4024a86c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9db617ba8a495d95ab9e009ae9822442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b9aec9da6291bd8e3b85f2eb0b3b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eefe823ec279c09ea206f8d326b4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318d344e95839fb2b4879902411a8b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da2b0ba9f555b54418ff2e8db470bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb266f27141f268733f3e3f318d6a02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9e02a4a31b6dcbb0feb98169958ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842db9cc31a99e79370298eabccef340449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db78baf003b803a09006ecc399adcc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2407c5135e40c3e0e039df2e5926bb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413009af8e866a302ff15b579f5a757452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072ddc2a6f66a7cd184cb03b70e8b8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e09a6c2f62ec2c93a69be6d4a6292454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1248199409ce91e8121a588d207b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d50f24404774c9db4f8223b2cb8411456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d779fafdeb0fecd4dd685839ea27b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1fee8958c0cbe70ac10d1af25c347458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c31a9bfcb11d6b56daa16f5957478459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261814d3585489172adc4b2bf6faf37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58550a70d649285cea8fa81a3452051461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3e2a39d99e58cf04b5a4692c6a291462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3b36708fa19aec5308c6fad5d9fbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cf87b3a2ff2028df45d901de5f518464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b58e2212988f5868882c12019bb19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86d4b2a7311fcd0c2545713b18ed77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b82ebb2ed1658aef5f8d418886aab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99558a4e56be4664566b54e9a82d5b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f0060b90069179398eb17cf1d7fa4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfa7643f68fea0ef4ec74e60bac5ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987d67e5db6c18406c47076eba1664471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f6ea10cf0291d1ebec744eff9758b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7bf3248977b15293f1f20e6ac33b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd944494b292633d76ba1aa23e0238474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ded10be2e49e5bae859db8eb83dac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51788460ed87fea5515e70ef88ff1b08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d59aa30c480cd093591b89b83543f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c56f545c714948bbf981f2d6b0311478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bbe02289b30817b5e3026f1b19ba8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9f5c7c9415ab2a02f1ed0dcdac7bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668910210a553b5eaf20ca0284d7714481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0910b2b56a524cf888b3037283ba8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98745c154c41bbe01717aada5ff70733483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddf4b3639a75f720952e35904708cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3a2765e8c0e8ce8023f08b816c082485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914fb72b15a46406852f702ae3c963f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caac82f1e045f5c5306b2335e8632c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbea63f7079ce472038891eb74358e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f6673fb0ebb1872a01f4ffc2b88b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe184be1dd4a8f6c019bd8896ce6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674c1701b6f1a031becb08a58484c86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c7870b572dea9b45604b52bf71f73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69937187952c6970eb81e4b4beccd263493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb230b946673a3b64e0d8b2959d773494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0be36603a36406009519492a8c07b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c792902d3fdc8e5c20dd3a7724cbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd837db3716783ba2661dbda3fa8b31a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46340d677e5a94df0fd28d76ad331ac4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e22378b496634fc3bb837951f65bde499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b702971c6a983fe7bde3cd7405a0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd69e6a54c5978df5b76a3019e7e58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eced68459299cf11ef28a42efb57d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77c0d14f3e69cffef48c1e40475c19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fba20a1c46be3fb203a426526e06a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65317f09179a2c0d409ba2d5e7f5db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3449334ea04d8ef4b8c16f7ba912f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a027e6479b8a36e081c2b286a3a3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007520254ca0580e8a5be7dd101fcc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c2b26568d43652845b456acac9e12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fab2bb4cf927d0a82670d7462c0679510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdf232b526958f282125615e8e499f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4fac6e8caa8ef41e066c1de13614a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5293daaa86adf5adb569e6e777def57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6da3043dd7f0cb5a1217c431c99bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbf4a2668f18b8e1ee3b8ac4722b3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df72799dab7b4ad1796ebb767af8112516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294024080cbfb39decfcdf976f3c3dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefb618f7dba608e93855d8358c18c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d3a9d2e29358d95523698034ab875519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b062cf288e004f94b7e25998862a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd75131ade5c8c82c5689b00f4db5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077c8a540ab77a3886168f7052ae2ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e4ee22796be488f6ca41df1a4d8a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb154a56d74ca75af82c9696184f81cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220092f7b391a1928ab52f92b048191d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa718804eaeab33640459557138cc57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c382022592bf7bf43bfeba6f52752527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2e1c16074d534caa79be1c38bb352528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223308fd2690ad8b9cbcbe8919307f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2375f3c10bcc2c64e36760d4f991aaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96a2a3dfd4f590a4d2774fc1a24c14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60f4432717ff4979bd1251428cf842532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761d499067e77e6b0e0e4d6b63317eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafd16fdc9ace661741a01611216402534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7056bffe5244f8d5580c64e303b46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354399b12c8b72dbc99ec6d358d44f4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139179f90a49bdde26b9dad4afe2ddbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b036d4ae7fbf47d2ae28e51a15d7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb69eddee789f286f5200a7ef7cea9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300459ce8ca4d8a8350cfef39b37d996540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab539c9d339af385751079153c9935541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427e2b37298b0ae474df60072d1b017542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69e85350fbbd7887c896ad926d3639543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60629499a82cb66cb6b75b96f5081f6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753c6f456386c99767fe64ed03cccb2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a444f9a867e920105b304f276af1503546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b0d1140b3e2f87f0cdb3e2069faef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b07142c8cc2fbb3c78f9cc9536c25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f9026572662686c38133f29a2da7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e12236e28639ecd5e118998eb3f2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268a7262624739ea2a7280e1f45d4f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea18db018d1baf4d7807ae8d09c39ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343c67d84f90159ac6013051a363f57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caebc28bcafa09ef27e17c96cb74caa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8ac477f449acfe36a7f42da0e6599555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b88ef1b435bf61d20679a69fb3431a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba16dabf9cfc36e272b8ecd2bee2857557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b7e96b2d8a4fe96bcc530cc5a6a47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974b3ca7767b0ae1fbf24b701b542e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad54c18f4a55d6d9af4f1ee23f5b703560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb433245719eec30eda151fadaa9bb22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2839fde9a35a985266003fba118e7b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdd3076155222cff4e7201397ac3f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1816836cd05e054a39f9257be3231564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b29c5ce45e6df0f8e9be5fbea0a47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804fd199f66304625a21ecaf35b2434566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e89c7beb7dc7a5a6bed1e919d0dd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb433e6bb99fe8e772fef8d16f3ebfaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7bbe3c72a728b942634636d816e8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef9a97c54fea1730febf6c35e67022570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099be825063d1c0a7d026a7854a56d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c43918893e30bd03cc490dbca4c9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944dbf023058f308ce8a1caea1a4919573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf726477da2b3bd1bd65b4565ba906574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04c92f4a6970ae948fd07b630323d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eb0a33d15311fbf51ba8acf69cb1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1504728238b87cece3fcb7cbf8080a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415cd0e920dfe4fa88c4f9f9158d9df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50e5a433ceedbd10d9e82850e69f18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cb42446ba643d5a7d8e14567d8d79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359d449fabb5972154c318b9feeded0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3979ae29c132c98a556701548b5a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21752272539d0be11daf93cafbe9a2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3901d89c531989fbd64cbde171547584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01207dab1e1cbd28a6077d3cc41e9d51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3004dbd6dfe1c7c48a9ba3d90b66a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab07f48c072c8406b969f92c97a4dd2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d72e2ec7d2a670e0de4079e3e60d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e497c79bd93c831952e45867d525de3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a20206c8bcd811982a52f2eca684d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527455dc161ed76c93e85c217000b09c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073229302b4976ed7020465463c1304a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80ac041ad678013d33cc083c7bdad0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49500178c218da3a921b51fbf3533ab5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24396da9218a74125be2733a561295da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc2755c1669056eb40b4ca77c7aefb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003afe14d8a47dbc2a5ef32aad1ead64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b639abd80f37a28a735c6db2afd7a23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c09d3b3322bce2955467e7c6ce2542599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fcd744be1442fd8268ca5d1be1920600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f084b2b2ecc5e609fb5201de88c05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248cae9e9b713607730120c91a2f56f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54d3904f16b3b70d5ed08acb43bc32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9009b80c319a68b3c5159acbdbb601604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a894714e799c200bbe74d35b15b03ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542c509adfa7089897ae221e16a9336606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f72cf9e322385a03fe1437bd54380607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b8cf39a1c9cb76704ea9acd206d7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa568c34627a6be3d4e75718384ee044609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2830ca5d4b724b29b1a9e661b029c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023f4409dba886e8919282b0fe1d713611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45639e6bf4a47bea04c3d43849a184df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69acbba463cfd584d6e0834a4432e54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15629afa70559e89ff536519a872b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae33fd8c39172b81af3401091a9e003615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe453a71d01b3830d5f71a542a283b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d172d41e1b9d9ad6d48ffec04d5b81b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52f08fd887bebe4ef0b7188414665d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d6dbc1b8d054b938ef4c199589761619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5f11671b7a1e7d3d0d043a4b81753620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1420c94705e37336bc2c787ea093f85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715554118ac8b6a91c97c8defd4ed98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea964a93e4fe827dc4e99c8e8afec09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bceb205049907184b21b5698dfc87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2635ea09d87de2640f7a14b09ccc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67263ad2aa4757b3ab09dd9bba25c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d19df652c98892bdf1d7006642abad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02752d10817cec14d3db2277a2bc9d0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac75288f3c416dd1a7e25084fe2a4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161460ac66c50c0776091fb6e982a82c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6ad02a7dc2630ee4530a323f9973d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad3125cd29c31aa00f9e22a5c9cac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82dd927a35893e87fbcd2b1b265742633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffd3604bb6db1563c57b689c3f52bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff398807028f76d48495f027bc667b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfcb96b0f5765a917e6c29d53d8cf0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537a9947824b13b915db789f9928c10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80426832a9b6700b7c39853b0d4814cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c1d9a72d008f94565cf2c4152a840639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa63a38e33447459b697bc3cb882f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68842a4ee6207087cc68c7febd6dd02e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f1ce689d28b8be949e5793febba11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fe5603fb84c1b913ae49050577dd3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b750bad68fd8d46534ad8fe2fceaa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d138d3bb1c4fbb4836c6477384e7368645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdac716603bc55e6a44378485d3611646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138e9c077cbabd2140b34a4d47e3e5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddbb3cd6c32db36e71f7a8f37a8d69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5a478c871a96270507e44d031c5d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc5143d83d4cb7c8ae50bc98ee8e45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc0657c591f8ab9477cb7999d8f278651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b45325a7bbd229e6637cdeed61216652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef0128516baf209471c9eb99a0ee44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0d566489d308c8fd1b443baeb44ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6210cb9336b032d655edcf900a7e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997752b1b5aa52a36084252b79ed701656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68f933213a07ffd20451bcbcdd80d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88192e621e9ec491cb5b4c564fc4d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d19b5957c91136b7676499c92f97b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cfd16380dd25802780fabda98a849660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acec941675e366d20996b22d800f3e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051caad0f65e5b082992317dd46f5197662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ed1efa1009ec9c543cedde8faf335663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956afd9daeb969c49fa75e9f240c5e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208e45832c82acf5e9a419189d9150d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254ca54b2dc3949848dc3e2a6c21578666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943412a2c0c9c5dfa0d591fbbe7807c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a755ecb4c6d69672c43f94a333ca5da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ac366f1487aef766ea46e3b11de63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52c20bcb45966a34c86815744ed3f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48215bc6541c12e5e73d79a8fd8f66bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0056a7667fef64f0a8d6c4662b746672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca0413d3958ded8a45d955cbb53284673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39579642c973b06e26d71ce5b768d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db016585951b140fb4750d0f7c88b3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be816f653fe566e9cd4903a524ef6d83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eef1f69cc64397434a254d2e2fc7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a5ef31a2352945b6e65d2b7564dd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f8122e4e59d887f288ca86c509dd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f1b64f57ce95b2c5e88b68b18ac34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d566a93b9bc7cae85e8c04e49c76fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdb29ef3048b464212af485dd41343682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f8ee4c65b2b91d789be99d438beb0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a44f328ad06eee69e377fd4fb8b67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3771707286c41f26a07403645783685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e972abfb6923e74b2b288049a66bfc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae985c3cf92e97411689836eb69d2026687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c281ae5ae3641071c327f2875bcf55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753c96ca882e4435ce96d19ef6f2f94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3579d234c35cd77bf74d7436dc9c19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63842e97c4e24c18423dcfb19f3ac230691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dcdd44535adc9aa0b5aaee54bd20d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e266f917daf82bc633583ed93410d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e61899b03623afe3eb52ac95d159d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ea3151276cb7c01bfeb84f81f66d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0348d2b91b2fb951f697ed8dc2831b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaf7afc7c3fb66084698752d543699697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46057f3b9213eafc84cecfd71171a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a334bb8f3d27ab80ba98bf4e376648b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0bd5f8de6a375e92ec014263c3c8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c017b1eb99d310d703b7c4da58fb8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e35cc1a378ea913fd50c5031a762e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b661c1f3f84ae17a995aa3f15080703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1440e21155849e1644e382a6c062e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48d75fab836c28a230d607b6fc5d02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6b003b6493607fedbec796241dd1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aa8cb4a616232781b8514794c88d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad736a16b107e7fedaee6979f82cc6b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f062fb4c9e9f6a6e5b841148831cdd4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823f46851a2c4dfd8abee0c1937a32c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cabd0c1175ebb3c5f6656ea054367711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d810afca36ca07fae908f74945197712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39d07a1d35acb96948bc531836dd09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8317fcee10f0007fb6512f5dddda9f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad024b1b52985b83c87388fd0a3b2254715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8abcef72636da72c9ff38ff8fb0096716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a575f6fd1da905f4bf7d83a8822b4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99ad2b0fc37da601b0c84f521e1391718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64d399a52b4f4461d31752e8e7ba43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07a9b84f18e75591967fc51500f3fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d87cebfe7404c5d994a995d25b828a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8d3ebc6cb6d78c4d364755b5c82ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22133cbd56eda7df4af996f581c9cc8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8af5a9d37fd726851600f35eb9004724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29146d04c8459e0623421228c330d76725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfedfa13b7c806a79f2938b5109b0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64bb0c71da962aa86bdbdeacbb19ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c58fc4bb2d172e5f4095f13d27e866728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81292dbd55fa0b2613600ed866c91e82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa10253120aa6369b6caec9ab3ae6da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7fd38a5307a3daff7c42e13cad820731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0122c51e65e7446d481c29047c757732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e632c4ae79360cce2aceec715c591733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8a1850ddcf84961de1b45334177e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34939f9ac73e8d990fc5ca2b05ce71d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d8f42536a1f8db47e0b7a9e8b2624736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db989358b0f2f9e8063c3a709fd236737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eb297a91e483bed2d880928ba6ea3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f31d3158eb40625271002a07630361739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2459eaeecda1f1e701ea0a897a9c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a49309e7d01079772420825d2fdfb8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3d72dd1f804bb71c7b03aec0a1df1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bb002169d2adc8fd55c608ae63826743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f62726bbb4468c795e0b7af7d97bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40139511a759932243b96045365ea2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075882487b00899b4331a9388d671b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c698fcd1c07341370dd6aa21673bd3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406448173621642584dcc0fd832ae55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff5276adf997f2faa38f74f9d4e31d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52158b8bd946f5a80a6f9504e6fb94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19b04b2cfd0f9f2a9ea917eee32072751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebcb9db4f456378b343e6a86973a71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b8bf6fed74a84ab9f74fc992f0056753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea73beb675417cac2b3a8e607ba732b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd4aff1d7d3395dc3cd2ed08fa4ac9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1c996bcf8822e20408d2db0981fc4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073c16b538e202a8c79b9b361232f14757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c366e84e5da3fdd158c806387d6fb6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22439d17addba8851f252ef4fa6f81db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e44c287918d3f73c0b937e6ac32cd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd096b0a2538c060aa35fb617e00bc2a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eb00f1d14d519f95c91f379fc4b4f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b677ae9fe19c2cd5b8e8e3744d576763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc36be9debad33c9de33d41ba16a066764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c24c6ace94f055af8a2e1684dd0c0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46a37e34109dca73d0dbbd4e4ff5d5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85e3db6d31e93c3e0830dc5b54c9f3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad209e106f7b4f7e230e29f93a098f1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05b1e2ed7e79c0b10e96f1e3aebad1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703839e362e31ec6def62185e4a20e2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ecda7047dfdee6bcfc823108c4d12771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50cf1a8f6c9fc525b41280950b7c17772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872a05d51be5ca4cc0e2e527ac9143773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55db6eaa70635f93307f76e9686fd7c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e890140eb01e5825df83b700be0a61775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658d26088652491c89b66743081fa7e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08ed63b078ee533e8fc61357ba7255777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3493c7bb2d6b12477df4d4e78a5e475778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629edb1a26fc71d925dbba4b7e1e442b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e3e9b753f8ed030bb41cf0b718bf7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e28ce2ebcb5ffe01c721f247b8553781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90694e9b23a461b1b7e928cfcffdfd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba31709adbc169b0735dedc8a293996783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea18a91bc073ab579571ccfc77405e8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a8a34cd4e49b0bb84ce2cf866d9e6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e15997630e4d582b766e1d07800493786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c44a83d64f837ba684275cb99779e0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ded617c9c71a80359e67058e31ff5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b928387ce801ddf85ba4136d12f934789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f72e6db5ff54e1084e036f52ce4f18790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b40bbb91aad2e49afa2fab2686999b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853320e9b87ba0fc66a55fe69613ede3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4712a01b0976645febf668e6bda61bc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892edf1de440db91734fea2f95d11188794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f05f5992e8a6e4a9c1ad104690c6c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56934913c2047836bad51b5f14456c96796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2ca9c8edadfbb8f8c3189e808e554797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a504262b076292e4f1464808462cb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15fe23449e3ae1060e1d5d848e2271799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96102ee08c7e9a5afbbac69f72fef98d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd5d20443ff3ce848c4934f379981b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda024c7619f36c7bc636100c52d58ae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0349e1a53aedca465b67d837d35cba803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af1a1c0c3102e366d2d5f0e910fb5d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c3e7c0a66109298304b882d12ec43805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b41e83659d6af4eaa3a1360a91ba3c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f50262ac9dd8cafbd51baa776e445807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a54aca4faea570bab728be81c5fab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf44a2fcb96531fc626fe41cb592632809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccf71d036f3246e4a1725e5a790205810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb08a6c48c3c4bbc1d6612dd99e4b65811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737005fa8520cd69f102b2ca3fe1012e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71081cc5583865258b714b04cd6891813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001ec44235a62add242f1d22f61ece9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96dad5379d39f26c43223a5b057730815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1a69b0c4cab2b281db20220eff208816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa3c71d359729bdab82d0be235200c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5d0cafc2ef63704ee83c85820740e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e0eaf046af2218530a186e13c929e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768571b258ba6bde1bc320bad1e0ebd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992abb11864bc64ab4012e448112aab2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff75b6875ee09a66c8eb3330a065bae822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cec6bd0a4843cc3b4d5d313d594fb1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18d1c438abd0fdb9dd252e5a4727f1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2039ef12e06810acfded1192dabad825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d338584ec6febe9c1b442ce0576e63b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b93626f82b5802512c22ec976850c7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5752554b3c2c9af530ca8efb25e552828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fabc5780b27f1e8c02b8108e4f155829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46796ffe38c3046a44e732bb4948a79830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd7f89621220d6ed97e61a0fa3237f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de98045165b1a59dc6fd4c472ebf4f5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afeb05a1a89e2aeab8e4533b22120a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29532169d1923af3a9885c952f6c5d45834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26899835cfb61422d1bbbbbc0b74fd5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c74d1ee0356f46c35489060d953704836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943d20e67ffd0d027c4864a5bf9ba86837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77347fefcdccfe2702ba163ec5bb5c4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458c2a760e22c89afd981fa591db07d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedcd1ed5863d068db633332d41ab56840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3a3e31b3ab7c37c8542900b94b15f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900fca526c337806d9784f7b2418e78842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea03ee324f504eee748441c83cc718a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e8b9ccb85c54adc515859405711b6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d5bae1f817f415a9249abdc4113e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21131574fec1a3b406dfec1a4243083846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a079223de40bd28d0cf7e8562b3da0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587f36c2c88fc099370b73d4002502f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d3491fe4d11084cf236fa0bc71c02849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d65d3c57d5ac06c2c294cc7c251909850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5c6e4de63623f4a6713bde4be2f90851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383ad446b04b22b149cef4397edf3e5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e2ca63e1cea392973a83d106c5b2e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d27212474c7c52ff906bf87c1c9b0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcd95563e7397a1e0c4a29c01f1d49855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228656f9b2fcd51469c7edd8d8213e4d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62207a0f142010cb738989544228b67e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974578ecc918fcd5ce775d43d29f7d67858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0578306916c5be0166acd183219827859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c6c1c0a55fdbd6287c6cd93502a62860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb51e80aca8d8a5e21ffe61d016f2d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58687ef5be3a8902e9b76fa26d2838c5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c37d236dac63c382803096b968512863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e656bbb56d23ff97edd6fe783ce6f7f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815a4aacfb5144c64c208450f265dd3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb7c144f08c14340432b6f34ac2338866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bd634720679aa7a1ca3d557b4fa02867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a428c0e6f52a3b616af47c8c4597e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090d93b013b4b359011ec2895ef6b3a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcbae5834149849fde90b4d8e6e426870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abbbf6d13e3cd345a15c40ebeaf8f2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e269f961536b3288aff16512bafd5e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee3a3b089b1b0562caa2c7b3a3ab18873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b274aa603d0e34d63f54c19ba444e5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f18eea131ee038ef61de1f28732bb7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396b4cc8da5b41b1dd66bd96f885abe876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaed44c4211fc52c67b1d4f9ab574f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36cec8ab0fd639edcef212eec5c614878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98edb5c5d70105a299e18e4906aa62879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8861ebe88ae73cb67cbcd3d2b975c4b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbeadcb08e5dd5b85e31fcb2317855881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bf378530da5be105695ffa5c8358a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91927ad604862184000835282794280883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6ce940cbf6990a859137345b4b99d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a646669a17e253f41f281432e9c60f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18fb78abc18b4daad646b75361ef6c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a79fc29ff87561a94eb3eb332d139d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a806cda6934c3cc2258f40198b44888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67e9e080fff828e004343f49dfd305889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd58d47cf3fa3fca53a69152e291af890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c60703b4f8fbcbc1eb5618b9ff0bc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150068fbf81cbc232d6afda4eeaecc4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50180529285805dcb8172954063b02893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e22ed5950e9437cb1ff02c8cb98a5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d7c3d942e2e7ec78d1daeaf72c6d8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d2e01c1fecd55bd90e1aaf53c47b9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701f0773573fa020db532313f8c2748897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d910bbcc395383540fda72e22b0080e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116624dafa0382dc4df5a8adbd723d2c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39d73e7ba6f889927aef4cd5c57fc5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e1547f7783ee8924f1fa38ca1372d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51605bbe7691dd322d82a3e1b3b1b378902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1680226fe6305990afbb188bd50eb2b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbc7ab9faaf778c028ac35bfc125f0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd309e42a0c2d9833b99742412fb1084905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f822ecbbdcc74bbc640b569ce25e090906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cace19eb9c3a835cfab5403a24651907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49923bf1b7469e651ddfdc815791ee08908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6c8a0988cc4cb75e36f0ae40ad790909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692889d5166867d1ace0d1dcd2f9105a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e002f5ab5d746bde512663f6f0b7e4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5025c93452b2d53af42eec51def67912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a385b6892fa882ab7f025e5c6985b0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63f0870e7fe9cb24e9f9c457c792d4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4af970fa3a42c1c68505ed9e1881f8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b60b78e6b5107c3a86a0bfa5176335916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4aaa1c9aac02ecdaa1c48e954e53c1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda773f14ed90228e2abffb631cdf9ba918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ba02856e079bbdd33ae8663a76fb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7987257c5e8015b966b2b925fb10d9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009fd758eff6c3eeb42280b924feff8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140c0c2eea4f635a109ad619f348129922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcaac8e5635ec8d8dba4e71d1f1695923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e4bb0d0ef09d1ab356e7c78056104924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6fe928f530eef73b5944043f6313e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb3125e01643e60b8968aa3acaa9e1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb0d4feb620796478d14dd7b2b2c2e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490976dd99db481bdbc28011b55b6af928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27c336bef7e052d183fbe86356f1fa929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2816aef119e06a047bb4d687b69ca9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753822b9ba29dab2fd49bd06bf969d1e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63834e0b28e5eaa0ed28788bba40ba7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8718ca169f2ff3c8cef8e9f7a1506bf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dda67684ee69840ab82097218dd69934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc819a2a4f8eaf6b752d19b9013cd74935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e570a2588e1d0f4db4bbedc6393c45e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e42d63dabdefdfc6104b97d20ccdd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8697834faf3ab6b6ba243cfa7be3c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00442472c488331b980254f2ea65444e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa95dc94a612af7e23bbaf2f14ba2c2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482143e14db1f18ce1d1085c4d1d6eda941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817c321b07b2967177e18745a4caa29942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d43e8c4da1a702021e6f042925063943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345eec02d1213774a34dbfafc9be22a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03421827c185cbbdc72d2b81070a4e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586fd2a3d52a881d1f34472b107c6ef946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00421ab17533628a813ffb73e0f938947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb85793a034459cac49f1fad706ed8e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d89f07d3c71deea73f5d27dae162cb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f9fa85056e69e8fc98dd16d18a187950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60c2637cc66ba7f9cdc2359b3e1e82951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e945655c7a4939d200f195b741ccba5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13537490122040b6bae5d6a4451d726953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b59e6bd70f34030fb5828c8ef9fb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12471ae296fe9e0bc2667343405202c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168e2b44a6647bd58f562ce24d3df9a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b12fb0a0c38dc3d2288166dfac6b0a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b78a427ec14f90897960007c7fccff958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27941c61b3dad9a2ed81527f572eac93959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25722b031c9d11280ddc184070cdd33960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecc8328fb34d55895674d6311885ea961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddba13cae591f44bc6f8ed3339b46bf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d1130942fd9ad4c297c5d39a27e20963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbafecb0db8055ea87d606ae1b1ba9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13a6a3936dffb61bce177ddb34d94e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bd2a21bb2524d62c55c19a06562ed966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2995dbf0a00ed92117db5529e9743967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd83a3a0ff2ae7e07972f0b45a7f9fa968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689949061d7f9c58f69f7cb9629af57969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e82ee3498650bc0362f558336485c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaa063919844b345278870dc76c12a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a7c5771bd9669626ae397f1df2cb7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe617dfce6e0ee49fd27ba5b38a73a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb24e81b289f505e7a86395f008f4aa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973738ce861f1ee60c4e3e40c3ad27a8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab638e1c24644987d0749902a098e1a1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3662a8d10ebc73e69726fd6be6aa8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ada2d784ddbf868b7746b1a4644f0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57afabf4fc6d435bdc35ab683e943a3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2ec1c12569790f3d541aaab213a5c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c47b60650c2d5cbf8c4c7c27c716e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a804421a10be1d8d797f781340df36e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1548477ce005375c05211d9149465ab983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d74d6f6f3e7376d46b33a7d1ae30d5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc965f093ee55d04487c8d1408eaa9f5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ec7a10328592babd7177fe40371c6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a4efd9fa78e86e7ce865d48ddcf57987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afcd5721c1adb1ba18cf34e2edda3e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e87f49f0676681417329827981eebf989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c698a2862ae450f582cff4b1d0157a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000594fcb5ceef75c9497b667ec137ca991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be791271d4d4514ed1c993db1bef6b81992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0912485fe5b09a3ea80864526c770993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c78a263302dca86689fb2f86b1ff5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac422576fc81abe6299ce9e55630f07b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb3ee6cc45f996fd81e13ad6a7abeb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3066a09c2a5499f21c19dd538d89c7997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f9fca426369e998ec8a97de01caad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0126291e4fd0cbbfba7efa24d52f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dd2fd844ae5a3e079befea2f905fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185e3afd27a5c2e439defd0ccbd33404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f3ca6e4fe6c197cfeb418905c0e7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18e59ed965116d2c8919b2f47db05f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5543bedb9c7d2ecd970d8b16737cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fc6f73110dee900ebede3afd4f0108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e7998d434d7ea1a3afdbe8b87a6109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb969a4acb0b4ef693b1ca0e1fe1d2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5fad43ca04c6c77e657c64cdcb23811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c55d194a7d830f3adb6544c3b7ac9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fba040f89b5d43d119e0058d3241b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c3f5fd87e9753385291a01fad908314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef39d4bbedd88df06c7fd15d899aaaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8223719da82fb59effd6372de592116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48c2c01ce691869c178d04038f895717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc26ea6892340e97221850baba722218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6b2f133e890bcb2f79071671102f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3390c19a45a2297669e1d099f69a5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e2aad7d36055f2d3e895fe50b566521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19ac6e65ee78e95488c30a0028c44e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7321e3cce17a4b1b99226db80174e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dc28cba910ecdf2c0b08a4e84f05b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d19a2d849a5ba9a8345d86b001d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db07f57c58db61921b8b84b8d80bf2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2d6897323a187200642d11f88854e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ea766405aa4692a4473bc7134d83928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f9b010f321999839136789361794f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488edf5aab2a13386cd76bc3397acc2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5a7057b68fccb90f2730a42ce75f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56b9fa90daabfc0362a2274f74160832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693de6d0791291b17529eda8d64193a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5c9d91cdf9e9bd9c23eecd2a58c4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b805003668011579e3313ea85ab9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec364455e3714546d21ed002d7ada0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad9fa1194ebac57bc37db7e9980d2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521f72b646da7c09dfe9799b2ed26e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ec8d59375a512ac598b5d1db6d37e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8733884360691906603768606b60a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84117d0ea956737294b6cc11dfc0c4ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558f6b3363833b2e34ccbd238d411da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296d9117ef605386bb46197ba9b6dc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027142911b0e398ccf2af3bd00ea5fb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82120efe01946ab890e376ba92db5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7759df2d97170a7a3868c389f90b7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873b280738ed0aec2b0a0e190218ede47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662b639bc20694b1c7532fa5d3aafce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf3feb696e19635b4a0f7346f564d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66896c883bc82e9751dc51ef0aaf8a8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061fafe0292449670b7d75eb0b51e9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6309cc41f152a622693c6e37d31d2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfd6ea6139cebe2a120f40e7db3ca953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d971661193c5c6d24f07e0c3a40a4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00504b1150edd6c1f67d9e2a13ddb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f657a71ae3dfb5ec147d0ed7ca784c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa115c877009dac0d0d1d5a911aceaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a18c47dc411587d9f94afc040c7a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614151f595612e4fbaaef1ab5c13fba159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78c6c5f50e797869c97fc332ebe17360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b4e141c029d315d24e9b086084fc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5233e8eb9fc39ab3b82dfe637745062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44b5d57a1033a85cba1c37894614db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a196d39afdd24c5cc7505ff4eafdb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a22cc71bae23cb50da0036a6f04e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a3c6e039cb631edb25a758663b8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d147fd528a104d64bf553afff69e92e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a03273495db83825606d2af4f61aca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882467e41ea3f4a8e6dd6173d22617cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fda51eebfe1625da2fc6a73ad0353970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29a0034a81ac0a21184424365d007571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc838f903ffba145497540fac493e6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ce1485f2de95a288aed7595f31ba573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ab689b773b945c77dc482a614b83274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f45497e72dcbd7d9bb96c27b134b1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c76e3966e786c04303d53ba30ff7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f28dd0b3db61e319fb7eba3ada50777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3511463e6fec4266f68e934089d75078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675187c58b267b3268a2126bd6ffd98479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec18bc0f934378bec140d59afb7ec1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e168ba50ec7026c468824909c91e9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60d3d80d08d5f4d2be6e575c09abe182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f72d1e7b51ab47df9a580e4a0ff4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d45813e441a9e3a77d512d87bbe4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa423a51fbca01bd43480ec34551a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471068b59fdedf892935f5409908029786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91381f184f5e8712e6fe61e307105ecb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2566ee3618b4dc7f24c555e47e97b3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03067abc2d9bf965c94e311d936e8f6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f668747f93fe9c87ccc298d8f0a3aa690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7da365bb09d1db2d5699666807f68d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c536f2d7d7e2c2eb98524579006645192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852e95412b132a7cc96b503f0e2d3d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a48d73bd4ff0b762106bd72d6276894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba5b439c3c1b29829324f2d382cbfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741a58739516b0603be80738e27706096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7292c839b6a2fadbf1f4ef5466f62d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc26b3a22f1d38ba6dd55efb1228af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef1200dc3ceaf219e8ac55dd8fc68899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e3585a612b7cb2c93f4c728d3f891100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083b7466afe8c36e94948ca8c42202c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4b8eb360bdbb9a89e34119c01d2f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3542bf5a1646ba2269d4ae4ea35efdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709a71d7ea038e7eeb0a096a1bac7ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4a723d396338d65e2714f76feabdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d453be09665514b071896978ca2b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c324a4f83a79029f80c0c9af1407009107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f3faff896dc691dc0b46a50dafe27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7b7d124e74b14d1577116f965abfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8010bdbbdb46e20b7c827f12f55cc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368d8ccaac2f9de3c4fcf544f955dcb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39b7f285a9f995804b2c25c5d99a4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4bf45a4436f1f6ab8a0042776e22c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e09a3211054e2ab8ab88e333e34c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f226dfe84f1a66fa4dbed5ea26df6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96b2081f02c23143eb77153c04dcd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374c2af04c4615f44b2b94728255220117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8a430150c8fe7d2abafeb4b90fff5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aa383a2cfeb5b25e398f766a1f949119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ed0c3b95deff345a4ad530e10a8a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb16331b9b645c3c646ae0dd8a444f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0903e7955674fbd45f42769f06d577122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedbdab8a2816b7f1ba4cdf4426962f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00569a8bb168d0e026ebb2aaee44ebda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64ba98d9bce79e408841d600b16018125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01986e7c431c8001531d6fba758af283126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6281fe73bb1c0cefc1cc62e753ed2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6d9e78c2717db881e659ef5333599128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3aaaa84a42551e475517dddb02b7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066be7f3b2735bd445173e8d38a439ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272eb60e69cb73a327dfc36c4cb2f92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f2fdc13e1c0175faa59ee97226d47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e4a296683092ff45e2a9e84c63f91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134b7a2fd93d176523d397aed4ce204134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476e6011a5624c236bcbc0111f9df87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1235f8269d7b901121d6845424c7e35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc627c6df9cecb470355fba076daf4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e30db9901ff0c54a08f75737edfc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86162a9837b8de9bc2584fecd015f15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e5a557fed776ed812cb7eb422795d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab82af5301fa6649b6cae9595b8f700141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded3eb3dba63910e443fd43e8dfb37e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d5046fb6054aa1e6272f774b280c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0735890577345a4e7b6c57a6ef565f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55566fdccc9946acd0282eeca92759a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa718493ea7f271148b7dce549f86056146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fcbca6f0e9586c77e0f68bdc6badf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d91727e9e435f5ba8853205afd772148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422a64e54085d3d03b8eaaef9a7b816149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d521e739ef0fa77ab9e65cb8131037150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d1cfd12f23779532f34e5088b81a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9f2718d43d61d1ebc3f0ccf56834d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4e5c25ff1731ae9e7e486bdce6dac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a434f7d9fbce1cd1de6e9cf471f63d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7aea06952a2c1c484703162f94f93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b38a30d8e6d939a38ba094d074bc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02adaf986bfd01345ff3d26d63ca2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b16f4ce04769038363d008897700c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f665820d87a177b7a1d6376fdaf248159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e6f57367bc0db433c30524c8a2811160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739295d9f9996f419fc07a84897f0bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a55eea6866c4f06e66a96a9583900162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ea33edc14fcd37fbb73fa54c36680163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798259df675b7abd676bab8854177f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1396b0a0e5fe4b53330974857a79401165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d6909aa490461eb48ea53b01e394b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34e945fafd33d266f2f7551202a13d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd240769320e1c3790cfd0298760b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dfa4a4b4e5d719a7376ec2b06ed5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172431a73149ae013c22636084c1036170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61e67c1d8fb37c7f9607762291306f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e95cb7c0d608b115c789c60847df8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665151ec3a599318bfcb10718db58f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7dd37dfa2f1f1f8a0ff2a659392ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef409d675ee75111ad8ba9c2a1dbe9f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d56fa40145ac378b863899120bec72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb25aa91ea686a5db99025d8728a5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f275c8ec8a2cb08369dff34905e9aba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f8263364c12bc893d022739f5bd1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942403bc4c0bc83345f69ccada8e640180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dceb7a656acf8d10285bb7cf34b86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c2b70ab2ed879db037362e439a4af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40555fb564d034265352bef4b9d0f8b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d109cb93c351e666cff66a5c11093e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae728d1439c0761996bb5efbc38be5e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea41ea0d8d6719e11c439bda9ef03a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c694ffdef35ba6f883a201bb0b3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a378b9654bada92ddc0ba95689c21c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc52f54605fd3fe4588e18256e510a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823024d2bab9a7eef0cfc45638018b56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c2a46924a366b024ae6c4c0f623f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef1a540236b99eb6c3ddb9bec7c5fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f83d2c204a4a7de8e573d2bd2f0b83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35173930197a73d198546015ff9916194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb034e674ce4471a5b11422317ea5497195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080459856760ac26db882269c2a05284196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b17a6f9991a46ea6c17f013fb07d53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354248e9d39bf85ec7b386a63fb4140198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a787ce06e5b7cdc47a01136554516b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af302af3ebfa471e03f5f5216959bc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96de08586807b8dce522aabdf7c374e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92514d421edb293a0ceda5467fa01569202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc3d8585a832aa97609d30eba58741203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf042bcd6037767baf0e13bc5962dcdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01232ac7165ce3421cee32b15e8f0d2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94729118086f1f3b48da57983992004206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64f5a22da39d5249517be051376a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bd31a39ac019ec35cc200177a0e6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43843072ee3e5f420efb8ba42fc9d84b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fae3ec71ddab568c904acd826e4c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5452321d0206480705c56ee103311d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7c8c84f5fa31ce1e6009d71261b5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002f08c9616711118b70afc05a77958213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c648ec78f0f5969f042445016a4d20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d33256f52e38f3a8044802f0ae4f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af71cb3cf81ff5f0dd45482be0f333216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2f55ebde683e208f61f5bea082d48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16ff6fe9a0790979dba8db82a47583218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f39e9aad631739e89fa9fb4f335506219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923d72f029f789024d94de1a38c2cf0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95950f4d4c7dc52027fcfe0ae76abe9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297e92542aa04bb71fc2c1cdbb40868222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947fc4bda1c72916490f835849660fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21923f48ef8e427785a4412656707411224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd027ae142636f47818bd536a15c19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e2533ee725f047657ad95e15fcf76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74a6a12e02e5406b943f10b732c954227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ec334467b1829397816487a1dacfe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99830c5178c2045263ac8ebfcc570c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ba64fd4c3b844adad820df8363305230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2774e38397defae0c0973eb94833b84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158b3ae6661f0c19bc173447a667f21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e467bb5de8dc3bea7d094583ba0e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b83d41032591fa91f8c139bd5fe85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f02c9a85444fca5f8f8e499bfc3b9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ade8c3de4f43fdc36d6e76f70ef718236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cce7a9a331e6c4e38ad28b0eebfbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a2983fe9b544a6dfac0152726caee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208630a68a5bdcc3fa62215dcb35f56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116589df9b3acbb01818ba2df0c9fc42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36577cf302db649446e90005b9c4283241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce60ffdcf50da0de4b79464c47a8ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796decef951a7a1061b051999acc1a18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9247b14f6c4d430d12a99ccf81657aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf0f3cb791f7bc464409e0daf08b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90936ba86d21f7a5e99fd274307383a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159ac5399b23e0f8ca6554721b0aca9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a1e9b459ac2b572a9dc255e2e99bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f6b31ef65a7eb5e331f0239a94bc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63ccd83f64a2aa38066692d0108845250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0acb7b1d9e3b17cebe82203d6869fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74120bfc61489ad28a15570ffdc28def252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbd1c1b8a836238a2e4e96ffb18fce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6060bca226be41cd9ff8cd842acaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb7be06e37969e65ab858c2ea1149e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70782004f0430833966ac2fbe49b32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6545cba6d6ef8ad0fd484d55f0d4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b18cfaa552f1e5998082f4d5fa859258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316ad900c5e9f0ffe22b625fcdaf5bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3eac0079fe49ac3cd441a70af2fedb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4240096b15693a769dfff7b2d5ffeaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923344da4a10a3b6f2bdc73e8db5c73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd37aa22ba38a3694f6b5b5cb7beedb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68055810aa7f5e5fec74a9b6b2a144aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87d20560da5f797300ca0f910c501a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aecc5795e5dc7bbde63bdcce023b40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2c2275845e396d42f1728f995bb88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacc2c60106b21fa81d032af3b6b879268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a917057ff40e16799c4680af998c94e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c128612b1adddbd69b2720c0560bbf4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a0224cbd7763672082edc3208ec30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42313d5034e9863a397c8cd014b53caf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af15e58f9ba0d6261041b088b46021273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c8761c5628b3a1e65f073ab5e1588274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d24931b439f83774a4fb73543cf12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fed10234ccdca3bcb20e46b7fcd730276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87158d582e79c4fc96a911b64b135e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2e9bc0ed8442c4b168ac46284bcf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b78ba926639b8fce05dc3a4ddf547279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fdbe89972a41adef84177d0173cfe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523065aa924209fc709b02bbab695cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fc26f23346dc42a9528dccc691428282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49489cdcfa348ca0ec40393768e22c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5f747612c56932816a499af2740ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4bb1fcc5c024187d10b57fd37e572285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ac0574cdfdfd6fee5837e8611ea20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b38c86ebe45a92e672dd033b390976287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1ac602737f45054896b453b4068ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1bb2fd17b0f5dcbe150bfdd564db7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba6d1a14218845af2e713235736a16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4633da0c8728be38e58c295a859f5f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900652b71b4420701a61db807f0bbc39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48a3e45f4b1bd1f5f326858c1d0aa2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1df4d5a6b19a3a3b595c9ecc68b94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdfc0f0ef6205e28a86543559257e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0d9d44fc22cbb928c88e5f0625029296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573dd8f5563accd6589782e5ef2b7dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2e5ca7a4eb2d44b5f7752dbcaf663298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de426d0cc4ac31139f73e5a0632dc3c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df433b113bf3b05fd63db03ec6c85a66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0f96da648eb50ca68abeb0aec7005301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb95e08be6be6dc759c2c1549a4223b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be8daf4fa00a22e43afef855867b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd09e8cefac1f17f4b2aa865df26cef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714b7a0e08c42c6327a65ffced65d91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e6ee0963d80adf31604d240f7298e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152ce47ae3111ea7517015a9a2ec50b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be056add66e68d651983bf6694489a66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73681c28e3fface7b19fa393bd9baa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6e6e8dcbf0c2f43ee72003836b69e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7618124f1fe9f104bd981af444417c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98795341669de20118c84223c39237eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe314f75d6e5963541f91823175b1e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7b42f8c5a38f801e918f4e99580ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceba1d11c072593855bd1f54cce13a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ebb462b689b9fc8b46362bb2f5e94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee234810402e5270aca0eba20b28b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a1ddcdabdfe2595f15759aebde7ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be6ee592067b65197274abe2d560e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c475a96d2028a875f0d6d1f69546a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d538200b8b4357808289c26c3ecda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef0845088a01092d28b0eea7a40b2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc5ea858d2b537b7e24c72e989195b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360cec69be4e87d8dc5ae765d82e1fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71ecd2d3fa705003de9db149cded18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a334b9e182a5d3f11ce52da5c255da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c77d7baea353ccf2cd059fc24c049327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf40180b62d1a75067d71faa701b2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d784c786e6130a96cf75b3b162c819329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52f49175b39bd44454cec79a20d7b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7f9babd9a855438a2f502c052f9e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1123525eee3ccb849ef771d3218c68a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d44922214dc074d6eab333435985f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8193fb0904fa6a8daaed833f88bc11e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6cf1957a086546e9de052b43ecd11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b1557a98de823695f13b876cf407d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e99534c65f4c497067af782e71f3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86313551e8d052dc9039aeed5dddd44f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cfcfc0867834ef3ed2e83c48441d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01b9429b9b36582fccade2a5266b02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5002fda0f14f1a8661d29f92b14cee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08667d60454d08ff7039944e173d27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6675bcc97944b1c4b62077beabf8374343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc83d94687c9ed324b4b03fc7bf922c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0339c62ecfb26fafde9e1f238db93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df251b9fd8264103fdb129bcc18c5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be96f9d2779a58f6dcd79540b06ca8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a8882691af27b29411e1619bc6b6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1895c70eb285003bd5f4c4cad8f489349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cd3a4c3844888444029b762a516df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa89503492154493cf199fae6472fc5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377c897b735ca9f480d8601ebc3a9f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746d556fb47b941055196d39e6f5290353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010a66afeb766446eaf59f717e584f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d179e0ece2ecbabcd5f422d1d51372355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285c9c1d66a2c0a61bd580fbd4e093f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c2c5b44f3367666c396c385d13e22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df208f79475273ddc07c456836a05fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f0f28a7b2a3a236425ca69a5dffc5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693784fbd7c61319a6015aaf5dceaa6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8e0eb52bd894449d0c9e9ea2a17fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c629249666ed96a97eb36d2cfcf0210362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fb5caacef70c117917f6f9e2700b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e1c6e770e22a3cd899d25cb76dceb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf15aba13b5c864ffb87a908968e6c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc39bf1d82d4be968aee63aa09607366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5554035db058fb8f683204a634e4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96933418978314cd3619c4d1c9207b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53806df25b09b0c2c652c210434c3cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c8c51487a141d8d326a91fb19131370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848118ba261fa867b5833524dd452679371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be06c3cb61de2184227d2a0a1fdd1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575941fe6f50edf621a3e845456cb2cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410bd588bfcf4473a14fb2d7d8607ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ad0dd434676aeae86de21752faad7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae44bbe8bd8ab10cea15073898a613376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90af91ac3ec18a2d9838c9baf99b3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169301a9c1d4dcb6772deb2ddf649301378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d16fe48149e68e2b918043d59a40a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf001553361df43416d8b6235994c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6552a04659ad05fb11485969caf13e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9d3c51f2f6159e5bdca4c08e040c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0e4a33d97a1943497db04c7772657383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee704bffab56d814e4b9f215757feff0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87e3cd431e099c98efb5b18bfd14a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38762be75165883f1c7f1dd10ea377e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79c9d819fd547bbc4d00ed5ac7c501387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e653c48cc226775b4afc1a6757470388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd2485e8dedd7cdff41b47d0de0a1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67475d8604f32ecf8a6001ff5e0ea3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519446068705f64f37ae97414f1c25cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d9a0430c96bef351014de4058c5e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72173df63e9a0bdc4662247b4804fec9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e5b0ad5790fcfa9b2243100613659394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f941ddb32a60a709f958cb854b9e14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1021e08fafe3de271d3917b86aaacc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9374748a0acfc969b1194e3af3c883d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adf16bba2b3eb0f121e6a3c780f0ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e41db0c107efd0e0357e148a377ebf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370e07d059d69f7c403140a0524d8e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34e7e6b047e2f5aa390081c2731e3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2c4331bfc9dee73a0f51780cb4ddf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6d1954bdb8508e88f2acd8e738eb4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2720038e3034660f08d6929fe39d5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428849a0b670838b61608c9c1c1dbb27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3067818ef28ab4e898e5a3f86a5c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffa8e2aad57c17c7ad665e0e1bcffa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dabdd12805b60d1e9aaf5c2edca1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905faa87e8efcb44e8bd9293ec87cb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df790031acb4ac9c5c07e2571325d96b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc958b4bcb7bb5579e2ae2e21ee5e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb070c5a31d01b54ef881dad79226d48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fc41ead574f9c1f437dcb041c97dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd92c417c5261b766dc9b06ee3d31a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7245c5ac0b93302986939c148df4bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9e164fc58c5706d96327513ddb6ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699b4e3a5a3592177b06220ebd65ba8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0494089a5cf52454ac8a77ee4412fa6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b5051a4a91804470a2f30f75be49d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae80a7e79c625186b92c3db0f79ebfc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd22226f7eb0f7455e3be82ce5fbb42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048035d79be040f6da89d9232abc2434422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469874ebc2ae8fec32551e076783a86f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae900bb918d7719e3242490d96d7a7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c56b92f3abf460738e88963c436a66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e3335ebe8d90e16b83f80d86f0e5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2ff0bcb021ed8fd8605fa310a972a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da6932bb671259d886192e726e68ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fde4455fa7047268ef072853b77a34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb77aece5b74b75e450370fd1b3cf54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3863928faf488a50d3b4cbb2d41dcf6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84679244fc1123a1226e288bb669a69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5e6ac4dacdd8e16319020bb92f229433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808370fdcb3d79b5751e14b170e1257434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f221f87f51882485fc5035909fe0060435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9764f47ed8dd41b4f94742c5e84ec37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca0ad7f74f6ee25c53d6c5f2e7dbe4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b0f93b9216b7bd74d4277bf420099438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3c4070c9c537ec40f9c2ab7e68257439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ed019cee88533c6f6996cd5eb7a29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca379183115af40e3b085d37e9fa083b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede6ec5b24a54f14b904ade6cf083a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60cd9c918d010368805b3daa13d797443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc43ade4da799f62e24ae7f4c671b8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987280c7fb34391f41994792914952a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe8c42125ea9080080f1f5fbfe9743446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de9e415856b8bfdf17ba1828f5dd94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202be61f2e5947b91a75337406fed5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d9cd09671e047d51a8da824603d8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bfaf15d9a3027197eaddd8ba51915450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f177ea2344f77e45d9a1e9d18cbb4c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5880709253ad957f861ac8557530ea0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cffc1aaa5c534cd9fdd99c48a4302453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7050a20164ee308d63af61d329af1a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e74251a65925bceaf629edcb63170455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1672636e15ef81b0168a7822d147d10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30541b5d67e939bb7bd604d34b82e839457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd2f7e42d6552d8b1af66fd379cdd2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b25047e17729bf4b939929a371dbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd164ca9e6719c133872b6b43a2e6da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917331941065d2e14034c301e6dd47a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74921999caf1cb027b5f76a72068cf5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8ee7a8ca8102f3be2d5f70a65fd48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f1ad96334d794098246a61ef36958464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18b7d83952f68f04d3567e4375f34b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341d5edacf3a4bdf1355ad3103193da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c85ee4f31912d4b1310226921b426467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f142e1602a6585bdbecf604c86be4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b26ae13d74d0f22a31ee3c7bafaa8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b7927cda3910adaca1df084be622d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50ab9cb478d228a8838184184ef963471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6702635fff5cfb1ad480cced24eea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff5041322e8a4f69be65fa0aa19756473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1233455303f9e9a42b4fb3468185e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9c9cdf59e946af6d4e622e7c57360475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847afb497f872b82d61d10a548c5df8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73684dd9c03e2d25cd8755b9d65a4c5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f8b93987d3334fc912cb036f8fdda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaff19d6855c682d6827eaef65c407479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ab04bf8a143d77c1211c67673b63d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435f44630a9da758230e21dbb3c8fdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21457e1a036a4ff285b9eadbc2ac5b29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0fedca31a154992df941a4a8d6a9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad20871b5fe336382fc3d2779e6c0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efbfbfe31c63cc60b80dd1183fe216485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f54d7260672c3a8ad79af3a8339584486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ab8b245f1f5a918612d6c351d34aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fb28afed60010aebfbc7e9348b91b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffa0c26da343357a6dbe37764465e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c3bf71e9c11eb8ae226ed5c780dbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97476e36e110caa8918312e418a381d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de75e70242c0169e8dc57d39f5e8df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf95d1a00d1c48e4021b2a26e8ba5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4908af61aaf812bade7e0f4fbd1ac3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91510a36e402aad771f3bb04ae8ec19e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433e9bbac89c3522e2e516ef3b52f61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4ec85bd9d2adb64cd9be894e81769497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653c5428b5797246b8ce13357edc516498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc619963842952e723cff6d91c723436499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b6037b70264d52624743592732bd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8998499179a4a7b435e48bc9c7a516501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74325fe76ae4c8cba347953606131e50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b6c88fe5811d0d9a56201e557ad5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb02f464be4a2129a520f4645459bae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ba9b25ff743a28ec5f0e9418c0e35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caac5eed09575fc52c1efd8fc55b58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2b2f22d5a12669e25d2c12b745e2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbbdffa0b831ab6d07d06a3a2bc519508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3056e25477d5879d9b4f7a65a8f3a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b77919f28b6ec497855ee3362a5d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355f2790a575428b5d02ac14aa45fd4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd710ae2796b73ced6937a14340de7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575895b7a4e561da5cd884e94a95e335513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f03f1c9877875e33efdc4d581fdc7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d79312a9fd8a5042940decf176eee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4663813dc8249c04aba8206523669516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd46475074d93fe0d7d79dfccacc68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da685352dc8d5ed5ec68ddd69744de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fc14ea36f19aaa89f080d9d2c9502519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112df7023faf459498082595d68674d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c687932f6339de5811dae7b8bfb74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8519e093300c94daadfe9151271871522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e176ecdd07483360e2b7ebdee8415e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7925e65315215828125957176cc1d81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690d83711f5a3191437823f61a5c9fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603001747b5574ee72dc1999c84d991d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cee3ed78ea1d6570addcc6b9955cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fb795373990220a6bedb6610a34e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ad8259c920af5a4561288882f1218529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888b34ffc7593e9be8e6cc840d61e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e4b3960d7b59f6bf866630b611590531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fe7f053e9abd00fc7d0e8373309a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7ac28ff796ea80b3bcd88bd26ceea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b08e535339fb503c58bd1368a1129534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7345554b85e1aa69dede99368cb8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccd7f9d28775dac77118c628949bed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d15d7b98d290bb3afba381f3ade6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574197431cbd942735b4b683a1bcfcea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854dbfe22e05268b944e1f38f194d04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904d41275cd97029bd29bcd3edad02a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c217366cde6244964828e8ce3a5d18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b31d131cf8dc3c84c57c42f2f9b8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8712906e258eea9576a7bed3a8170543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a772b2cf43f959da7c6076212bed838544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ecbeb4a867774d8c1dce05f6232bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9e01c2bf5c13ed678230be4e81c4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3f41365bf0888ba194ab0d44505a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4abdf1b4cb228ba4301d00c72e7ca6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d81041aea3f47af51687d82e370cc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f4023980cb3a7de7cecfcbd35d40c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2117d9e190b2761d9b97650db8220f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6fb412df0e1981ddea34694767e44552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85999fbd96d6fca869097725d41316553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfe76198463f28b3da3ac45d0e00bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee955314a47558ea9131a0246fff9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4417c79747cb1ee9cee0bcf7f3c19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caf5657e79f3f86b953a9addc3aa53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1ef7012f6245a8ba495e83776d598558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd92e74117094eeb5ae865869fb29b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32698efd8e302a4e4747cb166feb7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662cb7246a8db8436b1d1e232d895f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21c8e12345490d9c225df2186a406e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e710d231bcdfcced46b1836bae488563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329fdadb09e78d6733d76884c1a8ddc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d5dd48724b4d9a91efb62e46c4f34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c38d1d25c1c7bd7b83789f4da6a80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae8c71265242397b89bee9d3d9cc2c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5eb419fde10f303cf693f405029f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774abebe7aa75e6d222eda6aa6e8232e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7cefd6e3b8898a44436da2614171b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac669c1657b41f9296b4e4d60e3305571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f41b7021de50704fb43e1507033dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94189b875142c69781e90e76206c312573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7537d518635f1f7a5852e6e89b4881574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09276ee03b1a0fcd27f5816ad7794d78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee305c170a5d53b5b21ca108032197576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32a23e2e102bf967f495c2d384c606577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7857ef2362c2dea366eff154893a623578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4db1e2ac5ecf98a592a12fad42fbe1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb57696dc6b63eda65d27a8b570fb3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3094ce201ae9eddb9c7433137785320581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734a5c56c131fd3d54f7da728e4809f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c2023c23b2da58451a1ca2ec31154583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad969a53b16a5298b55e92aea47796b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6905ac6d30c3fff6a2dcb63b76ee94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a11e99c68c22ab231a245bb26a3e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab2dfab858de6d7f9913a6259c02d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2cce3a4a26cbbae9e5618424744f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fe012ee60aa01662e34fbc9ea3c03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d13bb4483f28d0473fdb1d17db20a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bf9c90337f1de27b70ae1f9879fdc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff862570ab6838fa06cd16c07688e94f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183afdf8eb8870d0b11427e0c31d5bb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49285f6d154465d44b0aa70d32518105594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e8a7c1adeb0e93d2d2eadfd2417ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1354e16389d78bc355897a7970f1e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87441da81fc05b99c97bce3bbfce96a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3f35945c653004e1abf57c9e57d02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca115270b5170bb4c969f2d55fc20d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b886cab594015823ebe835f3813a02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5bc3eb43ee071d864c38365502e55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0471d67b7f8329d11e45df6928e2d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd511b7cf4f1b19b4d8cfb2877faffa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801f54ca6d949ed33fb96000d5d63ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb223cc47329ef0ee7b92f8d42f5ce4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85988d522562e36dfef2515fc126c9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b756df7ee0887a273dc1d20363f6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c174c750f361d3038c77f36777344608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6b58b852a8b70660b435348d7c757609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f9e7c4d64ca27a2b2ea2b827eb9e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9de6defa9b71c241accfbb944fe18a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f66b05352d3310cf75cbbbed1b0a0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87465eb81e74bceb076e426835abd303613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1d067a8c6120aca7b489db565a0ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1d7a44bb65f6127117268860269ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c10c3554dd9cff76d338ba436937d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11353f0c96e7facef5d693901c173118617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fe5f5b4ca42ac532e9051a0393f39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165bdf01cb59cfed1f6644bf1bc3869619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c219db051769b775454de0cfd60bcf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c98756512c51a691c4d1a26ff313621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b59ecd2a8ce8f3f0e188d680cce93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48925dd2944e83ecf3a5e4889c0e8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645db90eee2831cc3635996aae02d8c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbebec5e483f9924fae5933e03defb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9912c0b21dc3ff96089faaf7a51fb06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411331cbe528320071c45aae1c722cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cea5803f9b2c5a2e29bb7312c4a0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385259c6cfbb0f22c7bddfcfba0bab4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9038049cf71903a9c3123099998518630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15aad4aaf06768812791642c214a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42ff366e08907e38a2d82cee1a73eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6d499e8988bf5929b8982308a29de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079169c21e217db8d464196655c93e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa186647eab282d3c1324b1d3d240a34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f26839731e4a8a423bece9cbb176b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c47ce43ce4cb57c52c86f4a037de46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2cdd0fc414142be3cc1aa7ef80933638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb92b0d97c37b87118a64ae137345df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe22c5d9d63e4716be502bd87f8616e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3a23439f51f7ac25b6156f6e033ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d46d25d4b98ed20ce7abc2cd2546e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b5ac9d5492f0df51899c8d46085ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ba5628de43a1ff11c7d21d7b58123644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bc2652f9b97ed46b3f6a360f9453c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ec6bdd8987f4f6a03cbd273bf5578646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f11b847d7cef568b906fa2b7395ec1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce524206ab6a0e84770a1d4516d0574a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa70dc27fff425479ea939421320ee3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2504e2321517d29eb920d50668c3625650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c31c99f826c032d8df299c0c6d3b52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9ac84540ebc5ffa7f61ee7bbcebea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2dce87d5f6346bcaa24c63d10c931653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828eba13daf159a8e3ad49bb4744e1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501300761bf5fe5b0bfbc865eeb4d324655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527a5ddfbec2cec193f5caab452a66c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278ba13ed118e1ab228a12d7697e331657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29c4c4ef77f24807ea830740cee228658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d234bde325bae8a7e602335af8b5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb0b194cf64eba097f7b1989f14ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f14197519b6fa737766750114d0b02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9646da186dd08cb507a7f24c57359662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d2dc243198e90fbcc11533e831dc4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058c89aea27f7eece36335124e5c121664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc28e4f2e4fc46c73727709efb4a8e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81656244d05e0d000b720570e54504666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fac11e8347cc1aa9d97384977b78f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf6ff6b2ec0d806cce44d1319318ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362bfa843e8197b67aa38e60ebe831a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3181894eff1113bf0f42ba0021dacf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e757075c0e52ba8fdfc6c7ba4ed690671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1a0bb35974e683ed90801327a1a08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3971c6238140b8bfff5ecd75f01fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beaf445f0461bac85b89348daaee00674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e1d7221d3d9c399e9cbc9b43bbce5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce31cfeb2f078200073a3477200305676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0375e3d9099f4c2e29b48c61550bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d57ef1e13bbaefc14a16a5ef8c9362678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507b7a316ab21059ce73667e163fc89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c414b93b5d2c5da8b187eb6722a56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd18886b175548ea17a9c40de0c313c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39368cd1260ff9ab13c98c3cbe23b2ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c42349c1149167893918a2449d238f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f71e889a87dd7b3c461e03b2bde8e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb3a785ce513711473e2eb50f29e44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5828c779db17d084c9760c46d084f16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b30c4d562312345319f90125d7fec0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb7cccd154f651a026bd039998975f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295202dfa0aadce6a3827278a55186a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11534f7cecec35a7ad8e4e23d171c08d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121593593192a815b08b262ea235996691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47b698b2f5f18ebcc87a5e195bae1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db92eaaaf3d618fa90f505d5eab66c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066f96680cecfbd80349fc42d13ae30694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b96b7be8741cde1c51d73c0651108695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa73f2cc20823a2fa1d2caf822e80fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7d084933abe040d4be4560b5d215c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4623d4b859a1564496ace06055443698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f19aa97480ea300b83ca259f7b6b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2cade59e1a18b8373e403716ad1e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e8bb3f99cbf814fb035df59ea22a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b327f70b8a9601116a935291987b42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a3cc28124b054fd5d5fdf10c03ff3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6752101b92f3ce36cd94fb69652d055704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250f00a49c3ac04123da097e8ffded5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eb9de90b15c55f6efaec39f2f5967706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d588184c94707c0ea04e58ac7c3a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963411a38fbab8228be6a781bc912d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadef9cd5ab9bad6ecba08c007060ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e71fe96089764c434d98a2b74522710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c76ff82f9620f273415414ca902fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a9104541bdc7285c3d104d0433f67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d806df56d494f94a4b21c7b2dda029713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c38b1a34d93080c9731f79e405962714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6742018f8661528c95fd849ee8b8ea1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ec045a9b8455124b25feb8c56e720716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7bd12e03eacd51a22005fcc4f181a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd3f3bb74e15e6822158a940956216718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079ee5f9def025eb02c47f7b5e60c5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc23f75693d8605c035f4b3d79722a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1cabc346684784f074f9b38ae884c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dcb34d4b62912a033cf0c5cad8b41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7934022c3c617c187d5d775b9b5d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f351bb402f9b02e17cf415433db3d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a442467e90f338cab15427852d7e26725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a841ad9b7876d89b688d2166dff3ea8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dba54bd480440a81e36a9805a659a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3addd0882ea4560e0afd50809cbfbf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba485d39937593b7e7a25f3489cd617729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107a62b4089d4b32ac5629cf157dd7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1f1fe58e5ca3fdf2babf2890fc70f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb974bd7a53cbb145e66ab6f8f11dd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f0e4906cd86212fac60f6a459f25e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e3f0dfe175e960e77be414702aaa3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398aff4da7b75eddef60c6d94c38569735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efc8566219a59ee4bf6863e88e7c23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00375d401bbc65d5df3bd51efc0eca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828a9b416429293984372c006d0d6a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff05a08b113b620dcec6d6a836db4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badef139c589916cec5b296c1fefc69c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bcba7669c02b37dd188835fb1166f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53045c90849a54739e57b2c586c2de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018193475e3489e8a34b5182a2d9badb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a165596395fdbda53f3d991291836744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3029fe714a40c785ab9fe134d093857745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e782eab833812b883758128dc0f6a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659103d91372bfe1db9fd82b47f8f33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09070f8e191698dff4efdf044b7d499748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902102d4172fb5357cb459a392d6923749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902268b4f5cba9ff18e62d097fe47ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e210db95b17ec9441f532eb6e7cf84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0674a6f993ee573832e1315e3877fdb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbcc6ec1e3afedf1eae18ed9c78fb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442d290b3e8be1e1eed063de34a83bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9b0e83764c41bbeee928b02aa83b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d713b9062494036b3f5bab9dc7240c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1682282638829300d8bba018ecb70757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea510dae5902858da6ff9d3a641177b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1729288522f65fdd5792b65f93d2a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26491d4026fa589ab9c218f9914dc4c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d00da53cf077514042a6f73b6dbf9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111200b418c31cf84346e0900033826762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec48b0981638420f76801051118e3d3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7588ba2d55e8ce49bf2f151c57970e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d72b2f97d1b245fc73104256411d8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fad1a001d36638ee6cf60092d3f28766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679716455daa9e8f23263b06adf940c4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c5329975acd912b1e17b9ea1741ee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84f9e940853866a869fb75ad624323769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3771d79c63267f1905f1b921b2f0f2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9728afe1657d08a7e78b998deb8464771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd129b1f2c171e791d29c7f3ee9719b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74945b3f0fee0b2766c6d8376e4c43773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ee530880eb8a0f22c22352a78c106774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910e08dc651bda6cd90c12c76a9d88b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeff83e120917862b19faaae804302776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c5542b884fc06a41bed0293f5be36777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec458547672b342fe7b3b38bb578df0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d024f6b6ca1f369828e724f4682aa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9f4172f2f73a45f5ef5e98a33600c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b644be7d421b3174eeb9248073dc5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684522f3ce7cf7b07f03cc778a10696782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6822569a0a008a0352b00f24c7ab88783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8145a01fa93fcafcc649a9e4b69317784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb8ccf4fa06595f729bc5961df2357785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752825f642fad267048a744d1489901786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800a92fc77eba39201378bc08269ce4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a810a4a470d8e3fd583be05183147788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0278b5f1f41a737bc1b20053da582789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345bf523263a27403a13b37e2cf2442790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2daa37d96905168ba97da9c3d32a7c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade27b64e140b7cd4b473c55d76f5f89792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f866e213152e9fb7455b31c85d7e5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e68e95aa28b458d4f353ac8b400e57794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46263e4e2391fedb8fe498e202e48d1a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11e010824a8a62f9058980173a23b6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecb6f11372892af23f30df1298c04b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a054f20e79cc2dba02ed9f979b8c5b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2548aec74d9a786194ff19adbb8ea6d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0630d7b602997210a51e1e0e204407800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5632cf03d2727994fb91b2fd119ab8d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d11fc4097c66b4256e39e5f379689802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b379603c4cbd007a11bcb36824ac49803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8c5b8ac8e5bca236fa5371fdb5c30804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080d99f0d7b2752f370ee54995a50d8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208f6c1dd11e28d56cf3d07dc0d8a00806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257910e06406029ba0f1df20b5aa2b59807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6bd14581b430c64af53c6230ff104808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba3fa0ee835081e6b7539181c72a2c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ff528ef66155cd6a9a6fb2a90bd43810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7ef97cb57c192f69c3eef91551b74811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b1c15a8757330ef180494414fc691812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b3c658934d67f1fbb225cc48a3d45813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7386cabfca35a63c45c317b2e98ca46814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f5ffd5613868a8b9f765e19e78e1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5c8cef3109d0fdbc38afb9b3c5baf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e2b0f0314436385a56156a36ed6ec817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81f61cbefb9f365bf90ad75b899824818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756baa9f9a3de61cb9085ab92d021c6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50cae7c5bdaa81c7df1c36c54c8a45820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcab68d312eb4fa3b70c0744f598fde821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a2bd3a2a27cbea3e8827f3f9ddba8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7483eee4c02fad4f69cb7eee5e83a4d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f65d489660b8c61032007a238093ad824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082594142677baf0f9e4b1e11b93c958825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19176199340c8075ddb74d5dc2bbde826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7461733bbbeb81deda5be962b946494827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61b72820e1aa856549c860d86279fe828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e6428ceba20ad49dee6b6d77ade16829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793444ca4bc29bb4b29ff334ff832e47830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625c444bc8f73a26eee05d0d02471e5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b5d23ec2c7f6a7ff8788da11f8da3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b4b524eb08d64860b221809b4d937833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9c2c9b80ed00fedca2d64d1971528834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87556cef9ecea629bd045361ee286c8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714784ee1ec63feacbadc1849c15fde8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0669ba6721c679ac0e0b8a289eb12837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9374af59b2dcdb749b3e71726bf17838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aac3ba199bc9190e3d66478dc72bdb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c2664b1e5f4257a622366fcdfb920840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485c3c41073f8676bd0b1c1a7115ef3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b69d36f8f1aceea2db2b1b2bd8da1d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314cff5004d31441088b6e9b9602528843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc258469634fdd9ec054aea89b2661844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6edc56f5b92662fa818f3f5043213845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ceee1cfd022e18e1064c5ab961732846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d884603ce7cd72f662ab7e314c34d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7bc59f9aa51935be3c98bb0bb328e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4c92898269c9a605c298ef028121a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a815ebd93d3d20ee9ca31ae576a1c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88da174127dc222d2cb301b21970e02851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ca9624ee4789bda2a2edf3467e5ab852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a1f909c614ec5dfbcd70b72a14173853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e8c95effd9d597b6ce8856d98f4c3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cd992fa9c858b7b900d7c387c8f40855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a502c33c2d5de1214e68bc1ba7da4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afd93fa14ea9b177cf9eb0e3a9f0a1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc67bcd981c11bf1a410feaa2ecf0e1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2e01254681d1777aaed90dd2d58a9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9da99c3d62ec359c3c0a5f4c9e2c58860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9c2acfe2483b0593866efca411632861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cf2ab9f602ad8f228040892b2c043862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b29be6b6e8f7bfee913b0cd93f27b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70b1ab15fe4c498a0397b9cfe45045864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ccd17b7ddc299372a2d11359ff4be865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305ab4bd0295cada350b2f88f6b6c27866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a844f463d483f864ac94f8faa99f951867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c0b4182166efd18bc3508bc41d3cf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c858313c0393cacd5c4a848169e6830869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c188767de14706ba74f8732538485d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652dc498eab112f8a08f929e83d354a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9176882e8fa0292fd919aec3b4a11d8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248a6a30bc5232c6d279994bc03606a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed363e27b2462685bb5393ba35773c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5f043bffe4a20e59324a03e9c4a93875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3e93913328eb845394d129acfb5db876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda516fc67dd60bf429835a9e564de7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbe874a22d97d72fe448c278cd064f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bd867f62ce11c1f80f97ab3d24e50879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2338d25fa0be44537f97f09fb3a1c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b240dcbfc00f864731e473854d69eb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731729096b279b1385d9b23e38cfa473882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d78dd95f8dee36d5d0ca10189b83ca883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b888a7824bfd58a4548eee9580ab54884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610e29a6466aedb6db413d01389bf0d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311fd54a79977b3d4fe285dcdc9358e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea27e9e80f561a04559c1cd471f2f5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689e8719236ec31db8d06e66683a786888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4891b393d04b6dfb83d977b71f763d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedb13c968cd0c7caa7e35f60648673890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b502ebd6b1e19b186ff16fb3e0a12891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d097d15a3db95745519cd1abf11e29892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc22f9187798d1501e87538a637fe54893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805343150b050b4aa981dff049520de6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7a332a5623353b679d80ae2eddc36895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f678c908181befe555185f0d1ca7b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c0e501914f524ebd9698c22bc2ebc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a77059be3cf21aab74f71320f2da8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53e2d856f07495e6f4d4cd32911601899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b484f1b173dd41fb748e84a4d450b0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bc5b9533e3540a7b9d2453caef998901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a6b6c3973937c5632b8bd7523876c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161b780be98134432a5d52b313b8f13903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96762fc919a136c6dd33227e38995127904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b195006c88769a4946ed2c12cf9ef3c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4104d5f95b3117b3f6952d9f59127c7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d08665393b130972ea40f09413cadb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861113faa702b4fad5d81baf33aea0e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bed767beb9091679192af92710269909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8f381136d3dcd01f688169177296e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a51514806e453e86a4554027cbdfb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d16587686c2319885767bebb8b850912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a3e1ba16b76ae2109c7897caed8d8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e2c3b11fc9e7a013d102905ffe62e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52ee903d1a07291fc3f4f966db6f43915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb260ff46199635677946aaf27cbffae916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bedca5610a240dff6f9e26ecb2622c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb33e70882083632d2af1a39a85755918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fbd9b670924ed536f14761b1c774c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c19ff06232bba29f03d8805a5ef1f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b18218edc23dafd5187de82b96d0b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba07dc318bfa062458975c1168894f2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275f5fafe2b8b5659111f00b5a4d539923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8d0c6c6887d3128456d7cd45e4ba9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64c924967d40f2278e0b03c8b90387925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fda7fb131253ffa2cfc6e71a2d20a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c58a5dd4a6f69844001ff0716ffcb8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e4759bfeca7517e96ffdadc865c89928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aed789209bbff2335c6cf2c1f7a21929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f825e26193537a96d0fc4caf33439f0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb29ad62c0f69e0b89e573e581d403931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c334c605c706aa19581addf75c1d49932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52c37afc2a569cf38f987bb0d4966e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf9aba0056acd49a2d5902550d6973934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ef04f0797c953f200b45d83f987bb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b2e05b3c5bac18d0977182196ba35936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e3dae0bee776efa70ad48f547b031937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125a99bc943792b1216c430569d4cf2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e76ca3ed1e7933c64a4a08775b00f2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059928c02b615b71639397f020e1926940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac77b45681102438228218ddc8d9b9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faa4517766c84e82dc184d36ce5c53942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d29cd62d771cdef03482469b323f5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09a1a3b910abca6ff197b8f8482434944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda71d94f6fa35bcd13bb7ea00ec34a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65c188070973819f38322168259573946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385dbd7cd2590a835f25fa3189ec41a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0f7f4046898b5bb772d9a4e81414d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22302c6f3f1245de458067440bd0b250949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76bde97e1f57a656ef1f0427eb46a1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3076e0ab95dc9b45391f12959dbd6ab951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e94a5825faefab5c4486f7fbdeb95f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e8273b0b3c1295aacd26a74557d2c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1448cfec6316d09deaac2419ab2c9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3d7d81f8f72996d3890958d66dcc6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4659d8a0ed56a1f002f79e8cde790956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ec37cb41524454353d6139a556322957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac940d4b8f9b3a5192dfd6ec4d7bd55958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb631947dfe339c3ce4e7b983aed7e6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c872048b2b107b2c64076159dde499960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e23488385176f02ca0c124b2247b2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19f9ffa97929a94ba6911b9db6d9e7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0956046e09c0cc1d65b502710ee0a00963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eb6ea2e4117bebfe006015a7e3784964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a297e2188cf7c09073d4a12ba416b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02875d07cc632c3350b22d1e2f71e75a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaa39095b51ae32fe4c41987ad9eee967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464166f8d82d9f33e604fe241c5cd78e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def138e637583322d3eb9dc5402ee702969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307f6217ece90b7a2aec6d202715e45970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19e337dedbc2180d5661b43f73c70c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928bfa2767f16fc6d5ae2d43a159c56972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce4dfbaadc476cfea85244917466a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea537f6c6a8abd2db85af708014452974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2a88993fcd4990184c69990c283a6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080e4d3dafa763d58b23f08cd8086bb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70462340ae99e0637925187c15f1ff4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59d2a98ed17160cc585e71e361d92c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ee2ef7760a1902083806facc8b64e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b3cf1e236fb708ee753a2fcffe897980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221f5fe4db769714d313215e109d162981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bd78de99bd4a1324e56ca2033795a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a12278a1fd15bdf74f72fc3328d56983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b8003750beb3414ad695070ef4719984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3c5b07d006ad65894906c2f439565985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668db6076630add680f52e9598e7d28e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a822c090ce23fe5f8bbbc519c2f713987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75507060f28ba7f250aa47205fc120f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fffbd3d6c6b603a649da314e27f6c0989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aae3b186ae327627babcc28109fd2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d45bbc42f1833b927de2b0888a133991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b716a9531ccaf87c3b7fcec99c14b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec9f7e03bac2253721c729dde9fe0e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf17920df1aa0577524447740f2dfc0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e46107deef21e55e1bb75a57f87cc5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3be83addabdfab52c265260718e639996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d12d3547c68ad796a11c6acc254008997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>