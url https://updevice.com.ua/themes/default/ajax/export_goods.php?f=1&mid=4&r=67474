--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0781d3e9aa1eb51da6c04082e4089a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f48bc9deaf9ffe75f48bd56b9204cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620478acdd9541fbe045f66a4181c5c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee4dc8e3b9528ae414d25dfa0a15e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5f53102a5c25041963603545938cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4918223c9115f02589fcb30496932cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14f4b3120fdf591f12a7d685d6da367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cf1854dea6c5a5056a53999fa2d5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f258f98dbca1ca701c37f075efb3e559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7a081a75d3a283397f2d9fb04840810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672f829eb4e47b975d44f95dabff70811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee978dd9d71367b973e2f4a8cc4b4e8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66feeae3b5c2e4d81d72f9e428095a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c7f337673e88c4a2fc761775bb60d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5928dce441b8dedc277479fab6089b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebf95c9158875a50c8dd518c6f93f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23068e26f2585510f84da236a49e6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea93e9aea44dee89568466a0815164f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41043ccb3221a0ae3f9b52d9d318a55219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bc51fe04211632f67a4c755f6fd4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa373a54ce39c00549258d9493210321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cb3015931e97a6c1e784c3afe915722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49dee9d9dd8aca907a53816abda94323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929de350140dd817b442e2c8f2e508d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917506e823ebc6adbd4878b6ed2fd35725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc38723bbe1568fd4b5e792f0f43ff726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133a2c1ac62186cb9a2395bff0c69b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b96e7853edc56419ace4fe8cb6beb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f6f47659cd5b46ae6b5bd92518d7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c337d45f9c463773f417792a0d6060430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac267e2edd4c36c979c50ecdeee837331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a8f459841b2aa925c98ca366833be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13126b160262d081365fc7cafb3cc8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0690518329227a0bb40b148995de7d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c335a07d6b0b2bd99f0159a4925623d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf142023f877d92816bce62b03e16ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5159856bd2e4c80b536fff97317b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426217861828554eafc53fbe8100b8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5c363b38755be5cb3c1891275295e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1f4aa53b42ec5b8a819728a7ef40d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ff05eeb8075733064a2d58cdc034841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd90b71fd8f972f7e5d07b62fd81e4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d92c19f4c05dd16a68467c0254fbac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff6e57b73c8c8fc577346a3f16c90a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f210ecafedd7524ec2a527574a2622545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6b56579f6b874566da8a2a6982db046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f9200b8c1bd813f25262a470cbd1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57ea352248e5f57f8ba8be045fbb4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c93c342b0af4ac8ed65bda21fa1e9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227646eb7785b523fdc51065518a4b5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d08f6013327225cb1018cf229233851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf24904d8f5ed1dc9b737f39019ba152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db96b0a40a4f625a0b6187df01fc5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a809a2e34dd7e846102fa57fb8a0ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa854c49e62298bce6379b2827812955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290af37f5299b41039ad2c429db83b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb22a0ea424bed91d2c67cf728ce1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826d9e01171f112cd9726b63210e09f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a256cf4be9f7005b141d720da81a8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80757e39a8f99103059a66f7210b374b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2432a2d385a7d3ffcc13a7fbd99a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82942ef20ce34dee8484ac7de439a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37dc73d8974717ff6c9c039a1fb02163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb86a4174c1e935c349a0cc88ed49464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6516347749e585ebd0c621ffa0e22b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5dddbf11854987057174768f0e62666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c182c7ecf8cea215d67d0036170af067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3755379ad944f064b5adef8d5dc678068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cad918a0c6fa02453adf2d1ac6270469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfa6cd2e2b8dfb94de0541a47ba2ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeefbc9278db8b1fdc3ccc3aa9ed1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965f03b93dbccb4ae9c8d0bcb6db27b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced65a01b79f463b41b4d9e681b41c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ec638fd1ffe29ec319425ef107ae574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f28378c732bd84b156a503a4b740e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0cd5e1257c1bdb7554f852a32409b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e06fbdfe2d46294568a1b0b62839f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618152580861d2f2efaff549368102f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1548aacaf9f565b91342b98c7e29879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de0806ff1493278ddc03db2e3fef5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d2e68ed214c5a778f1acfb1ef9f9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d3f9dabcd9020c9562daafa603fd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7936bf00e924de6471d0e017415866383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf6e8fc2f05dab9c631cca6d9c937a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8742073e8a89eddebe08088859cb57285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d549e6442eb563e53958a9671cd9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abb58f3fdee5b632b130366c424aff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd7445f5bc4ff2f452b52fd187f54588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fdc51e3f7dfe52170621ac88b76f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9545bc1f4e4a9afdde8a8b98a08d8c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bfc670346dc20b116b1c2ad00a89791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828abb2d3cef4e7c3100bd3340700a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae432bd2bfb8a32cc5c59e339e8f9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dd0f75a6bb674f54976b10f7f322994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be4cce47f10d369650a9da0290f1a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc34f807accbb7eb9ff4899a4752ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53635b62cce2761569f9f87eaee5f29997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539302d9a514e83f962aa48d4df92d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc609bc39a2840ea0382b2570f46c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846fd44c5c25bbc095a4b0d67cbe2f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63266a701a966b5ec3423c439ae52908101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e95bf9f708dda9018b4cb12b3d4ad5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e3fd22083b600b5a4dace2c82ab92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba81edd16bd3537bcf59e427c8f46c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c439342c02cc824ff49c6a2f8db0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583275c3a6374833b3e01a9b48f65473106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722fbf962a865d34bef408139718838107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58175089cd5caed9368ee9da7f616ef6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a01e1ca1d2b159cc6292d84fdb9a13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f409cbc1afa39249a50ff925094179110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67a9dbdae79c2be9b460c3987bfc35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdcc93c982e276ae0d784f75b40304112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933afcdbab513f49d10e7e9af51394bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d92603857f8cde4ac22933b43ab9e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4a670f325a3f8b12f07fc8eef5e02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ef711834772eb4a715b477c0d0478116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e20f356bd90bc3a1f6508d60be359117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d7bfb43b1497c5db17903634d5bc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1dd48e0c5577ab44d7c3f8a769861119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb55fccf1a5089915181fbdbb0d867120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260692062c10b7ab322e67a47ee259b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12858e629e55fe9fb66120f22fa0fa8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e1a5d979e67a771e2135958e3d958123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179ad43d3a9a746e4f2013cf9c9fe01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad15d7efee0c27ed73bd35f012fc81f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05af383bb283c8f56a74d0a5bb36bcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfcb75bd281eec2390b00625b257d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4f17791fd46d97e7d91d89336c40b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde82d03cb090e75e31d531b7881b61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79161dbd137ee136d4697730fb7171130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2a527dd5b4c22c3c9696b1fefe299131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10169af95e9273ef4b58db535597904132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73d22a279aeb2a371f939c73f8c4da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52b5732ff9ccfe8787fbacbf838064134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaacfd0d9adc8574345e7b8b142ff10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244b62574e28d513004693f4c6b6332136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99757bda2f195dce464eebb0d1ca2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79deecb90a1049a1fcdffa057d9ff53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dc64ff9ca28a25c44fb0799675b7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8a1ed183269cd5c517dbae57f4ccd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b014184a4acb858f86c005baac195f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c157f108ab1e8e0f908f02fb20ff9a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e8158e5b423379780cfe2e08d0f24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01f7d8aa11fc69cb2c31b6aa8e4ac1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4944957679a845b0b8a27c18a691e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eecadb3c0acff568ad036d1c678128146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411833aa081aa047160ecacd8237cb42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ec1ffcda4cd615b0a582ce38217be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3889515b062af132bf5a710016cd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c2039d1523bfe77c45af364a341a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe31023846abb236c0eb86d41339992151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35929e12ce8e19044af238aea4f2b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d695879fb99294e550656659e3085f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d4bf11feb761bec157c94afa16cb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcdba1b3e4294f6f5db5260d4fffa2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bd0c5b7dbf00f4bdadb3c4e2625c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3b07e5c0579948b902d3b0dba2874157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ff0cea239a8bc55dd24c887c9b75e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e4d20d7986e1fdcf3a11d566919e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9641d2ac6ca7585d0d32cdfa5c24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70c0f98141e5307b903b23c9d966ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff272688d909543e6e8922c07ab477162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce549ae219f38511d2b4de07bc395005163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05271ec017fc246f6b91d9aa4a4b466164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd90fd62c2e76437cf17095950fa81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bf358b6932b38408b1ce8b24f3e62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3c8c0481653c0d9dabd939cb09f95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75d98191a8fa6fb66d4fd89752d2da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a686888f37f979c6364fd8b92da56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d1d1e62d742ff8eecd39b527f26ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecd581a64a90c86ffeb6deb61ca00e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc8d1f9a9ee4d5fc80ea2530221bb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e605f70c8e7d01cba3170642ab428173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e21ab63779ead19dd9685d1db5c03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab61be2238d6ad4711d8b11a6599ee7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a7f371bd1cea4832e501c2b11096a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709368c489ac312d75650b06d0f70d96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa634a5ec5208492bdc29b442aef78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c178b6dc8753d5179a8e608e6677b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2d3784becab6ac9b6f42143e9c7a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273604143776dac87d4ff79555a4f437181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f55ce983b5ddc7c8cb130d8c28e28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe7a4f834ec2bb00cb6688340fe569183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0b91b9cdf9476b7518c1cb575c63c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7958b5004717a78899190ea42eefe3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c928c2421126c79a68557486049d41d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf3ca53ea0ca9fa4b43af022c9a9ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eafc3c78e012d2e071c9c2781f782188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aa6fed28752f0592c621533f36326189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae098b6ef5f6b757ecc3f4299786f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d902a1524b9289561a7dd78c9055dd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6752aa915eb6145ff1ee72b19eecaa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d789e4443bd3625960ef374862909cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50fb99e57c29ef9fdb7acfcc500dc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de89d645526bae6834c335c618590e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bff1cb5e6d735b6a0364c2246bbde6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7811d06ee12dc7e78c4ba20132b38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242cf24562ab8570db13988727ed3ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b64a5d6d863fad3e505956d39b4f22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97977147fc3da10cdf79d3f3927695200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051182eb1b10fe5282b89a40c46f7fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d165a88e9c061f5f0b979fe6d3568202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e447032d44959e3c3a1ed8fd62ca9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257dcf459e183844dbf8a91eae7d6a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68763bb908f01026d4422d659d9fb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004be8e4180d7a8a66acabd91bc2f1ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f921e4f56483d4b00bef04c16fe99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36592ccc9e09c143205df8367bc525a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b2629102f415b4c6bedccb785020a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056becfef42cc806af068037204e2af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdc006298fd0935312fd06da1c77f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e848b399a6cea6d90dc44cb9ceb7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29d591a4152b15270348da0374f540213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add4e0695458853cbe6fceed2e9a795214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75289f4a0be39d5f91586d375279e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563f951394e43e17ad0cb732e7fa2ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5062b46e8bc343f3b3385c7dad1ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c92c93a00267b10c1eda79725d390218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea8594a12c7ba36bd5f34f92d9b2e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c5b2ab44230cdc52fa7d684b7cebc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f975e83f9ffeeab7a746ea5da25030221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e1ee78e6d11a6c0e1b0f5ffb5e430222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921ae5ce134f4d712b5ac0e71b1be60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565214a8ce734c9e724e79ecac2e8e04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9beb553c194e717852ee4b7d98d3be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b85f7e259c37771b54cec9abc85d7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f4799ca309d5c2a45ec12af79853a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c936bf3bb60e19cb7b60c7fcc51d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e0fd73f807847db8f06922f946216229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9b2ddfb1a46c7b53c321782815747230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002772582c9f1d2885f65c014050cd6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783c13168d7dbe014954ff39a5f7326232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19f851215abd2fa5d3d50aa7acd3cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699052ba821c091d34ce94b074963992234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6a8e664e9c34ac39dbbbf87c1d377235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf78b5821ddf49529a79e7880826f1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6581448c54698aebdf03143a7be6ec8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e437c04e15a19f451323a867c1f7b7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a6ef2372a1730c6b92b52a1822007239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4909cdf2e2c848e4f2cf97fed7616240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf19bd8dba078abd31491ce8d1b151f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a759ead08bb8e86fd06dbd212e968ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d845c531ddfe5e4805441f0364762243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df79e1fe6963d17005fbce20d873af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db45eaefc37a8b0d0d7abeab4d11093245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c6042f8a8fb3323fa5d738d605a1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a8dfe755d0b91065f85d3e232812f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff4dad181c5d05a682b6244b5ddb71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7fb6b09ad9d707b4513a99f47ee3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705376b68df36a5393cd996112cf2c30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302579c5100a33490773fc774d5e9ca8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca34992cb8a5c5bbc8a00d9153309e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa147243343ce672182133743da89a18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe6f4aa69b46d9ec3e18fc33ddafc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6532a66894599a49067372e3342c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d70fcee2ada6f3f2d975c02199fd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d623668af0aecba71e49c7f1da0daf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002dfa626e4526c0e0890bd678fe285258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634556e8a04f953734bd75ac0948935259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af26871b4911129bd31d0c3c97cb9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ec7b1e203fb865baf1a634e3ce89f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034ece2797593b1b56b7aacb3508ddf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62026843c7daa6c2184aef928a9f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d418d41b4c7eb55119eedb48c0f2fb5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502f9ac3586c99397d26c8f428d9780265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c6b53c42a51fd46aea67acae16219266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ada7a95fc2c394b224dce1f3e2b8dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2431518ae62fe36d61e2cd491b8be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90e129b97120d828cedd1665561c2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59583ceea76c6619252cd7c5bfafe8cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f0a57bcc72274f217639dd0b6023271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca268beb98baf4acf123677649b3e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d4fd20a0b53b92c394e1cfc5bb0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62713ff569b7f7e26386b93ccd0bf744274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cad47617fe5de163acd5538b5c74a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd80cc435988eab7d2d36b8fe9cccc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3da621fca36f9baec7cbef6c2043e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73838e9c87e20114b74b083f8d3f2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24912f6ee67bc9ae15d402cacfe350279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2a6ea59fe0d31360611286c9227f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d94d68f21f16e6c88157cf00b5fab6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafb25ac4cc3ae8c8fa4728ebfd5460282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac794008ebeb7555fc1cc40bad67558a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c00da7dd38d5837405de738b47cf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c00d5fe7ff431352f41f9fcd4a0959285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f186d1cb991533e9fe9db968d56cc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab057c8e538edd66f58a1e6a9e1b17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e42d9d0adfaa1ebfcc56c74c60eadf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db919243d2ddb7572f483f89668c9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b556463f55c89bf3837e861a1f3270290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409527088188531db651ce83da487ddf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d8bf8185729d3bfd6c0bba2b0bec1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708876afe8b6dd1d0fd48fab7c98a24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac279626f51bf5c8fc5600794e24665294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84cc25f5e5874db157d8fc741573e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da534a9acb92b10eba639942b912b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d698201e73049e89d72ced18a6713297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3e9a7736fe756a17b89d9162944ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd476e1adc70d38f4d1a9bf66b025b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1383ea239c0f0a8a6244fea55408e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2faeeccaaa318b79cb9f72c9ab0dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8da3b1b3d6f407a41198c3da74dd82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fca11b6e1ce2ae47a45cefbbfa938303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8f4a2c11d2d396756996a69db0685304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82095f4267522aecffcf4d10ddc92f62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d237fbd594dbe8ca218f1702c3cda0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6166b58bb914b6c592e3682e843b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cace46b9a3e4eb3e66b6694224b1beb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f21d13394b99e99e110c3246c8d42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4968286dd32b5238662c759ca92b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c250518f5a59e0b3e3db4d911bfa5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27174febe3c10f56fe34d14875953e46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27aff5cd7fe2d61f90412c7e6464a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d8482e581ca1924b478d7e0587d74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eadc70a95fffff08292ae3047f2662315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc617a6e51e5c3d9902216092817cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557b076f88b7e6122c396fbe73aec16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8682cba7f7178a4d900850cb50a2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04305e657a517ba609e49b80ed24a3c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f918227a61f07011c776b81617da57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020067c50df12f9c5fd58e0d4574848321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fb886f89f692cba91bb40d6916b45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950662e9dad6b30b93bd1c25dbcf4db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec92274d531e11c425890fc650b774b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45717c84e285bb927c7436d2a711b775325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbc87eaf40e0e887493d8eaeee3d05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f41cc49445f21631aba04dfda988ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406f237d3d61ce7ba1af51b8cf2dfd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200cffe91fe0e81cfa90dd3f093ae47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a394c2fed23692ca4639245093641330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b9e3f186092caaad95b50b264bcd6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ba55660bef0340b4f70fc274bd379332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba15f8e2d564e1bfaeef651f4bc55c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9359838f0147a4c9d7a0863cab9693334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74086373c9226a11d17386aecca328335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690371f4ed7a673f02a48134412cb349336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0f97bc386cc41bcf0539983233ca0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c10fe46a0529dfadcadf8c12273115338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbbfeb2115a3ab71ed6d6fe71bfc24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e9075de7c9d3e60be5f555d95b39d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ac7cf8a9ba4d9bab61b1152162f69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea77ca05c697d1b706ec71814d1685d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96175d15f2f4a8b250dde0afe6b7a27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ba71700474ef3649f82ae748537cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea784130cbc13be90765423ffc699a77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e961933bce868d6940b75d4c4200a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf491f4ba71c922efd8217a6da1fc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9be62cc64c138ce6fe6410dcfa023d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38518dbd550e77f4614b35ea3cbef7f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eaa6175e99d93a3377c7618e54427350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0d1decb6a1564268b27894e7c2d62351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b657996823206bb7d14c14810447a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380782e9b47be51c2bdfaf212cf71c3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7272e1be8d38e2eae8394666e221a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d0e94610b74ab1e5430f01899991a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dded9562e06a0848c1e24892ec3aae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd228ab92a9b6d2c587066ff422fabd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3e136b3d3e98d0702e57ddb7c4672358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ddacca02d77a01ebe766a8eb2925c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b309da5ce5986ca040a94ee6ad4399360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88217c9146345ac8dc908880f91d54361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b979bf6436c53e5ffc852df463cb8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b87ca86aa2cabed959d29a3758cc6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d828184a15deb1c9bea68d22bea02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ea69f2221a2e6e9dcb1cb65e44a80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e101d15b550902f39d6eb7493ba67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c50c09ef6e4c7658590c8028b81ee9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd02d0d4b738c5781e7062af26f55bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d312aad8ddf8657b774e43d8c6a7bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62e9ec284c275e25fcc3d0c5d8e3f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846492bdffb702aceb2713d798b42ab3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c0efa4aa6cadcd459573bb2b7eee8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83380c952b96438e4061b3dd303c92f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520879478c5578f88ad7cf4b19e37b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de6a4abd720a728e6614ff9f38d723375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516002ed46bbf1915dbad2d2c881d391376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c1e971674ab00e5aeb726d5cb7858377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e9291cca6ec00b1eac3cc41cfe734378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fe259d3a87fa283c32a3349db3805379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266975df04a1e7c7a03efea57a24b03c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e77d18e3a2cf28f1290df77296f33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329c05a1038b303dc8f417082acc950382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08055b48b6e6182fb6a546ada037cea7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c76468af83b1588a26c10b75935d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0febaadb89816aa01e7095812739a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588b8c5320db7db4c39915195a95f6c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658468848c39bb2dd0e13669a632cc06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340ffde4d8d935fe72b3f814b8a1ef7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657ef1c880a909daab254a1d6558556389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33068016a98016f649f9b34931a22bd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd7235f372970de66852c3cfa65a06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025c19c0d8779fb61b7d9178e1f53b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a98311d0c647ed982e319b600e18e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f6d64c2e4ce3b393b207ffb3f14af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da1312f30ddf7916cc3c96052a8016395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4362ddb9ff5fef55fb9ea360488868396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df9e4f02aaec437d17121ce1ce1cf7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab93e6bba52fc9f49d1dba8bbd8ef32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa6aa8139b4e4eeee5e948ab5a858c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645195fa270d35f87cf965f6ede06fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889112e5ad541b98f38d8f29d75a7dca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3b71d84d97d6484f47bc5ab85c6c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2512654c62f99d94357e3fd04620090403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381a834c35ec463377ccd0e3d43cc77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05f379c4017b50159bdb7596daf0ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef839efc224fa662833c76fd114d4372406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea43c16ebc01b0d95e571ace98ced8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7398575cc38002b36f9b7ada06b4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce08594848529ff5522be14a594118e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf927cf0dc6093236df8ec9537d0f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af59f51ba01d53109f9433cc98f699411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139337619595065d7955367e55681181412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40bd26e5250c78b87c1070558104e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adb34514c79a2e6a173861193d5469414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fb472b1858bf51acbbd1b519e0db4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6a27707050c5006a017142ec161db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7352c1855a36b313760da91102325f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6ba332ea435dbde9719e85208fbcf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696a7b46948d659c9dccac677e87127419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b707ed515b093fc43eef5d15ac41e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a721b9823d3cca38bda5978626454421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a889ce1b928b7cf31ec245f95f6b97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae17669577c7164b18b53705775937423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1649a1c3fc1c806efcf175ef864967424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db420a6e5daffcaaf7fee9df7e576e74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5212e609c19ef23f61c3e9d88462af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642805c01f015d4394e33f068bbd8952427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc33b7f770ea149eebdf99c2c4e4571428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4eb3d8dcb297b1b4ad2ca4444cf6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7810bd0239b1d9eda89e31b34823e0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267f0427702f4c387af97163c562525431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad16ad84395fa3cf0607009dce2fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87b640b2f32d3b8551a0df2c2a2f15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93404030e34267800620a103984df2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d31cd1366af9a563bf31e342310ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be47b25012fe401c9cb89a01472de2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948409ea73192fa3c74b1d1cc46654c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1ac7f5c7557e76321a9d538e008ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0c87da165d75f748ab6f815b0d198439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae8a0cc612b491696a773ac7c5f081440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ef434a193a3a7d8728c2862777138441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83cea3fb946321c0ccba3a28d0bd8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819dbde21021d7c4745ccace4ea6f39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec28856f6a238aa756684ef3318afd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc41b3e95d4d7ca2ae4dde435c070f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0025ed1a86bf5049d61b96c750b54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1955a9dcbfcb59c213760290070349447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8bd8500f4e17f42dd9f5fa32ada04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205427d8f45192ad509ba16684a0562c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c326bacfb29e9c904598e0ff022f6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cc3ae3b57faf95950af442ab4277c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c4ca0b8760ad86fd323530eb57f07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf432a981de5d34bef7b8d3cb3c7c629453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b2f04d17785b0de1ae0998a235331454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1193d99c3bb4597aad82859b8959ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747dba277ae76dda3abc81390d1e295456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75038a1a14c9dfff5e4038ce52450d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba3235ef185d34202ab2a33bfa62ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d3beaf5a6afca2f8a99a665b8c287459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acec98c4ebc164b150b3c2e3cceac1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad89008f2ec28a89065a2918bfe4742461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9c8662bd2c2289c6be5cc8c4c5db4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40f4900e4c8fc261709551cba07b93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08ce1940f69d986177a4b91b185d9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce690cb07cb9bf14961dcc8490b4168465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68667e5a37b36a1e006619479a3ab98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca311d5c9a9c31ab9e783c968f905c11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af0168ed3def700b82c16593373d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085a168699542c5acf4eeee64089d24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c471a170486551140302ef98cbf4328470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4fff75830de6337a1e6535a1d544f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bb3d093975781a868aa273cc4fbcd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdfefeb1a082df754e004ad01b95b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1df056aa9256e887434924cb385a39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb274b364f5ab55a7906f7f936b882475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb890649738cd2a3fbcc954da35da4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965db7da2a0254ccf9787c3a412e1c8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53b1221d075c2c42a12ab5633b83da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134c49995a0e09fca033f9c7439eed4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca8195b9d5d0a490e50f56ff3005bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e550145e4d3563806d6bcdcb9b31b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68867ed605ace360682d2807a166d78c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b06dca8cf32153bd1d51efe3679db0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9acc4b48e49db0fc3a54d84ac57c52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfba1891afbedf2a34a26b13270ba7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe596efca2bab5e0b93b24ea4e48fc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6ccf50d083b0e0fa46f81988347c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13da34c787d49704aca764ada0a4b65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74edc49cffd1e4d60681fc70838c351489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92d6799316ea29fefcee38de7d07a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082f5f7c5f5857b17235c55e9e6e2a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278a713deae75809cc01be6eefa5a78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d0ea1947c309ece2a7616ed74d03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888e3a1bc54a9885d9af3755a73dfde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabe8964d0a96b9343937efe9274c76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1542f55b36d1400e8a09e0635f15d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dfbf5767965deb401c4a226971c35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eb2edaf74df20ed5f8b3399344161498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5207fcc6523a4d01544cea3fa69e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211a2fa3453d1c3591bc5ed15658499500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34edcc295980e9b7f44aa4463b6537e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38e21f803384e2285ffb23d01da99c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d2bc93d94f791dfbaa12b141ff85b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f7b8be96b6c3e6e0c134ba04d9f78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397f076bc9f922de0ba95408199dc5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202e643fe04ab66c222285ae4569606506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04924dab1dfb5b06cb0d9388e8c1e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238e368a473d1064acb465a588a1fb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d8f4d13449ec76fe66184a7592695509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54660caf6e36b6177fa89f2c8c7e5a81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ab421cf91da5fb21822e55a8b4bd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fd3ae7fa83825128b50883044e71a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ec2012cd4d685ce3888c57f0ceddf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28140b895f823b6788740dcb36519a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e498d36364cb0d9345579a0a5e4e082515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b385301d46999eb4b737946e6bcd5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706ba16aeb4c22c67b268347e0b8ab6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a780750b3b69ab7511dd9e3eb4ff3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867b37a96efaaadf74636a37f4773d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444baa5ab465a65629452fb4bf51a222520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c848ab744f7324537a8f8a6e94e1cf9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c0679b1a38ddc3a86ccebffb05dbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043967a264e2c66f23361ad0af81a25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32a69e525418be15804f7114c6dae8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c30897f54b8efe9451bb75e03e5b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca437e70690c2d213abf4a7bfcd310526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1365a2faf03379b46385c855222120527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd865c483773aea397327f3319fdfe6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdff9119964b6b8170dd9ebd9ed5d0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236d77bfec516817fbeabfffe5da49c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a25cb9d1da9ac30c916cba7f1894c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c7823897c97056acf028441290fb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc881b3cae08cc3ad7fca5bb8e4379533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ea427c133614210de7706a12e0eea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e25dee85b1be4468e1df233c12e652535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90016f6e194ef23d9507eecf8f6de6ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89583d45f3ea1a7cec6686afb277293537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98449e2d3114d35099f2b8b5d58673b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37048dcaaf9222ec24b5a9869866fca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193904eeedb5841dd51b07486f1cb9d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68152bdbba845b15ee38b3ea25da53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581078cd93fde7c7f2db6f0ab9d733df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997116669fa1f109d27edda4d2015dfd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64400b7c3e35ef6c78d72f282c406a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc12ab622f1b2410f05c64355a250ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaae97299629b7dd483ee92e21fdf5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92493785aeb1cd7bcdfed64945613372547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ede021dbc4ccb0d95cf233148cb07f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613407f580cd54231e3a844e4c61d09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f99fc2b5f2ea52010141063442b2c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30bf8421b9fe03db8472992dc21cee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0a183d97f67809a375839bfeef79b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd37ac792cb795c8595331b5175bedd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884077674a623257e972cb97b93f5e1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84238d5f93c661622aa9962f63758225555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e03d81d7fa094d766953a5a53536d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccac1911225b001878a79772b342f9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c9476b32754243d13346e33f09d8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe9570b6cf8201108b6a558538b984559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959dc01657a2c262d9accf22f3dccf4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f449470e3f22f30abd005c2655e2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a3350b13aae51b1e8c023718675c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08b14a020eb730a47926c323d3c8b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934d272c8226b807972ec4bec009ff6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240c5119cb7dff4c282ebdcc6728c8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288a2b18dd07b0ff0368dc7aadfb993566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58487f8e60a1e9165067f7050aeb360a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdb5210e1a755cae9b2229e36803a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e55dd3223c1f86ecf19f1aed5884a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483348dedf593d30d3154d7c386a1d63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0a7c02cb3bb44b77ff6f8117daba4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38699d370c664adac0d449725d24535572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fb2280d7c01ea398114409434b269573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e481f3fd33bd2dd9bc8a6dd1ee458574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fa4bb5a1926ef3b39f82c0edd0759575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccd271ae597819b3e3bb4153bfe2b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3a3e3b10788bc2049e7b83f073020577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7a9e440a9debc7147739adb77012f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01277c360501232836dc936b605e144579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe86cecb00773c80b69683bb54af892580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bb56059ad91800fe0887882d36f0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103e5dd6dd9fec203597ece0b3d36df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365e9413359629f41a623a84a87d191583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4093382cf48f4877afba58c634dc8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9116e8274ec64f0c30a56d5564fa6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b81681c76e351517d643eba9d9e51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a73193f7ffd9ca116acb69dba0f87c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffa80f17ed6c79e99deeb89ec82932588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf228c398fe02a24cc70799b5c7cac6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637352e031b56516f0e07add89a9b30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c597f71ca4e6e91c50d3ed7f0e549591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e58706744c9a12e0d1f31b0978a58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb0001dcd4b68b1fd7aa68f2c240b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedae3e2ccbd2ae35cca7f5f996445cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0217a575d1202a9d7698688aee1d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcdbb81976485b2f942d33a9e71ea0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf2af1c6fce2319c00e0c2caf7ab0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b46f9aa90ca051baeadc8122bc8ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870737915ee869832121d61c47a8147c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202d492df64a06b964009b000e96d27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd71ccca292d18e755a06960081582601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9760ac083277186b0f88d82039e66b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a63bf4e771c77439d67e4325aa4da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655db0ffddb8c8c3b181dd3e148793c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c845c7a3bcfe88a530f89d84d44956605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f5927e2a589cb533326f08f0af2ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506af0b08ee5eba29399c4004be970b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8585362fde4dc587770a78891a1a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6d6e256e20b0b04e2222582944269609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479110704521d5b05015d7fd3c0e7ac5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62accfb8e264a3fd9227164a28076dc0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982c8100b191f44b8e153fb12219751612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f74316e6a3dd272857f456f16deda4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8370667a653e2fd396c6c7646583ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7de89a67c9841334b61d3b9a8e4f24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe33bf055432128c39ea94754fa109a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b340cbd7e9ad22b2f7e1dac79c8415617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513785ac5b8ce631025833907baa622618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898f3b2889a026dc33a97c248eba1c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc9201bd799126d1070746e9f0c52e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77741ff7d483fa6567bbd3490da831621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37580565340a6bf743fed3651412e4f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764b28108da1eae8a253e2367647928623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cf7a7c40fecb92793d7329e7441cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec33a93db8c3f389da3fda53b76b161625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635300df11e5e953ecc0882dee323a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b4c85736ae2ff785e9fba7f02c3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e6a6f5a8f830356a69de7ed80635e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b48fa3005fb7c6cb5644aa4805eaf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d62fc5f8755535e445ed07363d8f2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fe3bab0ec0a61ae912fca58e12738631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35398fb55d6836eb960d67310a466cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a68b3dc19879cdb944fde113a60e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbbc74b8efd9f2bc655c4c96990155634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37470facbc4499ab142f6712b7ae9086635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4535f8221145a0a8890e1af18c85ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c18a87d89fbe5e63752c6eed06e0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ccd6709692d8541defb640da33bed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f3c236631ff2876bd130892e0bcdf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670b64a3c58f93b573584c69f48248a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa4dbda796785f8a8607cd5a8b1a94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df343ddb392abed35340245c14aeb123642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cf936ad18e2a14bc3309b6b4d5e18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789e9990d286745ab52a57ebb84786c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a59fc25ef21f854be6057c194f0b99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144631341b50dc918ebd94d07fcaf5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dac2016a94b1096849af13ad8f7f5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891e5291dd95435e5a4f1fc4dce4be7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f06ad37de4f3f08b0b455f07ec0214649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db71de8adec4c92714202f5719bc44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578398cc58bea7058e1d1ce9af0f428651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc822fd1538df20a383ba43ee9b832652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca94c9f01ab5602781df55d75a4b17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037e7f532a3c0e4e042ea565bf5c8a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff9ce3324c80beae70586fe8b6e9fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb5d229087f48a6f6b35354c1ed303656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9f0e3fc5c8f22148bcfe01ecc4f18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37ff03f81cc0f145fb2ee3d288769b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ff3f040aef5df75479e2263a3457659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802382c2596de1fe3a3956965ae548f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68235afb14c586598f131578b4662285661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac306ec62084419abf4a0b60d3b2a677662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68b6fc8fd5f44114d6c72e6773e135663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7319092bccb0dafd6b803c607b99364664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defecee864be2450223a0de3299cfda9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4719d556844bc913eabea1ee82942a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf97a95d22f7aaa12c6848fb41b8095667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670f060691fe9c2418e89ea585940a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395a01ef6e80cc0433eb6bffecb17be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a73c142414e049ca99a7e467159197670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91820fb31d07cc9fe0ed1314915084e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71237ce0b8b1438b07b93f017a7d64b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552006b87eb736f551fd01b577cc20a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34751208bac0885abdc6a3c605e25b9a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771ab0a67e5cdfaec7e58a9adcafe09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca91ec8242dde34afe40dd6c28778676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adcd262aea1c27449b678b11c90feb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59380766da0222be8dbbfa2142234c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d785f3ac2c251a0d940f0147be72834679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628266e08fe2bce6cedc4f483716ec6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e19e3c572d5c7383f589a4118b025a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ced13165d4b477d7d5827fdd6c05b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11638471039111a0057836852f544d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f441d829d7dd1f638ecb02b9f8fb7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c31f6e97b2df6c1ba78d0ebedbff20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad9f8d28cf571ac3c79f11981a3947686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089e2d94a105672e5bf103ffa03f90e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403388b21197723966614fe778e8bb8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dae65a50c4130808cc77df93b21a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f0e6ce6825a8f1cb8830365e23415690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba436ebeeda0990996e9efb5f7dc86f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3c86c9e2716518227d46c63ce2682692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f6c51fea1d3b924f78cdccb49d5a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcfdd119e4efa9689abd9e173458c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603d0ce3369489fbc49dd935c89a876695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e17f74f88cd31af8c967bb71e5706696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65133fc7c80286dad1dc60bc8abc6c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b749b9e4f328610b7590b74743bc8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386d85f57837a493899554a52b1e56d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9890a03633dfb839266d1d5418e02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fa5e0698136f99b0ddf4b0ad3256b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece700a6f504e8c076b4bfe1f5dd5d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17feb5e2c5406b375075e1423f4aabd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70ae285b55d1d727a1ef4b5e35c76b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9707a4670ebab89b09ac9002351c51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15af10b8d9b2cf678dbec3d95d2379706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af730ee1ce7450473012dcff6b127715707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd0dab44024f0e39de2a2b3d6423ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87613f61b9425f97384d85e3de900c83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44542b0a48b741359856389687c077710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0a2059883409abeb74242801d8bd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20d4322db3dd2e8133240c884ca140712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552ccc010b6930ca09143f8181494f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356c17606c643fe0855c182baa518f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4604a34a0d7fd1f47c93730d6c68dfe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ed1ada47bb5cc6a1e2e65e85c7cff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4238cd11c210c28336ff5a57e6c1e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b0cb42492caba8d7183f33049e64c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06adfc94714da12735d808a64f5429719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510ec3f63d5c6cb0e3f78a4c8091a64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206685bd3e7f6fa6e9384996ae9a9ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ac698260a004c7c5022e4f5acefdd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136fa64e9c2b3659ce745dcfe7c1ffd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c2b6a5f38f2338be25516f5c9867f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a532d4344fb6ad9c45f041559a457725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814172396de29bf4e76fc41e47b99015726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb71029effb240f27ae5702f891a5b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce3080b863d09308a6b7b1c7f4b0f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095a47d3ecc9b0343e7e2fabc3ee554729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b57a33c891edd8df89250e3a2d3e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c8934c991638250b1b90a7ddd54a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337ed094eb3714dc8d4edfdf8738ffc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbef7e28e48ca4cfa9d2a9a9d1a41f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668fd9ea90ab39f9b75d2ef0261184a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d265943a286893ef73a7cb956ac4ca4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc81d716d7a508818de8a5255e8c943736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbe7ac8637c0be54a877d43345fe8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfa066c5580ae4fae55c1ebbd49df7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f3f5d0caa8145cf667a381c74ba37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536a1dfa7ba7151ee06670a087f10b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7c97d439a2ae76a8747dec806552f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b4e7371182b3be5a12f2f8351deee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f0fe83d42d8acb131bb7d342ce840743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada35f2373dc905c424162ded8b6277744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0595119f978f9d0092d397dfa42aac5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346f870a01226b4e077334feb55f50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c243c39821558d3060e6dd5456319f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8833e1a4b62d1c49667002289b8bee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8ecc28b7a656ceb197995b4170644749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b7d1538874eaf2fdaa3a0af807420750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199b57138039e78afc2cff263bc1579751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200d61f04f04946bed9895c4c428e45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997c01eb3d6eceb6428ea8eb3aecea9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc88a385d89b3cc6ddc4d3766df813754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c938bfed19235726d10d4eee10ac2d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d22718189e5da6b055af1b7a5d26b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ea69d641af570bfe7835a96ef71c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6fd23b0a44a8f20efc9bf4cbbbcb9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680f47fcadc53d71e002e0525d836b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b85fff0b4f1121d8823b6745dcbbc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a95895b44908d106f6da754f12c944761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201005e8c69d255950bff8d6265ff39762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab99ab1ec926ae55932f8fbc3f826a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33232dea31284b8cdc14afc720097d07764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf02fd03827e23b036adce1b0bf14c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e650b11e53ade4e64a0eb2f529acb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050d89d19f34830aa4d2253decabdbf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab344dd7839578ef0db274a4cec3a403768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f791361817e85d4f09d1bc47638846f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fb5abe61f4598f5bfb03e9aacc3ae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51201eead6bb52e22f903117c7b11d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd04b4c4e246b5e4a21d7d97b4566f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144bc2db1acff8fd90b4375bc16495b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75dd2dbc7f8befdc0b71922f664e50774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8727b91981a126005d8b27b48c1c75775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9853ab7ff060af99dacad3da941bb87776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398d2c78ee288cfb377940a23733263777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c340b379151ca643832067a79269778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dea7a0d8b341b1a7c7b3476c6a91a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2008cf1aac2a095dd025dad5ca049b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bb88e12d8fc05eb862c599889bcf8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202434f20c63ca19d6ed1e17c34c1c5d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9360a4cc1a9f27908003554d9ee881f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6b47e3d842befafb508913de988a9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8711263b1f6a43e7749e34b5254e38785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60a9608c927d08f5a0307e16976d6b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b9fd210672c181c7420f80322a397787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce48ae748b0d201f2657c8f7d81fd56788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8986a40cb946b08eed4a3d889bfa44789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5658372cacb28d9ffe98857cc4b3683790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e35e44697ee8dd71ed0de9670c70b6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874480279df1b752dd6f848c88a072c6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c051aae2ea3c43381b323cf48121241793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ea8191ef5382b1bc89a4389b81c88794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1232d663e3badcba58c827075cc6c9a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7d63b70ea5210a1c4d5f6a91d16dd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4397a5ad73137441f0cccdb1212a11797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b634c083ebde379066cb2a9965d021798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a10aab176186c84ea75e47de47d549799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c370ae250d466cdc5e72b7925a6bd2a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1a3c6261e98c02e88fe7b11fd1ea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577eb68a6c9754445a9db55f1145ac802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8711856c07fe94600d170472c4582f4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c84b8e183c8700af0c90f59ffce5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdce3e1b84e166bc8347a3114374c0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a182fa2e4ba9286a1b622b744791bc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e0a03e4d12c6ecd80922e79eb71b2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59db598c520d0f2d7ed1c3246adcdc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24bfaffee0fe0eec1b1a74de77acca809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd113ac5c7518e3da9315d567608410810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55a7511025a20308976abea5f26af9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72695b24deccf63209376e69cbc74bc1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ada8dee5bc9928f7724b3f2fb3643813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c7aae5933b244727cef1c939838f4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc77afd79d8b96054d79f203a940f5b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dd5aac3cba82172288eb4adf1c639816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110303e6903438825c52bbd535dc483817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e558c9a17ae6cb5e9ae0875ccd42ca5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec30da77637151370a8cec4c2634177819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88145d974d900db380fb7f2f55f5e653820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28845cef7f36527774aabad3c0f42407821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a3c2e1e86724386c6f644d729a635822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e129d1ec4cf9ac7199866fc8d78e98823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0388f441ea149709ec86ecdd0e2815824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc45392eda66df88f67637af6a43e7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25af8ed9490f87bb16ea2aa52e2dbe826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12949f5f6abe9c0ec487bbe540233e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cc1a8ed9f3b2d32b35bf211d7cbf8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98259b2aad3b631cc3cda3d52cf9f778829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732cc804a927cf0b5aad0b7d7d7721f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc649ba91977051ba15f2c4954548f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a7edd5114b05636284bbd33ea5e87832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa08e61662319d42103cbfff0910238833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0188b4ccfe64e8a2de1cd5912a5062b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9735177eb3e9eca7acb1a46518fae835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51caff2cfa7b6166012e41dff3e1f2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560511956f7c08f80ed54b0e99ea14f7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7d8ddcf2b4abdd24d43f615ceef10838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349c75acadbd027e1f3070a6e104c93839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b2ad4f1df44124579947930164790840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9abf00794de67341174d2895ea16f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcada4c93fec601339642ddfe7c124842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c473b1d555370a4a12d9223932cff843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06c5359a2eddaab114012ccae31f7c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cfd37990d1f12f6b0299d9617ecf5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36948352ac0a8861b4463cd011966e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebc61fc8301fc67de4d1175a07c703847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f9e8136fa5a6c205b341df48a9906848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334045e0dcc71e3e9a3d35b2fd5b9c08849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2e33ad4f5a22d8ff6cf0fa2b92d78850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676a175cbf5ea51369d14a69f527668851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4e83f7ef8a1177b5c429e1b18fbe6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5eeb27daef900883831325365d48b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6d4bce327d80c4991890c9d6ed9eb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075d6e86d55af6a26fc611d4293a385855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba1bbba94f86d5a7dd6026c3094247856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6f3b1ee028263fc6524ef565d0e0b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04582dc6ee2676f9313d4b66043fd1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b54ff692ff405ab67f11945bc7399859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30837f43dc698fc76800e3fd47f1c493860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75975cc8f17edd8404c60b2e6ec6c40b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361f3ee6e0adbe869aad781f01e776d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dede3eb8c6293119377167390f6465863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835585c5c8102986419a9a8ef0b9e54864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915c49e8d2a9c294876b443ac96ab5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bc866a07d1c2eaf80c573b3e5018f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc56949a93c18cbdccc459d3f6c8755867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e1007ce7eb403988382cf175d9325868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62efcc56d7ba327471f88d4b9f44d3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf9adaedbb14b5b14df038c4708824870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432afe22032b6dee7b3ae506e64d465871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fd25a8a76b76d3b5afe1e0f736a81872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac14bfa64cd211a12fc7eeca3a544b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c42fcd8f548948f2b9b5909d90e6b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d1616fe61a77651c95360a3522fb9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793984dff04eb0f301ac7c026a4f9939876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e58ff0a1644b71610ea7341b5380c7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b0e5b7b53fe77083b53cb116bd2eb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f3f7861dba2583bd90130859b37ab879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc0f769c1638bc5ebc9cc53bc072ee880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce0b7b4dbb437905686eb96fac3ddf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bc74e2fc57f207e4398d676130e70882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700293d79c3b0363d9d8910742f44741883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3797d9a01c15557239fc08b443d209884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd868abd018c5c34b5486e8448c8d1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa88b846cdf86142d76f1e8bbf3bdd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779e1a1a97fdb4c12bded3fd895c9b7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63933792cd7d58d99428e1f2ed781820888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18855ef30e8a3b32a8d29993a66364889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e533fd5bd154fae9b1119849ba8f4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd7a3b2970a8da9825cf5f2956b3c3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875cdc3affe80bf276a9d00f3a8c9b6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9618aa1c82684ddbe27262fd2eac67893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b2c56af69458a328c1eb829001dda894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ce38f5cb01b9d48e0dfeb5b8b2d47895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f229afe1752a67517a74fd144029b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf287d5272a2a7f792a42f46226dca897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5521ab6889d584ba73932b6e90ccc3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517fce946ca4a4cb255c41d762fd12d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dd12e902fc743340205238fabea1f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804ad2243a2e53d976bc2f039e32615901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd46d24651c07864a85670373b57c1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633b19499189cf3e31c23c860a95665903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c3c01358ae9c1aa405533e7b6eedc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a609d81727469d19132b15ced7b5cb3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eb2c984ff1659b76efa24e9c3f10e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f91c39e8d2a6b8bff8b153e146523d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e22135cb408766469ccdfdaa3ea1b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd750179b17dd156c5bc023c29697c0f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcc6dadc1e832c4630a63bef52d26b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5096242dbc6bac00bd561c9f561b5e9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d05e62ac27a4f2323a4284df99d21d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17d2ce0a699d45652212fb807bf2ea913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3eba74f4f48b3c363f151b11513dc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f19b04edf9efa1ced017d0452e714915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f69f32a9dd5e2bdc8175d22aa555c9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29fdce398bf7355b77d7628ee97178917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d589ccd694a20709b1e721398e36fd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd0c371631615e5e32986122a5b29c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ce4ea11a461db868054e2b640f40920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4414a0473661196c214a4b4ea63470921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5b763c4b9df73a716b95eff2ddeec922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3d70c810ee80ec05e09be801271cd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19cdd339dcce61117d26f8a86bb72e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471b9b589c38820f2bdaef949875cc9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3240c0961cbaa19f4ff6e5aaae6f59926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1ae5e1477cf46a000338ba8ea4fb7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ab3c9fbd7c8821accd901470624d9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986dc8255ecadcb97a5eecc818c4982929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6430cca0e079d44089101f66b87a7c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9a32f704ce8005baf32910c194e5c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696cb0ebe2fc0ca4b40d48a39b68763932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af5d37081caa642a87176c022b08ca933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8672e195239f88d1749f2cdabb854b5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a452af71e4bda5a78b65bfbf3c7dbb9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7b09d038d6c33dfa21013f589b8d2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b2962d7f9734ecb18f044c82c4654937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6065c657a2b84c75e7a2e80831f172c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ac5e403fd18d44554f6cc59412626939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75118107137bf3f770c30a32340e4f17940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46290dceecbd47052bf6743e035f5f0a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30fee2a2444d13f3fea9b074f28cbb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce67278b5930b9a6e3f6341c283917943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca648b3383f19716bef8b470d8ab018944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970388b2fb0c6513b76a7e3e629bda23945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6d2a1c24be75aa2049a9f877fab5f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a619229651c6f8c150a63e45941bdb8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248a1d6ff396551ac0037a5f9cb08dc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21870d27323c1f840754ebb1a483eab949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08efaa59a38c67a2bc62478a84c666b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085397f8c2934ab19a55939038da5e73951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a9b3e62c880f16e908dc4b874d26b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e653b354135b78ca81097f8496c23953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aea8b7cdff6aa2bbd90cd4fc959400954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe973959a94b8801ed69aa3c082d63955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc5d62f66a2c1defc7296903aab1f7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8f3367a00e414fd2cab3ccacaa61957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8a6971c74def156bef38974ae4d52958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3204a9e4c56b866bf23d30bbf9620a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9a995ab53fd97008ef71758102b1d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e764f2070c85e376276f98c01effb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ce1a22b7da16a53c0b6ade55d0d12962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893337c29dece888cb4687868a9baee7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b422bb016c0607a9620bf8dd98980964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93162def95b5399087209586935eacb5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922a44bce7623897177f330749978e6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30311e2e6092f47b65912b9dc01ad05967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54d4634f816623ff500acfe75945b5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e2e1646091062875e40282759ed6b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8703138530aa24fafb984f5e313a898970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bd12683a4874bb8531e91301563ca971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b23d1f4aae9852ecdb7ec962fc90c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bf2556dcc6feed61f1d9818607280973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e87ed986522bc7b970a44495bd759974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd94472e25f485ce650e0cee5e624d3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7abe3029a3d5d201ce00779fbd4499976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e2f07be3220eceaa936fb62ec5e96977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf410c59953a50525d53da82479f5fb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16a228c0b1584a02574bc4282f4943979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb88cf1e86d2c4edc4c4c1632e3f0c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694fa5758e9ab479ebf52954220e3f9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9f1584d3d63e2249d0b5e7eaad243982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8da4b499ea72ccad3d4b3b6d9860c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad6935474200db843a91b9608fdd99984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa77a37eb3dc436b9c9321d5f0ce533985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af22eb1b1319688b6f1efab39937d45986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a083e6d55d38ee5701d2075e2f423987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4ea8f9e24614727b4eff73f00c6ca988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a2c06e1b82241742a8e8561a8380f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4650e0ba6d0eab80a4bdd573759f0ad990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2440dd920fa9ddfaa2abc3106faf991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612206dabf92f4dd596de7963a7f7e29992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5692fa5d964cec05af2227fcd2a02f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236157f5ab9375485278463f137c6cd994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ab92c39c5f91f8f56a3f3945bd782995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4789698d02c19117e31d080ba3be80b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e6a640f0bd26506cdf569b377c708997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0178874ebddc0cebe59fe1be4326cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfb40bfc1ae8a38d7e454ee76b8ee62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73760d15410916b1d0da3f411e4e423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc89c86c420fcad0a976a41c2ac354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3e5b94100291ef463bb1892175b625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacf15ea67fc3107bc574032c9570b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9464d98f782f1b2a13fa65cecccab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed8ccd383579301af7d074308182b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ece3621e4b8eee39bfc95f7495e019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a92b4471fb4f6b27f984a85b6bcf4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09575cccee50c7dcb891329691276fae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b5c180d3e4b94ffb8384afad3d75012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4dfe3344bd4b211ff0fd2339f324f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dafce24658da7698fe3b99abc5a2dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b93dda70dcad8a65665b0d587f2bc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa955d3400c09681d672b2bcbca20816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21960f10c74aa9e0dc8d5be3e108c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955e88cc45a891cfb94c3122f0a8a5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260d02697fd37672067e1946bcb326419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeb6cacc328a846beaf0a94262260620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59ff5814c3811a3855979ec11de7a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03041b21574f29f3b5592e115ec4b73322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae86eafa5753948f099f7f276582c0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2f76e8d26959e1c72a3b81f0303be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1abf05f85476340533ec329e796f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25743a7929ec82ded9987a4604b5d0f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f3ed8492b7f1f913204109c5533cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbd40e193c487d82b521c3c132d9de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ade6b2ca0fb54db8eaa6e0b6a76cea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e66967825c8ce2c7cc24bf508b02b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16819ff9994efb42352d4c32d502ab531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68981b581814d1314b1a1009859fdbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbc9700a41ee78f6688370c10e6f1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3576aef2460ef7e1128b241b7086e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5ef9e8ccad27c2d359f539e8df19635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd40269211c48b3e49e166a76756b2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934029fe1d72fa987051fa4023f24b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2d750c5328288ba674c60d632be9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119a1aedbadb77e69251bbd923ceac939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ca5414d2d4f4722b358453a865c9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee410c55b5e69cd6b96167a94d120741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f6b168e9214da71e2bd72efa239d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505772e94f1623db8f0dd6d2fec534a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5e535d66862ce2ceabde029f1d79644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2512ca591da8668d770919538ae2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154871310838aabc48267943dbeb62346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b1e4abb425518a8eb610dfd337b4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2e54f141cededd9f523494e16bf3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa245ee80ef62d5846a3f370223b4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d4b1b200c84a3c5f42ad304bca52c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe95e1987edc0edb0a2df89815cff9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac31bf410c14754781ac1a69474ad5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfbba576a69e3beb1639265fba688453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b47215bb8991e10cdf1826cbdcb3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee530427acd920c734a79e8f04c0c1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a334b12f134d1a0e76c70ddb4c97eb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db20faaeca1a18112e9dd2ecee9a9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee466d272e466a05e05df57ab246ba858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bb67c5de574cffaf2ae9d923f36f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da8f40a0ae08fa1003f40a3c2514d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c56038a5a9376ce0e1c569046517761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef07e8e9c6ab3d54bb27eb62fc49762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb184935112cb493b6488d2b7b5a4e6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b1450c720ac38c093bd03df6f8b9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6935a479609eb5efe0e2c6d4d5d702365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c62d57db59c9c0570e898f60c070c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aee3e4f3e11a56868020b73e44b00b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e653c417e84c8cba127e549c5f14fe668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b725327a9db3f2dc2347494a7954d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9eb6ebe1fe7085031816f996d0c2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444ad6ae734cea6ae1f1f5e457da6b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c916d8fb93de2bd743ebc1f3fad903472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a757b52c794be3d999aff866709cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f25c49bf21ff2ba4cfb1c192db4a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ccb3a0626bc7558a389a86652eb1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4071c101e1481d8d6336ddcf27ec61976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc43c8231215011b9ca4393c21118377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98f6d9c0d66a230eff28773eda834778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936e4ee43fe033a0783afce0501673279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6caefd4e81a8c25d9167fa9cac4f4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f295c41b95df66832840faf5d3b1e5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aa5462b532f6fa3be720c5a9d483182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0233a5a200fc6d89a2bd3275d0640583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21f849f66c95afec9a95c77fff321e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ad35cf7bbc05d0760d5ec802a481885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73465c916d5df75f9171752deebc2de986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a895985627549e111436187c6c59eb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f82c0946719b29cd751c6a4ed623588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa390d60e69f52581fdf30c841e0c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcc643cfdc458aa0e63a4d355dd81890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7ef6783849a5404c538f784273ad191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946ffe6c75fea86941a789abcf031e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b94ea61c7bfd406faa5e49d290db5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337897d60d01dcacf6cc49813dc335b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da1e5acb35377541607b554aeb1ac195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aa1f99261459ff8993ee15f4ba9c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f2b572e94d9b910b529677d3f068e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d46e09ea40b46f6c01e67c7936593f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d2e63f3484c3c51e7408f875d6af199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3ac18bfc7a3a61a77566583694ad2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eec41156bdbfa04268a997f7e8969101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c496c7fd28a209224d90825b4a5c22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5d752f0b58cf12bb93326f9d1caf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a886a61a2fb1a5650b3494d3edf86a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e5fc5a1f80cc7bdef2c17c5c7e71e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828fe8eab1f1cf71aaaa04e62b2cf48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3d0aa8a34876e2cf4ca272866c946107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392c6240a4e47571344e776159c6612108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e822bc4f5bcb7bfdb6777c4686365d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7f3ea613c9416006d22edf9d62c3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b0dbc012421809ccb250756705500111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586c9e0d1b3a3ea1338e2a6b1dcb1b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759188880d9d53a657460722a081076113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a93a920120979c634e8b0d8c2398a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180251c032c066b4aad94a6c80029e94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf555549375c3cc68116b26e2989df8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236727c6443d4b195f7149769680382d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e8cdfea27974e0d0cfec2cf6186cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d3f6f1b27fe280bc23dfc2dd5b80d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b54272ada4f3917146d7851abd6a1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285f51850b0dc3476e5323303ef84e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0397a1fb746072d8a56a4271d74775122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f8706d04d9d7542dbfb875ba39355123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c60323ccd057909945671d843c8c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1efa1b558f48f6dacd99faff81ffdc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d56de082e096935e18db4ea30a1f12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e68b285ebbcb57d1ac832a3660264127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83bc4bd157554480a14c0fc8bbbbc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b414fcdd0814ae17d9f4cbf53c503129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5bae7b420f670a6560b736cf41141130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15034fd59e7c05c1ca16dbb979fe1248131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a976dc00595f0d8b667739256862d80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491adc358d9dd13ff6ddf472d43092c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff90bb54ad7d6ba38a3e97b8bab351134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37c00c74778c4e73c4388f932bb288135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44892430abe2eecafaa238ad120960f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c63155c87336b1826c57ee411a369137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6f858893ad70cb1b32489fd2391e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a379f5ef49eee7a49b8a7445bac0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d28b88c221d3dc31580b61d913c712140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee1592a3b0da26293282aa6c558f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f53a65f312c3713a5642c32c3afda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618210b94ca530b71055bcd1c64eca5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d77bd0d381772dc815a9e959aa4f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fa8507b6964a3c7f4142e00ddb52c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f470437cfe0af449cd25bcb3987eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0600f53e6f535d7cc3361dbdb78a86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba8927d02a72025c8f954741791693148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8fc2cff1be1f3c81ab7ef7ceab82a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3c74db5f66da1e9d3e38ce15de246150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37301f65b29983ef42d4c84a523d12a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ee34b42da9a595df52e15934add33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8694e5930821678039c48d39a358c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baf6d87f151a68f22e0b8cae181706154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce285de9f255c84fef12726432fd9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22859088cf3da7a44ab74f2a5df863156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1793b159e2a1d80a883fa0a370a764a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786246699ec20eb7b7d0bf5d1343d4bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870317d6a0f15648e000c48b41ef53b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09534884052a29591ef6268b7d63b40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858cf1f2398dab250e4938aaacd87fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e460c98167a90348899365e27be79f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a755fd8e560105a58c406a2178e703b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3e8190f64de210c0e4602c66d1c38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6c00149e8e412658e5fdedae3ef9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b17e25eca8792c42dcd1b47db55f8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8615a8a03cc7a30980084adcb5d60d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d930a241e6efa37381e555f91ff8a43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f02f558672fe16e392c113e68f609169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae34c82b469b9f34dc1635ba6c32a27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93d3345a55ef0cb6b373ff4071c4f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb68eb5498d4e4a59ea20ca3e836910172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aff4d38e548d9cbd003af100af4d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37edfe216ce5d534e7ab5c19a708d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1e1f5ca6e837a2afa330d8bb38a48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acecb2ea6b019d68732c900db2072b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e1ad86280f7e5d35a2e3d2f30a567177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb80cc13c867fc692e2d5beee0074c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ddc34c3702898438beb842f8cca41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b8954a19cd87eebb0036ac7b80ff6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0e9cb496d114a27dfb2b6a5c3a082181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bcf9e39a76218070140506322417b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e5a59df2f56cf5157c3654dd80ba2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ab79a9f853df040c54980152beb0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d059ed7cfed4dd03ccf349ef1dd891185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fc4d875a727a17c3754d03604456e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e937ca05069f7a9edf0f185d8634bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f640d47a031bca559f1d5e97578891188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc998576f65423038f86921bf4d2a235189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed802df011300a7adc80a9802ea17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775dc91f719af13c4fab548c5d1d300191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cee26e2f0e74d9ab7ff4434e9f15f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca34b4e3af60712b0a90586c5898f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd762124bf25fcd3577a19fc23dbad27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ef4ff32a2d5292b6841e13f376862195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539ad9d152d16f5409c48d4b58e134c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2899373f461b68c3eb1db19b9b6ced197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6494cbe52ed4766c74ce20017bf41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a914bfecd80931b4c48f7369ed8a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222374a6552615672e99e4ee4c09f46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde580cebced3fa871f29654c19f631f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b646a64d34871a0b93929ff573e267f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c410a0a0413a7574af6bcaef3952d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68312a85f6044c47388eacf7028c50d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173b4ccdd4447b4c2e6e0b5370642a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd6b92966558dfec26ee0887faf9ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0223c22dc49a2e6501422f1117e36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdea13d2a6be3e64695d28beea2f102208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cd439a358236fc9f81ef3eec7fa0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5940b5af24536ded1627593399aec8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6659a7ae327304cbb9a3fcfcf7e54e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de3e523aaea323aefa2402e72b5dc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d55f0196402b38e1281cbeaffdfa0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddba848cbd75d0a5344566eb7238a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb533eb2961b8030c4f6ee07c655461d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d61075cb6f477bb8df5571c6f1669f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cee96cc4bed3f00827b440a8863d61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98244d676e72181f0c605f6357cc33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4439a8b21de82be2d50b5c47814ca5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03859171097033fc8605dfe189f3a8a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd63bc302e2c2ed7c524bd243ec5cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb00747d601dfb039b6caa31c2d7ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15109c3de5e3013fc0c7a348fc6931223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d9de83646a14b6dbea2437235f106224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09515a39b9a39be0d59ebcb00129b484225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c2eadd7698090a18f3026a2d6b950226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730708f1d48a4a387ddd7736c228750227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbee69f8876ffdcba36a0dcce745b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5384a4ababc7dae9cf2fde98fbe5ac9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc20163bac3d1185c8baf1420766455230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4fe1cd6f954ef811827db60df88ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af512b766b0d56ee7c99c8898e2b721a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b66d65b7cc621f42eded6a8882becb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b7986394b0d32dc36a007afb1f906234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db45884498175ac7ae594b40d1e16d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03473196e84213a56d2b6f0bb90be219236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b778fee274ae5f59cd6fee6e68c45e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0279d7dea624f59403c953621a663238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96702477619f9ffb773634fba49af2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4552fbf3c4f508d644cc164e7da0e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac90be8877ef544753372cddb435bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c676d4d0cc8cb41cbc569f5081b995242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5baa8912a03f312368895f9c038438243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011417152e654e6b87c90f4fed7a9f6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13d7014f5bdfd42549111edbc2d464245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069298e0c8098562e728bb7b75a017a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31ad5ce4a78cc2d9550f575d8e24ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a507c90fd4e1efe0a7dc8af439579248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118379ebf69505bc5f9d3b75b0cf06a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ace75dacb5ce3b9d928fd26f6fe84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101fe085eda66aa07d2cb307de81032251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb093e0ee16da1a34e8b55058d0f85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdcc021fc750bc49944dd2b78b73f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78bb421808324d5c4b222f2357c355254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875b5946c61f96a750001808e1c58dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0824aa12d3005939adbd038ca8172256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d508c6d3d33af965d10fd5049748b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e436bc035c2e5497dddc85b2202b4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa1f068b2df541382c064041d2a1fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea0f57e76c780865b35fb1cfe65a0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0808df8e49eb6911f0df3a00f82198261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa2fe9fe6403ddc1f8e0f5ad8feab9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda99703335c0707db91e95572915ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73805a43baa98f58d79a262e3c79982264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03195c89e55c62890264c7cc3f45841265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53440431d5ced6b3638a7c41297a1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05904282a57032a95303b55b2100d28e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf439be0eefdeaac2854f59ad7fc065c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade66de465449021b7c405b3a35b26f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349110dcc80b7a2493d3e6448f87e2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50a75a9b7684469f29ff4fdf830a32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb20fbdc705ca15646cba22dca127be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcc75150864bdbd1dff1e90b06f614273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c0c42a835364c70681cfc2b46b704274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7847c1725d1f152902dbb8202439e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ffd20905255419220fe0c610e0d12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009874e2b82d0153adb2f41fbe09f200277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef2625a8a04bd55b7ad333d3b5b67d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8510d52430ebfe59ebe6a02a79d11c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e48c1b67e2ab62ba4aa5f5d04a4a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c814103f65fe8f6895351fbee1d1ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9f8d30a71e95f80da1a360793f09e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826006d660f017df73e1219c6d69a19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcf167a547103b868f1626c46131f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e4805dd461000026f40ab2847c57e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa92ff818eb3cc9ac85e96bfb2a0500286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b6a68a0780c4e029526d17f87af5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceec27b391d5dd0b1d46b61fc70dac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2945324a72c6aed465d2daa84682b70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78590d7e3912f2d426b502cfce57c6e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588769cd5bae18c600ecfaa1017ec548291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5562698ac50dff9c81ae694c53cb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0f006f560480648b020de5219f2b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113d56a900398cb288a389c35dfa0f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878af6cb13dc7ab8df182dd462666e3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191415e296de7a14af6f6377f2f77d98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc7373c4230b4cb84798e45955168a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0d10b4c20f603f6ce9c071db22e7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88669a24c9600cdcbbd2b656d318220e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865096cc555e7b749c50b17f20b58bdd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bade76e07b149bb29a1d8f2631fcb77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c91116d2ea7ca772ff3d4e1b893a73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0803726e139b0be7f8f7eebc891fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276dbe7e65944b453a7122510f42231304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01c5a1a3bda7422ff919b60a354506305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed99f22c41fe3878571c63ed2409a1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a185ff1e83be61f81b0cc6625bb45a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4be3893df45a4d494fd721506a593308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d6301e487b32cfe7103a0313f6a9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d16578eecdacce1a68a746c3d088c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e368ea12a7b1512dc5ab59a6ed51dca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d28a6e712c36931048d1244f6503f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8aef3e7746d2ed99860e3953baf2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f744abb5d1b1f3ce2ddd197955cfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7958acfd263af4b1a137d37af92a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5df3a68f4a348782c27d0f6f87a1d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23229e93e60a01da57057c0cc1ce943e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb932d732f134c2589dc7e22574a9b30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b838920286dd119dd319c6128295dc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba1fcb83b25b889730c43ad5920e06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368ebe58ba8926d9cad961382af7929321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c68e2df0aa89f3f4aa44797738391f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcee0eefca51fff1928a3ee9a0325d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5e411c1683edef69ecefe66016d70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da067fb8039dde681bf28ea942d77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56b214c2f598d531750f37b4c0e792326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e802a5360035214d281d1fdcec15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92254d74dd5df839fcb24ce209d0dc76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58671faf4f92a7b17550d6502b697aaa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497815acbaab2ffa12cfa1fcf93bdb0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edb73c30f5cc8d400acf157ff36dce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1f76dc7cc65cc8e85af7fc8caa18e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652d38e08ff704064d85d7b88eb9eee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d27b46ea4b9392ef9b07351d36e91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129290514e42688078a83248f2e98eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd9740bee9c8b1948fe2cd2114d6a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df606c1f0c2f8155494f0b5af5887a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61cea520ed0281d19c0a759ac9edde338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc992d2f1a0bcc7a2f232bcf5edbb3b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175549cb1dc78af23ff38c3d8a45e002340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223554ca6994d26196b700e0df679af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b97ee5430fa98bd7b4e32bb95472c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37089c5d9658bf1077df051e6ec7ea34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a1fe71f3cdbcb383cea46d2044ff4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ea20293ea6af2b40efc415ec247a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3f21eb947af2a19f7034cdf53b471346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7c768f25517ac42821332ea4d9a89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c9d15ed28167f7fcb0770501fe97f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e807357e1b79706fcb62024fb8ebfd1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d11ece16f4b4c0dd8e9df32840b01a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c5d35b4f2ca92ba5bf31c31a38f2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9970a95d774a675cef4fe2dd965d38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa658504e7a6d98cdc77d1d29f244e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5232d125a975ff2ced46c9c1e773717354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8cdd66713d4431ecdefe4e5233f27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010aff60d001407405a5e7dc8d6f5a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd9337a6c720bec7eafc64845f6c2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a876b6df4d37af829e21fb8e2b4edab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2691cb2eafa415ab08a4641c2a61d94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fa814a2ca446247f2980cb28e83ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7841ffab609f8b699630d8a713348361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8a8b2a8992afb8e7b5f7c3eb47623362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da994e5d4abf1918b71fd5516828b46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb06b87faee65283271c6d4a3bfd34e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e91fb2d61e60a6df8f161e75046a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bbeace6261e432250477070bc5305366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04044b184c0490ebbce9bb9e03522847367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffee31dc9f35cd3c2e0d3786c5ea76c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a528cf3963664b553687b60e0a49ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258e0185563d8e1f3e47b4252a7ef4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b8516ec12be53c1903fdbfd793286371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4caedc3c80064f3105d07f4a7368c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d16bfb27eeee14b7e826f38a10c53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806637ef8afc27d9808579f3e2468dd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc674a5b1f912e0b94747b82bf44e7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38596dc01758f053f088f0b39008eadb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8a302fda10811298f8f12599fc14d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cb853b1692551d48b74d59914ff6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5483b2315872dfb14987b31780494379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c0e9c6f0bf6247afe3db46cc564b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba97501c1505b0bbcb9d88ad89a64f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f79699ba2797a048d62cce362678b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b98438f8750b55441d0654b6b0a23e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45cbbed010567ea520a3339d84bd94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2e2c88c65dd958c30badb761df655385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033591ada70edb51d9b85b0281937644386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dfc03f527a2b6252c0a21a969a9d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597448956d33f6215049638a8a757c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d8ed2d182d0d789b55a53a119536c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2851cd65ce6ddec67e87cb84f16f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2fcf9375720e935ff3cff8a4188cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd9f8905c5860a022d4a7c62d4f2f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e980bc72d762acaea9fd3d416ac0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bddcfd5f11b0d9a37357557c79de25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a9323c12257cace75155fe485741d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021385dc9be76ff4bf2b2842eaa9569396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb280c15bea90dd6fe10aa924156f584397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d3984f19d9d56790a07848f9f856f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bba36638b01b4c5979f995d18129e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c509bf7a25eacb8d32c669c095681c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20b883f475cad69838f3f3bba54365401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ecfa785ae525acf12af661dfb97ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f7ba96b8bff43ce9d1318b79930e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75672b1b8a5a810235d2bdb0e9b1a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273cb96047348c88dac1aade8ce81d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c23f150ca567f4fa128c8ce332241406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41078c5caee8eadb06053309e9824075407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ce9de7921ad1689addc5a878fb890408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a562fefd6958d77c426125e6c0df7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53166c0a8066585aa98a9baa711f9ec9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239ac904b78c31ca1a10933a3a8da40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e87c52f636fb75a8a895551223e69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2342759cb82c78977fa355e76920125413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51088f50cbb63b5bbd861eab2351de8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa442435999f3ab0250047fc34e79b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe846f716882aefe51ada215721bb79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a975464eb218b38cf47494ad9e60aba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f44c17462be2e8eda87f085653a190418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b861473845123e607e75a225a67de8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61a99be84ee9bb88ccd8a27ddfb0aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db941edd47e3fc725c2d5fd313387123421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1ddac71a523070c2452c6054992db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa617bec1bd06aa61ddfca6d865bae42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432fa559817d226e72d065e97314e2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c5c46113dc24f600d8b27094574a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62d34e004702a8779621f2299126fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524f3e5d244f044aa14f3ae53ed5033427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b5ce7e04ef115088e09c4db873439428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ae8cdfe32e2d19e1451d2c3acc168429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cc794432de00b7dd1038e1d2ebd61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc996419e382025d2e0e8f46ca0037f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39f691b396d7d81213c8ca45f7c228432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44c1cc732edca5c678fc5695e742d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643cab7a50c1aebc1c64dfb7f369314434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197454881d9cb7ae421c0f3432f0834a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7565d69917d1e853360c656db31286436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6d4b7e246b34a304f4388b6022d1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599245a2fa10042b033178b744d6819e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f685d655383131475f6b5edd9a7a66439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c89294a64ff3ac29be37628a0bd1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd106dba90f94a5600fb4e9787ab22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbf917247be617e35900474e6a9c19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c20ce337e42be707c8d25d616a4d58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f29f08948a1dafe3c11d08ddca97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43b83242f1a4ff3736a2e5316ed41c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96cd9e5a3fe889a873739a1ae2b785446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51101b579453923787ee1256f21b2f9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec8751a95153b563aece2a60189dd0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f0b5f9600f60c8c5b2b4b0d6873ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d51f8ff8a7bc7f9db895e750a5b340450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a69f652e2834bddcf76fe0fd1c250451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ff0f732379b6d48dd9dbdf4f4e7fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d261d67ecdbb749f4ffbc531ea8ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1cd79b6bcc389808b464c1463a445454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab27605df40a772ca3963598b0507f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a90c0640e6b999eb5eae6410cacd70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dad9eeac5fa64f399cd87e1593a52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c697c3090b1514a575c35e8233da2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c4e806f65610c0c59144ce67f3118459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62acf5c164aaf379e4ea23a8a58857c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96828044336d04ca4661ac3008d5317461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c609c565395bd0b98cb9d88b951cf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe3db1e3833c9bd35d46795013acad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512472fd37eaa507c9e855f276af25f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b71a4c36c560fe289db2f9fd6bb71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cdb99cfb728b72f5596b47d786cb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79291a7fc4f7b5add715529813f6c14b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251049e7708b2d8e9ab70d1b67d8418468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4d9bf34794c611df0ae2e3b8b657f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955698a6c99936568e2c4c49a43a9f30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738fbb668b0dfc2442c80a2279cf0ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc12a9e143f87a50aa38a5b4986363472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f768138a3371b398a6e29f7eccaba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd9a930786e72c41d1a749672617c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab822be70e1857da12064f68d64e6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8e951d0036fb4b7c0e99ba07e690b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496286e0438dcfe5eb98aeb35066f2d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90344e6ca1916d019272d440ccc37556478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f108f104cb43308884f99a4a69d4d09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb7d442343cdc7b8225e06c150aaa4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa56b934bc7adbcd6fb0d63cfefb41d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098dc1e8e7aed9226db94207ba864f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90cce7e691087e82bee3e52a374b10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4448b3b7728278c0f52ab9bb7ae23e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08143312d09958501b3d401db0eea37c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa4442ed29a9dab2960ade51ea2455486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9c88b0ac612ddd5903222b36063a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda35d8512f38324754bc3659bbcec0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34590c5008cb0fe7c454e2f40513bea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cd0ca04e3470b9e15b731aa47f26e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1ea8893f704c3146db452efbb1b02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7d6ad973ffd021423bf3940b24076492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc79e6c9fd73ea5155a471d1d4f12a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a6a051b254b08b129f3d0bf72a5fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a37fae54c8ec8896b6573a109eb137495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b85ca638c8b76fa911d5c25a6304d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9ff43d8f8abcb6627ca830384b19d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8a0c3ac646065551a186cb9be37ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ba69f554a136faf4cb9fd4eb29f66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc932e3405104a6f6e7ee38c78671568500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511cf51d6f2568b79131cc4169573c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8257e46e6a2f6c9bdc6a8ae1663b998502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c1afd9ee76cbae7971321846e66d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88439f4643fb8c65b291a826fc58945504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e466a820b10ce0a6304af663a9349505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c42d504878cedf037d6adfc6421a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966622aaafa45f80e3f5fc5e62b44fa6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccce29c4a32083b37aa32f94d94eba0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccf22b49556469908728d6c0a91ecb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde234abe782c7378feee1e27988da27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513def861cd7bca78b3ff65f355ab15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e6287424a8e54f4075b4b9abc9f42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70e242ed0575c30cf9b83ae67725e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45054d6c16d91940565aa7c6b0150d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2aa927252bbfb2ae8c3291dd203c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ac7043a6e71a1c51bb78fa312a325516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046ffbb3a21356c3580001fd3035039517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3668f84db228098820593e01e7a8c95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8299cc25570b88d58d6777a14c090519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bb41b65388365d59456172970c2a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e977c69e5c556f70759107da3c3f5ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990e91e2b3dfcc9e74acf4d8c4b5246522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90d8b8eaebfd1c47bbe524954ca558523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9875ed676508ea43c7faf0eb21fc6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5953d8816625bfe418f584adc282bc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69fcf620c3ffb5f3f475e404c24121526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e42c82f2fcf22769831e6dd657d104527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dd8047423adb3b487e19ca7d612b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673683d39528da00b1551c253a534e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea6f04509170e731d4e28f5d7aa6be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eda91869cb52ac37ebfc432ca492a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b658425dcfdbc0a230ee7d628dc4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042c2dd65d0a4cfcfbf8d7cf7b641cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65687f0bf6ad7713f9499a233ced7b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681f701ca6220cc1a09bd0888d07b45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eab7fcbde59a430c1324e080c48fc1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b2713b11e054114c95743cee5a688537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860be74703c421f241bc2397c27fc3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd96dd551fc9ca704106ddd0ed1f7b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf37874e637040ce545411b526ad968540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e369f7be88276f91ef747f079bb66c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc49ca723c46cf1db53c654aacdb6ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f6c4d20db654349ca63f4cf7267f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a33b48ece6d37e517ec24b42a9489544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccee08f473db83397cabc59e11acc4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39e3bae45f6f277b713a7c6d76f4d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff623a67ae8e811df856b8ad07780016547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a07d38c42068d2b17d5ae08ee74dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0657044566e3abdc0665aa9f01ef6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba53e577c43329dcb2fd51279e7554550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17ae6b73165d397b79ef8c7be1cce1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f651e2472a34aff9043cf91d2f1bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c6faef8e003604ca699695101037553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85ab2d61329749e1cd9d81bb432c76554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7967623c6f53c9aee01022bb36904cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e3144bc56efc45b81526d5fd1fb91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987a522e0f29d65fa674b08f84f0357557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c381093d85c851a67c5bce4162d42e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561e314835e0779a92c52afedfdb362559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181486dddcabee0b826c8115820bb5bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744dd575ad6ed893a21cda26dc5c587561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca44776125000b628d4d8975c6c214562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c026a717882ce14c81ac3e057ffb7cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c087eeea7fae35d536d3172edae2f91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30d1520f4a3d2d053d06fba8b7adf6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fd97f1771ef1d12a395a7de3cc096566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0772cf12f47cac95db30ddfa0904dbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a41638a79c5065875e35d301485b79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb96318431118950fe601d1ee57759569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7b0eb5bafb15176b127402641135c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caf9c869541c4a346487f034a5acfe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a73ff270200eb4d54d499d3bd14ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab9a5a81abff03f90423ea042e1fbe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8535c01752eac33d516e12f76535899574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490db1654a4ed116ba8bd7dd320062575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e984d0a71dd3aee9757c38a6517df5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf56b3634fea22c22d67530b96b39b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9dba5af2055cb5d5360247baf007e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b047fdab5dcd153e3a7eeecb7fa2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d4561bd74c68e03f4b655e3184965580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51920bf8eb043be9234a41330fc4cead581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0a45d565e5d27245f6e09fbdd30ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a038563df39923b985ad04865761c54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78aad78c8a9d0599976225cfcc6dda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362353c610d11cbece549e15cf8f5455585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70f4ad8345676c2e8fd2b85164f33c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35556694235b84d6aa9fccc509f224587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd3e663ac0c2d9bb336599e53fe33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa325a91fa3fe79147bba3e3733d5dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83577d8d10d5e1d316783e4da0734e51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cef83b4b1f94ada48c0b5f6c9d903c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b644b5285f50350236d83ee7adcee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07083ffc31cb1a91a6e07401546e2689593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7f6055abe0b8fd8f5e6cd536ffb45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc39145b9327a98bfd5184c8db976e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bf2a6c54f19044f85020910e1ade9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352abe63e14db7a0688570ceef6e193597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0fe870d5c3936a3508d6e753c9c26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c983e9b143841b95ba35bd8d7fa9341599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82c14c28b4aab63d28c717d109c87f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573b79311ea3a11e65478ab6932ddeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bda0d5a9f465cfa9b9ed5e651df89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c36bacea2bc80e8f0c6511feb9a64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8afbe8c4ea6b1c70d71cdf51c6283604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd02ab9757341656e8ec9e87873c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2abe456b48048b468d9eadf3b7a5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a60ea9148a736f28e905b267ae070607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422d34b8aa06d79938a977c422ee7c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b03d637a0311f37114720d527c7c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36330d2db0a20df9dceec5f8c822ab8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8846ac39433e30340677d60750a77f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6267f88b8c30941e49b3d20ab1fd90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95802d2b6439d53e891f7fdc90b7f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588faf16ac3c588af49334df5dc0a9eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa29e5e2d6b6ee44e64eadc7afaf206615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce12c272ddbed18326a01498abb4559616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8947fd8360a6202bdd86952b8f9ba4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56b0206176fe4e6bbaece0c9214769618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed0bd71e660743b2a289642ccaa03c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee81582ebe154a65c5463600d45eb93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f7027c0c077e4d60b07494151be5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdedc2f5cb80de55cca4fc88901da03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc0394ad41e3ed16872406da835ccc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccca72396fe0a251cc55101b6644b1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8788717b634d55c28478928b33da88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb9b57ab2fe58519626ca503ec8ae0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2beab95442e61a91bc8b376b569bf6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5243a793d44bca047ec74e03ad8e24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d407b5644f8d4eaeb4aeba1e9e1fab1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aa3ca9c66cef0df4beaf9d6638045630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc4bd7cc71c9898539ae1102c12ddc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9a114603342f0f644cd79a1f1fef9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc554fe473f3f7b4c21ec4894d2ca27a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e32c8380128caea2a8f132339175a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6adab8386abf0b340d1629a21fc7d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e829ddde6e315e139c0bbb81d6c2dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15a31accfb64dfb5b7d444cf529309637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dcf4eefc3c2c2c3728aa682810182638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c45cadfc3e1ce94d9e4448ea3de96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6c2faf5a251be16f49aba78d84fb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a654672aeebfa9ebf89769929efa5bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c285bd9228ab052138d4a2c6dcf072a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58565289525af6310be29305401828df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe52747edfb56ceed57c58382352e79644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600db5891c329e6670198d6ee69d577a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a6f4920d6a614cebe96eb6dae62b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb326ce4f76affa27818af7cd25b6a2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe5aeb26cd1bd1471ea0d01f5f76f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b9a92bf051cd42b6efa805f794f34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c801059d59bd1a1fc1846a9984dc5cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65301512ef6acd3ac537300c4616f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d7034e0fd81b6b515d0673d1cdec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2a6209451f9a9f9ee0af79efdeac0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b308a396eb0a11bb1d7d6d46684f913654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3fbcf61aaed5256b0647760fc612e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fca7289ad120f71a31385aaee2254656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1c922bf29da523c5fa301ae140e81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd61269687bd15a613d5f265a97bb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733e072fdefafd33dbe1c165fd2e856659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960b401846510a1e818cf0472b54ed6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a268bc30adcd9d25235016e28f6bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04604120d7f2c272165f0971455616662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885142199adabd84f722551481c67515663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae513f759290085fc63bc99dbbf6d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409d12abcadef1d74ffcb7fa0cd045b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be632fb54675ba0bfbc70a49fcfc438a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d693871801af7d7232cebc1d318082667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d60298edea91085352864d0cedac2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474ca659c54bc25bc19062576560030669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bb3b2007445992f0749dc3a8a0422670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778118e92a7cdc380f511d1526cfdc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98d854e9bb135e31bc12885c84a1ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c0daecc5b9344a4616ada624a18e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe5504ce95534a7865f0747f6f63ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a466fd72bc9f7fb3223c0f9e72f5f23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96a20b95f2a296d5904b7dc1f55253676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6589deedcb71468fa611771953a2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39baacd9978b46aae0cef2963ed8d99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93a680dee05bb88294ef21f396a6ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccf211166965ef016ccd754bce25fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7302d86dbd06a26f5b2801c3de2173681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53484f2d5df7f87ff03adee31e2ab6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f6078cf083d8ed25c2ad51bfb9b0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b09ce53587c2fb61e0fe1d76a3f35e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27791dc6bc4eeb0de6fb86d1d2db356d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc710429ffcf426f2467b7a9935a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6c6d521e0f843c0448c69113fc513687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c455c4423ac57980d817418e67f17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13850bf59388d2f53a8959dd4e4073c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68aa3294d338b1cafaeaa8dbf85bd9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c6bb1ee70795612a81ec2ea20c8fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e0e572704d55bd41f8f5b229223d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e6c633dc559de262b90696351e574693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3658e636b16f03b20f1871e3aea1a33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dfe591e30d862f0d2d2c5d916106c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212ebe580b801c8681f858911aeb74d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975e457cad62a15eb77b734a32cd8dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5b4834de42b27ed6a82bbdb5c0ed9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1a74f34ca34ea06f0598a99a5dcaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccae4ba90577a4fcaec8b517bd0313700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4390e43e44d0c0d594d81a1921a269701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1bfed18ed15112be6475bb7117004702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2923ab8140ba8cb5175d0b47c5bec38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee79e8c7043d74059e570f94bc4484704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e42af53d9dc703d453191f5701f2e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a740ce9d44b078220e303290f7d325706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056673d46dd2ace82d3a4161333f1161707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a52869356f65d1106c373348f1998708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0c582ee8f78148ab37c42798b48e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f077caeb35b7640d2d6d133985ce5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a1d6e794831602f001e6bbea2ca82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d982ea36dffe6a9cf0321201fef1f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96abdf42e66f98316c88b3258ebca93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a1c10864acfed02cda4bd66621937714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee3111281dfa6e17f440d25c8fe66d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546db0bf30e93dbcaa195d4b1d7061ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4cbddf6722c6e302a2fb437ff97d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dbeb83b4eeca68e688386cd575457718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b263e5944bc6199d90f0b021a2bf7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006f997cbe6e77559bd9f75a03c2ed6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302af8aadcf9c36774a0ac6efad150f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d55dae23232cbfa7b3c03f0f33fc9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4994466afd2975a43ae65f95d2b39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38e10b8da800eb67311ff894c485a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c4b026a25758a2e76d7f5b59c8290725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7623c52fd75505d5fc2c46c0713b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a7039f0f2d8bc7f80a9bd55588e00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5ab9256ef006fee5142948a38fb4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49dd43eeb94ada9494ab7d48d9e81c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422c9fc8d99748631faba15e15dc57a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2bbbcd849b5e4d6e0ebd66bc1133d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c92c8dfb8999adcd8bb7dcb69099f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326ce8d6321ce3c6821a5a256163d8c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dae76fd96743499bc2b24774ea74b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c0b9264f7d969f9d8e7bd443bb16d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3ae6a3d18a5c01b0671e6c7a155ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e33001940583cdd35b944af67afbf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a34a7b2cb9ab9bd00ae30d321cf7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd389437e58c114f381191576f22bd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b5d59dbae1180c3e515f3714d3451740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a086db9f3ac77f0af2f8a4dd9ef62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e4190e4f6ce8b748a0c6c74a1d0d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99dc9d67864996cb07a3799da55651743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266382847a72d6905b96dd468bfe7cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050e4cb6d15db2b6c411e9df8fccd00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef70ba43a536298e071823ea820c8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5224d39b78348d5706e1df26f38cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0c87179d96b19c322a6574a26090b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84dc635b6ae6b5a7acd160d02b3324749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f68a35833285a0bf98ffe0b3c43bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd20f39057952e1c437b30690fbf1ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc706b882891cfa1545c0e81ac6a7ce9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04239312cacf0056aea050955e0604fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126ba46343d6fd994482d04085399f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b348c5bfb94510b2e463c4d445018c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a362f84b0fc7208cbaaa9347b1efc1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f00a25af8bc0919aa7c13eb79274aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed6b8c0664cd9ed2a73dfc3c97f8c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204dcbf759f37618b68c28490bd1c50759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d78b064561dbf447b2d219055826760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47230b63fd908cf7db508cee31239403761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e60be450d0be1805071698c4f4220c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2493cb9dd59d2a43483adcde141f5a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b567d01bec0fb2a6e38440b58061cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cc9679ac36a12271bc2ba96584f2e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc590ae9adf72c2e36620e0f54db3618766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5abed0609a5b9732f2172fd3c11a5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4538fe8888e4b0c98f64dbc53e9da3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99e44edb678815ec5f03c00b8513db769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e71ec3324a5a3458f0eae8bf0055a8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c589e31ae952ab67b97ea84fdb41e38771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71503901487ee260e63bf6d7b5faf15772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1b44e950aa46248b0641090e72e6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d107fadc5193ebc89b576f16a46699774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c320a7f2cc08f68b57ee5ecbdf16335775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba4e43f70635ed6ef0788b8358e4c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce0899f8d85083e12d2beb3e4db827777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9738a8e8c13046f0b7bb4898cf0691778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8881a770fc07b08f341d1b15422eaa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19c4d87378ea2db41a581433668328780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d027af53a06f5c3a6b670827c579c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641215727b4eff7cbce16b6f805c930782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fbfef6ccb26056f4bfd42e387b998783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54b504742950bb2fccec26803e58d3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee066cd4c4a1bf85d3dc85c65c2380785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197039de594982f1fa1fcb10739bd0a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cef3fc60f71e02aa73ea808aab8757787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed855c1b7893db06c897fdca16edf910788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a5a853cf7c1592e980da4aa90f4f6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd68f2297b47b03b56325d6fdef9ac5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69032d35361596a9249b1623b9d836ea791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fdeaeea60c571a5210caaf42ec8af792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1bd02ae93bf7fdf0c441f8ce00e7d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c13280cddb5f208e5830c282ea291794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f3ba4c6800af932290e6b8a8558e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374555057dbaacd6f024670c3f2b8713796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65e962412887d9e6f21f69a68adca8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b82bc26d1347e5af84e994e5d9d87c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a9cfa249b7006e9dc81258a8e80a1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131102ff2ce7d9ce1153cbabff88b148800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846319b54d58a130ece787b2463051c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bde35e7e68c2de5ec1ef471d8db1d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca09d5f3784564f48ebe30251cde679803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085d542857ff19287d31b25816437cf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ea52b304943b9c0c45b159e8e7217805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6656b0727f9dbdb9991dff1ec5ef4a0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dc38147637eeb9396be59e9dd66f6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7329c61fb5a4b6ad2e15409144aac808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890a9c5fe4e1101a42e88ed665404a7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2964b176658cb3c62833860c2e92d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23924c9009b33d65e50cd9cdf6d7998811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82922377e7a0f7bd9d47d60154329422812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e769a09d9e62cc496c261119f711b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418673032bd80cdb197305b22d9e64ff814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f22c09d590fd7e754519de91abbd5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c42e2e5923914d336104e6b2f26ff2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c2ddffe0aed3275778278a8c036bb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f3bbc9ce32b7a0a0a36493b9ef7d7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e22fc1debecfd58035f76d0898ce9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995765fe56cb5aa106304e19265d145820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f29d10fc9eb5fbe9e16c746d15048821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce070458421b5ffb46b50c7ffbdf689822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6079c25114fb095e65b35e68cfad649823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2ccea73374f87ea77c78a55749f60824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0899a86a4b1a47097c6c46b4f1ab51825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08be8d214cc60790503064c6a06360826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b073a519813cdca130f80b1fbea8c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a1831adfb97226a747532c8ed1698828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81881d9708a1db3b1c25175804073afd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a7ed48cb1a39f834776ad9c4dd802830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dca58480e053ba2f0425986bfa640f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e6e4cbc11ab87e35debe01ea35160832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2fb200d9c7222c97bebcd9580e0a7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80508d9a20960817dbdb791729cc9bb7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf12844f99071059ed328788c2a9bdf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988f752298136c1ac8e82a6f3cdcac836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ddcbdb8dbef839f56286d1a9efd9b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3a63b908e8301d9eb93f9b88b2c77838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd2837954f1e20a4f127a44460926f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb693f06ea8a5f8cba4c922d9a5bc4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789667974c3bdf6524f50c8875a31020841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81f1f7ad7fb09a34705a2da0a85b21842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10667a25d17979fbb88fa9ad1dd5053843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf9e8de3c167ac8009b05ac0338280844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dc9cb6545b4b5875f1bb4dbcbe0c6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bf440eb78d74a9f4d9f39bee88687846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0a6bc7b4eb34b766776a824e84dfd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa925b56cae36a90437aab3df7a2b7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a4efc751961915bcf6288421b1b35849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee155556e626a426f16ad9d8616e4cb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142aa184d8375e4356acc68c334462a9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579ffd9714e05b69262a02896262b06852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5884684f43ac241f4ba959afe39ee6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b136bb7cab9d66416a68f2d2a4c0e58854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02719d68bc6e81287055bbd61f03c2bb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9328711b061046799118d15a05254ff856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd2256ee69368914b95b529b0fb77857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17812681168f3c485164e9f87aa8ae858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b1b27db219dfaff7621d99d47febd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae6fbccd06c74ab370d7c51200575c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd25680ffa77b75665d9b36a553c6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a4827dc3413da56c9470632c514f3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e3a502012eee6ae47c737bce26649863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35b51ba52a8bb2dcc65f3eea2e6f2d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56b1f9ac4c9b8da31a155952db5323865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339527e341e31913b848e302c518b06866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78142e4fd55100e2241b85242c3a1d92867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3bdccb0cfb1a611c6e09280e49dca868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bf3d238555dbdf2e38a0c29d09788869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911c1d2e39fc2da1a7f01ae667fcfee870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aaf926f41fda2932927fb21502f1a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fc1a69541f73da49133a15abe253b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e009d8479672bbb3a0f386a1034d558873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ba3cc1e54cc681e91c92f74353138874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a242b2c85b8ac4aa027d3ed09615fd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d782e27c141fcfe7e9da01329cd63e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ad6d198776cc96894e127bb5d5fd2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a272629f361229ec2b4bb2b872d7e3c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c50172fcc306c112c02c99b45ec07879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a16124d39ac831293973e00f749102880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e3be31a989febbe10cab03b4412fa881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365faf1bf595463eb1fb610694ddbe2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338404314d224d0ec9be0d238cee4c9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b478b77c4b2a8eb4235ef15752220884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb75fbde2530a4e84fb426ac61bfdfc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaea1ba82b24fa13a1646124a717ab886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040f76370c9ce5fc35c7d41e64f2f51887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343abababf0a9b43e2776267fa5dfb72888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac250da1ac94e9ba2a50a4418a8c3659889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba966690e438d90fe9c58f89b8eb3f23890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda265c63e5a31c27265e9893bc24b4d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab251022d62689c74ae004723e2b03892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7627ad1f30b4963f1f376da560d2961893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f150469649b7e4a2b01a5df2b6e5f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c162c6c9150296c09418221aa9699f8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e5326eebf396b431f3650e31bee95896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb22a715969415c07fc6053907bc5a1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23c645fd7ecad5ece430949b60c81a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e6c9ac57914dc7ce9f80827dae6f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b63e97f796c002452e36efe5d4b91900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8036b7dfe27105324d2f84eae40ed0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961493a802cd965db18ce3fe5734dfe9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb66bbc64bb89c2a63bc5172ead85c4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a542b830e910bab109080dfb4d7173e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa29ff14d246d32f3ce7d56f6ad6ea1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3c31e7316e4e145e0b09071d9d8dc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6793115bacb29e6806a23a9f470d38e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd334722a02d3add65d418dd3be1b11908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79ce9e1ed5c6f743707ff116eeb757909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633a4f706d5a77c380a1d8d36d60c0c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382cf76471d6e6c4f7c1e12e8213e24911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74515c2bf0a0bd7983bf80f78ab34e24912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a4afcdfd85b126a611ba721911887913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d29f23ab01ec45d627fbed00e9be78914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfe57d6036d483e0e5556371cb07ff915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebc00195d8c05ef77ce5e4d7b06db4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33785616ef442769da20bc8ef7fc2891917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113418492114143dbb7b5230ae085cd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b90a269c28fb61b7b01032cfdb078919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a9d5df818e26f4428d0dfb3fa3c20920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa5a9405a6bde669f308728f32fd27921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc923a2033284c74b9750b0b0f7f7d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee2751a93d10ec833ecf94ca5874f3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa80e199d9c243deeca2d3c7f3144c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92513aa7ae4a2b133d60d58ab169fa0d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4725cc982da9bed82769766abb643926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64071bb09e87b9c64c57be840d0fd464927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2d12b25b53ef0693bfbc9e1fbd677928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29bf3b5dfc13c98def1c866ff28e44929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71995154e54cbcd677c19c0e0311d8ff930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c89e2d74619c8e2820a7df1a93998b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c815b55c54f5796f7dd093c0eec5e4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4067a6486b9eb480bc0a260fe7139933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6d9d5b6b0af8b56ee1f3029021dba934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8594280be4754675f58495250b115fe935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a17686300049fa288ef5e96cc8bd8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed799d77f1788f28b6b8debef98ad33937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe0fe82a11fd2bb82f3c378c7838fc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e62a389e8093ef53cf6060bee8bf4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0de72e5c46c381e9c07b69e8ee6f91940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9a4457e898479e7d88f274ea4b0bb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fc699adda5886674e843d78333cb3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1423c72aff03cd2624ac9d4d3632d30943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd0485d3de40078e968f860bea2fb8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a437abbc31bee9b60ebfbd527f5b38945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e631aaf9f02279f12d982f21839ce15946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a2f48f4a36b72cfa9a77a01ddbada947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecc15061ca29be6487097bd9df5dc5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d77f93ef82147d2eccd49b413642a4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7956260cded24fea33a22143297f9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769a543f3b7544c8f1546937efcb08a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637130bb48446bbd99a85ed73de6d1bf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecb80e421ce8eb19466e4abec49d7e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1049defc8281d7603157f84e4c6d845954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445231b3b310fff74502305d6fba552c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45161e29fd9fb90d19ae383012f3213b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d0fadcd4cfd39cf38d3c7ed3a520957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245265da9278216e3803d163cc29da8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de68a7b14a04a883cfa61b71d32e694959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e98df7a1d591ee6f28b6e200baaec1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30626567585755728cf86dfaa94fcca6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41818b50931d2ad01580b3d46e749b03962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282637ad553267618a5213f69b9778d5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e10118d18c04c444f1ff37d9277964964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35557c2f50614e18484654f41bb2da9b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf40eb78d1bd6dc6f17819c0143943966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc16a4da9693d1bdee2f849abc80668967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263207166bf26d89438446168a18f52d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487063f65117fa552f189c2419852f6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d23f68447424d503c81f6d44b9b56970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2b5e5185b5c86b6362b10ea96c2e3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70850e3947455d2e99b4bbd5d54868ba972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0ba4d7ba09df83dfef9cb30c50145973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbac0838e1904c431594759f32a5e5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27bb44d0e011a86d67f6f2043db7bb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2f3e42876dd4b52e2068909700ce5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e9c4f4f88506e1f5c3716f1606bec977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df54c5649f1e076770a96c5b91ce373978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb255535ae510c88cfe13b686e0e90979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b6d569bb3481b85de964932b084df980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135590d9e630febb596a24f93570ff2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f56652c95368c53482178ab8077c1f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01976c728f8bcf27871f25a75779923983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe7d21a15cf463d03d4adfb95edbe3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f518b924f8214ebdaf91dc94cb0f5b8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169ba7205d17a38991e0be4bdbfabcb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b319f3af19f6ca3502f40f1dcd44a95987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b36a12d4c4363a620e1a4d49df6ae0988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d599bfe203310866149cb07f35111989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1fa3d757558cee238814960be5d56990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774e3e9aa13bd8787322e92b39262d8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956221039f51edee1ea1aa4fdeebed2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4fe8a440e3d9a6373f94976bd8805993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04af4f52d89523312ac6fcba8613b43994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e1487af2a597cf1e684d5396b7e3e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd331263c0d1e91eeb903657feb277996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba33106ef9db13265704b69ea86c6c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>