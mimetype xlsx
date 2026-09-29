--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7c750fdd779b7b9a7009b9a623b9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92683d05aa0cbbaa3df1462c58bff8302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1739e92a4fdcdb011936cba38aec923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f28e9f91506720b9d23beb1c9d10c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db388efb4bf82e7d93d4ba9b9d789a145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577eb0fdeab1408fffb7fb615afff476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db786dde762e418ec52d0fe6c88a3d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9ee44df3b9b5fd798f4838cadfeb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe905114907c90dd0d81a9d96d201fec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a180aecc8e2bf597d4e2e5116e26fff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e07f0797ae11d9af805fae2cb2c49411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c98ffbc17d703f0a0b5741503f08b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38401670cd99d91c9103f80ebe96644113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47e9b701ab346b97c9f1c4eae414bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272d0ee9f25c34dcb200c545738c59b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67e4ded8bc32eb77868dd42fd7608016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d694abaed198237e424ef94531cf57017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daacaedb943ec0b9c45f6c8fdf8bf2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768988e161e5f80e1d7602b1255993b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22421dba7ba1260e560a61f4845bdd1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b247c9ebaaedd74e80638161c923721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767acdfe611a4b33cdfa935e62ee395022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc086aac96e021da31a433b8d18548f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf3b4e4ace7b3b503149eb6db227e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49e2b961d90ad8393828235b40d16525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d53ae19e476b54ad451113cb49c63126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407cab2230bc5acbf6afa5c943c130e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee8b5f774c4ce13d84818e9c7c21ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05e24dd616daed7a1fc6fe1a064b6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e480297a5627dc9e049b50ab885ea7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fd716b5ee9650e806c9506f8fc9f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec9905b22c54f9e787289b836c4e8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37672289faeb7662cf569e4dd5d6dd6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46518ba41f203a4814ba2d6628a1bda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb55cbda3dcd054e3d6f53ddf14ebb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cf6f40c94b565f178ac8c7928309736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130025c12a526ebd8e8a5d536fcd24737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ba713a204ce5ddf04a1f92289a0be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b70097d3c3c12480a3f479ab038de539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133767bd48465c449089c9a8b5c94bf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5385fd23bfbf3b7e034227f5e51ae0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a9ad69f507626961ee6a91148179742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f77837b53e9b4a9718e2df7db4bfc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb683b1f6e0f03aa47698b83db792b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b6417748e9d0465387bf22d550d8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c542a35780de0074d6f4b480b849ac446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e730f7dc19aeddddc313f0683af69e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af23af7b34c9efb215c641ae1cfa0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96db5ab2a5bc04a984be6be1b78fe049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95725578226a83ce24ee5d913139377150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fbdf619eab594f76916997c2dce6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a882577636f6c4b1de62501c494e0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6eb52fb50dd0dcc0aaa7bb8598c2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d43a5bf8cb816971346a1c3231be754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bf745507458afe782c3119e74f92755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2b158fea574efe6e1de5525b4d2e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82e89bd9e64b386c4716ee3273519b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbf2e3eed0cf77020eee4a4c5fea9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f99aa4f0a30d8be1fbf0b2cc6d9d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1fe960fd3ef264c1b709c23fd0ec660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcf3218f7352b568fb2b4d6977753061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb00fbbafcfc449826277d0a54ac5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51156ec672b21aefabb15edb5e2adc1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0d08f8d1928149c6e15db9a55ec6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3215df5d9d423a99ad610d80116cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10aaa0fe646aed083a312879100e5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160c5af09bc5ca7ddcd6a2e8aaade8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e83ba32209436d00d6b7cc94bcaa868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b3a3ae58a4e970fd2a2bf6bc8a9b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad5db3b0f2e56473ee3364195cd60d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de35b2d82b719fa631632b1a1132d7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ccc5bc927fd520ac8a6bef958793872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8e7ca6ab0013bd076e7c9a93d211f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e4a3a91286cbf997a376fe1daa9b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714416674f743218c682f140fde161775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93259408c1d8db758ff6313144f71ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe95b5f6ba0284a7998115e62db855c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd198083d2fd2029731eaa1974a2f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe2e60a8624064ebfeceeb0ed882da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769954b4d03ce7b83cb05aeae950233980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c1d88653d2e714e9bc7465c69205281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59116575e12875b14ab9fd72f97a5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f039236f5db4178fd5c4c99f1dc2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797ff9a6682b727b100b4b0ff00fa0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc943c6f5b8bfc198ab2dcce617b42ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196c416a5e62708aa3e02f87bb7bf2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1473c6f1e745a96e77ae1bf642513d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5030c8903b3484fafede7fe28ec2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff1c73025e3276b0ed23a81e5c641b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1412e6c6d6faa57a5feb9379df64a5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e525f213fad469cfb02a9a0f14e7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec866f0b592a20ffbd9600f43f23e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba35226c34ca1c6d29ca2e18b4b44793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ab66fc96836baf3ddda939448a52394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced622c6f96e8c7c9b9f5ae4fb13088695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852295f16c673daaede4e2874b87f67396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05d04d2d5799f59eb1d7c0ae98a06c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd798df7942102bd1ff80b363f837e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104404ab5c158adbe02501acfb85b94b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873c59f94322eca2e4a06535d708a3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e75d0ac3c6294a0cad8ce8445e7e66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dfd1b297e4c488bce6c013a31af42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6ffb614e0e8af10d5d2dc9d2f72d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc4baabe21a4dc33c03d3ddd10f2fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ffb7d8da5eb9ce7b6f7e400c1d6d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74dfabd4468f733d0111068bb88e92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa50decdad778718af07f8292157e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5589e51360eeef68f412a8f85dbaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c96414c1757d0150e0f92869dfce5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ff2e5c134fda868b436c3616005a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0bfabc50823d6256e6e34ece0879e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c162fc90ad7440f0eafe68bf3817f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33cf7a07ab2590ab77bb76fedc2d4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b44a1e682a5f1a03ced941f3ba1a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518624773581a105e671bda46107702115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb5a27469e35c7134fa02b7a254a9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13df648e398fc20160e00992589bae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716915933f2311a4b0d583d1470d7c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4affa63e970c06eb19a9a18a48b697119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e16b0eccca9e4809675134234657ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1a7b947b26b40d87ad8a70da097c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50c2af00d02ed6e10cd8f6c7e5cdd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42546200c6a9cc111bb47d97f48c5c8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f8fe713dc971f2946710cd35db14b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e0f24fe6c9429e535276a175eb9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21db94d4f4b36cda2d3c6b1ed56513126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44142ea1dec87d4d1bb83801c5235b49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728bb60781a12ab6a67338e624562d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c9786579ade84737a78f531cce594129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1e85deb64bdaf29709fbd51528514130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1e964b6c833d1e3c06c64e9a6fb50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc4353c4d65e4801f2a9ae46f4d438132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2128a2247443f9507631ddabd92f2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04eb9d4905ad408ea01bc7c95bb871134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e3e496d460ec5ce26cdddc26c55ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771f9d1b7edba1e27d8c3206b33b927136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c6dc39b2cb333dd705cc15bae82a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf20162e04f4741fbaeed805f91787d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08497b15192e1f97b8a28eafb3926c87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec5f55a3deec74bbf0e90a85d97462140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52349ac7bc536c2aebe40925ff9be62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65696880c45bc18d938b207befde4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c8dec6152f07a0a22953b6a63381d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a1688e855c0fa39feda817be96491144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d13cc25893460dfb7f7e58265c6fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0be337c4cbbb89d8ada691b130cd6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cda329949cab2fe8e89ffb5ae0060147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a799b321633eaad09098ab9897065148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5706dc0c9fb52416143726aafe30c75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b264fa193b7f3db0618006c1ba153150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c2a7ee6d22a5003864ce26035c6d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a222d9d43c2feee25265eaf71a896152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44926278fde994a26f088851d8797d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12a3205bc06b2b3d408f24ed00ed3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea84193f0571b02cd0fe6494314673f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad238869fddbc2e37641c00f694836ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c09773bcddf54df1d244c5317cbb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3634002c0a66a169f866ab8278754b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00878a10d88449c48c7c5137179c9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a150889550058b324c861e2b356b12f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca919a120f1412a9ae9a08a2d3a1548b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657daf3a7722899ecc5336119d4e4489162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314488fb82265147228b784d776dda70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4a42cb2f3942916165e1a911b81ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c177560c1b80226ba554408265645165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4bb307851549f95435c1ace7cf69a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeeb150cf8a417c7af9ab1978c82fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0b1a516d065d75ac8269541cf5be2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67d945cb71ae956f016e2773231f81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1a560b033407a5a82b8f3465d9472170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f191d08e3989697c3d75d8c58c7cc5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee0a74f6a1e316ef66b4c9b2adc866172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f65784277be5fa679ed495445a5b2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b15064af6497f7b52e652d01ebad20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb600cda4eb34989f1a671a910bacae8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22fd5876e7080434e0e8ab0cda2b11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6981e0bd4e8a3656ca3798314a9bc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6241a7c1dbdd38376370344dfe96b2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6894671bc04b521cbb2735a686229ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2735b6198bdaa0ee39939c1895e489b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2250c825de55a8624fbee7d8900717b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1253d09d258babe3915c70d8ffb18ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41361abf49a854e29fd3d9869a85f57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b14f8d97068026b96019bab914aa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e829558507dba1a86cd3309c1822477185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce35b48b8a8b3f9a4809bb5afc50e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952b7cd399566d4cbfb9648b9198ab0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5981aad9f649f3dd657bd402754d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a177604df51856f17331d6a1a6566a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98104b8a8466f60bc1cdf10a3ec68ff4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd05acaa531530e999297eec2d84c47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83279dd71199417301da08d5f1a8e44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e8c2ea0304c447ac3de527acd35eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2dc71bcbbf78f61a308448c102399194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbaaef249d263a7e91c53b973c3912195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af377092d27ea118356f0da684077210196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3de07e7a9bbca68e44315c99431b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d10eff0757421f99b385941fcb895198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02fb1c74dc7c013159921e2db0bb79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224298b3dedbbbfb726ddb2af67ec2bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca556c01232543cf34e92e17f3fe6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c96da0349b3c351b9ad1543b319b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf7e2fa940d829bc38f7ce7acd52c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062292ccaea6b9d9b3edc5f066205d2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7305e009bfdf131aceeb799eac22ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bf0558ce63824e83c81663c716d79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641af2d41eb8ed8fb7d5ec52f22b876207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f8c968ca71f9b190a4e994cfcfd29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584da733d7820a5bbd0cce8953d85b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457a2f1a78124c2a838ba4427dfbdf5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666786917fb8074d99f6d0309ddbb8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e434068a909f376fcc2ebcbc95dc491212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfbe727f77f13e2e3a781d5a41decc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce048e3d405f76699e679bbe0c769c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cb085cf80252ab865749a1f6519ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa0fff98685ae140d63a4c90792184216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aec35b7b1f703c9044fcb8e93f779217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596049b8f4ca15f55b25f3f48a443e30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ea3aa5d5ba38f68d9dbb86ab29594219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3164fcbb16a81f895746a3d956ec440220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603c3bf9fa9a618ca68d6bd0361a81f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ee5262c495d35de8a14871297d7f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dd1b239f35216e7c792b0f4280a70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ea7c6d26abc167c88439cd20a1dcd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1931a9b5f5f111970e1e3314af2e701225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75471d4ccf6bcc72d0fae204e67a1ee4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5085f284b25230cd277dfd9bc6e479227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74e20a2ebece7ee55a66176752fa71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59bb8032b279477388c47d5f656301229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2293b080844b57406ca1a90729cdf2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993641474b2a17ea9f6bb649b0ed53fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d5e312fb3d0d5f33dc7556e808a61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0d9db60436c8083d0f726b5192580233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc66cfc1f10b555ed7e4e383118c118234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa17f66b1352ef04802529ac2065a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3540c31140b3d26906f49029fcc18d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070f7c4671bff73fa81a604186ff29d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f24678083256a58f36da1c8283fb26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeab19ffdbf65b6c8586ee3672ad094239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd054d96c4cd10c97cda41b569753a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef396e38ac930088984ea9ef76cc17b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8203c013a7fc50bff0b21b37b1dfa3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6cdf463e0bed6527d3892e9b6c412243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a21e232bc753147318df1e7746379244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbccd9ed2192dee8343730369bf742245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc76254cbaddcdb04855c2d99f56860246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e2cf1cbdd5db6f4b616ed3c66e869247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c6bd75038b63a08aa36f8a317a57b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5fb2e4592ffb42dcc90ee395a4404249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32dc0defe106e617a403748c3fa063250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff6243c740f80ba99e1aebed00b4ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87387bd181ecdd797bc8385e21452ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98743a392b4b51913a28424e3088c814253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb10e1edccb3175465a26faeb34c797254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90909f0f5a0a62caad7abb96af542c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e19925bc45a32ceb562d46143c3795256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648d3ab7f9d16f58d5807e003fd9fe5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22277cbb814cd63d59d44bfe1dcf5200258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e832184a66bb63b1177bc03bb72dd84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7395fffc61824cc5732d7d79bfb94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4715032e863b1a4fe0c4e2c1aae30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2819847c7ef040b4831330d4116435262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8496cd1efe33f8fd5eb34b68c04e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f508108672e590dc6d1bda96fc2d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87e096217674d0fff7554a737cab94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceda9e51e9cb404bf47aa25fab5a0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bc2b9aee7d66b6ea6b8ee93887019267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191804d30c6e19974c1b1cbe7a3a2a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b410877e1684fce38b7a4f8309d0e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f52ffb4de0b623b06298fe76598f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6099a485290a9c7fb2700df66c13c1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faf9da4d8fb32e3de57cd7fcc6d4e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c5c4b2d884033386bac649636984e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f9438cfe7845ecad4fb3c05e885cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbedfb4c1aa1b246c15002666b87f81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6622b832a8cd36354d747f9b1ad86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903ed3a0d09069167a0c15e9651c7ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228249563ffea8309700a5e10884fe51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba165ed852c59d88abfa192a17cfc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1536b361503f4ac105cf2e27d89dfaf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ab22090c98bc87eb2fd67548211e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152fa8bcd3f332c9c980be8eb8bc240282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee546d1f3b43b33a0a6edb92de35cd8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2a80c66d76f56e6e85a625f51c9b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35123bb7f270e592cbf200fb98008d49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf36779bdeb525d9d8e9d1db1812c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9840c7c003c3042296489250b0fdb23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62135d8f7cf04617e2e1c6ba1d3fa93e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21592585f512400b8bbb18e9f965edb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42862dbd3e1ddb3f427851dcdc2ad97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e53feac24e183870689605b4045bfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28f6dd938ae2e96006e838b4bbb025292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98741a4ac3709806d611e63cdd5a5b12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f63798fa2fa9f69738acb5270e0df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e0982262a2514d3b5d10ad4a66bcf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c88991152a8bdd6aec162bbd8ec09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed79a6f7b9423455900f51fcf5860297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71d11b3f254ebf6d41386b3a76144f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b321f4287c555c51f31fd87f9bb257299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3244b6ec81ff9f1b6a135c12822da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb86270444a394da84d4b694fd6b660301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f2c8231b9024b3b3c253bd4126419302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3c11a2cf0fffe9a7f6ecc97a729ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff32c142ba6633b7e5efe319c57f08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbff70f43ab6b0ec117dd4a9c1b1c0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553b5859dfb132e003ee4b33059e0f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ec41b1e837549e3db2da8195640eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b2d8147e997d1bc864d831bf0f941308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c51a2bc0024e0928b881e8df1d3ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aae511346cb586621546b06fe8f96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb2eea259f275422eb20b804f60f9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688ff35f8e5e7c82ebcde785bf66ec0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a809d1b9a9b3aa098bc9932eb4b96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3cb82ba56ffad291ddb8dc7a92930314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3550ea2faafc417ee1f7573925ea6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4cf408b877097c83d06e9b8f8d971316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469fea7c1c55e5efcdcf2c77ba59315317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5836ae655426c6df081d1733acef6ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec7ec445aafdc6eef914c37f5d238b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72140c739585aee527be7c67494607fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e5ea2a31667d5c382a59d62e5b225321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c44b306bdf4b4c540579970b73e0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f99e7557a3d1f3d2e5d15d05b960e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5f6fd026386daf2b2c1ab6db90a90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7652390ac100840d74233703d9dfe4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac128480720b6399e0ca8063e0a10d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011192304f9877d4615b95e409daddfe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c46ce76542e40fdf6080dbfa08da9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dad03c83a55e8f9788354f81ea59f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a9a7b4de107f68945a4d0850d164330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344a6262314442192bb2272a00bf6a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770b96eaa4a38215af708635063be57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5bb177f36721fdbd01a4f38cbd473333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4463f494fbdc7271c6953d051b4b3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef3e981966d9c15c833f6ae316a2a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772c66c657c62c4df69f51aae84b9b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9349d6d9ad47a9e987482bcfd8c6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc9fc709d0e27f908005d1f6bbea21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c26618c952a37bc4d0c7843414d8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294be0f246cb4c6e7f461ff01ef3ac76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a5b507d49f0891d50f176aaab4257341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ad159f357fffd429a3fb5a812d07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a7cd9e07360f24375c44c7aba480d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4678d7a410e529fc0f150947525896344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a486d8ea4c72881c9467f4b59c0db1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eb3a3f211abf8295bf3d43734e815346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b40b72913bff34a24c3bfe27f263c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd898573ed8d03f6241d94d2695aefea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b35e340d89d65831da2d6ccb9d1280349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68f528f3a017ae75bebd803adca883350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a7cf126a081ed027fd37e428838c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465526b5d23352d1dbbdae2576a996e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af7e9f1bda776298399c0858300921353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c65fa38359379c63e00c9970d9e90b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c96cef4cf8022231befb6eacfba2ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a754529bf4f30567a4f73bd0f98ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e9e92372a6bc5555ef4d1d062232f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d0ed8b0e875b0747ece723f30e26b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439dfa6562478d08137b9445ed0b41a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c23cfbf51f21880e722a57c9ffcb7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f088cdb735867b5a7b6217a69300b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73075157bfd0225057542868cef167ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36d8244b836248dca67f6a07d8e00d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd9dd94fd59d743562943069d9bed2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669827793a296feb5526654f663e39aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbba36aa660fa3e275ead28dd81e9b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502e2ea7ba5798cf26de29992d22711367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40171c88ee848d11657dc41373c021368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ceaa32b11f32e4f08eab20e25fb7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42b8c7d5e6120e21328fae21e3c65a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9f813e5d2772e073d0f587a34d164371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b329c3d0f5171051febfca182098e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c79cb092372dec14672f80c3bdf85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98095bc5f385a0d54a1f56287d27e98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad31638b55eb49617f5547ef36e0cc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8953eb0607e121b454edfd95ec874f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f83185dedbb678fd38d9a7eb25f7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567756fefe5c48af961c6944b73d6621378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50071ba885d141b02499e8e929b7d868379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1bdf3c4440753fced47500cfd1138380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24819e4b3aa25cb254f721d398b60ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b549c2a00f516b318bed8a549ee8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dd155db1c1026d5bfc41d5b45cea9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30ae403e11afaacd12cc400533509c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f652b3344948d3fcbc6ac9e0f92e5ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b530c15216451ebbf03d205828e2192386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfab9d6f5de8057ab03f96817236e1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275275b42fbcc8f00b6e1333f1c9a10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbe01f8bc1eb1c0537533f9bf52773389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31903bf29862a73cc1889de7f7c53fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79419cc4ea16677b2c98971a5e7fa94c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0eb92152f2eee3925e0ce20f34762392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651c8b747bd5bf281f5249a7331d0fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e40c7b04f85479af39b90838fb0f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ee33cf097a3c704b66ee4ed6de4a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93635ebe6b004ecfe2f91f94836a307f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900645543f266f236f877e372b17eb44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95d361ba3f66beb18c5e7ff3d28647398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918d965ac98a228be17a891ce4571ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67dcc72bf8e6cb5902dc517175c0cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096e3076a18aa25d701541d4d709f61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a66d70f70655e19a3b521a94d3b510402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e843e18af0f75f9fc07635aa76f435e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b352ad26cbb73d84778386b30292ed2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e829a5e898f08e42097a2483b3e0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad09394bd074415d8f032d86a7f306406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99ea7f9fb596dd00b6c6caec4d3e99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbec13630171f260882dd6f8e709eea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b25a3a145291a4a92fae3b8c86cd0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14cbe1aa3e9c7e6ecf4a78acdf5311410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb37955cdf2ba9bbdfbb88bc4c0a63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f426a028771b5fbc0666f08ca0670412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7276ff5e6fa597841c1e99e1f51f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91360c5a796913429dbfd17f34cf5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4dd73197ba8d86ba73f9421d258db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eb852e883966f051ab646dbdc863e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef549441e43659b78b91dab5ce2dcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bc64f72d891fed5d9775dcd853c52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d07e417bf5d244866602b6cb4627cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fe2bdfb5cfcf31fc2ee09b19609c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbf186227a1a935c06a4d0ee8247ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44201ea3654037c4a0fdfd7eb177058a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818ec1f95c168bc235e80f442d0c746423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa937a2329bbedf045e3116e2c764c63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317fe4f38801c74ac1d173a87e064c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aab4a9d75f1a009342e79ff9f63849426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f714e80df176937614ba265703ec0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339dd7290385ce0c02ddc2542c9e663428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e35d9896ac63f3d3990c7e40d225da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d95e699377967e1abe73e4c23b91e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937ab4a7906b40be3a371d0d008fb03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bda4378fe989d6e776bb0a05c31f08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f877e57da26acb57be9196ccaa280a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525fdf6fb031d477e0cca0ae982f887434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19130a83ecf1045d238e4d977035dc70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dafdb1dceddbe43ed05cdd1b05262436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1a5cd2a139f75c08095fe0893abd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b86b4fb74cb820e25bfed353204a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51655d8388d7f18e4424956ec238ace439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c13e536d0f37d49a64b74a9ad5ae7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0171563cf736081c170749b20a1e5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42895a89ed290293661e2ede6dd6e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34d3d61517ef2157461292e1dc4c3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af7fdcf6ef3b27d13c683069793831444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2366150a49dcfbaeffeeed763db89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084d7a58f707805e31d7d100170fad6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581d73826ec2fb156dba715d798486d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05f378ab024eb088f0f732dec33a93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563681ab3a5b98614aa40529ef282fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca169aa9e234ee90e3f4d98458612a58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cb44adc91d8468090a3a52d180dae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de8253ecb1455220cc7acc7efd12ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b58ca711f2b6f7f81f4893c007162453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a20383cb755f418c7d9e66d76e433454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc110e39fbdac9c266bcef098c3c070455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b4b005e6ca46592730506f4174001456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895e62d644dd3fa48127e6b4ea6634c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255126dd16fa6864b0f12be69eb83fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed035d1513485020199bd43e601cc9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b67c88e4f45fe445b1a5d8b723f8d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f1f18573f9b4122175ee200ae5a75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12087a28ffbe1a6d98a6b4d06ed7ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aa4c3b4eb1e34ce664f837eb41f41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1ecbe93d17c03fad6f9226d98b30e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47719405cd7aebb3fa77814f45a9ca1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b611ddd777326165f74976891df735466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd5c6c57c1ae7b1c89761289d42a94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ef39012469a0b97a786505ceb77a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273520f4147cb59eabc453625143fb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bbe9cf86ab2f7e5a8a68f0879e118470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6abd25800ec3f192a49b061e4fd0dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21491bf686c0e8552ea371a6298c76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80836cfc07f1aaf50aef984534d952473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53500491a1596dada2729bcc96c523474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713a00618029d0c4a27bd46d96aad84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dea9763cc4beaa6cbdb2491dffe2f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638879d1aeaf23d3b57c8e7fe19115ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dd376ccdee3e07ccc04845a86e328478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd9703511ac5ce5a6e1f97cc917824479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117e5699d4d8c4f5492bfb2282001c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d53de37a5c964b1cdac18adec297c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28b5b5cc2d75e0e6be1daf11b99abe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb6b62882760de38170227393ac5eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f8f64081f81b5d1c0efb3f83ea8f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888480486f162b694bd601166001ce6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb656fc8d2549b183375d34e3f08016486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364609783109c63a4780f7acf336601487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb07114c67a4c318bfd3736432d48f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf78996be9f2cc1de8f95f59f7b58e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ab2424187b893a4deede059fba801490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fed9ffa3579aa24cada2f6043d35ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce42b46541b55b4ed8576eb7877b97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a6208a296f217b07aefb9705902d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaf076eb10360dba6ef4f8f92a3a74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f9a2972a57e111075045f3d3342a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd5d563ddadca944dae9c30346f743496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004d9afe3ae1681456591d34e28fc50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc328f660305de49964bcf131160d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c961f50b2acfdbd7520c41e42579e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3489d0c7096eae9f944c1f99424133500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854184661eb42f6929813032d94650a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aa00d900e5382d7f64f29a5bb60c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c976e511f6dd189a1a4561777a77c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35665903c58a313a4e3c3258747a65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de21d0ba11ccd1f96470c6193dd5fab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f3dfead2e155a37ed0c78dc7eed0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fa8065697b5dc12967c3509de1002507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd13f423d632d0d09d0e6e20d1f47e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fe7dc1dcedb41a48857c3e63b10ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d58a3cbbf2dc3cd8194c0c85fd48dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3d7623a4fb988ef7f3277f9fd4762511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58196f3e3736b2c38699946092200532512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e5d5bc9fd98c543d3cf2efb18d969513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92732fd77f6eddc62c804d8b2041c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48092f2bc6fd3286ea791d56c7dab0f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca941d0f756595f3eb4fd0e205001e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097366e849ead569973a49e014a138b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594437dc4b734011073bc0f3bb4481f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100a0e990d64bc11ef61ae76155428d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f769e2c4e842b0ec1cc95b3561f058d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17920260ea21fbb53ba72cf06ef87b20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691dc90197cc3ebf74e7c58acd1a992522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb73dfac0cb707cba71fbd8f82c837c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a06b85e4b7994b37cc1b0fca7863e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a98a800452eb9f1545e9d38e6c2c2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b746849da32e607e1d4b7b77c6ccee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e3cd091c32391c32592a449d37f30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83757ac685f25cc28109ad6f49a82376528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d917282fc0801bcb9d4dac0c657803529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc3863912ce6b1ed53ed0c17d9b874530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349df7c9981f806950ca555dcbb6a483531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df8d4f8c3ca7728525c2aaca0a5350532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820e76861b0147e0361dd7b0624b839533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d4f1ce971b7f8e8c6c5b93fb5bb23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a720c81657672e639b60e2b70460d26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9c8f3d6b1ace9f03097f48d8a1a96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa708f5f0e6dea4647efc897806116537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b2304c7d4c1ff8990370e93edd147538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56674783367f1b4a8d4cb31761d08cd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d06242250d5543dec7e538334da81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d66fa82e2826c8d993d23d867b42c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850ad9f98213bcd747a01b4fb01072f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b195c7cb167d20276ab5b4db3b34b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c43880c60883c929832050293ee0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303bd62853c407644c13d8463a0d424545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce97765bb4d8aad1a3092839f1d07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc4ce4bad365bf33566abf47b42899547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce55373de145747724f9158c21a2b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cc4711bb15830d20bc6e00200308d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639e9cc6684b71c568592ca7fa24ede550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c0254353acdf82c4709a7bbf33c0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390ded7dfe0757c399a05430802ed31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695f4dc9fc83896de52d94fd2e70232553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eab9259c0f9dbdc0b8e4405a767b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebde7e62474d4bccd5a748a84a85448555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef854de2b29aed9fe533999cb528d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf1fe20977c3e1a164a3aaeddd3359557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f098a050d6ed174fcea4e77a0ba8d16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720617ffd15b6828f3fc5840622ced7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a5e1320838cefdd2b080355e94917560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b99a95b8f6177ec084961f5117161561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b40eb504a59de94b103cdcde58ed9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae699e726d5171774dc07b0b937d63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5e17645eb8e1cee5977d7dc649b9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908c4997b4bb923ef8b0726c799741f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80aec2ccb7f8cc40f790142c383ab6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b00238192c49c66b142b2335941428567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab902954322a974675c163f9337c1b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acac0624e8c840283eeb921092ee83b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c454ed0863419ee922669a61524c45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4feff19b4b56fc219822bc9e3a3561571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcaab9a725ded35310d5b36365ae9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235ba7e36dc56925abac83c03a98030573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc54b0da1457a2c8add3ef2993e968574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62a5e792f7f76986795e643dbf0afb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81addb6dfa79b64c24bbb0689c7ab5a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60327785f9ce9f1e1d24f2e68932f749577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8256a7f8842a9a7a0cf19fcf4a00598578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6fbf3b668b69943b87719420ff8af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b2e03e3717f734c1daeb22f7ea858580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9918c34d03998673991eb2bfaf66b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121e01c358448821ae23c651e2fa04d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10e650dc522d0fe66daff65ea7ee9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a479d968df40ad40d9fa1872529c74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64b4134bf064d9c33d57af170a46a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d27f6e5afe4c8599ae6454cb24fb9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc66c5db27e59d92ee219b7895b044587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c3aff3cd6fa70f93fe91599f411b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b474ba12bba38201b8ea72364615a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9d04975c8320f8d03f11440c87764590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a32e2b235b788be71ddd2a773dc27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39fab23958e74eed25df5a17713d40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7fe9658597cb8be9f353d3b852d09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbb0a4610d139f22862b0cda33546a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6722b2168fcc1db529194fe8870b67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168871a988649e299c81ab5e60136ded596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd295677807addb91160ad594d9b3b12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49523f30985c3554772b2a6e4a5cf30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5271cd32a96c6cbb5856b58870d183599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce0de2aec8cc1aa136fb365ac91fcc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88db4bc7b59395d931000d1e359329e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e75383e03042251717ed6b6ac6555602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc9baf08ffeb627da640f13122f283603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08800cfd01ca7f9a1f212a67489956604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613688b607b64f52d65cf4d6552d3780605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8599ea7a4e31d089390308161acd5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338e249813991a310f98b60c1580eda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b9b89e742e8d1200afb44a611417a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be7e2ad01535e19298ae41c300b324609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f95c2be29577f2612a46ea5ab8c83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0837a481b136330f4386696f938e06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436ec40fb828cfd223a73b44d87af7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d84f2e6d2619221098e447ab57eb1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8061e0a7b12ddc308744a2d7f9254614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648dc6bce30b2600497b536031d69e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b163bf66ee7beef60a53de7ca8b2ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560aaf931ba60d420f7da0e8828c74e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487445c1957ed8db4d6066f0448ca60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1bb580ab805fb568f258408e9b3be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f082f3d3635ce67e51c7bfa4f052a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8e663922cea7d985118b4cd79260d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22806807f1fcfca981d892a5b25cc36f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f27ff564f075befd54894299a03b3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d655541fa1b8377d9c32455c335b7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f13809d85ef5001e3893c9e1af6bd1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d690e418f8b1fb15e7fa20715c5aa74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c7796231da496c0a470afd459e516627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618efdad18e3012536fda94fddbc91b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e868c55347fac9c96a50bb88d58ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0649028bf156edf863b8ce7d16d496d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac2fb89d56aecf39fc952d91e5d088631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fac029c68ad7da60e60a554d7e32ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f49b4e8382d152ad354e4005943e6a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5303ea0b2f92c93067ddf43314f89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f482caa7eadc9cea123d0f3436543a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c62c2cd34c8fe34fb78f4b3cd8ffe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24fd110844c822e9b99642510ac5a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805591a7c63531a460dd0109d29c18c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683f8b74eaf8b2d8ebca340d1783d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caef98822ca29f9354aa8b3ca5129a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b389f9ee8652c31a9a0081dab1a66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501722c495a32f5629256d85414e3f1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b385cd38f9ac445961222a466a499a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05411c7df5c18bae1142f47bddb6f91a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd4c7a7e461e393f7ff3e2953c2426645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea517e4c8116c318b86ba88fa03d37b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261878427567abf0c20e2dd738fb3452647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec554e9d2043380cdca78fed1ca5a842648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad3ab0367f7160b702bc948dfa1829649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19416afdc211125603c8b07fddff8107650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c7989265d292375e215e728a22590651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fee2b0400519b7ded8e1f167a3eabb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d790bd982bcc4a155208b4ee05d35f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca9debb80192591e9629ef5d9f6b93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023012e808025ab1eed3fd90abde0fee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f0eb8b4e952271cc7fa5f2148c481656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d8884a7d29ab5e4724e31dcb81ac2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ac5d9dd26e375f897be7d7be214c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e9684022f7e78974ee2fd342dcd5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26ad426983e5b8d083a781345a3d2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f50f5cdf8ad06528dc450548c2fd6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1ea83a594207e050cae960f4fb7fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cae7a7a2326cfddacabdfe7323a07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea2ff964b694521d47880895098d81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8580c056538d729c08d8152dbcd7f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631312a90d3224ba716757352913bb5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a785305b4d1dc48514d5561ada8cf8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f8a44cb60c2ba365291be7d39373a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203058cd9305d3e082af28b920391ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7805fcbdb541d24ccb7ac856deb92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe47684199ea48f69e8581f7924509671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98afb9a7fe72daf75e2542a6150f65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b3d5263b08c90c2433a70c13376a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02553a68ddf1f1c9c58429f75247e556674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3b48c8ccd3e4442e66a802f65771c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94308c8a3030c6d39435dce843cc78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b789879335d867cac4ff755fcfbfd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c898450d1e38c22d8a282961f386a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a62aa9d0ef9260dffcfe1933f99b24679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36560fbbc49d2d89b466a82a92e52db3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc2e3702f5ffed26fb306a80fbdacd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81974b649c5bba93c9c2d0c7b2e9d2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f64913448ede6e21b7d68d16bb75c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4d53cc4ed2c51c015c300904a5997684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d28d4910a5a48f684c48652c9eafd5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26344781865d1b5714c96092c0d1787f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f9de9f1c6b37c28e383bdaf3f3be3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bc6cbb5d2a16df96d40565a2fb629688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a342b0e5c7f51b293a852b080684403689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f8c0e781d2f872d2f4deaaca4d530690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653694e38a8b0c0e3b70f3039c03ec2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebe737d8d244b5957a6322f3b58e79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca72f1400e943059099784b61c1330693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa7b5a3d3a19d2b352ed400d6d61ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a95bd51c1d27040958d34ca1087bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f8b7bb9dd4385f7743fd07b1a9d1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa09894b2a78f59ee393f451b7138c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d4fa069e2b428116dbd84a6f1f8eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719816b452cbdbed45b38263caf93ba0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c84f92f13a83929e1e70d8b92db1bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5df09aa65597c47378d2642d91978701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f907a2b4092e511d34b3949a27204bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638871b517a66f933192a074d97f154703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1857dd34aa86e4b5d8ba38c83c990a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008362f7eb58bcf623b19dbdf0518fc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5503aaaff7225ccf1212a44c16ee3f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246959072eb8e038842cbf710f2b51c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39224a07c409439c0f6e0bf1a8118d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415c9ec2b263da3030668f507080f7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae78290355c09051a7044e1c24575f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e39708b646dbbdd135ec7f95605f04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f502d5fc9928ef3f60dd925fefda7a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7d9e5ecc3871282d7515b61734908713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df00641f916a10b6fe5f2b5761351be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e794bac6274e1e52d6b813faf0674d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec892fadb83339a65c3696012d1a964d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1186898ce0794d9e72c8ea79d972f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244472d8f7fc0cf57f2a7bfd0caaa451718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302778f351254060fba0b99e90a74b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f9ecd339534b3003271053d41522e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36480bf3e652f11c349ec1da03973d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7876e747f1deb3c8501cd9b9ac54a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb8fdc6abcb42a1f1956ea86b41f08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa3aa706832c25a4ab95a6b7973fdb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b73e60ac67935b44278b256ffd006a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623856316a3d4e7962a0b6e366df1d6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e9ab2d5d15395d9b8e09c5f7dc64e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9517c191880a0ff320561002616674728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1556563f29b55eb13cb07f975b5d5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45995cb43c66797fb108d8843ac4e86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb1114962ce79b9377a2fbaaa1dbdd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a927e85754ee0e65c47a6fe5329ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1373e99edb665ff207fa72ba3bcd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69560dd6a078da2fc3f5e7965cb1b79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bfe1c45c5f76537aa5c746e9f6920735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b865a8a21f1797e17f2af861557ac9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009f3c46f1b32fa7959c2d9fbea3310737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a48ab8ba12f4810db741b4142960d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85310dc33347aa915d23ce1e2f21efd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbed4b8baff78c3f640de6fc22d249740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482416f948362d2eecddc721ae8caf6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83293e4472b816cb01afd59ee53555fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d10a0dbddd777ce3ed4f89680b3ee7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e60c9c315c4955073a4bc6a6583b85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea52489dc08bf17bb2e11d2ce6ebbbd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a80f2a5194f6e8fed886ada547984746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd991279714e2bff9e879933b01579747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d65fdd4d87784b580b2a326ae7a76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52978857bde0ffeaa0d6066c280ab201749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3979f5b138466df061b7ed16f36d1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f5c03725c56f4b1654f2a1b4ebde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9ea111a4099bcb6602588e71a8171752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b222c16ed2603bb6f9097e9ff733dfd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fff6aa61aab839ee36a2397df06604754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deed1bac7afb360899b68def39bbc23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a004a42000dafdce50a5cd1c86b2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8f56e502f2c77183241a13bc8e2be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528ef4066fdbd43c5077abd76cf5fbc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4cb08f5a69fa20f25a4203f78f3fb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaca29b69dc9a50d687a6ba7e65c7c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41501d7b13b15c516bceca4250466275761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df25e0af097d9410c4e234c396210f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68862160613ededb0c3922252737a3ce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa41d7233286819cef2b62e480b96bb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61750f6548c0b9db9e6d418dcd28df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7b1a1a694591c8fd706767a484456766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069fbdfa4990674da35c5a61a9d7fd9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cf341cb711903d66aa4b75fcb90c1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1748601e2ae4deb92b840cfa04bd5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06738b59f1bf5c0f84ae91e1c5f63eef770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be75eb337ba17c6467c0a8792b01cdc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde81dda2811202883ea12924270efc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d43dbbf5e22a6bb7b5fa08a1ad848773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4220cc2c43b7cd780472184c223701774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5cc9270ccd66a2379f5bb81960666775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5a273197785daf6d5117d90228aba776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae16c9b9b456eb73e48af81a87fb3e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf04031645ffd881774057879544653778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc62575c7a5bc7cc2ffbc8c0c29ff3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72dbd78aacd10c9be4c9b599811aa6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9430299706fe84c41095bc579f1b5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ef7bfd04b1fcbcd8f92caf818e177782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370898c37b1013f450a945002ec4b7a9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c45f6e535eeef46f37a00c1bb4d26784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872beee9d7f080f6b839e930b88b02f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06fd90a181fbc1658d5a8daad0a9aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85970caf121b4c4bc9e2acaa645befaf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd377e5e738534f2d77aeec01672a3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47edc20e5b5fcab7f94d6e0ac5c964789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f24f7f1ae16d9e2368de22eb1e501b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34347dc496fe355f6b96de6a5267b784791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6717d885cf2a2caa8944b93045e898792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee9cbb3dc59dc6fe1fa1b6af0e520c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81460597fa7969b39e57b039d11ac05794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caf07969bae23482ddd2e0d88c01ba795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9423b01a630ac95250b3dca80f75d0e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ad58964adeddbe3af8879764ec3ff797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfae2058898795f74faa0609399a935798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a0cae318c34d7a75351df205fc211799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133b3e5d91f8a362317981af5d2d390800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484af62555d51671f7afed4c3f58f6fd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71358faf19bd9cc2fd4ac37dc5026dc8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c53ed94224dbdce9fe061e84260e9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6abf0bd3642c302c330d191b4bb90804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f23c57a675421ff3ca7bf9e51ab79805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc2ad37f870966bb726f024e8465b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80763e5045f24406d5e9cff7c16ce06d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaed3695da522f19491b075d5738cdc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fca2ed4b0f341caf96c1c0d4b3077809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70e63dda8e7bd7b81337ebb7fcc470810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06774827540d97707b252195bd37842811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff15a3d412d2142e64892d4463c5765812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ce7ddba965d4eb5caf19f34bd8153813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad54fd36358d31f285be3b8371e3857814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c4abc99152bc42eed6203d29214ee815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb556fb0495ddb5142a90c93179dd22816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad0767e3f4dc8ca13ebe79859c82a4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b133de124248f166b0d47ea8e10be3a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e28747ef0a55c939552b7ff8722a2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112826a9394c32f65e5d58334b63583820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f86c5d3284d9ee608a0de732a7bb7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac356f8be17dcafbfc3108f5b0dae51822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccb7ffff8176a546d279c04fc60f2c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af91d3150eeb74c6c2825ec990e193d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73203f612c88dd9e9d31d723a526a9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051ffb07ab8402378a2a43bbb667136826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8307992ef62c93f3852c9331a1dfc5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328d4d478c694cb6eceea2e8cab9df5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0addbdab16a311af46e4831046893829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711f45be9729901906545ca4f0ab940830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6187ab957b10718a6657513acccc7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf752788cb011f731c973c94f8230c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525b773d9d39b2a35f25449c02be373833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f10d43167227d6189b0c0964a9a3e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffa62de886e75558900456cb09f50e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2ea0a7e8993020345d7362e2e41f2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb9539cde441021627c7be3c652920837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf57ad6cdfef845b6e8a9b8002b40a3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685acf1322dae16d777029a4b425788d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4ee2075d2dda1819425a6f866bf65840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91645f5213b7a56f90e14a6880350f6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45139ed30d9a9c4965c16368ff091197842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2eee82dfba0b45d022df465bd57d1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103cd830724514df2e6bf40f5f6b8ca844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbabcf91881e66a2d7c2e29953693da845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69e8b73710f5795baaf296cfcb895b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ae4616d26c00a424db4d4a78a09b4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f8ac5eb5f9ca03b4c1ef6bfd2b28848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c23468882b2973bab4bab94f16fb2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d59cf1443b58ea897219e19277c51850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12250065eb8095d6e39839febbcc4e0a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b769ab07ad9b6deb7784b31476999852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a449be331790e8fb16d206091e5bc81853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306cc16b43855b30233e0fe4f7571d3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cebca866ea62fd9445002893646a43855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71896dc46aa4df6563c97625f49e8aed856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd537d867903b09d6f6386918e61884857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4ec723b68582b02c40ee622fe746e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67100388692396788b4b0518ba2e4aef859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6b0af6734f19b3c51a6219b64c30c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455988c3f5c381131f250b124713f4e8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a6b0ff744ef6a483c983afc8bf19a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09a59a4926c48c37f3525e22fa89aa863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95182083da4234368c5e90eb86e8de13864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07134502e20814132da97911d512aea865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acbd13ddaa7ac5467a273b2702610d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790571dec527a60a97322adb561f404867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff12ce864f3bd4898d2104008ad91a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10933f910578a7e6f94a25413449f7c0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651687e197e44e073a79dea1989b9368870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d275ab7410443922bca721b8244bca871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ef641324d2251e456dca1d5aaca02872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d41f0c08cffe24651131ce8ce33ff8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe4fbe88bd7e7eedcf1ffe0665e6bb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f9e46eef1c14757d9f837e82f37ac875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df5b6aa06d34a9ba057990e1b5f290876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1f80ae5c96f3c24f1bea04686f000877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6454afeaaa7bdbf3a5e9728d96b55b6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31193c3321f52e947c8234892fc6858879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff422c6bf306824b2002c6b1c713f24880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a811f07073cbc74fddd20f3f62d16881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bc2459fe68e58ad74122d986161eb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacbb8eeeebad7b29379067313c6941883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8fb4e7bec08acef9e52922d798c96884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9663c21f79dfb22ce86da441ed3f1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863034deeba3e2f163c63adcf6a7fa2a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fae95c75ff7ea5908be6fa8655bdc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0285a7a00fc418bce18f82700786a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0f86e4dc14eee890f0ff4f69b3a81889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c869eb7f68c194f94b77fb1f3765eb2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bb01f4f1a020b3b54bcce14f22095891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6fc7debed75537657a86653f3f819892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df2f1b55b13704c4ceb512296b2024893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a31a44d916f683ad8665ab0bf3250e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8dfcbdbda67a979efd762a71f4de9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721f5e500838ee3ab4432ced6826184896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e79303826e5477d0dde66a1e0ebe4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1711a9ebf42dcd366320a3159e8b4b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472c29fd5b0d6c1ced24f30bf715655899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce266a434be525fdb2d54f33f3b77c9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2d81d9ae9663092ca7c6c199e8308901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0ccf93b46b29165b46e2c03ae3127902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b435b235d19883be53cc562c335094903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6944f8fdea44c75022340754063fcbf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756ea4b7c6bfd4a0963e68ab13d3182905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a71d6faa061d91ccdf3fe56f391da8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d38f1f11ae8def29a97ed4f144158907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc98158496ee325c6bb5b1c53af2ac3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb93107ffebdd6a21c88712eed7e4ae909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ebcaefda3fca36543314cb048b29c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e784975c4dbca60a947d28cadd8d797911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566d4ec6a4328639404ebd6d4133816912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b040d57408635a06b7791dadd6d4d5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8c8b1ae92d1881335acf239a26b2f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5a916f80aea2617bc3d679f383830915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74dcfa66b0e18741cdb2d65e222535916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8682c5d8f945acac165ec5d54ec95917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3757d1c5303532e54fa81776c01e255918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc9b42a5a0919c7099436fb62da5ed919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae6a7fceeb8d9ab7e4b68cc4cda0f7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470cff5ce73ed19c68f37873c6ff6fd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26291d3c9d840334c53e2913c7ec69d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c29a72ea878d4cf1021bde64321f14923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3a058b66eba82e7c974abc5ba8fb9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f396877b49762317452318ffd31b10f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73fd7b1f24749c9022db9f073aba4b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28f47b235174e219836e6e2d89f675927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4842b706f9d47ea59e6a2b659dbf945928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56d28701a2577924eea5013032b40f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deeac6839b019369fc8962a33978de930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccccf19d061a526904a17aad20f98ff931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5422dba2780510efd03e18a881d51ce932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba11fa43be616173252cddf33a84ed933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e941516e98e085148876e9ca5476f9f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836c362243ea13ae5c6f64e55a37ee3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f682a91f6c315915c43cafd4833d9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3dcdebeaabe2ffbb0b6c69ddfa493937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdef8bf16e4d7532393047384a77dbc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db7c9df60cdced6699189227665296939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb267eb3ab12e1872fdf9eb857f41627940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e4edbed224d806d682ae5b989f669941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f89a13ed67d60c799d02b9616e9b3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11946d680c7c81002ae39d43852c4a3f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453f35520b466d859759c8c74e8ae5d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd234e53a8efd2370ea5cecc66bdbf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329c8accb4f6313fa15faee14161b03946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189527c8412bc12c46a810df44696ff947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fa5a0963202c5222c7bba58abca66948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c515cfa372c70e2019be79ed047d406949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a947a9bde19d97bb7522b1757c1c0e2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff20df081add6dd5c9490a4536213e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c78f03381c6c61f0437568d87e4901952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaef9181304b6b784b7c59ef8530732953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9f060b7f9ba0cb824e1a20876ff9c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1061df670e0a69011477a06d004b6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25701029fb0734b459b5e6407cb9042f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa68e5114c40bb7c4f379d05feba127957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828283bb29a5825f8d1aa6f0b5505cc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef737c604351a234199c2851eaa456959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02028bbb8cd02204b1a3d1c9a50d1b0b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9128a8f293b4e165103040e2bdf8f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a649dfa62c0cf2aa3addeabbccd447d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459c34288c4c898172ab581f78bae2b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd894f6b25a5c00cf7507ccd57653fc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0b71f2e692bfe6e95267afaa85454965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a0716d6c287926da12987bbd17376966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cfb02f637b89e335c8f9869a359e3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784a9f827468a380c635e6f9bfe35c7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a136b5257151b83a48a948a14bf280a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc3ffdce4f4ec05c0353fde223af65970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c799cef2a4d571b8d93396df21129a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38fd1878cfdbf380f86e3c42a61c44972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97661b77ef7a749ea77eb1bbe31379c5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b5efc1761884151d566d74840a743974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33446dd5679a722c0a95ba4cba8661c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efc8591afb32e185cf5136cf794a54976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41b3aed6a175ea7aeadc7e61e202ce977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3383f5572290a195378926fdd1290978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5519398517ec79524159b712ef333979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29144c35db914eae50f883046dee1a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd22e8f162b5a1b1a63c844a3ef657981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee06f44a7a4c9b4de7ed41450cfc652982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6d459030efdf1ee05d70c86df29f3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df80bfab69b82a0afd56725239851e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1337a31cf3c718fb809c2a41ddeff985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2aba768636d0a8f3adcd93badee7f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc009634132aa6dc564aeb029a3e84e0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea31fadb1e5ef62e69ff71b8a7b748a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa9e6d294180d1e6e554586e9d929989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada9c3845452b8c1b6e4077dce78b6b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e788c28dce07bf44ea8b31534a278c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d7711d8dd1ab8c65e0329b7e7eed4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf58c3285514f764dc3fc7422a2a6e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3976f302d6fdc6f440ebc52c112f9f5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d19c1e873297cd656dd953bd221e0c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ac61ad82b585f4dcdbdded205e506996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be41d7cb854d7e53d5fcfc18f3376a997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ef8aa497f6a2a4ae566ff5d37e281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a802cd72cdf0fc7bf9e8943a656ff32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee270ba110edac94e04c48150887b8033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1ff5b5888ace1ea132aaaef06d8bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c9b2b6bca2d4b1d1c6e7aa53a72c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48d12343c9614bb21180fa89fe8db66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41f5804c4784c7ed981b113a50b6ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d55e6c1af34e01e4437287465871d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e18d21dd931e518c05c0d36e1511899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2061e20b5178fbc48f3b7eb529f0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccb6140427d2cc78c1815722831ef711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1911a26ebef69dda8adc9879eea7eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3a95c7c5ae5199b29f488ce9c622413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468e2f38366515f4bf08d77839b67d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06062b290a2eb4dac85e02231cef939915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e6b10df164f5b9b8f3805a7b06eab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590399d0819230a21a844e813246808017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefb701a4ba1aa2cb67dd723af3377e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72ac1b538838fc6493635e21412f5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06de3e5209b44ea24bf9132c93e42a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93779649770eed92875cb2a3cda49721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ebe609d8c68e482be7809a4c0eddd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5db48ac836b245301be18a398e8ce523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45577614b964c266921813c92a4ab7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ddbeea5d3ba50b62e4df57acdc5c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789b357c9e81eb36e705babda3be23b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9a311bde00f7f285476b851d929db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dea7a8fb4375e5c6f1de9803a387c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89b19a2b7e4007aa39c63e1132d2e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64644cbe3eb17f7578db4b6747e960a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ec33fa505429c6f56343935e513ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9eb7cf463fd09ce1d41a1bb47da8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf4e2d577237fb6f1622695cf6331f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1442816723b395b6cea4196ac5799334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48d6793fb6939da36e55d7bdbf06ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7d57274797d753c9cc23417f7980536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3a978ea9e7341c4a74612ac37234c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f43c3dc95f94cb9eb38d6f9d9abfc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6f29906e31e930da5348ea045f14139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf618a09d8a5cea1693e074851f92b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf94b3e34bd6ccbbc8bb0af086c567e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9e7b23e8a789caba7531d809647a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9486a5b841f8ff70e1116024e6a43f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7ecfdc13625304ccb1e4584a9dae244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be43abf20039c4abb82f49f0964c2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce5e8774780fd105c04433a2b974c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed2a40a377f7b1f0732221f2a26d4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dde110716ce4d71f18fab1bd1a02fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24a7fe1f4860ec88b76cd2e62e385149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bcd638e804f4dd15d654027f4bb5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812bc813f3c83b0302ff40091f691ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def48ed240794dd8b6c241150ef46cf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459e80a37b2fbf4fa79672f58ad25d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbcde288b452649341616b27e0bcdb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17862727ab7c81bfbc61bfbf2f932c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17287ce184764a41a0f56267e8df413e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3cdbe47fa0d5239a665f108d1090257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2748b8b7063519c24e68966b023f85058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07308cd7d9ca9fe28d74d9aed21e0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de628d861e1e18abe014e8038dfe17260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f601337efd298c0ffbc8c9af9f1679361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266220c827870e603fcd717d9273b7b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a094160183f0baf63dbbddc98d2c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d113a911d87d77016de163d393c5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df6daa30c0cfdefbe7ef92910389f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffe27f896cd0f723c45573ed4e18b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa91de2cc6e9e89a56ba3049b9c0c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aac9851a32e16b90d6be7e6646f1ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6204627b7d7a71c128789a9f43ae6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a116a426de73059440591a0b3b1fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ef59cdf9b091eb0b80e0697dc866871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4d0bde1a2104a8979d0ed565d78d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f9c7628f1a67179434139864da8a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c3d6df2d8715d57b763a7f61a9ac174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5ecfa095875f71b4e57708c60442175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89060f9ab5e2b92e0a38ac0b7afe575e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d269a04c56b65a9e815dfc83f1e8fa877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed346aac23227db25b2bdbc3b9c8d32678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a348da184495f78a7c301bf5bd1a42279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d029241ad21396f207927f6c429ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf52b424ba1cc175d4d2b79f85fdede81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37796f82e6f03b0c58bde97eee3aa982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773023601ce4355b19d9d90aadc4146583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7452d42a2605cf3658f6e43642ec2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a9a48be569a628c7cb7083728a0e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9dfbc13c9ab2c1babc0351ee4dcec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9565c68e1dad2aaf8e218f663fe6b1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b185b79a998d1b38a0828e1f12ce9dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a6183195c38584fb6d9fdf63708f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bb66253e9dbf8f66712d6debaf5f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91e174bc31f744007133d911dd588b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c75f0a5ea0572a946d875d1cc7dd4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349df71d4aee38c79972132101b8875093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a3ea8d8724d2a543ed4e54283071394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0bc477d7d42c67b1250152f85c63695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05fdc86362c8b6acccd70f2430123996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966dd712c2970b4378838efa7f29eb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754df571c74b4a37d660c56e3fce82798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154feba7bb5505e9425701808b3ff7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa6a6d0b30e7b1e9ff514a978088a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf1daaa9eb336d525e5d9277a2c11b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e9e6d980929a27dfe4d96afe6c68b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9fc6fd0b6068613787a83f71d5453103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a69739a9f548c2ba9d780b46904aff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb60f651a9574291551ffe12fe82815105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1bc02459b71fdb2be1e95e805a9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d686d009f522224e6a76a64f95d902107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f8fb694c0daa3a96b7ac735fcb305108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce424567a2523ca92f17ad4dd629e54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c86e617119559b9be50690ac9fe410110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb3f1dd06256b1c7390f94663ba3cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835b82eaea71672312e116eb02799b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db234b551e63e46e8fbdb913a8be2fc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b71030406b362bf32b50afa96f9f4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf4eeb4ea218e20fd6caf49fe5e422115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591977b43ce1da13926c41904974a83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554469613fd1856bea9697b91e84260117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e39576843e5fa980e4d3bb858c18f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f73909686fa180a2e67651245b3c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcac64fce3ad91e5535b4cd686e90a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57843cf366b89d2a3d649bce60cdecbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc9e2e4b1a3b1d7036cb144530f65d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42948b1c30eec033e97b262f88829267123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a4ab04eb31f12cfc83d145e9c49f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df757562b0c0305c6ba0c856cc33a47a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17194f79d2acb6bf50fc9b31b24284126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c258c8a2d48cd57bea053e996991e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d71d70eb6c337ee59804ac496023c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93a7f6ababe36e3e22896f9182fc10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9802f0bb67a3872cde8b705e0e287d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b267f7094dc46d553871ae88866da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ec363c29255ee0b238030ef53f0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3175955b57c150e2e1925e9e419f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14936beadeb31de41d36b4292914abe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6d4b451aa5248087b9fcc7cde9cde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0f263661373f28db4fe94eae2e761136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e657a02f47b287ba932550fa4cf59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7d954a8818dba639d89206769b198138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaa19b07ee58c98a30eeba44f7b58e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f161cd07e4aa70f77d4510547cfdc4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5233bf9fbc763c596f5bb4020dbcad1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb9eede092bb03f55119370f3fa7ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115425d46fab62d838c04d30d4792d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be0041f140887bbbf98c6ab1fa3a11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb898c52f6192381b140fbf516404b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479804c9857e078a26a815e4c20e06e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efcf785cf0722e01e3439c66d30ddc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90890b27520a2a34ffe445ece2d7f48b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29942ca762a37390a628c0d2b8ffe9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7d8199e6f707df847213bbf179c5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec87dc62ff0f25eefded8acb1ff5ca5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ca61c7f503a7979d597f9852e28e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d757d46a739d8ae923d192b83279a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4deab369b58c9f99756385544b2a59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868cffa77572b1eb70867bcef2d3112155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30ec7227f2f34ae8d1f5d624d376f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947a3b6cfaaf1cf45ecf6920479274157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44102c512dc71aa7ae75590a07767317158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eada0d277cbf7ac1b2ef9f24c27fe0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db9eb1334b843f4e4869c05249d392160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89138ffb2cda43283d49460944a97bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184af071f61d7031a314d99b6922991162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309f28a045e80e27cb28c3b0ad445b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9c91867fa1f247092f2db7bc34edb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043eb65b9bf28d489138c0b96c86a41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbb30c210b03112190924eaa953317166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ead197b3751ff052f365aa62b56034167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ade42db29bf866592e62ecadec99d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf4a4c98a675f1204a508fda689402169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b6ce25c0bb4ba55ff0461fb30e532170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b563265225e0dc50d9a2779f83565171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ab2ea231b460fd39ef3efcf7aca09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea14c4ff2acc70ed571591dc062de9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9227fefcd2e9e52639647b088bb5584174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de656b92061db8328d497a3963a9a663175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2bbadd445a280b6c8e6e5b6b5b845176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29527204e971b5bdaaa2bc350d2b368d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd4893d5e6df772687c15abddfea6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508b94ecac9a6965eabcec4e7f6fc98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d992ba6a41e0f40fa7ee7c693d0df6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7663bb9ae0ed61ff811ccaff7cbc2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f280eecaeef5b9322363d41cb3fe7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019116275f60005424917eead69fd109183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da267567bbaeb58b89e2a5dbe78aee6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bef02291a7ec781fd406613a3e823185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec080d36f121458c53dd361f5f58dfe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb994b1f88c0d18384a7b58d38ce62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699257c64f0b6d9ee841f370a77f4353188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86113c2767d0ee3858c4bdfb2cf0cb1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa0363e87d149ebca28b7aef35bc66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04621af8435be270f46e2455b65ca9e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7b6084efb92a6541e8da763a5bef7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dfb9a38408944e85db81111d93b9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ef38e185a4bef7eef093936460c0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf443a5090a0823d92765d6046376e0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef787fac29889e4644712ca8c43194196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b44266eea9829b986b5fe0237e519197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56c3e7400151189cdd138cc10cbb88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bd62727a704e2db102e716018479a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814e16be297dd5e57cc68cec1186084200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea22de0863535e2b729ff9d68df825b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676bd8790c522573637bcd76a01b8a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a665a31aedd63bbf5d65d5c9cdbe019203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3306c12008ac3b78b88065bb0a009d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe32dff0a83c0186e5d9a3c32cc71b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad4ac0c2a0daa7b838c39f07b7eaff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13f2168fa6fbe9196e0bf7eab73878207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b142a5e947286065e372fbc3267733208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915089f266649d582fc07d80751f81f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c80360123676b512da508638ef9724210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf6678e35e07302f6d8d5264844a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d1adb4066b9176e48a1d37c13c078212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afda54688220a9eaa3e3afbb6599c43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe62d1af8997b448b4dc0e1a2f907f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbb2e5d10f816de221d161d1dddb20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde464f056d49a4b9f14c5c1fe54031216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64446f0f03ad40730979a3c1068438a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e19140212dc4894a2eeed1f1fd812218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd778a05a12823355ed3422ab1f90f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cfa50eb43b3e561c91eb6666f7bdd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace50332965cf3df82db080a5dc4d33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f4681f190973da4fc33984c4da18e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edf7a347a28add5ae187f7370f6c39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394060a08685d303dc1b94fa9de2b34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11311a03302137fe832de487e4107294225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5768bd5230d8a435ccf0fd1be6e7c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288bbaec4c5bdef5c62df595d7850ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fa1d62c6a24fd3264e909e985ec8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c0dabe332f3e675e025136ef68370229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbd58a1eb9824f9c5aa02222c5ad46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5734de3ef8b11182ee538e6028552e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca54a86adf0cfc0291c87f866711fe2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5e0891bc3e8a86c2d9b5a64b0cf7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7d554695f65cfca9e9ea821577379234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320f4603a85614c62365091f129b750235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6f885379ac7540d70a2374056021b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b7c205187d1fb37811fccf4680f6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8d5a9c6f58935b7855eca7a557f1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a808a2d976119e9ee33bb9139f107239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2cc5bc6fa0066ac0f8148ceeb4585240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f0547c0f42f4c3a11cca9e80a412e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338f1bb970c1fec444b533faefb37c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a76ed5bdda5e188cebb05d4cb93b5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894206f966227ae630ff4fa1dd69ce6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e76ea62c8f983c7e5f8debab9fdca1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f716ea3763e6bb722e96113e9ebb035246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16679d7a380b335d9532f4dca7bd6326247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781512791cec12c7c3d4078931e8b5ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8520821d56ff11b3cfa118bf02fdb57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c9508b1d3c40d49d6bbee1df14f10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39ee7baebff1a9553609c2d9c91785251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e82df2c7fe2a9151a3da603e379b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4a9d22a3e18834e7b7bc0f07547ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a7584564c718b6d54a3409c0a2678254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8b42682f200da2f1898bc711c9b06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ea0c252d80574a4ab978add50e8e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c9a37de2568e5f83b7d6b5187c0bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67bcf5f8fc8a2f6184590dd68fcccc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe3aa64987af5bf0ee8688f1706e79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a8eefcd193b9b9f60ac89ec667a7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419f31603e55f1e4c027096e5eae486261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d71f1a81ceca74671aade5c4a0798262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040ff3b638aaf548518f49426dc7a2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dd905c687749eed0f830f561d8d6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0119ab3d7069baeb389f089e9f864265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a1f041a4e62a775c237aedfc89d97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f4fc5c5aaed36eb2091ea5c4a143b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3e7b747091459f604d9f23b09df7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7735d816f1359eff55718f73e29212269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcd32ad624247bfa04e049ab02ea53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c1fe6b30a218e36061869d7d6d589271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d28acdd2b2745494ff921171d606272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63837cb54c88e40271f87059fda95c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363984b78e0f7204c7b775246c0b6e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b62d6c56558aea0939ea95ab661904275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebedf611991cb165f9b0d6f550ca282276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c9e9aba755f436f1f5afa1192c225277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d1be5f9c5aa60d399d5bfa8956b7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742bf56d70479f416c627a14679a421279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86844cc65c16d628c5bea587bde2664e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4b1b27a24f85297426eaa7da39481281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9385303dacf2ba7fbd4cc09b1c95f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec2b8a746efd0a806c4b51ff6d96f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23806150fad22947bfb79e281615d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f482f4b954bae9c63774cd6aa503e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04bca86f8c03fd175eddfdb789a438286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef342d800899c8be7cedafa58ffcf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d3162fc81dcfc31e22d2a0066024d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9a8d9b564b1fce1d19d684680ce3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e2073313d890fc1c3db016b3ccd16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60301ea1577b122922a463911a39c1bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a67ec85c5f34d27db4951bc0b20030292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264e6b6cebb070b80f1a8493e764840293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398454b0cad298c44af9edf633acdd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdda3330839e5e80f8d4be8e524b57c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347b0cabe2b4567bee838e63ed94a29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a285147aa07fcd9c2da639b6a43300297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9ab844bd2a177ecd9df8b391b44ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b560659950818b8c3905c3836b6cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8e2371de4ede5302d77e9fbd25406300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924750df2dc797b795eba67b0d1ce05d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6fc954db65acf733d1a8ecee6cea1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a89839a14ae76c2bdd84a6c1d5493303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaadad66f7f20e2d75988d11cefc08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e063f6a4327c973a066adccd9f22e0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ec57b9390c2075805f82029658781306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebc6d2dbbf7725a11af91279e12657307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06e1260ca02459122604aa685cfdb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faf7c5041d9e4cadb4016d39ec4954309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622837ac9c284b8b58a41cccaaff98b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db805b1a6876c5302a64bf2ab3aa1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721ad9cf88dd82f8983e791a279b178312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82b06bb872995abef059cde04c26df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bc3c1f48abfa0d3e8c39f48d9c4b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffedd41d1017f9e2c61ab631038549f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadeb9cbf1795f9a756b4510ff80510316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b74cca65dfd28bdf7da1185a6b8d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc9ea5a79f7d1c665b333e0b6fbe25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf4b3785fb4813fb3cb39aa4cabe45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5e71b2bcabe856f1d84620ea18508320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36dc628b18cbf03eb5f721fc6f8707321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afebcbd6f2ba986fdce6b8ef15ab0bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea574f7d781980a018b27dbfa642b80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb345d37878352ac15d25d7b15249a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd59bd1b16675c53f292d340a874bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3efb191012aac512965afb88bd07e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756f085b37c947eebdcb91edbdbb68c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfb680ad69653ab40ea88f02bb4c82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9edfb2364abe2120e59124a89d8ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd47593ae0dd427fe25e47239ea492f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea08ef2071fe9a968154737f3c820e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680bf8e59017c8368c709244d049864332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022138118ccde47d7ea4bc370f4727ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81464ff7bf2a5bc6c84dc4bd2d37a3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bddce336fa9964b4dd40231bbda94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912893239acb50c42fcc3932da89f4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d8b32bef71dbafddddba6641a2139337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54099d1329891069ae36446cf841ddd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774c87c9fd5ad3e04d9e451e1f9271a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75628c334b456ce778405ed6aeff3ef9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77b36a9016e329782e22c89ff5f1b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e32355b83fe1dc5df97b0bafef7c8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d09421a03fe0746edeea6ea7dae0f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a0abb0261aa423e82eceb04e4e253344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb48c04ad1ecab6751daa913d08b5b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b24e1412b2392faab3548086f3587c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c882d76a9c6f1b003e0e7b3c14947347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a1b17310694c0cf42398c6043f547348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1380746797b8c2e9f73861d20d7d00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1810b58a4c435ccc93522e0918dbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61f930f7f5bcf08edac48bdeacffde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c3c939dfd92ed36556393369a045f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5193bffd6eb0cf34bfbe82d1855037353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd949aad59a25a1190eef83458bedc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38893a5a9f6c09e922a82729c9f6fed4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063831a7ef6af7615cd18ef9023e70b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a347cd2f35b1a72927e57313cd6260b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe38b1c8783460cfd9ca762a1812905358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1290effe7cdde8b3390d0c293b3303359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2376ff953b52db8fb52cb8ee39032e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d54ee8bc24368076491ab9cf4fcca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53349f5b393e85f47e21eeeb0627e4b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2bea5d04eba0eeb8ac1500d21b639363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46000ba947b5cdf5705ffe1ddb3e5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e6e77b8da529c233d23cff0f75c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525f7bfb64123945c3907c1b471d5c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413cd9414c392d82ad6598dd0259226367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067ed30b1e6a0da399052e9a2349abc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb31b60bb8c147cb7908c12ba8bf2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec81a7132031346befb9189a562e90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d827a54481b43dcd6fc8420d6c5eac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a000630fa9efa197a8bf9fc888043372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60288fa19758f6ea2bb06fd3efe643373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68377fa2dc70858b026c5f7a14c59772374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caadcdd691e25e68a435f8b7b9dfbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18fd6ffeda85d4e705cfd024888493376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bee8db37473d4d93581f9ebac1f667377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744755987f0a9205bb98114f39188146378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82e9fc7c385f78a99c830a0cc9e024379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefaf37e5a386bba85cf3d072835e84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c8bc71ff173b36d0ecb4687d6d1dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f4333a6d9ed24a196d7835deb2e7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5a4012f933c5fcc38e100261acd52383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea96867fa5b068dd826c0b4137c4555384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0c713c94afdcdfb0fc088cf4c7701385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20159d135c943d7d302f110249d096f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab5eef65f04435ba541f9f55e64ebc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437f72e25f449a5ddebdacb77f25693388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a3a79ee8214de1af5182561d7c8c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ed8994e5815f18d67380a6a3b63b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94060888a28c14facdbb88acecacd0e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb3279d8d7dd5dece8ea4d3c5cc345392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541bd8c371a124d902e1e44354e6d90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feea390942767546a51f0e22ba0b159394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681d4e7d4a2a8fc3e6e73b585dcde14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dc5e7216dfc2b0e65a5c5c1c40083396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e4f8b4a6d96de9ca45d243ceae690397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89013778336a7e2749343cabbbd0d21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebf7370c9882656ad8036b2d250c43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4220e81e408d521c3687ddaeec1c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4182d6fc3a4b6f8a88a01b9830308401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603eac1b9eb1be54483a767c3dc4d53c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b2649dc026a891730e3969463d2d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3f174e30e5344904c0ff481528311404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f410ff5f34b23eef7f45ec0956f9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1164d597ac1476d3640ee542827f76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e9dbb783777d86fb306ff77559409407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008d8f899ebc13eb07edf27da99ad1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef6bc4a43c03bf35c0ce789aa80efe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7d94f5d55a27172fd7c8f7f554204410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b1f92be91ef5c4a2075947837d90b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b859ecadae0380b4dcec38b2972aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc78a6ca7a037cc913f3c9f45efc54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67718a7f012ff23416bba937216a5b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe41420ca9722943e4629712715b521415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ceae341f44314f532e22f8612e0e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cb5523b7a2ef32115c39727d6a18e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca45df3be51dbac8a60b2420c7300cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8307625e95e30efecc618bb6e7ff976419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e76f1af447719fd2e70287fc6c5d37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02215951faae9e35eedc5b48dae4cf88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fce3ff80cf0bc07bdfcae85c3ce49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1efa383e15238a7c1eccf19d11c6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd0220b46e151fcb06455b30e49cf9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712694485c8b36a5d8f68f757b4e1ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd896a6ed717b282637dadde8f033c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041600d7a3efa3fa9ba7749c255ff74c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2505300a851429b72255711fbc949428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d28f296c5ae25cac9925f2876a2f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee96b1d44c3637680f6766a99a419c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073eb98bea23e1ecdf3a1ba6ab46b40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671c6c0fdecc12cd35999e01a679142432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91760bc8a1bf1293ba393131e0ba5183433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93c024f9836974c58cd8de7a147d18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27391830712cea104cca9a1a0052aee4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de0ceea10366de69567a2dfb1ff7f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacde834f3e5f46f3a2ab706f1357d03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7464ee5b04fc6c05053f8c7b55a3349438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed50e408871535245c1e26916c870b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683a50d9a5483eec53604a6963fb135440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fa4005e607fdf69693f706d50fc7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972efd7e1f8aebaa1600deb3886f4b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bed696933e043d03bf21302ccbec3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f026fb0546be9122a6c104b8ebe99db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffb7bdda03e374ad05134709b41199445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6788316f0458ab58814f13dd840221a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac23bd1fa22a96f71b3dc673b629df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe90f68d43a1d3eb066c9f54100229448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bf5c3b93e5336d57aaebf2e19317f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0a86c302a6f33b56e4b7197fc091f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a27d080cd200684d8bc8150a031ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2021854e5ed8f9d3f9f11ec9e4495e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17b414a0c80c9f5357c5203d3e27de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c027546003eff63634985aeacc9e44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6635815bdc439de7eb4a3d9c43040455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc70ec4427ceb01f4481681b19fbec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b25f07ea8448d5bbb0c30dfa6928f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fff01725632a69b2349989c75f449458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffceea12e203dc477eb5b5f27c67fd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c37787b7831fe98f8eb3a03c63656460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9971129aa02f62bf0866f0723b4230f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de0048ca3a6d34c63cf2249c43a138462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525904f0c6af191b422adc7926cd483a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054705fef47bb1adcc1ed4492843d912464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283089497b2a2291783a14d61acb5281465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf1733cabd7f76561f6604e9e4a046466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d901a9435e89f1c42e863f43112042467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b72c2589b6e82df1bf75cc282f591d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a6f3fd521f8d5fab822e33e9fee93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3ce24b43d41e04e5166a0753592cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa8fea523101492d2dcea1fb18aaf6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481ef5615ff8902ca95198aeaae5e62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266b92ce9e420a2a2468529f869960b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1590693235eb56722a7f08793f8dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b377df45dcbabe99cfadc33810a5d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f939077bd9908aa83030e7da572fca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b0fbd7a706e5feb3f74070e495d3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c5773f79f4c3db24e3268f3151a74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925d9916899f1a80d9c3b63b1265017479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bf605d5e1d9a5bfad831f107fd6c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f33f0ec47613296e7f0245a589a5c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faf6b9bf326fd48d4be5f912047678482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1ce01c39af4db9ebc914de229afa7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65319cd7859b3526a8d367fe016b29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf58c560f262fdf6db781f88b49db5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ae7827ce5bdda024ec5e213adf38b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8abffcc6380225fee26c23c223caf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8e5187ddb13468c755e034a697df4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3db636e5d1348af8f5ad1dafff52b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6074be287d455c629641952d6c7c681490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4c91aadeb78b9edfd0470449f3132491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeeef392d8576a500fde82c805be35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795ae185c63f54518578ea753baa5c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6b89deee4d9e2ad9d6cf6869d1726494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6611008239d6fc23b138ad9d9756ce4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a1db226a9b430b1791bb89202c153496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0038282949381100b44b3ce728305497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa2fa47f9f6bb8f2978d5e39ed2b2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603db2293698f7dc0313b3d273ae9b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9803bb62afad3f2d261f39a3303dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a7dcd72a9a71850d2baac5f9e502a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd674057ae42a2f5c5366c290e801d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718af949435ca3eb082ff4849963ee2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4698fb7d7467e8e12dd9052eab5c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68086874b30156425a152b1c0d430a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa978359f927f8fdaf4525e0792d1d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18c932e056c565b18b46d85449c74a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993cb1ed505a4b5c1bcce4aa3046e54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1d1d4939f67201276a6f317bbd2f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297b777682ea6651b5e8e2319fa1f3c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6680aac497e195d29d6bf8de0b2495511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06711a759417299f5fc8607dd4aec67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed640ea08473125b659123b6cfd510513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a22e5f34bc19819bed8a5e9ee6d689514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf94b1689b50dcb995e4ddc81930aa5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552778ae0059828dfc53212ad9c7dff3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce65c213f13d8baf443da4ff8d9d17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80075d09bb995aec5c6de217e16fcdf3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c6632e735e41f6e37e16422cbcbc8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36624252a580b3e77b48c21578d86ce9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fa768b138ac529e67c4817b42c254521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d4b8fe3b9b8886fa4270608add058522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c0209c5c33d1e8c96c788c20c10ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2943a3a0f8dce752da5e6903cb75e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b6c9eeb6dea7d8a11a3f495ba9c58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece0b2b965af47a1fbabe6c73ce8fdb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b51661665f5c120e41b677b1b05308527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb6590f4398880bf65fefc1d16bf8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ce84f9137e5af3d6817f56e97373529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a9293e2de65e80e7c06c3fedb8cc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b01a63c66b38d001c836f96c22888531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c4a77a803579eb51aafbe400bb6af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fc9cae192eade59106027ba1b50d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c68ab281ad12b7cf5dccdd795df364534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30540e67a8ba3c3e6b909c4b51062b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea3d4b6d4cdb189320a0f6236e1168536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e680c188ec3418b300acb914e4e3a15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b662659bc3c984c300f100532f3397538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530ef661d97f153d79c90704d97b16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153366c45873eb6a393ae488ed3e6c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702e76ef1bd320c2b2129310d3b0fa9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fd7c0e8221e69095af543f4452ff9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da08fcfc1fa3427f72998344f4ca6b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a97e4783fc156787d04d41c5f85291544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da706d4df50ae5fb681d1fb13ebe645d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfff6a029da0d35d5e219b25602393546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083108c1c3decb5f643c80d2dcb81f06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fdfeeb2015054a32d6c2adf28a6d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58c680cd14eea7216ccf3240611fe5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d48b30182167d97ad2e56647c07b5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095e1f8b0b5aea0954777f58d7767ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493033788c2c29ce3202bfd520913d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2c378a25f1391952ca41ce45f5151553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8978dc6a21a0d184118159ee1a6e5c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95294c5b7c6e7f2de1bbc483126b175d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddf04adc14d584f7062ccad58195b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f97cc0672282014f8c4690ba2458f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc942d0773a4a47f0cd3175db9e8b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e5bc3e6b3b1dbeb921d17fdc09cbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95203ef0a71e9d96d6d4085fb0aee264560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d08a41f5b154037e249875b30ae3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c01c9ad8529cec4542feee7b4202f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e32eac23f32d28d760858b7aee8424563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f177701209bf18a1ebebd92697c08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0870a4005a60e5d9ecf93ad1a280380565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0163f591739defe7b6375f6a8cc9214566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed7722f01320b4614eb99acbbccaf5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3601f9ba8359c0c66b697b7ea6c0d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e749e0aaec7970fc87ebe6d49713df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e54c70f932a5e69115afca15b01e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb60de7a9e9c28d7715d376e9378560571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f6ff7d16ded5608ef7fcbb1b4df07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e0bde9054b95a671dff895d9576a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938012ba77b986817461b01a3e421174574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4b44a7269e6fc1139fdf77c616830575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a3cd5d527ad4fbd1f70ded136cfca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0996d69e442eb33c38aebdc73d8ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ab7f7511944e1a0f3481133c67001578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff7051c4d3974bca77d1d6675cf6d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8f9d737278a8ac8c74c8063a30f43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64204a180266e0d7100d410b8dbc51ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacc98cb7f0e082cb60ec3efd217501582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cacb5bb6d90775745e9c8c1fa5ae92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5204dbd60d29a65bb13c28eff8eb4c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f36ede85f67cf929ca612d25bcfa06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d6ee4961f3b9797f1e32ecd46ebc8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae0afa39c2c2296059a58a0cf113b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f61b4aaaf33dd56142848c6852485b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a604cb9df93fe13b1519d3db1e519589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f97396774715883d6ce94b54311d23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e350e72d38d55a5d9901bbabe404c82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb5fc9366d3939b04ec4821b63dab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb70b67276b5b11e27d66dd001bf4c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e7cafd432f33b5434a83c3fdeef19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38583e0136c96c452ff0624fcdbdbdba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6e3c4662394165db0cd4861c14ac3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64443dd9302a9d439faed4ba16b0df1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec71ae8e776d68c6c65f280c57817b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69595d3857923e9a1fa4e32315d53b1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758c2f9692c34fd7838e84ff0f7abb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e591cb0e0b3c38dbcbe7d5e01241b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbca89067cea8c2f4ffc44532ad712602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e84085cdabdfc114998a124264853603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd11bdb59234b7525e54784e47c507604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5c40e4026df2cb36d8927f00ffe84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a54d731939665ee9b395257fb6068606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefb6a3921583019844d85497c510e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70725bdb5d482753be44cd69549cd549608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92b59cb1bf2ca909fc6967cfc900fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29df376d6c2cd6db0ef14412bf869a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a424c6ee60cc939408f65a4a7b21f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3d5f56490076268ecc6e1332b54e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fff7df17f4fd7d5632e8e5f042f7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30c09bc9338179d60b4dbdf721cce1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45b395442bce254ffb542df1dd9c58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6982382f90cfa5daac8319f338f7e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff586183f7e4008cc3c2c407e6e7fc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d1fd708767bfb120d86caddf63974618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1ce44fdc01524438e56f732e60d1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08286deb958f06ddb30662a4aca3c439620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5400bfee58c6fa239de95ecf37c1a78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937838218b8df0edb3cd36c6b807606622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504e569b979743b9d8a0f5f59b2cf33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b500d54fd940ba75f5112873efa50be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee6896ce0720bc4af6c06a1a6b2fc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690b6885b04d31dcdf9c3fa3b4f6c6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cbbc3c66bdaef5e145997e85328ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c417210f835b14f5a9a4ddb6a709e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e64bcdea9e0c62820a3330510135d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c213d455dec04bf540e9a734d46e3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfb7815686ed4af988572b93343ba9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6890245dfe356fd77966b9f364a9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0defe77bdae4bbbf175ff44e2907527633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c8439661d7d74b40de7fb1a8a6458634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813df8f6e0a602d14f079dab5a57480f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e12691727eccb00dba6eafabcb16f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65204b4b3aa4e8f899310377727769637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098e62da5560c51d10672a875f33246638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0d1810df43220f20cbfea24823b73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881654cac26a78efdd60e0fd9e19f00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5fae51f40f3a9dc12063f877bf957641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438ca00854cd5e3c1f4e0a460b25eea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573e74a9cef7322340d7f71ecc404c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41667a53959d2a58e1ff913fc6666f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe220f0afeb6ce2f6895d813e9a2959b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261184b070fdb0b121af6b5fb90f57a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483fd96c2dae4182c3536fbb3f16712647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8447ec0aabda9d1866e2ba5f29107648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc86127959a373298e0b8244d40e40c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b722671e6d6324bdad8fb8c34c3b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446c66a9fb3a512f9cf731796b5ec0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a70515a160cd2780b20c8075b255d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a17963c00541fa0066682b639a6987653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb748f269574cdbd5b3fbda363520c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97151fb8a5a55d09cafdb8a14c07e550655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccdc52a984e24e55ddd9ac120c3d43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac69a7697ee1114d26514d3b0b43112657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec4ee63d7f56eac92bc3fec4e2c936658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff27a9f3834702e38e0f795720dffd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbd74d2a3995623d56e02aeb382333660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14b5ca7f915668312ae2b0257fba7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b502a6b8b64b4ed3341f2c4fedb1c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8a2d4aa6d7b9a2f9be2bc62d0c6e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392da1097a462cc40a811f5e1ea3aabd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eff2f7e233abb79e2851f42ba851f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220da0170685853e5bea73da61719ec7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ed0902c4cd81c4efce6a91b7d48b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29cbabfc82338edbf6d22934948cc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e03041b5271cadf307b635853730c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2356270d9d13981971115b77aa351670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62de4921a2e5eef8166d072b666830671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de274d3fb4ca79f925775e5c89fd9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a785a9e009d8595f26069bb01269ab4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6250b247388b9ef522230135ad1738674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1582150efb3b85e4d77047923c3829675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683adfbda8f4bdc35bf8e5d3c81e8d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5fc03b6a8b844f63c495064c2d71c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f1140e61e7437516da4fc65bf190e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53ae3144138b1791341320743057d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de420daaf52eb44654ef2767a5238a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e19b4b2cc275b29468569f929c4a5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8509f32f4c8f9f4a06071e35a5840c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e585c6ec37387cbd4ce58a36eb0390f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25739001279c5e908ccdb9c7b9db6e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09659fd24a239a7872227385e31cb749685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1ae644f7b2f6bd370a97b985fe876686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7f2d1635ccb69454b79c7466e8366687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a9d16525175f318c1884efe233bba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e92db88686c4f71de717cdb485560689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7944d7f99bbac0105d4d5a31ef2da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb800a715dd22ad92db19a1d8169a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12227184d25a5da679e43b225962c92d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2025f845154e4068f3f2c0bbf70c82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9b66d2d6e2900dde5d02c6e954feb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d3b4d9161e9851ceb7fc4d10c99d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f02333f6370a45c5eddce2856632b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973173a025bd5ef710edfeffd175d2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdcbb3d4d0f04aa6f879f765f61f53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22f1ba22d8f2075dc1161118f516ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921cc8d395e44e6559fb228c995872b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e455b391000e661db80fb51705321701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247f5684143ab0e9c769f79e230f4c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f011ba2f58302da1cbe3fc5a27c6d93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1418d684efbbac2b1225da3644973704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970fab03ef4b268c9a0946d3fc17d59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfa90c1fc6b790c5832defb7404fa5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d259e172ba14147b6c1d838001697f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea24a515552c5bd7f72c857a3614c91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed4aa2afcc907b5e01a3fd9f057b74709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fed6f7b0644fcaddfee2e34e2f9e34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb957321f5da72585825fdbf10a8d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2b222031dc5e17f7cfea20799e427712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a921d21a9a920accda6f559df43425713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ad067e4e019ebd8c62b5d26a82599714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509031e4176d8a3e452825e8b792cbde715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1446dba45978c3ae180cdcdff61f77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaad730a599d3b0f6e9f942668c85c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37e2ca580d5816c3a2ddf84d412c5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3134c5c0b5e230b1fabf21076f5ae8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381ae79e14e3ca131e413e0b6ce1187720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b771bf8637d247faaae30d3b5e030721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411a3dab38909fe0bfd321611f13311722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522783347d61e5558b15c12126e5c684723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8863186aea8355de111b6e6796aec01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137b48316a6989f7ad1c3d8aecb91e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdffd2cbc9fbfdc4eebe270e52c313726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb3f1d66ac8f8a73d1864f6ddd6b70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee028cf918fc22008fa9b6f7f02c74cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83b8e224a48447c12dbf76b27046c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ed01519d3e60e61b4a03636372004730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687942d5d786d33ff92a9e98b456f2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b9a84bee6afa5f8c5f01e0f464184732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbde8b39a5787d699c7f0764929286733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0778f2550cf0d3beae66f258957f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add44b8b023e72c3609a41edef19275735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf7482544ac68252d400b2a729dfa2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80d05119ed54513c0d0e5c40109dce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a76c068ae8fad47def1a15d058ea68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3ec644fe2132eb9ee81b64849482b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299144de90b82067bec50cd98dbd9ee3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54a000e1b499b5bf02e987e1a88f7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df155f4f0102ee4d64a2f768d61e689742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc73382fb55b650ec0171aa2d1146f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9390aa81d9af55e737b99c2c610a934744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7027389d002d245745184d891549b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb97846e6ab49872ea8bff6a8f3cac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319825f543291e6fea1f6b9ba460a27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2b7f947433f1f0b38740e4fc723d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0464ec30ef2a4eff024a75dc9a20f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e68b20e77621ff5d3933c23d5a5abe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6491190e6db3e06e4e629875900a7ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3a3e8e70081e8364a29ff1bfd5f7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a02ce3af5459f8de521c003e6eea30753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89d85ef88254bb8ee97bb148239dd0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead661d56ea7e5101d8dc489cf40155755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb85e96005e96a27fa5f4390870933b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb62630f0fcaa693831508fdf5813a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cadb5565fcb5f80fa4c793942ffc31758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd18f52b181fedc627be4cb71901115759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ea3ce3a50a22bf040e122cea62ff1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddbc372597425de3173fd9db5f37b0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fe20634874c011c8ad42ffc9ffb2a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65373f45fc41b2835ba29a990bb803d8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c0df3b8306025f664aa7ada6998e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3a665027ce420a2070c8f49e0da46765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79db3ce5312a2b78cadd1ae41ffe36766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b76b6346424c85477ac959012e40ba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ac3b17f6a255d5320bafd5e5ab048768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125b78176113bf95f620e558b7958bd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd831f41dd4c3ed910bf52bef145863770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052108c8d98a791d08a6521de9011fc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f5274d1fdd1eedb25e7abe59f64e0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13917a1ca3114cb6e055f073ed57df2d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f4124e6ae796e95523b277f949425774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222cbbdf4ee914022d8286a36fe5bd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d9bf910de4b71f351be22955fbb34776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c9ac4f5b6dedff500fd997cf117aa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d39bcd1028a80e322ae4483e99e8da778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5881a1e5f4cdde418ede23db48ef694779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0e6c881c442937909a6c94f92bf26780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65ab78b2ba2529ae7d5eee680df3e3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a37f2f0fb106ff4304d7714c0c448782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f74d1edda80472c8f08233ad76138783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84a0fa493aa272c3e66c7872059bb0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc665fdf57ea517074dd067fcb0530785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1c7f9229b2f3a3034041c845b0ba8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41f4f0d7adf302984290e158600bba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496598f85f27d5f9f0580eeda0017cc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a7096ce74daff45e2527721dae484789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87feabc8d4299ecfe2a25a5ca906a9f6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bab81790a16dc9a37bee8fa6ef2083791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e973c88ee5b24b100abeeb6d461f182792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cab50e763d8ce16496d4c1e2f5200d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51797b6e535824c7bc59f8a6d5e5717f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376727d1f329bc18031bf310837183f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b40a499d5151014c2905097c2f6c94796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf33c551d9d27e3eb4ec3fb8ae11ee797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21c63d447d86d7afc8b4763e0d3e42798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175129a11e3b8bdcc9555c1cac2d1d7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95c4331ba407676d8e23dad797cd4b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccfd303f23704942d9e1fb70ab096b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549c87d308e69f0a5cef60ec77453c2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e582b7c6d81f987880482e940fb8a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd9dba573c4964fdd92693acd8e75e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3a9fc172d258057b7c3e673207db1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f61611ff18ad77e6070e0130965fd9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce850a69c8a5f0096db283cae9227d90807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1017aeccab0bab07d8ce342cfe48c60808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb60c0d40b5d5cabe8634093c9f46c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725c5bf90b359d6457cce75e538e81b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1c11b106c9a80d44017c079a14604811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a29de3cc22a92b1dd7af71dcb56613812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d56aade3d9f8ecf577108a34ed92813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dfe3cdf67c491ccd4b355c9447ca0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecf4953c0100961327c194b91d6784815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0c3ba98bd39cd28f8d12fb8108206816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b16d425ae875da517f39fa311d2a14817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d58b7393490f4c611b4baf39af1404818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd9f382ac4723a536e6c5efb8215cc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d7005cc3be841d02dd901cfba1b9d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc56295bfbb8ba36dfd0aa4973a193821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5311d1fced45eeaaf345a02cb5f6c62822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308e736b258767106701b0f87dc5e0d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6ff5968db2b1f70c31b3691911b7c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b628d90826b5ca3e02e82f6ec0da3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896f6b88fc7428c970721ff8ca2dc5d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8357933af5710c4a63c8b9eb9ccde827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2d76af0d4838e73efcafa9b3790f2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41286798e231c891d6fdcfc481014814829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711c4d730a8f460fdc60c1e2e5c1766830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379effb8760c89380be373f680ebe973831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb37180e99fb0a847b3bd089a58d43832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e9fab39e8efe1aaea205c20b98576833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61079ee8aaecef561cbe8f633862cb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2850bf81d6a2df53b5345b5127215835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0cc34dca8022e5bbdbe9b675dd7cc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3a19cdcc79afc3e50ac5ea8aa320c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ad67db38ef93b097b98329768576a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e95bc39a7b6318c68efb0ca86facb7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ed9e6c03273dee99a061ed35be9cd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4098d1a5b9436f0b4b25ffedb4d22841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272449f593f053ffc4ed546e0ee519d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b883d9162cbe7ed612242f4d68af1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b19079967d86eb1cd4375a3874e70844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36c4b91033e551ac4e05cbe5d456b9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bd1b487572d53cdfad75c561dafb2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fdfbff45678ae0cca1bc591400e30847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20298ff3658a257424107a907e7eac24848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c15c6c6ae90a299afed4d56a96a0d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d9de52b8ae9d0703a373464df8725850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151060c9438a14df710c9d64812b991d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d99781c6245ded72ede9a22d5b2aa5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9014558d15c649b6d41c7b0c170257853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121fb5604e55a576869a3640b250220854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f0b87c99cf287ae7bee4d01030c15855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbfc4e7207648af333ed3d53b436f4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4567241f79a71d2ec8e240553d71d9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0161cee28fedfaeb099c721717acbb8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde58553254b0ce259737026a1c22cb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b627b9da72ab2a1cecbba9dd11c4d2c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ea71d659d6d67041ecfbda46510b0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa863b54958eba649210f1aef388f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101efa362f6b9cc72992e9cf51f1fa22863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa05f952590059af1807ef6f4bbbfc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f06e768795de0a1f31efb6576615f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ebb9d6ce3be72cc54abed2558ab97866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a1e3eb091ba9383bc9c226e5ec147867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65089c77c91ea0b77ade0bd038db854868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3d893493db35764185ed7b8044f7f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9686095bc4b6e6161625d0b3cb56d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6985b10136ac2b7b3465a55cd21be871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff358dfa38dd95981a85c60126e2b679872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c7f33a86eb0799b1d74d12739413b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1079e9d97de9741fc1dc164fe33fb7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee3223bf924b7410433f51a86b148d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf19155f781ef05243b47ccef27dc2c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37486fddaf3ce1d8714ac730965fff6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e521ff5144459019f34c994327c7f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729e33881e07c79cf450dca43430195879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a003a83e09ffe2e3185a4bdef7c6685880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f70f8a7a379373b48e6ba6adef50d2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533483108cdbb734ffad1c36c20d09e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f694f07401cd605ecc58540b2a024883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13bdec93bd09a2b10b2469ab67856a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9ac08707cd25a54ce753577e57717885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05509b15c98aea009f6c65a7444f617e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df514a3a501aad9d716ddbc4057347c8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc99959493e20b1d4a121da07746d0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7b6be7bb22287c66cd689a9b6eef4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6f4a11a09dd1070d3ce95ee4179dd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f51744109b632d90dd6b555ac7d7e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530f201b5613c73184b4b0c3cfb9a2a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14d2d3a340dbf3ab0f7f23522b7db6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0cc3263163241bc4664b4d21f91d2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd680e2c81fa5e0ed0f900e0d4bd3ff8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f23f5ff1d1c270eadd8ad94dee9241896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887cf7d9b777c1494d8a2d2b4232901897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c366ecfe1eccdd405afbbb01c48bf7a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86889d6059c66bde2230f5fe477afbd0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e379104f1d538222fbe0107175791900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0606396322bda77e010ed93842cacd4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e49fbd93c8f5494cddbac2c08a7cc7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b1177787b09b015ca2fe074addeb6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf41e8e8295f3eeee118672bf060917904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c94fc42676ded1a2524dd45ded55e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08830f7b55ebb635f881a8f590baf567906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8443efe9bbeac6f3c5479633608e76907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfed69ebb0c8d7e9cc4af2243487a44908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5480336d85883a14db9d2b40eff78d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081caf23fff01a183dcc2dd96ab6053910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4ec587e6c94892dfc5fe1157a2c7b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7540bb15cc6ba2ab07b8c5efa1acf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa18f90e7d8d83d2b834f9ad4f2fd7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d0b41510b4018c58f7010e290f01b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347811df0b1810de2f65ab74c78cee8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca60eb2a6978efa339116b77627b55e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae4862939dbc924b750479e195f76e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea938819f87b2feda0d70c41c64d23918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfbb297d089f4540f7394e69fc2b42919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673159000d1571de60bef67ef230cf14920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750ce5785a5e93a93ea8aeda7b0c9cc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7973c5943a47de34394e11c38fc2d4e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b36120da94d37375132fff06c8e69923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4d4c44a5ad23de5109d82efb27f7c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706db568b37aaa49e772b2e7b9b0bc4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc02354dc757f8424b9b68ee264f4a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd08f90954ccaded6a82f5d1b233616927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e16af706f80e899fe9c01f1aaf41bf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb997dd6399ddf3d68fca0daa8d4330a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f615e622a679bdd218405235885ed3b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fca39c2cd058128aaf2eb461e23147931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd579cae3a24b70f740eaafcd070e76932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d32dadc810e4956b72b2303f3e49e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4c50d2f927d2de299add87a25d49f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489190667cff235ce13eed5967abcb0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae72e56a7eb14b0a21cd4478e2e407936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d852806506cc2c7afe2c4bfaf10c39937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4bdd950c51a74985276558cac8914938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e9903778afb186e63e821bc2d9633939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a673e4854525fd35ddb3b61f993cf6f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c472095b577cfe95f42d610b20897a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89337df7c10384933e7169796c5963d8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822811238ba7984de07673ad8128acd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94e2ff977cb8f95ff23a1f58b13fc1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dee2d993c180009212243fdd8172ac945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e1a2a920f0aa69d20bfe0fc3ba747946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3864946ca3e1866c209928bbb86d3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a551c55dc92e1ddbb63c5b5322c0c6e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69f92bf4fbc28b987f49765b6b2940949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576f079b1d4c347a34ad0fba4c5bf9c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50635d769837d178da0dccd4b0a355cb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ee2c22236684dcbaaf07c29a109fe952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cc5bec504a471cd28f283f986e595953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd906ed99bf464258b98fb46f939ce954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d94858c1ec919544c6d38c8551d3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1245eb244d342d1ea6e8dbd7b7b88d4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a568b42940d0195321e0015bed076957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe083dab9be4166e3b714c29ced38e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b6ff2e5b77d54cafa18aac574b6ae959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb997704f5adcd0c7b3c7a3a819add960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce513d33c475a1c1edcc849d284b0c3a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9007ddad84be64823ab65d8dc228f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d063f9f012eb7cc764a8984d8d7737963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae34870220458df9bdfeb87c7dfb5d8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac156991c05f198d1bbe8cef220202a0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160b32545720221df82401c376bb2f3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac220574a8676f81639289b300a9ad35967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b628a115ef55a2c9a3a4052f59e306968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa1a3e9008b828eddae23500618da3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18518ab9a63dcfbad8ad74bbf802a84a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd539e002719138ad172ceca8d6446c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f47b5e3b5dadfadac259f0ab3cc23972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618f9cc5dfa183ea536b1fe120c6175973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf7fadfebd4f805a5beb682a86a9b0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273deca8f609c1bb7bf0b37d98729bc7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7174e76bbc69a352de6d858e30df2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dc706fb272d2a88bc0fcafc480c3a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dffc788e14c7a39b0e3f6717af501978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56268a0b45a47e85c2c87422b8e5c05d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f52cbeea024ff61c97af3c112bd605980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652cc188fad11033d0e152ac7c216e6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92587afdd4c0c4449c9a80df90e6d599982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba14f9dfeba288f84fe53e05da5c4e1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e655468c991c1524ca52155912944c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dad1b8800898ebd47eb6e2c365b0f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd84aa9deec0c3b22c974238de30535986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e54a40c27ea82eb3dababfaabc1159987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d448368e74910f7508b62f05238657988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc53e62a2b03b2b8172c3db479beecc989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d340733de7c24bfe12edcd3c5975e1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cb10118746919cca9f27c97c33dec991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665e9f6ac438d39d9d0be847a263ba3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b119aa6a6b329b371d86005743fe7e8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf87b750cbacac22a70ebff15812a24994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296388a2b028dee1911c20913fd09b8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee45c2c5c5372b04adaebc4d82f42a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fd5aece33774adba4b36c09ba6b23997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>