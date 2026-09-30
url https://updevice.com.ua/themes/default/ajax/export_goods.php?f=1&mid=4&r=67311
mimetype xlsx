--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6f624386da144b3503da7906a5c591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf131ae4369df869c263437eacfb702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc7e65351937a2fa387e39270012ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9041ff74cf44af102c7fd6a9369264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0972dd023a029e749c450dde057975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb574d52bc87ecb4bc006a8d361ee386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb373443bc34aad222fc109c9041d007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da7b8141730563caf4882121165fd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0a835db35405bf537edadf78a1efb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdfb9d0c9aadf849eb8d55e84c156a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716a7ef7c9c5058bfa279c34ab7ee1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa99870cd2fb3d94421246860f05b7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0856e744f136216b5b74881871b0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a43dd5c07a343d9bd7d13b1e72bf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c589c6f24d28e3a6cbb86cc4d690515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4bfda198cbb2d59a7fe29b96a87ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0fd1836e4b3021a15166212686eb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab219b65e4c565a540eff9c741acdd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f04cfb5063d9d35e593dbcfd9004819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0594ecdce000df037c6dd92068b1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0d619ed208e6d3e57c7b3b956531621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1df31b58e456021decfef6e0007ef322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaae8a7824d5c648099944452a0bfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede023a1863a4602b16968cbec75bd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dd4c095ea7d52c25831c0a99a0faf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063b2e0fa463114d56cbd32d6798b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584d8b4294d03079ac37c34a59aaaac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a98039068b77fce3d714aff8f89f5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65c74767f57e77612df31bb7402e6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355d263e3c18b09ac6424ae5b986bb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c0846f653bd6d4db2d8fcbbf03bc331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df20e8e40674495a06752ea25da2c5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c440e8440491ab1a5cce3c6e542920633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea147cacac79f18641fed1ecb0ecef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce73c97daf78485c0725633f0e896a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f431287f3ecf827f6168bb8df369036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b2ac50fa4086d98266e1529386e9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5cd01e1468e6c7c0e9ecf91688f8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df497f6f15ab633bedca6b04ef3927639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3d4fe6f73af5a2e10c3a371a8292d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bcf746458cd79ec142b996a16e6b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61303ab1bfd87111742d5b5b543f51942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90ea736f883081489bd443edc2a42643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ae6f8db61d0f8309acbd08bc83bf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7f5b6c77a26469b17b5d0dc3bb3e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbadc15107654c292ea23f8c333353246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee114591924dacfcb3e0e390944519447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5b5a09bf3a734c162d2a6e403706948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7a7ba2df0e1a4c4896631834039d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cbd6c69ed6a4b66d23eda4febf4b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96a4e4bbbf8dcb356cd6692df0e81651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5b97959909ebfb12d53f5686afbe652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975717af2056df121c6b12402646a9e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afb06d2594fda1499f839e8b93baa954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17541ac65b422ceb33fb1deea2b90eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141dafdc4c86e7d7f499f935939abb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627ae30f35ccb3e614caef888d536d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee85c7dbb28cbc98df305fe02e150258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d406eacd8e61f172cfc38585e14e9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec325f02b09ebadbd2d98138ec4d3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097472146322f0480a7de4f391b0b6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718ee29f218d77a79d08678ef06896262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a6a8b02bccf957760c8ca52b5b74463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79801409ee55ec768c3d3ce2a6e6d84c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eee8d748a743de428bc90f9950b31765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821b5bc892b97a6f5fdab342697b3af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd24420ad05b755954bf093cb74b5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cac63941141c8f781dc5051199ffb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fde52374169932cefbfa3583c1f2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ed3356354de8c7c206ad53eced0ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80563a55dcaa88615f910c5dea2485ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7ebf55f1f126899b029ad7cb52ba972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d453acef71dda79b9806d42e09528a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9e3d670bc9fa93f98e1d77566e13974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960cffbdb6c73b10405bf084ad19a6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cac0efbc595510987ce17a2cde76476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b1b4191d06a5f2760bfb6cf601c1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d31744cd8f9cc566070a28331d297178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d305c94c71b220e08f716578783854979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff09f0f112d93cbea67f917618a3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a1fa2205448186119a0ac89ed3d0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b48908833562b950ae5941ebc3bb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd412e24f59d31b98abdacc4af02e7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2983172305e07fe628c34c22eb92384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ee17fbbfe779afc17e2964fa6c1ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41443854c99bb63e027f6a7c4fc32f9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe2391e4f3115d20efbfb9877e699887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e705331f4db136262f63c7e165a775588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4ecfb0923c5b1e5948795ffa8361289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e2c840deeddfd131a28023ff5412c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bc730ad354fa7f2d18efb5cb5ba2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c7fc45580149b12e687cfed4ea21992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98031f7f4ec225f13ca7e5d3fe38ee9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853c3e5a66264fa8cb6cab16b038f3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59970819ca057391a6529a3f1ad0aef395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6424b8a195e004576f56c4f74337acc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ebb744a210ec0fd639f185665046297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd77a8b0ea2dbba15ed7b312bc1c95698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64968bf48f8b1c1a205cf912b6a9842999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66e73f7ed96abd56aa7049c6497400100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8525128181ca672cb61b692264288101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffa6107c6a137e44667c6230125ec3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddc4e315b7ba9930f2a6ee158ad03a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad641424a104156ae38a62abf75b1ced104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f53167eee0f3ab6ed33c1fc26750d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a079b21b074515188ee2428677f56b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36abc90c18a52b84ac383bde7a70410107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4565d46aa7b8fdb5fe7f8d5cba2335d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066f44cf82a81d52b5460efc7245545109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eab6dbef54375a357a98d6aadf38ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ff7609b0184e8120910fa5f82405c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e999880bd17c6c8e9782ba1e420cfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d8efacd90ed5f012a1b93a3e324b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75c801f1c0524e3a44ec50721b58d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1144f4fd3e2f11dbe4176a92b15bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af242eb3095e02b43c922271cb54d7a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150e5b54548681a38c9cd6b096d418e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b215fc18f21bea2056de5fff9e33f77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02819e13d3b4cf06167fd7524814a380119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8cd2bbca57dda5343ab40b1b32036120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1de734b3d74cd9f0d0ee75f134aae9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172db651c41d2629b2fe703bd3bffda8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de886f0f0a384e6dfec10b668ea1f19a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdbbb1b7758ca47f38bd729fdc8c6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca9032388ba60ac90d499dc2df672125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc2b7af308de626377619d3454dc9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fba4e5d70dab5a08d67555cffef3f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fa331347866d0e7b7e4910cc85a06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fcb97ae0329c68c985aa9c444ecbc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f1eb3e9fdf68b10b89e25870a3a5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec76d700598c42b5177d4f8c27ed64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d693b9f7cbeaada4d70d70a6c95a296132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442af18bb1a2e7385723bf91076aa00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbf8e65f3bfc4b8dc6eec90324e2a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277491fc7687c4bbdaac657a5adb162135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9747479e2353947c164b54523b57cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9eb55280d62ad04f66d7e01ad99ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb08a05a6c776d037581f43dcbc67e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea64841c84a83e586e1ee754be1e38c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ab56bc075b1fa3b29f873dc8ffcf0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1b3fd1a71ebdf5ac0f20f984904dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86625142ad35a4db54434bf839e8f478142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd075a3c98ae1a3974b4abc6a8a07087143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b7fd9e706aec3c756578d192de32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd46ae9e514a47e59f8fac75769f6a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec31503af575b256151ed2cc43e1ffc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09e33c42fc4fc6bbfab66f885b1ae3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95c962c0a9aa1768119354ba01082f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14261fa3869be8fb6bba38c671a5579149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f93441a8bece8e402341c531fe199150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09222ce66e1dbd9e7ade43e73c9397b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798a8cdf68640f602741efc7e1478e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa54f355a4e4fc23335be883ca89e55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4c7ede575b46d3481e6e27d68d14e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650721167b8bc06da1edbddbb04d9287155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe8c9c6832f77cfbfdd5016d1c0817156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476903217c70c6f0fe04a9452b74847157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c48be2cfc879eedd7b91136cc1ffb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706385fadc9dba6fd08eca3590a59ac3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a1d6d11e615ffbbda28f3db5c3333160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b968f74e2ab5c433170c819cf0aea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedbf08774e98814a4125b90d6a0072162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1fd4170d9726b1c96a598ca3a787b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db3c2e9bc877bee95865d98374368d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20b923f37c5d6f91623429cb40b738165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a535b722b8b450ff5c22855c95c4c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d1fbf1c631ae3bb0b60e64bccc831167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf603d5ea78dc2df86957c9b4c1d73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d489785bd92c9f597f036181a80b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8523c6c781059825f34e4567ebbd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c8c914ee6518bceaacde8a78de9e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be70076349a3cc2939ac6e72e8d3e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb54868f6d65dc33eca605186a52077173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ef1b53532cb548ff82cebf075bc6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4400816d05404f5197bf41e375f30ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df67fcfd55a0b17c5905b2d39ccc8c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0bd4e7df4d62f01fa695312a08e92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a45152742d1f3ada454214243989fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f79ecd90028e07643932a16694e373179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4c277b213507f6d692add0b98202c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d372226e54b86b9a77f900fb53ca0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1889810fd15ba616a8c3e7539a48f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7504bef92c3e052764304b54f8c6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da63165d3c94416016661fc6e7bc9c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411ae0e0eb545fa1d385db8b69d70dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c61f9a48fb7b3a25baae67ac3f93c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c3d25222587e4c4426a6fcd46da48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b268d8164685559c67c71b7497ff0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9d4d86a4b6d61c9aa2e7335065cf3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69979d1234f05e450dea1d008eac97d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaabbdccb31277d417aac091d6a45e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e86f6e64ec65ad2c717fd7e960b26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99037626b9f81b69718633984c4b48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a60c9bc5bfe77d3aaaaba9303c8c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ffab86c9552767b9c75d4b4ad1e7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65a8bc4fc43006290d6fba131e7960196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25d92a6fd8f0f59b71c8413e363b19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ff920ec8c5667252d76b1b52860b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07046f9ae586bee3277fd044c6d40238199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22924fcbbf3576a7e73be880d9e8761200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4cb909492eb8d022c8ac985417bc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b772a590f114c3e48175cabcfcc8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014209d19acc80ce9b59794db03d2d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c029acd73a9782036fb8d878218b4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcf25cd0571e054929ffb50453e4d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cbe78bef58e6d546425a5118da1a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51688bbb8cbb16033ed932653f9c21c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8f9c9e98cd483f830871b459bc69c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4304481781d9c2803ee911f812dbd55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3a096824a463f374d700408254e28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095351914f17032698b93d93f3a26c8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e17957ed20d5a932c52fa7bd49fa18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117a0af10ba62879a95d269ea5deaa2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5a07c4fbe2facc29484d6efbf6e84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e5550351c28e10b75b59ae227488a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9d4ba80204bc215472b005de58ce2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ea4cd5b1e2c6ed4638620c9a10f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4455e1300470e8d89899de2dd4a79d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75f35cdc12806e6860487298a37f1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d465dde3dbd82dcaf6e4f015236d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514008c283bf10b808f3f8b9ee5855f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefc4eb7392a889871fe9ec8f06af51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d93cdda7a077fc9951e351cbfb660c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a7b7b7b7e115d23e7fc403c3b1d49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ec324d134b9bc987ed24c77b00c92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386551e492c6f6f2b05d031597613af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c23a1ecbd6ee8806da33b71d83761227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246693977b67b006d66a32052eb2eeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eb1ee490880900c29eb803c591c3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0b083e8bf921d8328fe705c4a9c12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67540c112329ddf9967443950a65a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d28b2d71d99838cf8a918a2afff3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4510717a1757d35f812b828863ee379233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe737e952eebefc7d130a294ac78735a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45405c54d66a3236041b860ef4f0f628235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19672f4e0dae5e8d7b9fd0900e6b00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8a4c7f5946228df24624d4448daa1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb93f294687fc56e7d82d5eee390bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec103ebe80529679f8f273966804fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496b64d67542d20054f71e748685f5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8a3bb6fe06fad9de911f0292b86c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7dba2fc5f0b1e2db4ea3b82972681242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823d407aacc1d2019ba45ce55097aa5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34507e82fa7c9c572e5dc6560ab7808f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935520f76e78f071dc08e8e8174f7e6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a836a2f9e059e156dff0313374396246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6ee9e1b110031ebacfff1b1694241247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaba1fa9fb3eaf8fe3991694428d95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526d9a31d1a0c04670eaa0a000e1955249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e536386a1e138cf118779591068b0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605393cab345c5f7ec2f4568cd816d1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23053f46d775385e2875a19b4ab9d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf762ca19fffe41b693e7123bef0b4d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e91b6d5a2c9dbc6ca760f0da9a2d51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f396afa6ebb11025710f471880691255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8548d9fabfe6ba722fbf1f21613a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd1ce40184cf1ce43a26867de3c295257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dd21dc57a8d404b0ecbaf9b7c1ba7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2c01153d638d41894458c38cccbc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad87b7ed57a1a89676393eddef8a7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ff049566064074a83d08ca7377f4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc72a928b1d1e484f97b5c22145ffa0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7edb288d461599e2ca9d747690427263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bb36ae9db4481cb62fb10381b8fc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb688a393fb9347052d25a0987da0c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62860ce1f1129d83310820f545cfff5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e07e59e4a36bb05a50107ddba3fb8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86cd7fc61208207de015b72e0c1414268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5972bf2d8836f98dd285fa5ef27864269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535142495e29e3b504d8a9536fc9b7b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100d17a4dd24a3a266239cd67568a48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a0b97b0b6d85b97474286dbb14ef4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77400fc8ef8625e4ab3e6046cb7976273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1703c73bad37654cde89de19a3020274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d4b37cd1a14561eb716dbe75918e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024c104851d87e0ee370e75db09a1c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfe16bd82d86e140abac8ddaebb294277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31955beba8fca48f007f98eed0476ebb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91985b03a1f49ba9c98f21fadf5193e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe778575218cd57abb9c6145857a808b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bc6f9aee3db9e40461d8367f48e7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3961df45e55d8db9ff4bdef5fa82c0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a685cc7b6443007829465c1bc7b530283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71082f06e937395b4015b85c7ddeb678284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac533e889a3051a04a8a8bc1cd2454c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a3d2d2bf88e789676616dd4cff12d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225fe39d260e9e3f1265310faa439bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c3917089ce74856616517ea2cc9ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25d7532a7b075823d91e9a987d7e11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5992e6f16608663c9886c26487de77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dd5422a9150097469ff9820af1659291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f85d820cb98bd88496bf2a235544e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fe59f3c18ee32a0b840e2aece96d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5abe086514704b18a85c5ca8a61e26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99054aeb517c10ea1e396f95882ae7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa2261b5512d71effa6fc955d6537e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afc0af3faee287108cef6cce9ff4f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0238b22e69497c281de293db1d6e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3bee7510859a6979f1af6e298fbc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c6327abb51a33a09450e2c248e59d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0519da417308769f6c4d5c0a0598e60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd954dd9ffd5ba0d490228ca238ebb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b14ee8c9c96243f32f379016aa6eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab29c9ee397cfa7a9977f4bcff0be22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c497df2c96e1e2c351d668b91dfab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32370ea9654233be4a2a3bbcf53f7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2146e498887589a2027b5ced30a63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd863b9962fff019d3864130c6525ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67430520c6c059646ed950482a7e89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b94bbfc0b515ab834d5d555326a8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4c8c97f72e31bbe3a48ac6cab83c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dffaaa42af3b9611c69f6954312fe4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a4ed9d69f4d4be2183b8cc0762219313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd957f3fcb269e5c569fbe003593a200314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cadde0cf6c7c963957daa8121ea0cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea22798a4e269b0a90775416829b8b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca393528020592276048277e29d5d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052e5229cc0d2c0fb8340e8ad64ea8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f77b8985935f1135e4ed9d48330823319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180ea37cd19751e1c1c077fd6f9d8b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b19d4552cbe122cadcf946bde27390321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87009238ea2526f767b121f55a46b60b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf42028e2ecf2a7a523c575dfb7b5b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8e0066a884c9a3fcd0735c4d83c8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f39adb056cb5242f75503218ecab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa593b58438b573ddc79f245a9f6a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed91563091df79b7a8815f4dc29f58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dfcae55d60fd45386d71e911c301b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a480b19158e256d755b0908d9df645329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa4bd9f7791b9829e6c6dccafdc0a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c515b93bf5d7ab44d3e03dc98205ad8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bc29d99b7f83e177fed3221bb6f85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c964cf94c2f40cfa2cb6aac0baaf03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd0acd4b1c37f0db00a53956885786334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f2ce216a10600471c2f4ee7a6b096335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87215bf258a41c12ee9a596d8c5989e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a7368086fe159d46a91891d55670a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cb99de86876758d411581f038d58c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453608e7897cd8c7093ddaa4b7f186f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7da8a7e847013e703da2c372a11a0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c0bbbc3ef4040e1d6677ae5334cbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d12e4c313291ff1b03f1235478b747342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffcf4c62ad0395581eb117bc9ec86e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ac011ab709175b35634f263910a20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193e48beaa527f41063197c677376b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192ddeb9ecb4e0b287c4984a0ac6da1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd11cb01b986c6cf891cf858ada54a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1341efc7e08d24dd48200da5d93ef8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6b67daee085e92fc5cf88c28c92c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a467b3243a3f795f8a4756e56a3876350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3ecbf9fc4ff0938fba4af899c7f3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146907d75ab48b944d07ea93fb11f57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e9cad86150ff7da02cb46c04b72f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755183dacc9569175ed78ad2845b5bab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f817b7840fa4bc3bbad4aed497983355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfa79ab439e56692ce28456bb780f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f69ffa49f588e7078d3597f2bd1539357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533991006bae13969b86c28d714d5af1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabaa89cd728477054a7d00a589704b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae7ebb7732d27233d92541e805d8bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca89abbf863e608a4181d77587a7e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09574618cdc8716464d1176e715b6f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469c3d1faca6c6e937e460e426a9c2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670fb061e6aafda1870c9fe537977f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3572f91b921158ea7c17a40da4293cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8671f12dfcc20e74dc0ebfc89204e22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a403b706f27e8e2dd6145411fb8e98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962196aeb5f09d66e194aedb239522b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cb769ca74a1200fd507109abdedc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99521eed052392e41d243beebdaf3d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905a009731c8e3dfbb510981aa2f992371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e3117bdc6ff6f692e748c9ac214be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166e0b83734473f704e88ae74c147f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bb563cd4a618e63d080a5de4555fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aba6fbb832dbda866baef7b8da11d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb382f2413b5ac1b8dcd785949187623376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aabe22ccd8d817d1ed62c2b7b105c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fc77b9c929a0300e4fffef18299c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec9088c9357256ad51763d6900e4b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84afec2bf601de8f8ba1f3b76a40ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f78db6eefd7cbe415b3f6c62af9c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ffb0efcd9c7d528b6d9e2e7a562e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc887950472a81b0f5791fbcf838100d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e49ec05b5db15a1999e85cb069437384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c07953e02b378989e9fd7e37c91cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd6973d08c1af8137e0822e4f5fe3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b883dfba6762a853ce1c46e9162b71d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843769c91b4d49f6513300f428620d1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16e78aca552363d22a8c337da8ac2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f686b5d9519d2c77282974bcd7f47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cd2aa04287e959e3c2bc2f1ebbe87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f537163c939248587092c9de32c12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7abff557096632b6a250f61fa0ba26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df542e16e03bbeacf9a171ab1012efe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f9771231d7e03ddc25da7448c0f2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bb49f0ed85116986ce73bcfc60b8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c420620d1bbe72fac50dbb79f94aa9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bb1773d89ef034d76478581fb4793398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1419bb820ea9e871e9a50dec45a81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4b30deca8e1fc7a6e64419695b424400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceba79292cf5cfe92e75cb28ba2919401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441de96e96c674cbec80001e911693402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67a480904e151c6eeeab109ce69a1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe813375ac2ae582608798a06556c6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5ac940a243b75102f5cb1eef33489405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fb6015b52ef4254c7f4b08f4b5470406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7d21456df1fae9d27b58ab6f4f808407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a7d223f5f9f110848beaad5fdbd03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b343224794f66db33cbc4deb47abef1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc59444cc9acfbc1a4e1dc867d56b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e417a7cba9443a2ce61d4db8224c0b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294b613289d87c4e231f701deed9fe9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f603d1210f7bb9495547caf6d083364413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e88960d9ddcfd884033d1e19fba956414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11db5e539d62487bafac82cbfce613415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79f2782d445fe78fed54ff3830d6a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf6d3b858c2acc768e7d2b74cc2811417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98730f662138417d1910d2bd1d427b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c520e2265c5a1a66ebadd8cae6e20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5b4c9f2a13e295035c1657c814bf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae52dbacfb155a44e73cfad4e5930e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15de8744ebb6047f8fcbad0b3a0ab6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc3bcc60408efa1161c62d4fa3df7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e987101ecc12fa8be70a432dc3d1699424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a21e9caf5ac3bea41ef98f31cc5249425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b3b12b63f8eafd3e62930fc3d24b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46463240517351c85873037759faa0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186a7753eb7211a9643316581d205e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279d8ef14341b612541b4a3b394ecc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6a596007231d843085fc9d25e937c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3963fd1e63cd41438180e099b2e18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac333da378d136cffc5019248d0128432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532256c87064be3d58b55978f8d08a8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232c1918cb33c575e388f838f12e167434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fb0b0fbdab07267a8f90276e1924d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77a57265c56fb9d7619ea13024b87c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a3a733f550b0200b638f0a1d4ebc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cdbcd5b072de2a9e6bc3ea735422f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bf201eb7078e547a4bce87d40bef5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21cbbb42d6a30f92b27b7ae6442514440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f48733c2568fbe1d4018822f20261f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ad6f99400e8545a6f1e6fcf1edcb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c58243f4ff1c1c8f2d1b124359f5c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb889bd8b4e60c7a9c9254267aaed0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e07fba613e434a22635078d9fd3c91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd3f7a866c10599393d212b2a46ae6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262a54e7e67484aec1f3b2857027c5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f22fbe72813df988195f5c813a5a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a923550cbb846bf7b0772f82a95816e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbfb8f9317054180790317e5e448d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f53b71e670166f9242300579964da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745ff2ba8ac32228bd43d44fde16852452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1376c7621e793e6c2ba622187785b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec1ca9c74aa0d25554ed22fb18c85f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5052cf1e44185f646f2d66dd83ea61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed46f04c7a9d6c0fd4eb690778588e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d9fc58886b349e3cc21fb8f862bab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1335c643a9f715d31ac2817c471689458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8d37e3a426086259a0aefb1201155459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fa9950bf3b54780dd6bda92808a5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d8866b8284bea68782f3672c68702461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2195a7e17a809649659849d15478bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1dda04b5f7995b322a0416a885733463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d794a88520bf06fbcabce7d968e03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f99fb430c71360e212194675b50b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9b9abb1a37b193323e15ba19e3d30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4476aae39a95fc79ecf598557bc4b6f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edf9fae2b04fd056d86fd398f017c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ac6ef807fd00c573a714f37b1fd99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859653495a2eaa411fb3cedd01d72524470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bfccb6f58f0a199893caf73cdfc99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29489db42111a0cf2b293a28aaf3c6a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b19f652d260cc5cd1723a53fe974f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a07ccd5dcb33d810970d8af489093474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628b7e919a7c38650d04ed58d849287475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c07c5fb951c905eb90b5b53c05c1ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18211a2de72400b0fbe131863aee4a11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627e20a1b9c25a7fa087b20e09d2673478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e449c1da7ba50037451f9c28c00be1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ec76479352da20853f22b0262841f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a36f61e3045c0ad37eb9757bc26252481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b63477609ea438c25497902fca490482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f448e01506cbae31df9d2dd2f336fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d080304580e772f60ff50e2f58f22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74b0c7c7a524df4e37a33bbb19e512485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36fd75c27f7e6c68ada30ce162c31a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616ec7864a75737ab7274fec1e39fdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc650917426c8d03531939b7668837488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4d6cb7bccac576d7a49ff7f917b8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8a3e26334a70b0d1a2fe0cfe49c91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b72234aa3b6aad1983eafb805987b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcbb4f01d8502327d4a0968ebd527e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed83786a8c6dd7bcbc7f40164313c01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d02d1501ad86ed7d0d38b7bd6bfd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfbef5198a37a5d5d29fa5adada093495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924980d9f6e9916e4e61375bea678d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41816318c6dca36da303beac01303c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d7f1c0486bb66584b0aa2bc37b895498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe18e26efefec41bec0e5540917496a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7d9098440548bc4aec70226188857500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fc37fd12ae5c8329029296e78ffd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efd9fbb9dcb9ee4995b8d7948a133d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b354a0edf10edf40f11219f046bda503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf835985819346249dd6be9219feca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb136efe661817e8e8c328f258ede7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fbf3313ab060bb715e1e3c6410c3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbf2f23d9acd978767d232fcc775d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0b1a2508f019e9632ef584cd40ab8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4fc3794e635a037d3f1ca2c2ed0a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd279445ff8de2be3ae3532bbd8f48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02591d1710c2f2ff1a4837c1f4cfb63d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c473686f65e70239b124f09fdb361512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfc0a4b821edbfa44b14f4146c5ee7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22034963685cddb6229ea3172fae50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efdbcfc9141e3d0945ce5615589bf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6327ec9fe1c2fc73f350940e58443d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe061b9c1944ef40b02052ae94256808517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a30d2ffa5a57e7503d541f56020ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f5e8b1f777adaefc49f0304f1057d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343b4c3454720d6cd2332c24e5b941b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e866ec20d20adc110de56edaee5f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ff6cc4faff27e76bb436202491a14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd8448103ea5686e919a05af2234b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78be496078331323bb11159995af6aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc69dafc5acaf97e47cebd6d0952c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac788aa40c602d591d7a2466438461526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf49d5c13101501f544b36026f015e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197784ec0badb87b9dc6c89c04b1886528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114312756d2e0332241905487881ae57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3aa049b2d3d1406a8fee88059594f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384904f80df377b0f8fefe3339915e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fa6c0ad8422fcd56453ee5aa015ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eedb5ae2ae79dfaf7f5e026308bfb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3571f4e3fcf6f537e89b0701574849534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19d9417ba1cb021497141e0dce4758535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1832eef8e02025fec3c9db4819c131536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8669abae931ead6daafaca810b039537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09eb7854213521f9a10b0aca9fd947538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42903be7b546362df6ebee2034ec1a57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610745b61a4a8188d42bb4c27e2947c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0eef464e3c9d5c4c7113ba4706cd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda06e1d6c28f4df328c4efe2fd14be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396c3aa419eaa33c158369ef7a4033f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66363e3829334fbd7687e80ac21cafb7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a3db9199c02e7f72adeef39eea6ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c45e3713a66c2b9d093caf06a8b97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd43171e0be892b94c45b649c8e8636547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764adad17094f32e0b0f34fc3a7eb7e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebac41c2884910bfb26deac1763c0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be118468e53232c05f78ed36a155a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ef00ee734aa8b0eb03f31dc8e44ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e2b1516789c870ec7ed5ef58abd34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e263d4015da084a937bd4444e3d3d4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8260ac45481d9d1d7ce419b64f066554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11a03ff81393ef4c3de03e459ff448555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c0933967c6930d14e94be13800f7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1047a86d89b22713abfa1983316f0a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107165df99f8f8665e1ae6d6c1ec36a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11961047eb868d1dde12381112fc8cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe43a1e34bf4abcf9726023b5640a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed092afb0eee26e715d76cca02e8d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fce237fd705e67d4759671bdcb6968562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1b5fab5a6bec80ac6df5c5d684c0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dea4ddf73a5e7cd56bb06d29f0710564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce9c182845fe2025aba4a3a7ed823565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7de075f1e45f959357e07afdce8e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bf8836404fe63b1063e94e2b4ab26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d23865afa5518fa8392edb80608552568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22762fe1ff5c8c2bcec81f517dca218b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f62f753333908cb38a8ad428a71d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d2644a42810ffc20516eb8ffbea1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba34f20d1fa7d60ad44f3cd3e705d81572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26784a7c7a014bcb65f2165e6bea739a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c400680667de42da6a235b6c2f827574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040249520921b8557bacee8180e9bd00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0951c03a35d2986a1efb0648cc2a7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31120f1987626a21a08a1db9c7691c10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda6abebb9fd3aaa48dc521e5b660c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41a629ed7f1803563d6651b9e5931f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819001ca30ec82157645b592af4aba1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763ca0a1eeca8e7c3f209ab592781ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6e222510aac3925f0f760d2f35c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4557a6c5382a9bc00d3b3d247cfba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c4580888cec67a5005a2b60c92f88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76804eae9ac5167989ae15d8bbc040c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d16cbc55bea76aa7cde13d6fde67f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51ea1b9b29bc3902a0006dae38dfbe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46b67bd965439d2c9269c95c759387588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6974d0b2a809ce1c375b4a9105d692589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928e7dbcbee58aa868dee3bfb42a5e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cedc2dcb9e9d806cbe7a3c75d9cae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40fc9715e465d33559c9a3da348290592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d866b0d5df38a87ff2fe3bcdc792e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb22708f623b62c42596681a66253a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6be9df2a77ae986fedd7db14d7c989595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6d4eb506d64ca3b7cb51d773767e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f53c882f3c597d6ccbe7e38206237d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955f8c5543cba410f25cf333a816c1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322d1b320d6dbe5bdfc8951e30f8498599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7e479345b2f1bdc5ecdbc2a29e654600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5262afd91fc7ccd17daa2ce004a5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5891e9932b3ac4655f7794c5c6bde6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854523272ed76162fb4c47f027d88e03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61487e329d87b8d728bd60ed11bf1568604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949e71f24eb8747affa2950d2570d41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9d9bf595a92b3d51d09e7af802c96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a052701f0839aab4b7b98ec643902607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fbc59f3c76ef915c2b049a1e11e9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efecbff2424825277aeedf5b35a3ac9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a2b0cfc08fb47fed173ea70fd269e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c659404cec657060c2eb3e19bef39f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9904224174d2911bd7b30cd9d00f208612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc0fbaf6db2e6a793aeab31e0c24d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb952dc09f9355990dbb6c3beba272614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1298b26cc360bb09fd7b6f7a95fb7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aab8dc073ee8a6cf3cb47062647d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033167dc152fc2d7edf504def32185e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc55af4680c2035b3d0f06a38e5e1b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d87406fed75cfee7e19f25742aff0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b3db92aee937f776b572e00730af7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3f1b2ac251863576966d0e741a171621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326821e37bdfad6bb5104a6e6260e7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ab42c2040791f76cf9948c00ca29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806095c03ddce816e76b1d21ae85fa45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11e319000729184ea418112d6e5ab3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2776b1df5d38d6ce97219cb6228b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164c58041fab4b2903a1c61a1e0c13c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6388c06e5c6dfdeff605307cc78e6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4be360e137c132dc173526eac4d15d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87c1a7e4a6854ee7391864b31caac4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82538a2335807dc7d02f33c6a2248965631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a92dc9a2f1bdb9aa270274b1fcd66e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49d2e37973f246c2d650bcd2b72bbd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef128e375b82c959d4f6021dddd8cce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631da545b5b408bb97e3bc1497c7d4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c74f8e767c5d80804d6e614fbcd25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18820ff32b597469b15b89b923e2a1b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ed7250e144f2978a6576b6ce3579e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d40e040387c484f4063ace618af8fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248f04d95f2c87e454ea2908baabd60640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b343c07951a60fe20fe0c6e5f56ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6e36d68f83d2500de065840b9f906642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf6fb505dfdd7f8235488068221689643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d1852b531d77bcf27864799e2651f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd927d31837f16449b32fda0a159ea9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6804e39434d9790b765195a8bd4bbb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b81dce5b8b74ddadb64d4427d6c726647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf065c9d86649a2d3a37aa6dfd4647d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897daf42f0a91bf6d2dc3cae5a9e2c68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688743578df6af697be8b9a0abd903e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c61632a01200eef61b160ff6ae523651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b848e78af886256caa4399282691c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ff2c4088352834c87a35c210f6f33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f97fe65a5edd288a95b45663fba7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17525d712863e8978c283bc6fe887e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d61979ed1ac2278bd936a8563c0d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6d6b3712a50e5371b424b6b5f6a7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80168eddf12fcd2e3febaf24a6165b5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa35fdb002a5ca7f108ee8ea434d59a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4913c7f8ac771dae3ec19abfbb5fc8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611807af417982af43293ee054ba6599661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a82d3933fe60dc26ec73546a1fd90f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8507f36b3bd544c88f69d9590995978663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d4e65e72c737b42fb23b05eabd0a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b089f450125a58c8b9287a6302a84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8bc2686d7240ba74a20440dbae7a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d4d4b164bcc26e6772c16f5951caa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a596610ae94fe0c8f44e1b2e1dd9e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058756a768db2128c63878159af094c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24494e557ef2af16c6c1459a44c82825670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87733eee36ec79b9b8a6102256eb823e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9511a40731168a8bf710ba923168dab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d704b4d4a0980f922b27960282daa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc84769ecac9ca0c66cb3e3fd0b9d1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72533022ab22880c0b26dd52eb80d5a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd55e514a5410f451de56c71b36a94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba48acfee08b4b90611b3072672bd2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ab67fc8d20b69526649dfc3451658678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1d500876bb06281b2e9ab40f08b55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e2b0adb070c308bd130cfe421a2f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1f4621cefdd92f0afa1c472e018a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769872ea91a0d2494ee3abfd30313847682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9da1c8f506198ab48b366144e8dae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ddd811785368c7b4972d0b7309a31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cac8628c7ae90a55e898449d29d873685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460a0135d3a67239739eebd0faff760686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d951bb486f156b4c4c54b3799cd4bd6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93ef9a4001e2ae98920240f9bab434688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872a6fec4ca68e45095d8679c0820f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdebc5fbf447300d6c6d7256633c148690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876b66b224e653e88df98687bb0dffe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d0ae67d86b3f3e7c955f240e07398692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcb3298cf8781118d49e22f8bd90a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd0e6a18cfaa8149e23113703326e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706eee40660482274cbc455f4e84c79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda1178d4fd95f08c7fc7b6666c7312696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93ca2ec645581cfc87c1af2efcdd94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb26ed1412ba585e9e4eea116321e0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2cfab8d7f99f1737504428c20750c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59325a7e442f22f3ec5f7bfb886201b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb31ed8d2e597f423eafc812603d14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690db6c246d32ff2daa4026b5657cb2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84dca9d083fb0118aa480be6ac9bcf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce53ed8bc39886b996ed560481ea68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db868696777582033c2902586ca14d96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ca4152d766cacbc5b77576436a988706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeea1cd6c3aebcf0315724fac8674d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7d714a6ef4707228102a18ada1fe4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1065bb9af634f7ef2d0d23fa69418709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bad309a10a126e0f8941b796f54e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c01aba7362bddb53e6a8b0df32401711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f3717a653d286ff8a7184248823c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa60faaf34fb5c67bbb8c8e8c8058b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4a315a8f4d3044db8a888eab80a50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18a3cc8ccb0ede20135fa901ae6681715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddd1c9f1e22cc34002ceffd95e9218716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94386c967678a8ed6081da0065a4aaf9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764190115ee4be5fe6825aab2355cae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0342ca4650c2dcaf58f8ef4f19e34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42203f4d35e29e0d184c1d1d90472e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292d1f88969bee6d9bb06187a28e5ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578da6472a999196e713a399267bf362722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf102412408851f052a1c903b230d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85942a010932e96b4c9496100b0b0bff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910b5d39f5d21756bd0b9570bdf0b23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3ff938e936536b026c6b6e8847c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078cf104d63ca39ed40c9c5c7572f6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531144e68e6bc3b7327c6c0b1404bb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5eae565e06d47abfa6554d860aab9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a4a4d26ac0a7d213ce59c70c83dd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e0c920c7526e0b5dbf255d8172962731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95cac78e7f652900f078f983761370732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472bcea78422fe4e349ab3295b3b222733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6c29c4d6a9663d82393415cf3340e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c69ea7e45f883a8d1b99e8d335605a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301c675619354147957fb15261d68b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9556d6e84113e9a329ad82e7bf8ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7731638bd024f4205fdfd1350f1ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1867a385bf3d4aa3bc0f2b777b7c3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700ae64ea7e7d00741c4241964c3001740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44b55401676f0d54a516f9e54f9376741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f5318d3a719eaf5f1394d7c50a77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff63b797d8bb5d8e731a13677bc03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247b845cc9d1e03b4c565134d95bd39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eef4ae725aeb7cdfc39fa99a5733cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5060552a200c66ce5b6740dc37c60c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fbca499f90f045d1ad49fe1182681747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf300ab694e13935278da338cf321dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e972dda802a2c5deff5e07f707cc8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508f47b5125f245e7e0cfc02cd6e6cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52be2ac4607d9d5191c0efd438fcf8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd274bd4aa622b6dddf87a81b0f455752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb513ef7ec31ae93c3eecebdb8096cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd3630e6bab0e4c1c3e2489fc2b5b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f318374748ba9afcce59690669f61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca267121e4754c236cf7a543a06e87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18babcbad30a050e2d8cdacacc4b7e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3395a08fc7d8a53df9bee86b8832d7a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588273df1a507f95b0251bf1f6354ce9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf1688996839a52375bea95d6fed09760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee99e42c45bb6da9247f9984b84a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38dfca91b3b39f5af4919dd01efa86762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e8250a90f457ab3f34c59933baa32763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd7da1436d8929167968fdf57df482764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64394e863b553abd34bd3ae57901c128765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2904734645ca0190a4874038f9116d3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587b68859c0f902b6a46f92b2d3fbb9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea405019690fad34e94dedf24095eb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14176b19d440b2b5d4da49bc15b4495d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42387c3ec7e8dea0ceaec044a7c56cc0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100a422cc45d0ccd5d140f08e9083f2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2248337617136088ce6c5afab81e7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3f523aed3de58f5db0cd47ba32bcf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7adb322a1fce2588bd5edc9592d6f0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260926ac9af2cf0160fb3240dabc8874775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f074946786ff6a0ae9e50d9bf2a3485776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f82bce4ca4a14a858f7eb8626ef88a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdd3507f6b0685958a760245e324a4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db2aa454dd53b91415ade8608d6a1b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fdc56bf9014c5edc77aa088b4509e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7191c7637c33327f00d65d4151c1a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794653ec53df9b178c446d702b36dbc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f844ab86cd0d987caaaf726e497c85783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d38879ca9d02a8af34737a06d417e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020495e8a5bdc51ba4f69ae53329b51f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c03b6629796c652c419edc62455537786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e9dd93def09397721fa763184dd1a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2904bbcadced4b1d510a4e159de73d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098ccb47d70b7d4b37020b008d14647789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190663c9d142785a954d8b760bd5f25790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced8a9f1cc253296e9899d16c44c466791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bd6f645add142cefc5259ac8e4b2c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fb592f70188cd7b4d43f4577737d5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc535e6fee4da33ea3233bf8e15301794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4899d43159baa32265571fe8a3ac6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25db0624be7ac0580ca871bb682ca8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d8daf28eb47cfd9b114998dda2af6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69e19d47bcfbb61266245f01781560798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ef188ddd75d8ae11846435b91f87b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925612457497c1422be0e45c433c72e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496c7f10b9dac6971609fea401e5d2c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7948ce3e6f57eb728c72a0a5d8bed802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedfdc2e70e8632c65f29d63dcca401803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98744f357dc678561301fa30be11fffa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86966d6db2957cd6240d6711fe035ee9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b7c6eda772832270cfdd5a0368693806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06824b012a6e9215ed41b0879841d56f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb5eefb82be5815d2ec9c88c440f84808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15607fcc0cb9125a19053736deb92713809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038864491795e48fa486b1291d4a2608810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45791ee2bc4475b70ff2447836eb204d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72c21ee9b20753ab0a4755b2b4a928812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af536912db2194c46f904c8e9d6fe136813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b781eb71dffd783cf8201f89b64c425814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99034a661b93675a30bb72ac31bf7e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5dbd81fe1caef7b107bf10e782f4e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff612b887e061791630f03d736bf8a7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644e8fff34e609becfb51bf88552852818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8ce36d1e05bca23a10f7bc85bef1c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32fe2a417657e74d0a2f64f1af9194820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b7b5f263707cfa9022ca2bbbda1df821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a0cd591c2dfadd31703983ef99862822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2fd75bfe71d42808fcd2b8a982f7d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a91fdbe251004eabb3efe834b04c2a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc3d9b93be691b9b21f9e9256a6410825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f124a362b46bce52481e8a25b28b8b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3e1ec62f71bfe68ba3b101a276d95827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b9403689521d36882797cc1f772ae828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042416eeb7334e58004584680a6dded829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd464ecc95538670a73b8530aa3418830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9bbc78c40e22cd22fd98f9f0632ec831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ced4673805c15954c8f3d9ee9cf32832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a0d4a828714764828e55428cc560833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47220400146f86d6e8b162d65482c5c1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b403b2757f53931ecd83d45ef8e2e28835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3a4807c38dd57d4c498f54451cc02836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3df5481d68b707add1f89f119d4903837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27669900074d3c9c44a98b44d7cac054838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d297e727e1a698fc988ea153858d0c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff976cd6f179a95ebf7d7e5c603938840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c75da2d455b60bef9421953a852d5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38909255d803de51b5872bef8c733bea842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c752e5cc1c6a6d2dcfebb80d0e847843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c697828b3c8564ac28a39bd6ac74e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca937fb79ecb63cc09fa79c705b341c4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9104d6ccbc117e8484ab6ecb8d5b4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b4786bd1deac66d57697bb105da35847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00facd293bc5ed78bacac8bff4170de848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07755e3c9d127c5ee72724a32ee7fe48849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718264837be544f0d4add3a38a17f238850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ecf56cfeb2ccc85be053d0164de5a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249a3034f13e550c293ac7ff25d41da852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee20ec69ae1c2e135919fd003460e2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1477df1e5499d8aa3c17826552d60d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81a5be0a08710e74c0c50670ab8ae1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9babcdb19d9ea9aa38a6705afd9ad9c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe27313514a6294a64d96c8a4941f21857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae161e86bc95e4533231d3276a7574858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acb7509b0ef0e84b0d93abb4fbd5f7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ae09da25e9cb76cc881e3b421c966860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac1b27d6b698dc7db42d0c84e16189861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0f6d8c4246438ce03cfee8af4c155862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af0daa6cddffc697a84b7d7838785f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6efecbfd1734244aa3857f9eec20d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab494de99af8ac527fdc8bea0b664b3b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f202153594abf533d662cd8f85aa67e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb559494fe002b7c9aba0dd96f13c1b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77eb8e4f02a0044e15045784113cc2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7bab101f73080460f5b537291e9a3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9602149ca793880d0eb6805c5a7d4d6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49409f52465f411f0ac8f4b0000cf4f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2380172e31643f03294a4f4c2229df872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8525daf2f376ed9f56927ce142be12873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72451c307ae3d318a1fd20e9b86a1014874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51976f1dd95c56611345f14911cfd04875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607c0a87388d1c1d2907f624b78118d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce232244cdc00d4275b1a956923cbc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d8b2e00c12a48e0620f7dc41e28a7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3af51fd57fbeb1251fe21fd2128643879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab65fe119b9f1b34545b232259bdbc7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3930d87a80c72bc82d422c2cb0732881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f310210383538c56092a0699b01c3d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d30bdde33a8099bb92b3471a48325c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84c9d7ed72297db1d6e2c4694e2fdb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa0386cce0995ab91a1053cee718be885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b6eee4b0f054bb13805f2433e8303886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bab592e50bb352fe5d1f03d8ecf3e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045835ee7b87ad08842ef9098f1309e2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cf4ff0352ab77a59559c215b6a60c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a1063b9237af3a9ae1f97f41ade5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76802c8834c37996ff6fc2cfa3eccf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b31718e5a57492b56edff9adf25a5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09596dd36385ce0747d11bd481fa946893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab30e4ab77729b3b9001f02fe7ba3ad894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccc395b4a5616998f8b9dbfc5be71b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd9797f2b307c843b6094eaf79babd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5175f43ca89f7530d0d59baa334aaf4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dddefa752f365e0311cad52b3462bb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6bbbcc225ebb264cebb4e276cdf6f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6bbb8322a219f6d1fee4b1df8c32b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1288061b41d5c03b20e00f4a8bb7c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13a53cafff57ca7281cb49abb5b3ff902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeda383f3c598b86b3cda8094d6908903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aced8dc4c73a2fd9255e63e8cc610904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd4b01bd13905789712f1aaa4a1964905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee032419edbaceb4080f476e6efe14906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915f0eef602c7184c815d715ff8c760907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055fdc813f0688810df3808d22854da908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee588eb885bc4d057fcefacd3229cb6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39161abe2c64bc7b98ca468fa7794730910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ce4cee574681d1e8dbdad5a898087911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03871669ed12d44a4a5e817c4e30f47a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec73bf46dc2acacbff6678c3be5a849913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61d7fec4db9c0185607ab33fd4cebc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d71cc4c0608bde2003d2d0605d1a9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f40f96b6dd001ef82139f6200f689916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470a430c6ffdd5ebbc9007b2516cf3d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ea3caefc6b3beb54fc3bd9b20d25918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba231696e86cdb77cf4394685105cf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ccee0eafd698e2b92dffd92a9b491920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2713e1ce20dcb0d9b1aeec50506c03b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928345324eb36c5b415febefbe885d17922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801cc790641de30657c2378ab8c81c5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a5ee7f3d0dfda723130c8a2a25dd3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a62bcc65a0dd6cf7d3c78736c76e8e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572325d40112f60a0eb83c9244999217926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca2f254e5ae0310e700b9ce1c2e7bc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be211b8c73558cd62f90d8cfb7e3df6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7351d692e84ee599b0ae6c001014f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ea07ae0ca08df9ebf1c9bf9f5317a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3339bbdc5a24b75417a5822268fc5f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fd8aac56d2bd02766f4f4ef32795e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d81d9028a976306b32cb54ba134288933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285f147817a9e64fb93167c504f156c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb889f7043db551e4d94c6ff1489501a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550679ade96b574f2d49f5244b794412936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea52d711480075eaeee16b57ab8918937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb519a2609256b12dfbfe1bbc7e769ce938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a487c550fe422355152aa8b4c06b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7654458d6babd86acd9b01dd6c26cfe940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9baf9f13163d0d0c81acaf9510572941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080086b8fd39436c54f0a352541b77a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fee7980617758d50ad41d240f8fa7d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765d059f4357ef9b172186c55f5207c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6251d647f639b1978f3bb444c6da9f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756b0de2f6e1f94d88df8b6c8846805946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d4d4c23ae58d4085d299913aa20f0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daacbf4505a4e25449fe1f787b2ad9d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b812e8e62999ac5c22587d946c9456c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed96cdf773ff098a813d2e45a8fa9c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b9d7147eb3c40d1fc7b39e0c4eea5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34536bb6da6b501f8989098a63dc538b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dc487008e6d7b079045f044ea31e5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c4d1b3438ed8a3eab082c6fdf66dd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14aaa18f9bae23d7494072d20bba26955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc24c01952d0eb8ac51fd45ed375e6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455898621a14003806e1ea56c81995b9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8302d1544bf07a6db6a48e96feef7e4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b5b7f2409af8cad093910c62d9f1e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a62a0c5114db4a3b9a637bb0ee26e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d2c464bba7c8928ce7ee63b7f62b2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bb22d71bb40ea4487cf678456c8bc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbe46e31ea850f9edcd1bfa481fad0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f7201ac56ad736c73ba3bbc54996c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e1eedd61ad0e534dcc0517b3380ec965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90167a99a663592b408592b2a838d496966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603e10fe9efddac09777f0058560b49967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7cc2585e36a53f1673c701939c2a8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754aea5f58e515e2c115344c5ed07f8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6ffcc11c8ceba87beeb8f80d5c7cb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f244c6cdfe0560a57227fd15c12c999971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a635d207f90335aa332cba5589e15972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85fd219fc22fd7d34792ee0ce2eff5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2931921234be87a2706b7d480b441974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cab499b5db93a6ee0086b22851842b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a8fdfa06b7a3451d2c4e18bc271d3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7958d4842e0fa68e33a98fd63304f6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b65aff91d34b992fa1c6082e7ae70978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129d91d3102d20446d03e16cbcfde55979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfcda6ea36a17ef62a85b88a3a45d5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e9e766b970a3bf7f7d4933ba2dc13981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba4090e63eacb41c453cfdd5348c82982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af1f41b9fd95ea46e623e19cddca01983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710296fd23a5ef9f938d0caec293c75984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda271756af2e57fba9b2a3e3d1ab51e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d96047f916e1c4a801da17532e955a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0ec5667f20af4dca6c910d675fc71987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85697ae6753b8b6bd7574cef69d2e338988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3547d68d9eec9a7f0fd193138c3c3e6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2ca22cb8acafa4ec1443961e644d1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc075b77781dffe351c188321939968b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eba98bfb970b748619c59ee29701f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117977b566454ce3489e05199319dac9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952628b824d8a70e4ce0d540a5830976994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b1351802d2264fb419ca1f1a5a076995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797c4e8fc4c5bd2c9b5e265085b0b25996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562e9ce4f6ded566700e8c14dd702be997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431cf9325a0c5f9b67438a0d4d408bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9960db7039524b7078d825885a1ba6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e98f10b9bf7b6be7f77aa5580f8853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2ec49c99f671f3b6eb4081876d34c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157175e316c6d4a10f985fa033e98745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef566c7d0398fac0b1678c06e9b90c686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21744f084ec4539f0ad9490b7eb5e7347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aca126df1ab742cce670d715f0f228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcae77e0f1ed584cc5d4b5a269eb4a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d11fad389feaeeac47acac5d848f5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9304f2f1e7d13f67b3ca3dfbef926711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba55cdac3ddd8224b9bcb9dca79ae512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c459d014f8a5fe8248f48dda3bb86613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1dfec5896bfa2feb12ebd373813f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aa2eea9039d16f411babbea91934815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c58ea44bc4de44347ae86c3157b2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe883e06dd64482f8103c0725c14cbd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd359977b6890b2dbd2ab6ccbfb6790b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29ba880eeec3f5faf30b498c26a1c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1950522285abebec271d5525e02bb0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485557e736f44e07f48a0e6dec93aba121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3655b76abcc2e704b92892ebb3edcf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45012b798441be501443c5a08f96802323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77156a30d7fa8c9269dfad05cb59c0fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad22df6820c83d38d769f576c885e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd3955ba325d209c61cc02e0c88a9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c947976c2e14ff459f683d2886d2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf82eb51443d9a4b8e8d36c1939e7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ce0560e039d1d793076bb0a469f1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fcde71751e938abdd39b4735b645530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79446ceb76fc7a1e36e27f2ffda1fa2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732de9b7f0c472d5f339c3d45911b4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4717d2874afd742518882a6da2492933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623248527864d982f6b1bd339e830b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4c2c6cad43ed91b092392cb7ed32535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2712569e1a765dc538d4b9ae3a2b5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61c4991c135613dd99afbb0ff7fda737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c540b422b2932508dafffc1db3cc0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b55eb5209e3e6a64aa280cdb56e90939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f26fc7810ff4e077d17e855562e9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e26a47676b4d45102d9e04b1963e5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e10c05a9e6e83d3bdfdb5ccb61eacc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226ccd3e2a4c4292004199791f4de1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d52cda9a9e914f39276bec1def0da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0b352bed5ceb4bbdf426ef9f1e2fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5275862cee01b86b05556c683252a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b3f1155aaeacbac3e1917a2ffae1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f151e6ab361b434e21821d323f813eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f40e7811465a715ca8636a03a37cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b644f2fb04efbbe15fe404ee0e53750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656503cc24c0ad674012fd74cd7871b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a9cf18fa82bdb842baa5c3da2cbbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e309b3f8c3686eb64c066511771b8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabe809e578d45e9a9c14547a5c90ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd1601354cc18e523e72d535e0071f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180131898277b0236993bac66f5a55b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b515a5ed3136983523d8faaa72e9bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63b887882df0f976f2ba14c5c4941958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19884b6381f713a8344733b358a38c7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3586398b974c6d7b5fde19537fc551a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239a63e57a22ecb2b7c123b60eea82261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026f2ecd184a6c792e6fab9f00a915862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069a28918f79569b70d11a6a5f5308363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67286a0649d086a7a28f9a881d03bc9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8f8eb8b176ad1d5fe1e041608323b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79117ad864a21a1b6f5e38833565ebf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c85c6b6dd235f00b91555d07b5df1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db029ba8193d036f79e16d5487953868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69972a3ac8338d67134a43c0c40515df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3047a56759a42fd5aeee43220681670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1783ba60d50241b36a6ab8e201287771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6e0f32c7cc79c9d06063d9f7ba5f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90c657f72c5dd5f9e541ab8b869b5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103a51774d8403177a777e72ee54cbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5369d8da7dafe4d8ff91e9b1de539975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eedf0ed97625115829594485bdf41c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a158462404256d6e982f65db7203f4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1252acd55a088ff8ad8889b11545378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6275b543301f07c86892c39629b820579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9fda1330cdca0dc72705c59b5091e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b905668af5892942e1a0d251e789481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ede15f4ff0ee8a423ce070ada42f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211f0877c5ee277c032aabde8986ffc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c53484e855ae6299a102a1544d22be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01277f38fa26af54f440675c85e7c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fb882b57e2a2262246ce0bea1c20f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c561edf34681d012eb6e7f71092ec2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bac713b8263ccb7f6193d1455b68fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c06a9d6bece9d38139ecd709be12f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594155e4970ba18dded9fde49cebe0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b06617b94f1860d5fa2ec8c107510991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af155694a926264a9d4430111d9076792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24516eb0936e85ea2c9bbb6745a48a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee643eb97ea2adbc19dc5a4b435b524894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68edc5f58a97132d1c64fa8d05b83695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be216b2c070adb55446b96a37c7fae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608490bc043d220895e02f7e353b6d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dba905efd427904c56774292f0d6ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5527f843e0dea16a472e93fe658228899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c787f6cf35042f556e399258e1a9e7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9beb43681ddf86d17958702e8d2c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7579aada54f4ca875da3d4cd7d3504102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568ca300a11b93e0aec8436ef1a6824103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645816e66217c121e3df08118c12d3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70157e80b132fecc522bf20394d5e969105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9419be3bcd03a003c3f45fdd63d174106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41163077d4d84cc7797e0fc63749606f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd961614e075a6b1cf877a5a637d653108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c245221900b214c1f1b21e6ff8307109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbcf5effc87e5a27d7c4d432bdadf8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd72fa7eaabe4ebd81213102e6d7bca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5c601048289b1e58f84786307b73e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f5d74fdc053b9d0eae64918b65d55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323efb764db108d900ddcdaae134a75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b856a769165d56d63035d6b260862ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56d085462854a34bafdf49993741fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583191ef7d14db60512f3eb34e6ad2c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4280f386851c117a3680aa382aaddf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85eb098be33dddae740fde94718e0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689075d55d2ed06cd27cf2cc2ea5650120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410f7b9094f403ab8be464036f84ba7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f492fdb5c4089589175f6619ff18570122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bb31a9d02a3c66d0519ff22a63c49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f889b638f62e5765d9f69bdc719f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53327016e95e58e004fe180cf654d4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c585397520e051101e09f5d03968fd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ef24918e0a604f66f721ae8db0588127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76be3d99613bc3eb920a5668395f44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204daea58b09dd9e0976dc16a342877129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afc466fbadb1eea40861580610a832130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f23ff22e9576299cfc6f91a6bb9c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3cb01083f89435ee04fcb93907227132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ed72c565403c2a7d0f795b75602b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c617817b884f103c3d095605673c111134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72051ce3a3c092cc28df96fc2c4acff4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385afe3c566bb0fb5c277945a2f869136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fcf6c4e31d66e3cccddbff7c92ee0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37351b70b2f375c90cafe158c54054b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d76e6613a5793e99b1764cda7eaac8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc99ce9e33631c547a5f672e8f2f3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c160a3ccf1ddcf4b2923beb28df9559141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5996ce49a356bbbfb67398946c0e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342713d68c6e4949c037de4913ce869143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92150fb6def100b56ceae4a05f4dc93f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1529626d564be31b03c081f25ebd27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28883c6aa5901fc577972e2c183cf0ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373852d3d74ddc4df2ea25114c4cb080147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6030791b5e3e2f46d613c92c61049148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd330ff9a3ea09bbc7ec10c0908da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e19b1f85759c5b9f9ddf647560962150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72e00092a3d61afd3fef7d9cb70ecb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43cb4b560708fc10ea82b80b841fa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a943e0207b306aba66c3ba54b991566153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f911047ec75bb6ebd50f1d3f2edabb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773983ca0f71e1195e271383f0d6cdd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85dfee7a5bedaefa68c87734d1f41c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc065777f7f2b2b08d4e5cc17eb425a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e8c0ae71144e4f9dd8861c86db3b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7497b21a20ca460f1a33906aa1ac1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105585a35fd97ffb93e75cdd754ae23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dbcb325f76036902a25037aff40f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd5e4bdd058f515787c182ee46d046162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d1e3e934b91ca5ad99bc205c15f54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eacddb361d73f3b4e8324013195f8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd8e1114c2775d8137f1219b944cc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c6f6a3a6395938fd1372327c5417f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8bea97dbe9ed3bbcd42cc403f3d1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd87a99c54650dfaf7d810691369950168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9995d91c49887effcfd7b8d74ab0c18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e3a24e706dcc36616f95ccf52aab1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e061e8c219f89cc0e66d89b9c79b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313e242a3d0ae997edd7a7a0bb0484d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f34e304bef98c14e582247ac2d7c0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29d744da091f0b6f1b87e361a13124174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ef904880a918a3afaf35aba89305175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219411e1a67d84e4ad298d014f3363ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66efc6146f9ea852d5090ceea1467ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6191f4d1c920958f3071aaecb61794b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637931668bb9972d7e0c3527d690443179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba0f6cb3d1195eca13d3393d1b444c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90239bab45e3ff2b31ac7cffdfcfb8d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cf1ddb5d4456e73556b6adf196d7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb02d2a21ac01bebde69966e4d972c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c9cf502c4ca1d573bb63336281721184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9004f582c4095c7693eb51774a243185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bbe5f0123868f29f6dcc01c419c2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dc7c4450dc23f304badd261847c12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d58dc2fe41d3c586c62acd482bffb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ea367073e3f1a9cb00ad9d03df29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77dfc10da0e9eb6b800aac5bdb6d9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dd8afbf80ca6e5c9bcba70f3a626b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11beb087d53c7c10129c557199577f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3747602c89b50948245805bc5fac972193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53948990a9a0193c21a7afa809620997194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69763edb910f23a7bb7ac909e6322f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1046f713289d3b59b71aaa9f813b93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a43888d843c073e59a52baec4da7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494abf0c1bf57a9eb05629d38eaf076f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fa9ecba681e3b636fd0580bee6dc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b19bb959c24f0bca5f5a8fe66b1d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16020ff35f1c35cd19b0261e01c6e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9730dff88d430baafca50a89e158d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646f4ddc4e180051fce56b8096fef94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443b8d8848ebf9d4367025ee4789226204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c3f0701b0b74b7c3ea93e1513c816205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450572fb15b867f99f28066b32d34f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75eeada394f575166114c43d16d2dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ec6376d23b206e3b23a605b8bd2d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68923b2594a6c8db174984678285398b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbeec8ccec9cd6e4ca835ca5e8d9bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5a95423a56d671dcf87833a1f360c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956e6cc8c0f6b5def70013f85a9be8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb86cfe8035cd7dd87301b85f46c00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89253116150a817e2c09421aa4fe64f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f224e6f48fdee4c5496ea23655d51b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dd7cf2ca914da844b0a83b82457c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a57c840928cdc81ed8d17269ee42fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f92dc2ba32b2f1dc1d584a2276f633218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fa19c8955a10ca7227f2cbc1260c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc39e19dbf7d85ded4635a8159a8f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6389ae408c5c7d139c9e0145f9ee82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d3316faa31e88b38425cb974f9435222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b39d7ad85d3d020470585ad579dfa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1b074874ae08837dd4f440eddd3fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283694748a05992f0da0c1c66e8ab53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889858c008d92e56c949154c5e9e0c64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797f69907887a17ab773d4d73c3a28a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e64f2d01d5fecef24a72d21f0b1e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c5ea7cb843d2adf870e95ddd4089a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719c676f676d8e6822af90de5a8f745230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbecdfdcc7783a4226cf8bfbc79a22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d608294cc8501273c4f1a0cf4676821232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583f4d6a39a600983f585ead29cf7e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c2610b0f52edba775cf61b3c79984234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34579a97236cf7e622bf3ea877bb02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72685c0bf8a878a1be838a74079e4e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf411820d6ac4028a5eabaa3e12adb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793a257ac705a3914aa1c97d73d269e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dcf82dfc3324e34a569fb80172f54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca160f680aaf4293effba5ea1629b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527f1fd07475ea0ba7e055ac1e9f6d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ae433075da10019e08529afd20128242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea93306e84a24a8bb75e599f612922243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f663be6725cf75ee9e5a0f53ceb3b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2255dae8cda1f3152ed477ac3f301245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ad77cbff651536a33545217179a95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2944614490fd4afd97b7248d94383247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5f5c993009e324a49aa8eb8285790248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491617d47856961316593ec62b01d6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8769ee1cf78f367f7cb22345ec682250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94044d54c68efeed0198a4cae87482251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cde9a2a66d96dba68b2f9be4f64df2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d90a7a765f8152b6c7fa1a332dd68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f01ad7ff3b687a802749e74c26fb47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97fe03a8db89d72b57cf711e0be4f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470d03eae3379af28b1efcaf5ad6ce4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2be092c00bb4e9ff6e5a5d4b0a206257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe23d07f6f6c546970882d7877d9fce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b06a2082ebb31025aaedf013fd551f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf912996287b55afb232bb4c5dc2b2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57362b0c7a13caec0b56621d85c6b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5759aac70283e880b82cf01b57340262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb5017cf39dd31beab49d5f9a04c73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4ee6de9d6e88bc01c55eee9bf78ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ef28daf387944911ba6504fe3192e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a55e4c720299678a19e6b08d0dc3c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ad38455882f1b43e3070f67dcd314267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33819f2be2642d84a9bddf31ad50b6b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e574e22e560c80ee1da48e4fe9585269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873eaa9e524339dd2117906a54e2c24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dd4bff5e69d52c5bff45bec07a84d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcf8ed6eeda06484abeae22b3f1da1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bba82028ad654cf96188fc6c8815b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f99435a8069726055875abe03582b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2addde492cc3a6304c2672fc13f6262275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2180722d75d6c328b7ce1b6fe6a976f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20346887e1e840196a83c8fc7217660277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba34fb5097613c4df27aa2d201ac46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d34bdda93402f060460e48feb9bc71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800efa66dbdf04811ea8f2ec6ad46a2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb171aa3fcea9dac9379990e7f2f2c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64af2a545bfd61cb1ded30db7a870c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756952c59e84d0528f5930cb233563f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72038a89eb2fe3c212ca4c18858f7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419b9ec335be7284a02be9dc70be8fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bf2901e6d1f4913350d778ddd7782286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383330cfd6fea2fba8e88970881097cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b679ff5553397e6294b420a39d7c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae5dd127a229831d119c92216bb894289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29002f6e33fd2db036d32f337161e7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0547286feaf47dc2424229944a0cb0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9e147929bddf14b134d4e2edcc645292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3726aabfb6f6a8862f28f890fa5459293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1485b4fec62f080e39bf19e1c164a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657fe00a35d5ce541f4ed63f1639a7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb1ac4838ae4c9d5eea77c3733e808296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ff8f1b37e13b1bb15025089d549fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d361dd3dc5198e6388ab8739e6226298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcc2a538c24935333bb0d563348bf2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd78376e2ee60a74d55f000e63b5dc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24184a6f14b11c68a52aabb26a5d48c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a50f993b7a18a228f2b4a8ab57f0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eec39006540e60c2fa7b4ae8de9a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bb61ca83362068b750d263ac15a47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ba2debef718dd78249478409fbdd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f52bd6791139f6f1318c649855e5f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a36e7973ef3e4f5d2916b26280478307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd158f2fa537d873f35ce86b9b52d10c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7347c9e86c7b6e788369cd9d40b7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cfdd6495350fd833cafdf816d972b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dba20bffc591a5e7cbb91bbccef30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b00970ffe9e86b86100fb1cc044b79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212de121bcca2214a7598f87196d6314313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4cef3eb4e7f647ca550811d183851314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe49d96d535a4a9e085c9d4c1754ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328a90abedac9c3b30a186e1e91736b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7794466af1175d8a68032ae31c5e0e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff603dadf0943d0db02c7d94ed335266318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea591f9494c4cdd84c880cdf4c59d82f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c735f99f038a14d2a773eadaa77685c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b57b0eeaaf8f39b6cfcda591867da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c73d5fad9b37750b2a68eb5a183678322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f39f16611c98907fda22248889fe68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0adf86d05dd5cc321a08467340551324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114ff5b67576065b8c68fdb98b64c43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683d7c4b8b83fca53f44815212fa3da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95d9d944cb5f89828fbc30324a0231327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33519ab57e1fa12009d67464aba83c79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a9c4eee0fe1bf3d2c428c2110a754329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d488fdcc02781f937657b2fc0ca647330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffcfe8378b560d0eedd878ebe1a962331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf8c62ff918120374532db957d0ac5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da790e906d4471eab640e0df7c610ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006cf8b35a1d409413734344f52cb62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebb4da37984a7bbe1a6c96676c7800335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f079bba5d49b72c399d0a2b2a0a2c0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353feddfb07632f608e1f604fbc5d1d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c02f2a9594900c00b0602b4d74d261338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a1ba44b2cd2dbcae40725c345d2db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b730e9185ad3e19b0c29acf38bd05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34d9f00d037af670c9b837df587220341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98450301ce9a1864af67e6b45aa5a74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e8a10ec047f5dd929f2be49b93eb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf379749660d6080755ec4d32a1395344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21b1b7d0b464446e1cd96f50342afe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8d30b984b0c6f498696d298635851346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601f5b7d3b27f637bbcfc365777790b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053c926d35a30624bcc6a658d7dd150348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeefdd889935d613b035285ea30d75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022ba7a116a8f2931ef1c699e795623350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9906a95b3c144c569999ed8503207f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce94395949b694c74d17aaef8441d6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2a53727fb39346182e090f96c69b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c5d449aafee6990ee443a15d1641a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e025cad2432ab55c519e3b42cedfb9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6490988f68469f0795f123bcf5d25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6587c184b3a2844d915837b3ba6bd68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cb1c5f68152fe00e4efd55fed39da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9191aec70346ddd8880d5ddfe8301ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096e2d817f589f28bbea85062a47fa3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4af4707a7f05d83c8e82a84bc5b09f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d43a07785097416cb20d41b7af93d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582427227180cf909023b8e38eb65bfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee7a3f513b04da9a07cc7a313c2ffe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caf71f17ddc03bb792fa095ee337c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc423e7b247e7441d93ba313bbf7043366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b8438863fa7717ee6507ef5802f7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a39398101b6e9c00c74d886b1d1a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8555afd10336a776a7214a071250a35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040cb5e7d6229a8c19de1e171e73092370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f52ad6d3b15e299eba5427d29ebdc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f45968552878c757561fe87eb71a80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c9191078265e57107ac87e025866f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df659718a12da08ea325ae185d6e6d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c57eb6088b86f4da9309d5c5685d24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfe901b5433ed23138b47ba811d02c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244b26fff437dafb413f3e37a27245f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeef5a35f05dabdf253681c102f590378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62783ec593b040812bf9bea829a6dcbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14cc598270c2662c1cf2bfb0200d3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17849ab343cfcccfa0a904a18df672d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be7248ddb86a90f69c845dd1274312382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd264780cc340af1d7cd7a537523cbd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e5d3e982d2eaff8e072a0e978e099384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57f53b18507b0460034f20484d549d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292154130be888747c9d952c9b701f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09277e88aa72fb06297ac9e9c83d542a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c65bc219beb587e3ef059e66a16c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03f66d39ed140b0f52c314100fcda5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961be874100ca71ece33c92f556be007390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e878588a07b17ddd7dff9b0de6a7c0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fa1f01ff81fa0cf2f9ff6366cf387392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f523a79a970e47692bb0d216872e68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929466b0e9ab31d3fe5495337f1a486394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6a53883ea056e2c65386c1a987414395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492f80d99264b7cff1d04effb30bc4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a596b5411f382ebfcbe1bbb400222a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c760d6413665c72f9cef51c3cadc0c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20af3694fc81947b57a41859c10381399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c10ffda31a394b5d7fdf69412dcf9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdcefa05d7b675ba884f065bdf9293401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc024b3844a6f3e5d5ec9cc174e5eda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dfb894b92218f087fb53defe5a57b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80237e5f796b76d812e2b6248fe6ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117e26171a6428c214c1411f0154aec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe34ac44149eff5b47aaa1196d42dcd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf3aa40c5447e6a1fc0bf031af80ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c322274fefdbd4efb6c3f0dabda0e9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91271d0a9908f0391a5b58261917cbb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a527e46ecf4a41cb0b249872237f5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd96d646d7a243ce234e13ab59ac38411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b1a7aa455e9ee8f124d76489b7b40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bd7a0a786d48195bd294cce0d8017413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb0e828e9eaafa69832852977146b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1a820394ba2d3c325d97c09bbf706415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796e1b34a1726932e8e6946de22c4b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc18434f07511abfd65458a9bfe7907417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e6b2b81b12d6e1ee63f84764324e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e01d503e976b0a28e125c1a8603bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d16bed9fd9015cf60955dab9fb47d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22455bf1d4916280cc86933c650f9638421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf80cfe91dc5f81760229a69c59dd9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaa691e8a5a185bf5ba268bd184545423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43d5b33eb9d7948fc635588b451f30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f924e648fb90f71a602cd30cf1de316425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b911329ef9f86f6168454c8fb5339426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0843aed7018808103bab80cf97964427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c0b50c43892129b1f7d4f9c9cb540428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332dc0baf8ac48c94304d044d380b5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c206a0c313fbc1acfeb810873b95f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd017c0c0039b8d7eab7eff4b4f6c11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada07807d4981716f486c41005e250b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cb6377afbdfff24a48f90c2628f1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a754e152c6b1026b4b512332ba8caba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bed947197d7d35039366e3bf58d5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda4ee895161db05e58ded785f6159b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e936dcbd019652ccb11b1ab1a763376437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eae4e614e893b93eed8302b9a1983438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272c15998bda9becf6225639de14ccc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271b04e4dbb9ec168dc8d4fd335dd8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbd928f74bd2bd626fef5113308d57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa5510e411bbf75251234ad8f0ba8b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b6cbcce26d1216304fcb79e18e177443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb43ef71e8512ebf0a23013f00116e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b901f3f43fe198a0fbf97ee114cbbf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb8d2d28765a9710322ff439c2a178446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa55d534f4e9ab21b631c229f88deb1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904f0e4d5b2f4aefb6ba582d84afce9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3d08853764c6d214291da042cf2b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6157dcff75fe8e131067ce61c65bb3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67892c734bb18b0e62bed3abe538344f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9dfe1cad7455ae1ca3b8d642b6214452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbef4367b0dad08d50fdb007857773453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b777ff2aad978c94d9c3497b7194b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f4b9e6e11f4e67984c0fa24719ecb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6f7af16c654020cce0f442b473f7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11358b429d7cdcd5f7fc32f482e646cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eed35da27ce01fd6ec207feacb1dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67d8f6823e43632f27f77a76eef3d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a95c71d17ff9c266abe4bd89c57b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76e411c5532c256ac1d2dadbcf2a9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed3a20e8a0b0d82fcd0998ef0ef7c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cda353d6a30c4ae67e237e1ad4af4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd503c388e09626f8cc9305f447a78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79a463f47413794b7ad2e7e76f497a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aab94cb94e44f92947de06da28766a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336772222d262e731e3133fc63f5dfe0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b00268f5407b139bfdd5de0388a37f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e97147115d56cc75341bf350bf3077469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2bf25ec1368087e0cc2a6c626ef18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc609d60b31e0cd8ae78222a71792e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b0b3ba60d073da74559a1c8f95b60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0431d4dd8c26a96a8c2f2ab6343ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586687a5b15721cecde700f85a6ece73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499773a8e6bf699f8ef746183550d65f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaccf64c6ad75c17eadcbb41b1adf43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612dfcaf2cdf9f1b12338c1c8907534477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb215496de3bc490175988af506af962478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e3916e9bd2f368c6f191eafd11758479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a65108ae7783c2fae719c1d8df48c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496928cd9b9f97b0e3dfda97c07eae59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086625c9eea55adef03c4eba558c6f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4ab4c2c6e5eb418fc05edf628dc64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986ccf9e91655eeaf1131fdf0bb41ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b37509ebf0935d9a6407430556527485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449fc9fe8ed2e776fb0df237db63163486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aeb3c72bcfa6656bfcc2d3460158d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830039db3964086e8ab225503a3a42bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d040e71d6fe169d8a387b234c716dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7ec9642ad12058bd633e71b365273490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcf2d4180113ac81745f022a660981491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31429c19d48f2fe53d9efc2996c8188492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadb87b2fd60ee7d12dfcd4e7b59a36493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3fa4b699a25cc68c8446ddcf902e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87cb090a35f8685012c68f6f5cf0a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6198f479d06bd3b43adc4948ee6507496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcdc45756fb4b64c97d667b7ad5a64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342529dfb647a62ea48bfbf6bd9591f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb154cd4d3590d8aa5c413f26ffd24a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69440e2b0defff2befc108c3a94925500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a50f5d81aba5af0dec013731dc7bef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5978e9482d2fc5711ffecc2e6efedd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2477611f762afc0930b005fafdd201a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c68d9ecbbba8664d4bcc7a1ff4e367504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2d10dc175b090691891c99eda7cde505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea908ea18e73797aedf56513adcd4d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d601f2f76d378cb9a64bc069671c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17140bfcdb2ac61ced7a9d1761c45d78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce38bc67e4a79b8e0eeaa2d133a84c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fab37455588ea79961c32bf207ffa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f14976df1a341a4e7e3707d2104908511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d524205e134db5ac3a4811f209afd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e1a76c849f31a4e7a3e0b820d44ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea261182bbc4064ab32df0b23f94ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc6fa135f13a47dfcc5939305fefdd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed256271453d8ea5a1b0dda887388516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110f4ec909fd5b6cd8de6d9420ba183517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae9909c7e07b1b441ddadb4bc5a01e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa4910d7e849403047eace81362c92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699e956639324e6adfa8ef7b30c3321520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97887fea1b0e26202a7090750d4de819521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073aecc512e983d6c07daf053a35981522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a7645b244d7e4253fa59c78a9abe1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743c84cff9400a7958bcd1077f3d0a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78557a15533d165654a2cd605af95706525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ab1b310f4a3812087dd79f4289801526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564c1a362c659fd6ff581f30f8664fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ff2268ec71543c68db34c27c4372e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047500786c767ca932d10e12d7fc9f5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706909eb031561afde43214e793528b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36c78d1942f0330ee018139b406df5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12c8bb97efada0b005a443637de408532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81049d3bfc24a49e2be977535bbbbfb0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadc53afa160f2e2b6135dcb2823f45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058851124ed414f0c3a33f589bff419a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7d5b2c0967808b1fdc5f3e5ae20b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e49d7c9b2d69bb7fe475935491a041537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3555e575cd3725ff95bfbd65c87654b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9633ea0843c420c29c21d291f95fca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0406365e37d56e138427ed05b348a32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95094c5852e0a6b936f6438cf00bb4a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffc350b4e02ffca6c0f8e24f31039c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37506e5be1067393416ee845f96f80d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42191a92081a9fc1a09ea7a4453954d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c5b7cb433d5f203d229bd4a014ec2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2514ca0a3444e68683fba3cf4b4b70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7922a20986e07e5005d4abe3e97ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffbcb1110861f4aac21943a89b7bf4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fce97159402e0b78a0b328fe0bfb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b9bf2d23f448e50d73ac0e6af7aab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d035d8b64bf63aed4463bd7814070551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b32c7a6756396201087417e79877b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe137640d5186435cf2d1d79ed89d2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73f5d547e5f580d37f84617cbb88d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12662e53cc89acb8ab19c102f6fa708555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb128d34e98cf0355a3db7c0d306062d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f956c28130961b03651b9d582dfb27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43144752874cd211ef6a519150acec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692a9abc211d3cdf538990a80810296559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2a3c9f98d8070d448e87be9e2a101560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8479c171263b22959b12e670f825643561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21952efb416eac4a9c27c664f86097b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3222b2c2e765f9800f0b042abeeada563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31059d5acafcd2d78325ff8a5be4a353564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6635839cc3130f75c6e4fa9a3c34305565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d64717c33e680cac58c2b52f4c5a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c298daa980041fe082518f072e4646567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce08a536daaa78d42928364baaba11e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83ed08afe8d7cacf628cf253b0aef9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c436b587161ceab34ba54dcc67234570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25389eba51be14756d91a4a5a837461571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2139555575051a7a52b32dfb0b1bf91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d3cd48352ee9e8d04e90ea06f57c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421b25a0993edbb7060134bc3296b12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae6593ad24b9570f0de7e16e22c421575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeb7c2a24525878e180e7457af7a88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170e6d689ac5825f400e32b98766eb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b292c29d5e3f2802f8d8a4297f22b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1882a1b2835f4e19d433af1849a7b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d249e58f698799d1f80f6a0941f7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75f29ea2d34a59580816b0b0969e82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e097d0a7b3429d8e1acc574db69433582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4ac52d215e3fa089ece654da78f69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf3815017a8afdfc496da71afca594584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5273b25d835cd2e1e77aa7a199238585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348408bdc47df699c8b511a75af1a0e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6f319ec032ab6a4970bce6f6fa839587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a73f40b447bfb66379f88f0d52734588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81a4783e7cbe7cc199740c7c139278589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772807064a186d319661f5d0b547ded590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaa491dc37a430583e3acb69bcdef4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be05c977785e6d9ef00e5e06bdc9744592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b30667037bea848b09f4ce49b6a7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa3327c2c4bf75b3d888cfa4accc9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8197e13afc75002882ee87dffad37595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a15256aab3a82c073da09ca474525596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc4fb4dddce86d534c7da20e9e51ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de38b23cccdb67e456e1331ee9f38a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d69d37ff98ac52845f01a759f8bf8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95328026a4dbc1e54f57853f843bf95b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39b5bc758a95050dae962847205f0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ea56b04504397c08933ec704a912d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd9b75726416d53c483b940c8bed0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c39f4554ee6c94ed456e541c12094f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b264fb3d5f926798208c6c92e1d9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052154848fc6ee8352972e7d34c0f9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d839cb20f48074525d02c7d7323cf72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c820d3155fa6697739c71024de772608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b298faef681b85be46bc16eb46d9f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8a4cc5639baf264c0dfa5fe1629b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba2806a3669236d31e24d7f021ffe0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8f49d821b218dc5fceaf54cf82423612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0251b441b8f0e422f47388f39e243e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d05749966f28c1db6941a3366a412614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bb0aa927a7a2e714a17a6fa319808615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092842c361076b968950df6a4de58123616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0628054de7f3aadf665401dd0aeea12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e92ffed6eeec70a893b7debc17907618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f73e2a56d09bff1d9324bdd5845b7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40eb855c2a8de77eb28476f5258207620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99038fac2eac37d8b87a0eeb09260b47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb816f212f91f685c277c1253954cd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0fa09354772d4aff676f6a166f8dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a2688d14a9d746027ff0eab1173d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a333e264a22288fe8695aa132698cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a806b3b5181e99841f074f1938282626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8153a7ffbff3c96e8178c43430de8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4afe927c241504ad30a6566cf1e0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71819d437272b3bc260599a3fcaba90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81586a192f9318dfb48e724f2a3cd55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903d6bfe7b5a26ef05127740b501e15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1059067e7df4f9da142ea8645c975632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2188a789cfcc3558d4dd71d790b09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079dbfef66dbb5e4224afc436af60ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48605aecc7746abb31b4d3e9ff472397635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a19f0804caa3c772cc61a241ef7e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa836f3578e5972f5df86a2b9c6e0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbbc3b2d0d2790be71a7d032fab532638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fb5ab9d179b6ffddbbda0d8ebdecb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87c37e1151aeee29f66032b91086fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a2ada7945b07fd6b78a7a3b726675641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c978a8a4004f4e13b9069daa90f17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02ff640aa40ab00fe53e5d3b311b99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45b0582a7e68163dcd9e8e8066e488644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efa2cc6504213180d017328faa02da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2e3d0a5124f71531d9dccf06c6d62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a70b75e54a7176b0d31d4126d181cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a71b0be28a9d7df05878df0f55e38d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae71ae25932e8aa50f7f1a57b70bf43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c136843ee4b996594d1f8fd085b0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676ea2c51d850f6c5376bce6def0a50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd981c04d60d7e05c23747620b792e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7989159b492b0a72c9028fe9c5647653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3a9da256e4a633ef3af7f273e14f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d86afa1e0540efe869c9b1b2ef1c48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f54ca6806d46feeab91e63ef52c96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbae90c13a113b79f4d265f6bbcd8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbcf7ba75af794322906d7473a100c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da486cb1bf44805b2e61b7db259641e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7540b0e9e96ebabd7314a1c72d64cdd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861249ffe83dd56831e8509f8bcbe5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265cf8086724962c947298dc1346f0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5e7ecbb58a1ccba97c543a129982f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caa0a07bdcedbb5e9c688771e01f80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1c89b0afb7375aee9ec29138dd948665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38183b1616e2462751e541a7d5545b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd931969544a2358535847c1ae855c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac041d50ed346c549cd3ee98220914db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d43f14f1b0f91b70ff37b83dfa069669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251e675c3e22ca13a2d78815b6d60dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae57ab91d5400e87018e2acf77bedca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e153abc6e5500cdbb1fe221f17659b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01600997665ca3636281698f0d5c120673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1f0da87e65f10202990d4eea4d8e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0369e93a61027d81249fdf98e59a1c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3b735336fb3ff09d7553a8d6f89ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b77575da600667e3e47c6680a31136677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d232f3d84780560190906c77d0721678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cb19f3470c3b8f0b1eb59dc79c0d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9110affe6bc4db74ead3d2e406829680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e8c3f569763ed69564cfa30e2b44e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4833c8d94dc02ca3e7b6b9735a83e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9d4983dea0b3e235dfd64b4f8500a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c623e499e431568fa56d2057833c762684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61504fec8009b477545d388eb521328685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b3ea2a8d0c8d293aad42ee20a9441686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679f09decc5a31558b21dba3ffd014687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93688a29b17f3494d400afd1ba369567688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff4b12571a55feb09755b407276970689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefb26a0fd4b3a73ab3fb97b6880075690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8086c6442fe6a8e83990efb80b6d373691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4064eb97734330f00f63c7c9882f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abb6a4182122c5348a51328d6990ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc014052d07ba1145dcaf4e53b06da6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117085abf3db6507e936003ccbe15616695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdc41e3d314cf739f41b093e5a2b91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1330a3e3c504ed11e687f4e01985ff7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59e83018ec229025b235aa14e1fdfb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa9996fb79fe310af914d9b74d7352699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2651acff664a8f5d567531bb49ae3ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6d6b1e90088065f455b75ff1cad2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914f6d8ccd483688d38c26462b23eb8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a42da4461c5eed5e8dde9e13df4ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be601cf8f77a84a76a1f6645bab6aead704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9842f02e5555d8d234e2157394abe3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf0d68da538970160d015a4150f63c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89f1609ffa3130f59c817da01c5997707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9bb3b85b134dcb63d0d9b0000f7c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9cfcb4a8454b18fa2ee22487e563e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7cc146f6a396413ba95169ea3979e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90c40a4a9274d4fa9673d8df7cfabf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349690f373509aa644e0394f7eeb892712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f1b23367017f5048100d2f13e55ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158419ef0516f1d786a9101d9a22f03e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee4cc614a5f8cb434a098b0e6d63ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38fa819bc1d934729c7f60053476e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275620676f908c43fd9dab4746556aa8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27b087f8ae070bfe8bd9945201c5b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e02e4d775a93354c82cf8a19d23e46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd9c29cc1ff07f0b895a31c679926a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a7e817ae911e4f8152da9d430175a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabf382e56a4582ed1a59e18589ee2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c21b52f07bad2a8808e1be59700f7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00a78ba89151e238b6c71d42036311724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33864b259074cb795a3082875148e775725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652db53a8d39537d58b41472c2e0846726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d18833c8821b1c4ac3fa8d3a72bd1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6612cf355641e91d87c5d27ac79d2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562105261101122879c84bdedf96be7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c0f21701c02d55221e1ce5c3f7175730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c73cbae0fa806200b642a987171106731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207f2f90eb7dc44b310bc0c604036be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131388738c8e5991b277c1465da650cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24785fa09fcd7c3b5afa5531febd81e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b500395d41162798090f23c94efef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdcbd13e25f7529fcdd3341f9ccd39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa657e1fb00c28096707171fcdb893737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c536aea7943fbdb22e0aee3ac172c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5eca1f3c2c974a0f2515d9a7b24b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e38fd07165b936dae1b2fc6c799eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1af98e4dcb1fc7b0d2e4257cf37129741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1680d9ad82fd5918e12f2ade955ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730659f341ad6659364ec7bf86c16e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e272030eba7728e9a9633255c6fdf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7c18615d0813e11c436075be6f575745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c424ebefd6221bd91fa80f25cb1b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3325a4584c93a5ae2370643d150c6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9efa4d9779473273f198d54883605f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9032e99be2fed85bc447e03de254a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cf3ed56b0b16817b209e5f777f7cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a1c625046628c40ce8df9cfed0e85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6798153e7317912cf824bb0e5ffd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c6ae110bedf809823a3aa5675f16a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c000e9fef84c44b08ee5427c59c28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0393b52bde05496f6c796d1c90d1a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f9b3b14918a9c55de4847118fc063756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5efcdb0af9e62de101bbec0c39e63757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5de5ef5a26bc5d3bab80213967dc8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48958193014b75b598c716509d54c6de759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afef964064eb344983e7991e4e5758d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfc19b953fb3e197ba715cc06541d1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda05c195c167769cade89afe68cd75762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ee32be5e27e5d1692d4942d8492ae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522fdf88151953555abe58f3a75b9af764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed88019de1f5e07e5e0db4c4ada624b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75c86852e68546ad468f1c3cb2f6c8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cf5eb33709f24de84dcf289693516767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe093ee00cd8c2b1d2983abd837bce46768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef063fc5d2af03029d6f2069025e3b6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39b4ba5a191b8df46d14180255d16d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935f33c90dd20892ce966e786428fae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624d1318874040d7e5fd589fee209fd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ef4f83581f48f835452451a558f9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eecb7a0f7cee6c890b6d14b538859774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f917a5828307d11c8259574d3149e7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbf71e1161049ac2bd518e1af5fc74776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdc592b997819223e6195a36def0e9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c31a820a75aa1fc21a5680063c617e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07ec850a6235af8510f026f6d15c72779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df158b80767336067c1c38196ccfb4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e96f5840245d79de479599737a829781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a455455dc5dd508930bc4969c57fd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e997cb2a252a6bd8b060e67c2e033d0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3220ef93684249ad26ec59330e26b2b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0b0be8141da697ceeb9e21b5f409f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5a5c9fd3c371c71a2e4fb79b58f07786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781f056582665feb576907fb75d8847787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502b723c16832709362d81c1ee9ad27788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307b39ae69313cbe22ac470affd4fda789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a6afe1af509970544f50ded5d4179790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a186019f9cc6084c086f8093856b3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34c2ed8129e1c2da6097187f7b04e3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f75ec9bea843d0364b1d3f62c099c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5503080cb976465ca9f15884c3d6c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5896b54e57adf09d7c7d9a31165d65795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecbb704e18be4a379af79c468b9c75796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f4d0ee8de30c20b298864dc75b9eb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea627cab16c3d29c03ea4235354c09798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc67c9ef5482a980eb67f3c1ab002799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef75ab9212e0ac464f40d8e6b987a42800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ce409e83e69326a53bef9646a4d79801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c9fa38ee09d8e636371f5efa3fc00802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b6e5d766584ace0e05bf75df349e5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cd63979023e0870f3081a22fce5e4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1302b3afbb3dd463c232accab7951805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b00d7c82a88a55389effb160502949806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f556454fd1eb72509463d62dd8f72d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82de9db9eb9f438e004f6098fbd6eb5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa09c23aca9677a3ce3db7d78066cb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe2fe7be5441ecadf627a93cc29d77810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c496b9c634d0b1c47fed16124a680811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb63e238ae5854fbd8a04223f9a85c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714cd67395e4b119e0d25e3e99cb1d4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55839195017c08adb16a3e11f46b7493814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf757324b873d7cb50ae8ce425589b9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3673c7f9bffd4a01870cc1dfbb3b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9861274d1802f2f61f481452eb2d759817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d669c12567b83d43b5261e0113efc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bfe3fc82e5bf22720e225ca35c475819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12617edd58e20ec6370a0b1a8641c99820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3bf66a4a309c6176c14f1dda263cb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544670700c5a1dbea6ca64ef06cac899822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df17bd6f9cc647f08148a5fd463925e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4df7acdde64979dad5729ba2134bf2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76616a93788138abe7a310054f4ae295825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c5a295334e8d0da352d8c303df78e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f36b69b1de0248a1fd63d5b9d58724827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d373a74567483666f01377cd5f376b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453950399c1374e51678c83fd318f65829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8af3041e91148a8c4ebdb79cc13c9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465260a2fa2d8bb727f59e67e1be783831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6edab08c5ce61e30fa6f5485dfaa19832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6530b28698c9cfc93289167340faa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d513049427745f0b5b1231828c6b3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa840bcaffb770d44a830d53fd72bb26835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605c6022ebd10d898a7396497794835836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b15d4b9af0a013d516617b878d67f0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce99a02f0d16ec7b67dd8726c690751838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64cd50cc348d94eb55a41d0109b439839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f16434984f9482492837e38530cba840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0262900dbefdbaea7829ae74433877c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965c634efb87db03374939e2d9ea2b1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac6abdea8ea3b69259f98b1ce09860843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ffc1fcf334b4737900696291b3e5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5f9319fbda2cd4798a1f943c9cb99845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2fdf79b094cc795251b20de691bb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69872f52b824d43cd487cab13ef0ef8d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d775f08ebf057b151c2720ea9e9615848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df3f0912b0ca544ea95f04290a6ec4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6faa754855a6ea2f9f3c95b6bb2477850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eeb0935ce146b57a15ebef50c5c55851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8621293f46e728b3c5fba6c989760852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40ed00016b7ee67235f61e036fee9c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa274c7d26c32f9398d7c308c48ed5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d8fd38a2c992de525cad438476f09855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046cb1cb1a79977758a2e739edf3e60856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33384671219e7e2e8190e52659903ff1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c662029bcedf72be412c6e609f03d3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb1c531e26fb1bdead0332f6ecbea9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5ec2643b2ed577129851fa95a4550860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54098cb730733b1fcb0cbe54a818a56d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe581e51df00bd210ed6af39a92fe461862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4159f6dbce18b0793ad8c72e76980863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b0a248998e0626c4019667118b495864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdcf1c58fd69ffdbb2738f8634f48b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535489e4dee6d9b4f13cfa17c736d98866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c287686fc07f79e251ad91570707867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce01fd2ead27e8c658c4cc9aa74ff3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381714c33e2825f914c0ba3f9de0f5d1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9fc6c5622851923d6c8a9b59b1ce2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd30fe88ce62a4ba5a6814457aa167c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aa33c7cc408aa3dbefc7a320b1a7d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60958d9a3b3a12f868602e90b7b4d6a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6a65334dbbb5a4be74513fa9e85d0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b4b679e2f666d6db1666d64e01ff8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023373977be6665c79cf1eca4aab1472876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c087782a23fb5e659d713a1dc977a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7653b7bf711caa45ca0176d377dde05878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23256fcb3a1f4b122b68fe1ceb4d8ad879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e553e9582a8d8ddc6086f4ccd9fa18880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04253f888436ed7034f20b9742a7394b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7e8e3c33a8c3751e88ffa285c3c9a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2fe95ec24b7ece6bd326026f11d08883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af642943fb1df7fd9ee60e5dded30a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a25d76be75b9e9f63cdd662d25843a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242debfad8792d54ef2f24cf37b6ccd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fd72a2b9783481499be57b84fdc91887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263abe8fe0b45a8143e57909f1a6cb3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1723ba74741f75f295f7f9def727d7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6004d2c71327c70506657457cf0a086890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ec8e300de1d53876094a36b4a9471891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552702700a119b79907b403a2febe71892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f84275871a562575eccb5d66b194c1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5950b1aa7370a6a23961fd5e41495d4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fd7b05079d5987f482a1a3627e5a6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbe32bcfa6b51819e6e58cf9562896896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0e5377850414308cc1235bc280570897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e50bb1c613a7063af3b105fc5d91e0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f10fb2fcea71128adfd9fffa68646899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bf67a6b096d05fe365c48bd1ec75e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab2a30600f6aa35b53e4e8ff21ce99901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d12efba7ebaad861b182b7fa6816e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ee702e4dc6c438121c6e4080a442e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f904f453a67b543896af4ef915050d0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd084901b1d3554eb9e147e7b6e3d412905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e951c25ab42d8cf3bac0392a48f25b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb05b491d7cf383b530efdd68751fe3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4735fba8deccfe6849b2895856f1a1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a21bec4960e0267ce291aa5c3e906e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e76b1d4e8904818adbe8dd72b24fc3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9acebe4444670dec3a9562c7006eb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f0cc53fb9dda935be1ae0a4272be7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943de71986f3c825424b79ec92e2deac913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c323c12a38c2e02869dca756e3425914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6578ea5f8daad056ed4fcc7d757cfc9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d3d0df75f8aa857aad9d5564be4c4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520fa35bb9576f411d391f56b3e18cb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390eed34c2483de6c26edf7bd6647ef918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c09f7396f0c90f8fab8bc6c886d807919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe4ad4e0e913099e48cc0b231d284b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c34b525ef5eef8267315cffb9d2b8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd21ce7932526e37e07c37cbac42604922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a98c31c69c047fb07df480e0f75719923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420e2058645761574b3df64d4c16be7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98bab42437562461cceea048264dc3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a40ac6f96a013acc17c8c64ad1497926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0cf33e4173735eece2d8b7b97c03a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77740d408cc8157ed599670fb5375824928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7012f1d827a9bb322c1f94d62b86f03929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc49b3b5d618657ba022bff7e17df4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d192deb54dd1a16a1fda966c85fd210931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4c4ce5db56b794d2ab8de13ddba19932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22f93fe445fc64cdbf47ea02059270933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d56dc7d6e492a2698cc2b79485a72a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79632615f403b0e45df48d345d39b8e1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee940c6acba1db3950146cbc9b18f0f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c6640d414f1bd2072282a69bf6bff937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8854b119c4dccbe55d54b20a920aa18938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ba98533d14000810fbc7e5853895f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd81e7a733a88b58d0f5b31825fc500940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd29119140f919f9b3e9eddb9e6f0a7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918f0a4132c34373eaf07300b9ce583942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee74dc7eb353fa1189cd515e1916a6b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9ef085e70c2445f743b1e578b26b4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee91d332754bc75b102cc8fd9b51109945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f05f28ba14997da1d842a8cfbaf51946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc7401f4fd8331647816562436f753947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90bcc22bd28cd43b8dc8838aff7d33948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fe34d67cfa56c52c619f787b999f1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f066bfc0ed75448b2f237679edff7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1b3f1d129571dfc76efffcff48f8a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdcde475eae8d6ed1289d57a436f09952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def5ed1b7e4404c16773840c339fc02953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6fb4ff6b8559e2853ff70782c5152954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f301a039efe5a80131841caa0acd6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e1aba3dadc90ecbb9fbefc8032570956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea6b9819a6ca00848728203657b3f3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e5235ec16899b375a5f534f7c1a4e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9f6213ecec5a6c3a708e0bcf81649959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa01657fc65db9a3f1539daf486c9d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a414e3e82b957397e610d72d8b491961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d93894565b0d25c0ababf25c909b5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8a3c55329ac64c5550f42940c27cc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3ec371bd0eaf45ff7f980b8824dbd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717303c7fec77e8c14a0fc7bae94726f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af78c7a4e7faff06d047b46da7e8cc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd74be96f8c79120f577c07b4df556967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03938d1dc1347f6ea54a6a0cd10504bd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8228234595f23bcce42dbd2e42fafc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8bc6396148f355ac5ca86350a5a8d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b6c736a8e3d96859fdb1153dc0633971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce82f217e74445331cedc6ec077fa0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c4b9305ecc895817672de1ed138dc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e102014007edc03910152fc0f5eaee974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fdf6123ddf1fa441e3303b3f765ea975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f41e22f7fe5a2550445c3906f8466d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fabd46c3561b7dd0ce7fabf5c8ed00977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce225c2b0b3be5d36f19a4ae7350b4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72628a89fb60b4c9fe0e8e404e13536979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d08233f8f321449045fe403a9b8ee980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1ce30feb0d2bbc94172e028261019981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b81f88670fffccbdd3379b1af8d811982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1798c91b6334445d6fad49abf1234ee983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffa5adb3d972685069cb834d94fd4a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba4fd766f7beee9303e15c4cb85ab985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171d04354c52b45a8b2c12eeb4bd850986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7299e22d0ca483fd53347a446e766987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf162e6527e949acf52f9a31425adc988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b55a8524be0ae3e79aeb0fd970013e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccf6854542df2041c8dca67f72f396990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fd9945837c03bb2da00b6bc7e16d6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a740e3b7dbe7a0157a14c5e0b753565992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d71d9ef65c36f4c315da0d19042106993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa2e214c89aef8b86a183c110bd59d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810ad37b3d278e1f48370f0845ed77a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c7c9e978510d580bc5e656565aa3f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d986e3815818a90b21335673b24a51997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>