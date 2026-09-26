--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34a38ac42a8f4afdbf7be834f0588e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ffcea8a27bb875f8574e8322183122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b43b7775314fe63a0a3a6b460ca8f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e8712b267f62d5d01c256f94640a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4ea93a01d04c9d71f6ad91f3007705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f5c6d8f06de0160abceb770b3b406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf640def46754df60bbd975c1377027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135374e7e07627ef2b1c233c3be515c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4676b89e5aff33e3a56490902dd799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19058718c580b160d3add4c02056327010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d7ca393acd4db4124b0a2aabbd74311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8321c40237c84898d2e8b9f149f484f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c2f526edbdac2be706c82ef8f521813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66071d234d76cb0b43c2c7a5493cc1e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f797d362292617f7a2b94a89ed619dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5192928ca679e71bd7aca29aba0d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b944ec23a07c4af099381f1aa1065d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bab559576f9c0150637231224b03e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e925e83f42944feddd4e5bdfb2d946019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569f9a634161a73d82a863cf3a4d23b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a5e221a45915717ab2eb2aeba42c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b351ae0adbc60bdbaf285758f3f97e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fe715c3b117cd0eed18957032eb0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6acdeb492f36041dd9769cf65463c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a63df24b9b16b02a64f13800382a6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34855b20e112527a0c44ad6d1ade241526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b55ba60f1def7ee0cb5c33f69863e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c116cd23c1516bc5b33aa186c88b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765339daf550a518b0919a351b4114429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbb93ecd0bb9fd8717d704a63e9c5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bfa27683cd32b59c3417165ffb04731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e86f93c4f3700ed60317e9cfda0bb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0d7fba36e6b4ad2b2b1165664063133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ed3b85db65ec942bf4ab0d3b7950734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149801da0470fd883007f2b2abec346035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfb190b523b1c5ec4dd92c9bb17f0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7800d7121058ab0f3d4ccf91f6fa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37165396b001855e6169849e580e5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d1c8275f8dfee0a811cf695fe8ddf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd823adfd1b0bd7a36d7a6a9bd98cfc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77052086baab68421c70355df558a1f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75d00bdb1222cc9bc244e80c36130a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375a824ef82fbeaecabc9aada714bcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2a9e725995de49ce46e2a177d868c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777f0ed62a3fd10ab029d0ab26f62bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe50bb131deff08e4bd3deb31f866346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad903a613d96be3e1de496d36786221b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ab4d10ffc45c14dfff2e8a4acdc7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413da0a682248be87a45071d1d841ddd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263de7eba30b68a912c6aee07f7a3f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c69a11a1420d2375d7cf6b2664d8ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655ccf79cac16b5dfc6dd1d22b72e4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71181a6e46dfd70e6b4c1ecebc7e82ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967429a3e0605435860f1ab7cbc0aaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d4f0582026b3ccb88ae80c6e2e26a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c5c28cdbdb0eec6a32d6c29d7927356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fdb64c710f70b5e6b808f1ad4ba6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326ae7cc9eb19c65646bb5c8e00c0cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b98c01149e4d2de6b2851ff8d281359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522988c19c4131349a3b474272b2ae360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16669761c6622a39514ab9ab79e13a5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14659b682f70bb4eecee79b7f64256aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5c4749c2c8b6a966c734c246af64563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec904d1c72dbee645c8a3218cb0ac1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848876b2c57c928a5c5c0bb4d5a5a8a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126119b9214eb1c57340bf4cb94a934166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19638737918e8771ed6d741460250bf467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65b0a5060b432ee7aaf1e2be78a4f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fb0e05ebbecc112f5edba9b72cb6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8d4d63e890d8507ad3854d816eade70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36247710688e40847456218a6e679ca071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26b04b0609fe5d095d3961a43b96b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a0d63d4825fe48ffe3bf616d1a3de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845e40927dd54fedaad46d5fba827e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feaed7746f068fcf3a4f15db23000c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f04c1bf2cd381b15e6dda7fdf04be876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d3b5ee3f6559a713794ac434cd3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9652e8fc308dfa983409387b4e9c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4281c971bd34696db23a1c860ae0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748b5b552c907e1877477bd5d91835180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07587eebc7eb02523c6350d0df0affcc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8297600e1ec9fa4f1e25f3d1e155782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b055f516ea23d5ce5430bedc4027cca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eec2c609f353f8dbcb4c94d5f3e5ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ced27e8d95162ffa9eaf256d681eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8eaafc4cc1cf5502f91bc732fc26686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aa246931cddbe6764510b4c34739687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb850ac802d3333e15ff032638f6f4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d491de4489c51ec09a1d0fd91bb67b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d352a449a8c8f8d17a78d1d0495b6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31390046bcba8eaa101e0f54560fbc9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f83ff82fa76ab2a090233a451b80392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3c36d9b8c32dd433348f1feeb33ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b80cee9f9abe5b1a8a47ae96fe761994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2658bbd44ef78b1935f1571243d71d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a267f8b4642980173c210ef20565996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6353f161663b2b5ed5f6c70ab505f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab1dea44b0198c56059958c350116798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb97d21ea326cccd2c7b5c78b9a6a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5adcb5154e71015f0bf094ceb7e90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66338b7ca615b552cfc9fbcb491781101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b37029733f6156175ef1caebce682102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7234123a04d42ab578ff0c3da142c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa3e94875eedc42e01389d16e1f3bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782ca871a2807a5aa7b459a1e92dfd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d94c948fcdd3fa15e30055525bebe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bfa5f91ce48f8fede3e5b185fc516107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0db9381beff0631d400ec91910d04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c2d6b7bc9d64b6fb6359e5abc49e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237d5b5c3cc40cbe1a6123fb4f407d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844279758fd8eb1626a5dc6230ccaaa3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab822b3da26c337cc2ebe8c0504166ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48740cc1d758c5d0b2b521ac4e82799113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076b63c2f6c56272070d64bcbb88fe2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d62776456bb8730595cbe8300bc50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238fa48080b4c0f960ef72bf98a579c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef09fac65ce5469d316ca5e8b70713117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861e583058ff954311b62dea590fbb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada3ff90a40a6b3c163523efb76bdbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d65996aed020f5790d1a3374b63dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aa8a1ae328c2b0d4c803be2d5adf9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fc10f3f8c9f6ff42c953f8eab4885122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eda645383f25cd96a4a85b0f7976d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc0f388b53ab9afe54595e2b1f6564124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef5175c42052725d9dc5197f8888b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25592e0e6728967b352feaefa845d5fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d66f4967429fc864bb60ce4c26532127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132ca5970ab357d6678672251974c9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477350227e4e23288f85494ce6f85aa9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791f34782662f452ae0aed375ea7af0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427f51c0da2b644786df24a69ce5921131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a027104ac3c8a71ea65f4b6e86986e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b733d9f6d1b4c21afd8d0e9eb576d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd99838648651fde08de9980b9a4ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2399eeda4dc378c8eb358a853e889135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb692dc89b5e4bdeecd2f6f0e92bcae4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f36f6f96dfdda13840bace8fc6f6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f0ba4bf0a2ea36b6db192d4342322138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03891473002060e42795dc8b9e03f0e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394db2a103c211e74e5e5d00490990c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e9985691c9ec6ec2555aa64e33190141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e2aa1abe2e7c2d2d8d4ce296b892d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ec1a086e4c1b395c4c5adc067e38c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57289fff04a8f19738f4fdb58c38615144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c015e666b758e589a236c6c404679a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edb7cbbcaa90fd31c54193c401ccc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4319ff60bd74793be09d367a89576e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361910f82c286b26a4bb0a94af59e98f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d364922cfca6982c791640d10c74a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd133a7e091acb78bb92fb46c12d8e83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ccc2062fd82585ec5ea035f36f49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72e2a2d3a303792fd0991404f6b9bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fe485f5e6c4e4d4b38dfa132188e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9232a45b34683e8c60a2e291e398d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d393bf534c0912081a816611fcc148155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3745a71864dc63f9295f2df4d6ab2e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696294eec207970a3dd13529127fe101157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87defd496324df36115d40050f1fe3a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f44e4d7a7119ed6da5603e5ae13294159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93000194c219643cd063a61b9e52687160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7a2f2e6a5fe51a14152e5ce2fad92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1758d0059c67a41cbd87bf5a5008f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9640facf1da2e8fcf654e47229aa79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4da11e8559cf14780072518c1c8e3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec2264a8bcb88146501a4e991f847f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774044c6b565b506849f7366e140742e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95082bd0936105e41ca0f25fffb24d12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f3bdf37c5b06a89b1ebfe7d11b30e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b766c595c1be21acebb7919c5d36c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e846e5d5cfcc8111cda579120de09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0d25ef0c9234ec602c2c7e7bf9623171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6a25ca10217ff327d1b4594b9617f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec81a571e511553c92c0311aeda6cf8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790abe73ad4bc245ebf4ae66e612e5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec4a053dc820c3efb797885750bd28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eafe8465d2c2b5bdfeb8e9611ced23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c66d9efe70bb005c5928d7c56a8a22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79063138b8343607d12737acd00fcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fda13c247f7e6c089d749faf2d4f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49940a4aef0044a5ab525ca3f967454180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1f720e2f7d0c9e394ba08824891e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64350d6fc2635cf7e2356efe571689182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128f68e8a6e76971f822f05c5ca4084183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134a302cf16b2430efd41195a0fd307184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab48c34b33b97a30cd7dc1038a14c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e79962f135906fec4dbff3ce1045e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aadb5d35b1f8d3bd20ef9b99559af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9d3ae9db205793b6b6aac11c1aae7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eab1ae05c01e020168633ccb440448189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e3a28260189b5f6692cb2ef2a869c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3662264679004da8b87b3617dcbe7a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e456b4ddf04f16e16b494cb74c446e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45707001a2eb70424b1ab313c253d35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8130604d23eddee1ecfde9d5a7b3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f285a727658f828ae2bb53b32660488195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673576f81813de6c35bd532614a0995b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427af5dfc52c0bad141cd9598bc92a83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c415d9a01d69d699669dcab51263c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1af0b0b1cc66d2d818f0dcb85ad895199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c877be27b794122d7396a5f54179d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd6f3177455eac6fd00ee7e611d436201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4946435fca5727f1def8403f02d185202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72efa550f2e909a4e93806abf0c6583203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619691a7bb646174ac603826f80d90f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e42bfa85cf585b95c553177fe1552205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343488a9cafc1d005081ebdcfcfc96f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bda237d76f80af4f1df1ed56656868207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fc7d6be193cd0bf36d4c6d493dc13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671ecbada6f24254461f3260b5e3645209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a92df09a9e790d222b721130065756210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af1a44729cd1a322ca4ff4608c3174211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495a1db681fc6d508ac243d0ce5b2be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a526f8a45ad1d237a8b9f12135bb9de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61b6899c9284591fec05e43668e6c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16503f8677dd795c5efa84190527b78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cf09b8bfb71fbb968694198d1755a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae6ecf71146ef37f01e7927ece69f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ce1cd9984de39350e9da9440b2dd4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0024a86a92b6eca423daceb32723c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a058ea25d1d2cf0e99a9acc9483a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ecc84772c9df54880f33138b90eda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267895de54ee377a24e9d2575605c1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f45c0c94bf28ab8bdb9e6cd1806ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f13e8e30caed8866c2714ae5e873b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c81a5f9c979f525839cc823c4144df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a3ae8777f9f3db6adc9ab8422c76f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b661522e41557d617e170608f15abcb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c848920e8c70cd498bd609b9a2c2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1567d088a227138a30be01da63b35c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fad9bc714a84da006aec6fb39f96b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee41044a579a297ff756eb8d563ed5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6e8f272c63dd38ffbc4f3b2eeeec0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c224ed83e33f0caaae249285b4dd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5168b125473afc1bc48285c9d500955234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a3f4ec02bc47e884784232b0a083c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6e68a3dda20ec78035cff63cc9adf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbd4f7c9ef10e370b24d067232331c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bf1dcbd8783bc38f5cc2e33959350238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a9cc34b7c451fae5efbcf3988ac26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23b874430911431c43f37b9d95976a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b07af8921e3f9a572078b5cc1d5f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94dd94cf7e4df9e93c42473a6bf25a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49481ed0869f19899b4bc417763ed788243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254fa6f464af3c8e17dbb0de25e7574244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e63c474b7438cb6f1350dd48310ed3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8564f074abfad57bccac41d9cad8f50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f024a90c9f4aba230d130b3d18c7c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b80dc7805892975eafbdadec7b3470248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2beaebd912cdd94a4b5d3479012c10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49019c93de38aeaf1f7422959269424250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc83116067a92b25738077b1f65b0f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe51beeda000a1b7db63fa774d9665252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1320b7bc6c23f936242883504f415253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750843f93be8f28aa8f434bd4671a9d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57d8ac2b9f6d6f3ea79adaba5b957d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaa051309e2028d40a6ed1e2068116256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9993ba025fd25c1fda53df9e0ba8f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cec2a0e41212312260d61700742640258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173a6179af1a905677a66ade18c2881259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a87f9a993dfb622515a5ba3bbf819260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7da02a89080c7e4fc590965eb5247f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b7251b2fc265b8e3db83c2d539575262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b26d9b5b3340379145b22978feee4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615bcbd2308108d66dd5af1f182ce2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bb4ea382b8ba3b6d3e6221f72d975265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0a5626cc7f51a1de6eb362ff6a326266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c54596a8f7a79f445af2a9a8a3702267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8dbc05e5ce313e8e92397854098ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2391a3e3701f8b330d1f95aae323c21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d5db41578c9b4225a395b967c4169270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0753bdacbd1a5ffe1998152b7112a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d2da5f6c52458eeaac7755507557f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212fae5aeb0d3dce925add2e6be1da4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024491087c2701bb14cd2822b5096a19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccc8f67364fec63edf03dba24374da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b65c3a342670b8caac26cab2ebf823276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf7bf25917b52bbb26ce1b9d98b109277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d4b4c8291902e370d9211aef0e667278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cfdaa0d28831c5bbbab30f5e463be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cbbb25d8aef9805f42d329a2433c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d77570f1e9bb73b9323304a572560281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1c568fa3db5832b2cc2f819295eb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306bb79d7e419c77082ed6ac445408a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7873dee89104b686c96e0df4acba6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154343c1ea19d949af0018bf415713d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df87aa935b091b5b7ee3ca7801cbd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bad4127de6fd118a16509e0990023f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2590a2d96d49300b6b921095ba421288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c7288f975ca96a2c260e1a594ace4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e79c2d31750a795075754aeeb94f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4116496f08b42ce95b02c0b9dbddf3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702757af1821bce2304fe49efbfa71b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216af41a932579a0fb65e985c920805293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cea3a903101469136e64c02c5aa256294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaccb0b643a8eee9527d858cba86c8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c451f409662c04e7297a94c65b9e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee4b42d42636a154ea7b5064519bb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b373f365eddc8016f753d60dd62ae03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa777f6386e44dd6abb7a67cc58bc098299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be91aaed7880910c6b78215f193227c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731784ef6c33a09cb8f5bc06be42304301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd776b69c8cc6909e707e227075be34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d07fc853950e6e04d3d7f57dcd3b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e06188109442508240f8fa21afef1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4e0c62a14f9101a126b1e777a4047305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57444d9efc5dcd452d0296ecf3413222306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2bd3e37c1c88370e98ee9167fc599307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be3555acd73e8e1c0bee91daa9b89f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef361c8d3e7080f422cb7725afead7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0d82fa3745b7af96a1c4919d443ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ce366a3fecc685a1598c22fa44d5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9f6943ad166831f29dbcba474e36b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fa8300774506cdc71372da5d0458a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc3abe3073414b98d19e11c0246a8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fb90d65f3efe07996de0bb458abfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9ccd6a85e07e2d594ff8fccbd4c83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba735a0292d7fd7fc2737ec1a9840c43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc80feb2a7ebc6aa2e08aafdb24b2b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0377cd896d210b7571293c86eb833319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23af342347d2a02c022bd6625eaf8b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa9cbb6bf555c890f9546e64191bbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59119cfa598c27d8fdb1a32f4ae6d5de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bb01ec1fa01483e84efe88ba8619f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179733dc4b4f3aa2275d29ccd439ef3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d1066de18e8b4f5d55844049ed5d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125ef3a5d66394b9079ebfc113ea318326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b242126f01530054d090a61bc184a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86743848eb8160345d1e1cc14260a990328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbaa56fe0c491ba04f219e0aca8a90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bd419984c0c5f01ea201687548205330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04760baa29943bb87e1548498512778331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16657275917c35616bd4262c783b407332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe1a99a0193c556a030adbe0e42aec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78436597e443815ff61f9844fb461e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d66651568edccbe6b293efad2e510c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be3ede101f224b47864b5080cedae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed055f65f68e784f0b4bbf2295ef4c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a5cde82aa55b65058323d2f9ce2dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7847cb094c2f83aaf65ff9ce6e3e79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0370533729d069e5f22d58a80ae146340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d42ecc613fafcbde63643badb6913e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2fd5a52e60399e2a841b730d75ad0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d95a111a51cf97920114c9cd88c9aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35227b792d2500654ac55b9c5715b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a044b1c0096999bfa76c0e7e02a16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd6052ebef36e54e61dbb214fccf50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fed943e4e6d932b083a1abe8414a55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5e776e2cd69a20d992cee487d7593348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34fed140a1efddfafb439cc260530e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0df2d862237591b9c37fe09d83d22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85720e8a59e63a5228553eed9331b60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29f01beb6994d15030589eea364887352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73929cf97ce98457faa8b86143e9c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54866479c7a374a74285ef0f7a45e0dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78007f7c3b5c9a6c4ea4175a2c16c355355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06cd126e1520b85874740210703687356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a733ae946b89175a4fcb40e761e834357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898b6f3c3c10985166a9e550afb4b44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff54dc3f3c9f9d2bd93a1006cdc7fe3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50d45a8f7f1893f04f6e96d188048360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0e1e4c7011ed9ca0d3034244e23d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ebf985fc3525c5f879fa32c5822c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c862678afd24991608a89f74cc026af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3cfc5841df0636247e0a0760d9492364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f3a6916c4957a0e9d108c70218d12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a522de78a24de8aaa0a0345d08a580366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dda16614e55b847c7a1a1e74d8b72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f94fd114c08fe107496c7d5389f234368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e96d2900ae3b03cdd28005b5ead7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44bcff7d9524364795115375da34e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3c4fb51209df9488abdba069cc8be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7818f3176513737ca82c0282e862ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ef55e6ec7e79d0a3e13314c224701373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e39efc047b588566cf53764c591afe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24ca5f937c3758335d70125ae6b768375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e4dcd0926efd12d85df72032ca635376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb237f353f374c8c7e5acf658100ec0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aadc7347a21590fc2cda8db0bd59a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212d1826d5cfae1d28e1fbc1e88cfcf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aa31ed4a1ae5f250b5550be1bd42d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fddbbe44a48be260b20551cd96ed73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70258d20de27aec5da3379ac5ae4e9a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7582103065ac0d0be465252863f7e98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec25d802af99194ac6ed34d165d2d91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea200201f3aa1f8ddf370163511347385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66afe95c75d0d3f084e7d370f5a57c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844c927971cf68f7b79a3c67e1f9bb6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb9af77a5e651228619c34bc284e6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc531c6960bf05cec93949ac1b891679389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52ffd7c5e36dfb31157adb8d84cda0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2920dd795d41e80b68a383f63367b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bedeae1656092eb1f1c11ccb99a8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282788a8271a52e20786e0668fcd651393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478c216277f7d26a0407bd790f5d8d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94cf197a62eed989d89f2d174dbc51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4477b0b1c38d88884f76435771544b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98ea79f8da17c76fe2b72ae9163975397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744123e9d6aa4743ddc0b81213766d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026448967979f660b8023fa227dcd093399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e6a3a9616efa52fa16d979dc64f46400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fc61b9f3c009dfb83a7af6e1aa402401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986263444d5e3925cca3847231fe71ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c86312e83bf4a72c44fe6b431d6ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e7ea6df1b970f02109cf07030698e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f63b1cf304205c5dcec22e0bd8ed2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eea7a7de272a6f3d963fbe3ebf5a8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2ef4818f1e50b0bcb31045641c7e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa2f4a0b76b2b65ca1f31d830c2405408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed12ca5a1e7e859337f31e528541420409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2fb0278fcc92693565f4bf2a1e391410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd28cea7e7252336ea91f8981347fa6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1413e002989f065b747448702bb99c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c090ff4195a38cd6d0f9380d387227413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdeabfc9759dcf2200ebe5b70ed1d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a52a32bad3cd2d2c7e6b69b7fff7a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a130021046f419e63860014448d7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a365f9d40af310abf9d2055f03e4b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77696f19275f777f29b2e3f03ee54224418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56454351a21d58d96fc9057678c59a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c401a694d8f84fea567aae86ba3a084420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7867a37433497115cd948934924c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c3c8cf4ff0b67efafff2126cf3190422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dd9933dd43be31ed6fcd9692dab3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26525e4fd9c895b2fcb4ee2af9824050424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b908a08173dd64ddef2e6d2167cc08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dde8b7d2b571f5985cac23a3ca5e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3d3ffc7fba640907a7fc7702d4e72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df39c25e4b06777bad77c4d83aa3deb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d74cb6209379c1d4d4e6b0e2afef0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed183983a5cb5f34b39aecd1444e64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d433de708408a6eee898070ede06c49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530ae9596ad2990206bb5eaf964d53e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a52d7954b5e1ab6504bbfdd71e977a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ce85bb37a25680db50e2b30f5a4fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bea34529a1164eb933a52523e0fdb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e994f94bd5c1e013f7e34eae97c0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f337d37eda66645ba8b0aa6f28de9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0adab16a2c661a0b54633a16156c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad44fb50db81201f1f0ab2d292fba5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b690ce67da69d27acc42141af420256440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990216d92b0e51026293758ff9001e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43389c3751ff3bd5ec025457a24350ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26f41c1b7e44f1373b4856cc5a1f77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1042e7ad7bb8c52ca739e48dd423a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28146fa4b4887410a619f7ca491173d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f3b85af49d9b8ee5f29447af3aed0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48817696e7d575d54566dfd4ce6c267447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d24b4648efd48b2a86a92b462bada448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e5c849851680a34ccd4ce9b22124c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a698f49ba3b2f0f70e3679fa90ab448450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57875fa3960118cf4290e641e1f91782451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fa6a27319e028d045c50a5a8bb77e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f30e25a72a9474db6eb39e94d4356453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce69a36e0c811a76292de2392121022454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2dc7eeaaad5658927a3adf836663f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75326ca998e4c5aad8ff0cae68330c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2957fba32c1db6b24b0d576182e249457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d4a8fe5f747277a479f8db73a480a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc03f346e6391dca1bc3c1fbc8cb3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345a9c7408d602243f58c157bbb3189460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24899e9774c9f88893fddd0a4608e1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a2bb3a8faf1fbae16556d713a745c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83402592caa2a0a5b2089ae8c378822f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff861068452e1cb171a6e7dc1122cbb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121ac036def87e429ba7affad3c01e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d39acd2bcf9d0adaea926c74a1bef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709fd0bdd5083aed82feb3b64642360467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a4000f176cc5d7c769af5991786ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fb72e968e3ed22d27cfeb43b46b13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b4f29dbb45ecaf56ea6c8dafcb2f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5e48df0e9942af62ee6be48c36e5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561717ea5bddd4b5c8815eab5df2087a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25478dbee4293cfde45a93dd35dc30cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a9996d6fc8556325c9f2be2a63c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c92508d311c33dedd84576e2fe2ce2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44259fc45b70c2399d64f05464e8ac06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb33638aeab3959abba81e78d7a291c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d5c12e55ad87113b48fe736e3ccba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8033d9d0c9e25c1fe5e1d412f266e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3f3c507a6de0f3a03b65a12f9cb2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825a0ae6884c3bb488dbc654a840724481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced5d028701e59fb187b42509aa46e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed952e7486b16ad3c63b879d932bdb0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49946ee32dbb0a22fe4bf3417acd5803484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25678ad08e309e8184893bc21ebcac10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a188ab1d787fdb05b3ec82b2400be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0261e820c93cd2877227351bd489a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc222e8e5cc87a2e96a416bc6ab229a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd75ddd63d10444109148aaee8c816489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32afda7b99d207ac38bd7d2d49a0c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0ede16fb53a6d71e7599b844424a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251aa8d4b0f4be63e2207461b96fb12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca6dfe57cf955f535565cc7142ac25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842e40b994e39e39771299ff53d9cf2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5785d4862c21e259ef922a8a103284e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbc5cff2fe1a84eeda466b9bea8879496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99333b0ea9b7f6afdc2126160a5cb599497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ab49e2b46edccbd0e70dbe4d5b19e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971847a2745c83bc994781305fcf45d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad764abee1463816ad7fe8c3c01a8af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d739e1244d7c52857ef86cd28579ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b33bcb6fd39df7c8e1425c311e812502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7098780105a0baf32b71b4012c1e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c166ab3c9deb3ad7b880b201537db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b66944307f070a178c8a7171a572c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd63b8383349cac3488d4c73892d2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b943c941974add8ae1682d296ac13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e621839a6052c261e0b0cad67259b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee712884ad44d911c04ec2e2ac8738f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01659b657ec90f2f3fbd3443b3c192df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b825c9fca157434e54bec478030b26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f79b0ba6f3c19fd0f701270a1d12ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215c71cbf4574c5c8da22e103c8efe6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af842959983d309a6509e5a131e9d5fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532247c2c712a47df0a15d731c8c9c57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899db1cd1b805adddbceb44f0db3cbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa1ecfa7884d9021d1bf37b09a2ad6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba62caea2b7867311e9b4c954e1bb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a904588911718b29b2c5e785d39fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f3a28ceec9c90ece0093d36268758520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19492a46c2816afbad69a16c7ba05d04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762a3ea2509a181b3e7988fb796fd22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a529c9f7e79c2f70a169011bf07445b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe25845b717af690e095a91dfadad48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804b954b54bfaa768a36c4405c9519d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370e72236fabdfa97f9ab4e30663d84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc48c5dc2af82da81c8310f3a2bfdec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d3d97c3a69168605ee8cc2b30bdc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a718ce88fd05d5cacb0ef7a05cf30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4063ffa01dba45e45fe303da2c5f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0063940078369a0023de223e44b8e82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df7e9039dec51302428dbbb07c8eee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8cebcb97b1aa28944bbc18d65e825533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4f5ea01b7af11d9dfc931ddec53b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b66cfb06f163d6bdb1d0d574f19146535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47d1d59d62dc664b126e2b8b30a708536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4933bef9f6ef9ad4ddce8fcccd436f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de26fcbe89f4efb178cc247aa559daa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c744cc524f2aedb52f4edd484c1f0d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87b18412cf78db6a33600f28af399d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ea15ece67fb6181ced13fc85d07fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a407ba3c8bf2459eaa6af159aba7d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190fa06c7da37891f685a3e767e4344543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d53a56f8cca109a0ee1678bba75b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413e1fe11a4bf460422d29c15124d1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66ba05455afa8e9b6daab0798a57e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127258f994d00d8eb801c9d8b1c8dc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bfca0f0da9c0a9070c078fc19242d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc937de757f990694e32d067af94cf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cab787266d59a10efdacdb5364d460550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d3bf12715861441f5a93455887080551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6ded3198dd8f4671b6b3413eadbce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a51703b57fae37cca4a3ff916c13f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cdfa14ff6c577343166568a347917554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60feb11e244ec51e1178c6a2ace084555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd984983163a1d359e5e3f9edaebd1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb46c8bede3beef4d7087cbd0c5b340557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc9c1e84339a69546ae543572a0b90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ded335f08fb483a37625b569e5095e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785c90cbefb33c2d5c57a75be46e7da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308683103b9d0fed742bd0517b793fb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12c84ac72440c13491480a9ff4992b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9183850a537c977b35922a24b2a318563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f812ec31a57cf67b82302e76255edb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb97365efdb245aacd76098c87d9db9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552b7550459be5e1827d028293d088b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea694cbb26b9b9b3e83c3da95553cdf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71adc0fb3f30f00e37536620a521ad8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad40ac77cc049b91f11d1f618741dcd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e0a44fb9add69971415de53f1c133570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e37204a84e8d7c93e8b9ac84a47352571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa44ab94e065071ff8d3131368a8f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5c91f55c3dcefde56a453580617e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eec07f7699e2b26e0ada1b8986b6de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8ce94a1f5c3f92df213f24a4186e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087ca16ec2499f34873bb751ef7d62d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de54812bd33195597fe4e3923d4af4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7683bdab48c6b6a40bcf161ccf420e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931777b2301f627b9280861ad4d84116579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b19bce522340e3735010790ecfcb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b6eee68a8d72419ae228ef051bdc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba979cbe4ffa1ad9b8d666145843ac42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499aefbf5c3b8171cee3a10dee565c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c92d41e2bbd0cda28685578c52be81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778d7409267c82615a3e270b927c8c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce032b230e8b44cef07f9598afec0e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245e40c5ee73d215ca7af9e4f403390587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ee31874cafe8dbe4c4c2fa7866f5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abcc7fdbbde9190fb490bb15841026589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0386b21aaaf1ad8aba90ef8eee50e0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7a6118608375b105d8daf49d66a4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33cf4f72ffa567d4e9be59d9504a74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea6f4fa1f10e308d16d17e24ccb672593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aeb21bce262ff10e0bb494d08c3da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992e0beb665c50123e9f267f84b1d1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b813bb437ab34e0d8d0132999b3f842596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a436212535a85f9090b4cb9afa3244d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d4f1638af392eefc6dce2525cc8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68495d285c0a29a84e6a229d28ebb14e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f34cb639fda0778dc827c01da9e7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34de499fc7f7b8259b175bcbdf7678601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5077a5fecce805d05060c048ed63385602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff6ceb4ba98faab6df788c0d646858603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a20e482e13312fa02493b165cdfa79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd91e99b85d194420b1197f4e993bad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92867ac67de6bcc497c754a16deb262d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16a38b9e7ea37a4a68f49e68c93bfb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b86ac0496737e35dd93ec9613ece9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199aee251725c76776e26d0c8bf1749609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14e89d693bce4e4715e9e11465761a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54580eb690e2f479827b3f4e54e36ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22b693da52f1bbe0614ae5215a7cba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddf0e3af418cfe46327e25b186b0af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882b601a2812b9fe7ccc8b6bdfc556a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75119df957aa27d021d2d3728fcb29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca10766310acef24dab03d89aa0eda3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa976bd56a0a0451f8ca3ec7f6f10e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad563b65ee0dce4a50e7b24ba49618618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef98b1d14973c53b01968142cdb47c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dac653685523f90d8f91cca9be425620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a044432dcec8461581609a17f580015621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee755a017f90e0d84d321d777ebf06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673673ebd882ee1d61be42747c724792623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862f4fbeb68266f49182b4ca16d53aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889336195167ddde25a393d1d529414625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18308bb9e3b180d472a19826c20c5281626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4ea830535f25c7fc0690d4416b0b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde0f6c9f71450a7a62bc5101138baa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff58af14812de55ca8d875e957a6d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39918ea1aaa28ecdce8fcb0b3e0f0a59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ffc89e7d0521798160e92d1b7328b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232443973265d3166693df1c75e3509632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e71ec41fff2d501e70defe46f3b93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7c1ebfa9427c4da5b786c5166506c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef595af3e6a53e2f986710b653e125635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f77daa52190a311ec8ec2d82f73c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512a6b2742f40b93ee63558840b26de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f191385ba700c62374d0377cecab3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66c695aa2f1493d48a3ccbed357a3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd297869a4fe84192e4e3cc2739072640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fec1b28fe8470a2c4e277e543a63e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7009d588a2cf97caf5d5851b379fbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cd242850f15df8eb5f9b10909ad92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d55a0005e810213406e49b7e25477644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112a50603a4a03608d53f0f7e47f19b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f3d4beb1cc8ae230b9bc651cc0c56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f8693f3a433db3453bd64b56a9360647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca1406db14ea533cc2bb42128bfa04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c62a5c885a5c3a9d386608bea87b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ee9979bed19ce47b10707bedc8c8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e4f1c90e0b56027d1a1c0ae42f4c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab11eea81ecefc53f81dff6a330ef2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437cbd06130f22d5c27e371b31c1c96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c89314467ab64b7654e8447cc880c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1c4c57b6b8bac61d47f0614d9b079655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b470a3a6600dda4d12ddf2a6729a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de615ae9f593e4ef4e42e1300684234f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223549884733c50a76bbb60b1eabc12e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368c8bda61ec995264fdb37caab7868659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360303aa15b645538066702f19e7bcaf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fabb9e0ef14c89a08c78c8af3ece1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7aa0090f13f26688a1682d1c117d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378bd37872e845c7945cf17bf259795663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd5762cd3144f0cada5b4167c43584664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd225b7a9ed5d676a7585decf8d37138665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf91fac60bbe1f36987b5f535f4f463666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2d0aa904f84e8d129ed9459fa1312667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac502dd49d4dd0f9cfe3130305479110668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db01714e0220b2f3024a5b0e2eadedd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb43ca48459745bfafdd953166a56b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85d97fc31bba75698d516f6b911711671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b2f78a2098441484b9facb4ea3bff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac052dd573ca3d5a38bd1f70dd5931a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046f67af1783f62a1f3cecd4faf43ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9211f67f0f38ab70c5f8ee088b8af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3719415af2af4aaf8ec46a982655c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bf60cd78596bd9bb29540eb3caeaf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b3131e02ac4f0c4c72877284a138e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f004436677339a5cb6cc1ca9b7d00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fac3f6888ef198bd555d7f785026b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f92f963cf41a67828bbc814abc861681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbcb5d18f03514353e38402951b64e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee19a44da808d57955b8c41fa45bd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71381d4feb66a8837c88c3ae16f3d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77de642241bfbd80ec32bd06072081685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a2778b8896e26c147653da8b9deb0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1f3c0ba70c46dfb9ed8924df35d9f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c86bec5a09fa2aa4be02efb0dd0873688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321195015bfd89a2534ee65051690ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4211a042d432268ca43a6084ca2d5b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d7fef669b9cb87876262196c3031a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7307f3c7f947387d58950c6f0e6afc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a048a7ab3055156bef83c653756ac5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2748ae223019019e8de514a1b2838694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aab190640e6a1fd368c53924c6509c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ac1ee0f2265a509699266c24f0cdd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d869b3e5f64e0fe3b1ec956028ffc3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d439b4a68b0a116b7379e8326454cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1ab51b6d95d45aebd801573ea544e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874cc34811accc2cb8ab20bf423d879700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7c5e91aa785b30e62b1a3f3095110701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfcc2fcbac4c39df61ab6e15ad8454702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd90c4ad0b06d3505837782b517763703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b58c01a3a3463cf2c96174a20afa0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec831c4460d7d2379110f025ef84f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6236f9295744801eb502b2c06f2fce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d181adead6767812713f5d59058f892707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538cb840532cbd9e44ee32a7f7f062a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a034634f4b88489dcce105294f6a2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72293b03f0b389db3cb710568ade8ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66a6c270a4a9f320bc651c4e28bd1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50de04586b4a79670d81d2e1a8b063712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894f7cd7754bb4c2dae78456ece5c8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37befc4247bc0a02e0874eddd4746619714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa55a363e30ade9ca3855eef91aae8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae8d55bd5b1df8bebdda1ebb16e524716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0290a1f86c84d43efa5678a83cc3ca2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4279ca49e43aa10202950c2fb916b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7607410511711e23e82074b6a9ed381719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae843eeb5269cad20b5d1fcf07f37fda720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e8ca8e00cfbfa8f085d9e3285101d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7a3ce72160dfd43108ee08d201644722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22106567519318c48a671e40bf473d4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be049cd0fb5c46746bf1096d41169d5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3caa6c04f82d4f60d7d80b36e9bb29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052269560c9d97082bc51360d4c4b6ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c0274a4e369bd1085ebcda289d995727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618515d6de4d6931c12ea38c6298d026728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f6696858a0b7325131a6f53f9b3b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9e4d1146c25e02b26cc56f1b02d05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ab8271cd735a47e3fe6cd2ef94379731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95426f52cf8d56e98ea48de0f2e49d4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad316c54237ba5313f32b35c2fbe4ce0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c2f8d6e90289d075620b11dc1bff1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85471dbde7b5cd0666d563835bd3fc1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef949a41d201ed0d4db48d54b62ab1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d925437f23bc068d561d0cf865a4cf8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5c39587ceed98d9c779bcc6d56b49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85e0ba922fb44c290ee465ef86e7e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a3e05c6d77432b69aab621ac02e22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903bbc921b02eef9c44eb5d424778f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce401871d5862285a5e0a4393f8ab71d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48949568f016edc04b15c3eed5a2d8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683064a38b37eaeffc102e5323a9832744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0fb67be57701f512c024e7dfdc861745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b371d2c6dd21ccf31c2813b354aa5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5af2aa9c562233e0966a5768ede664747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5a4b7032e53e41c71a716c92a2122748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716659bebab489d0b57131dd036c6865749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b943e90741e3b4a184dd63e55a1a7c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41324833b987cdc555f401d7dea5c346751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c1fe7a216a3123f4b7ba9a36076aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd82a4e84e187df925a6a9c60ade8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b36c73c421ccb42cb8dacbd0571c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c7cff4ff9e08aacbc4c893ca08817755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a0e6db55e7827b9910d5b4cc6e7e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ed4ad99b6b883071331f341d0fca0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242aecd6228d27a9e5ccae0cc970514758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219d8243171f33e0adda7ed2d653f82759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd11f95b18032b13e54e125d8fb9584760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f61448e068169d67b13bc50dbe22b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08c1c57f97412203ef6e7eb73c4793762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bc706834e428f143bdf97b4fbc35c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabee90ab6b564a2ea6a112592fdb24764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a45d58ffd4fa1febce45b05bfea56f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2b1335bbfe22dc9b0f8147ef1d445766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95e95489f06875012b1d90b933e740767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9377e554603750992b1ee198dc94bf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812116102a21b52a6b6a3ff1790d77ef769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cdbffee5779231ca9203b211af7fc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51584a5b7cd90733e9dd3e2be4e06826771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1395abbb3eadec699be5960264967ab772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cefe15155845474a307672b6a298f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad53b12ad620215ed7d6acf3887727774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2887d65b7409a5433763b1e54b60ff2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311de0b41968fe3a961c7fdbba6035ca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628caefc23df2750c11a7a696a7dbde777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be6942073368bd979c656a1b2c1a36778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441e486859fa4195f071a6c72e6f213779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f4e1c1bd00203982dcab0c8e01bac780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d6812ad2530c0c3acabb72996ef6c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232d20514f456efc67664c1d919704a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ce52dd8094c0a9b239d091a6489f1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d48cad2479bb412fa60aab6e4e369784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766848eb9ad628b2ccb8cf6b33d04d18785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526e70879d48050500942aabd20b42f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3db715f667486bfd20e55ac9a1b0b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b6cf60b69e58e24e75d352545a7c8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744d6f9a1441ad514431cafaa209c85789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed6026d20bb804e258c4e37a0f1423790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b7c9397d931855c5999e9b945d712791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc2db9d5271c1903191d0b3a301064792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916fc00a703c2de7596c1dedefda2ec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518dd5be875e788579ea1ee2699933a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f6020068f432ecb5877062f179e05795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a587f6af32605b7465efeddd1a652dd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962701cdb7950677e3dc0407f00bd9c7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae4ce74011410151becf1d4b361c8c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3241f0603a0d25a9fb91413698ba6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632894c7d3fada7d7950e04151909443800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649dac3eae2abfe957e56b2fc6d5ee1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff91f370f7726bdb3eac50df388791802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf7606561bc23d30c8950b4d97162d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c39cac4c791bd282d90a30047f43b2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b21ff966e0e286a419faf83302c182805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05bc0ab5e69f366ecac383c17f00d8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96005775f873744f5b73117afdbaaab7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd1503272b07ae1ab0f2cbf79a8819808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eaf8972fdcb73bc152ee81f505762809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6531a8daff978ae7cf891bec1a897d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cc564fc9ad8447addeaf5c3ef7437811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd4e896939e87f62257c14d0aa6b0c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dc972af433940f990e84ec7fd4768813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e784d970c415f01adc951527ef3fa5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d9a7b92549b126d576e55ea4aaf01815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730499364d07a898af7d245e79730770816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae628ec640a6bbbb3b97a430e3c0e9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e559f741c2c497e37a5b456015a19fd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e88c666595073868ac23c971fcdb5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e2b0edf892603fe4443dd1071edb6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a2e39b38e1c8d63c7a8c8670a3272821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04bdb0265f70b00f42194d61fce3e0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a586f7cfa3670a7c6675d17e15ac0b8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b191928e3b1a62059640d26d7b09e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc670d3ecd13d3583d26e67c65af1dd4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e90d35eb71214cb205f940b369735c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cffe71b8aecb9853c243dc977e14fd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a04d91eb719f33cf016844e8094cc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc534910e7a5c5355f4e377a68f13070829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b69088a850d20d76f3db4aa7a5618830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d777b7dcc4dbaedda6fdbc892d224c3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b78fbbc1aa737f9dcd05d9e02745f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f4c9768057c71d563bdf8c684df95833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389bb1026b1b1dfb405f3d955e0ecd9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90417894e285815e70f98be3873af0ab835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755d9ea8335df019d276ae606fae8ac836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b183f979e2bef07aa53c8449d247c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82861c7f4b70378b468672ab85b1bd77838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea8b6c8da62e29f36e9dfc95322bae839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda63684671eb6cdb465705b5a87b22840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6201109d9d4fe8162a5483b936efea841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53addcafab68d3ffcbb8ad6bc218e7b9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db247d9ea8cfd67da08a924ea935b08b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75c9b8e5696e3ded36c1d5f7c956eb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b520c70377ac89b39a19d8e711934c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9742aaf888da141656d235153baef1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67965efadc7170139ff40f7e626d0ab2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82f9823b774962e05ebf21149fb5de848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782aeed0f365a213e8f0d312929d3df849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cb73e13922e2f7f1b6c5b98587d14850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69428a0282ebc659cfc85ad40ccea9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afed72b69fa97bfa621bacbed21a21852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aaa43c2c960184a43985198faa1ab853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d612410555097e8781c5c6c1420b78a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133684a58400b66a05a449b663946af855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495c761dfc848b90804835f2bcd661856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc85058295fdb723b24c23e0c9114f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333dfe8226ef8264419f55f5f322e9f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5c98e087aad03aa1625322f7d8995859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684000abea5acfe24df9f89912b8dea1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7479397fd0aefd249289025e28687861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46effc160481547e1b0fb07085c155862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dea562630513960950865cf53923c1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357ebb5b1e600ac0041a31bd1e769d8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab571c548a3455a1795575956e6a199c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dc10617ce93206db628c11ef63025866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b82337e38b3cb1ac0687661bab977867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b28b243c75dbe76873a36aadc927fc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef9b6b9197354ffa9a8bfd814a4f46869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb8cc07f44ca27c7ad9a8ac01d597c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717b1793e1fe4486185932d3c70641c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37862eb5a0976038687aba811b90522f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a495bfb183da233cdbfda8cae2b71873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94aa1ee19243c84e57c89a9e46f3b3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e8e84c27d0cc3d717e07491424f1f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cedf2171ae0986f43578cc1409f639876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c46c66357d42ac420391211f49057877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2ca95de6a228d8e8a18054b66b889878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda320a9b997618ec06aed6cb72e65ae879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588cd5691b7d3d2431fc34a4b93ee9e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fa68f907b0741f500a0a1c84ce8a2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b61255ede2ddf23ce64f12fb2d969882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f542daff6e656034d241f21310d930f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac267912ec0cae0a4eff6a8da3004b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dda7b3453f433ca47c1d7e422636d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf76a3c74d63d280a7bf849dfc54a4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15812fa3fc51f31c1031606a093d79f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789cc7e1a75e6e49f3443436f3c9cb3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69358d1fff34e543250e9f75ede14bed889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92021ca741f5fd2a0b7f993e839bb2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc93bc59c89bdd0c283c0e0d67de508891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c67e39791ab810f0de6bd51d1bfab9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714de408edb656f3f77316ebd1333823893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb946749c4a4944eb0f15dbc5ca81f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b2ddf20b072d882e3e13e1e18cdbc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c92e440d46f972c2a3b08bc7a5dbb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abeeeb8ac90cc05c05cafae2062fe4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fad369debb52200e19bfdaf61af23898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9cb603155ceeb7ec656c31457aa61899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fe7b74c94552ec6432d94f6a3184a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a4ae8aaed3058e67056869a028fde901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3b4280649aa084746a9c7f030b2b3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e2da1cf2c69ea08e20e37c6fd7066903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61082b6a861ecb9cb9d05e1a556d29b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4357bb92c165a30280ac4f0992b2e8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb62c3fe7b83684d91e568f9c22cd6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d4bbf0f0e4992ce7feca76d9285ea907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445db2cb4e59a99fed9b4b9d9b45af2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ab44fdb1b3a8fcac36f936f2aed1a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913945775cde61d94ae45e8efc8c1f0a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8e5a708cc4c04c5f3df9cd7ea73a6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbae70d4ed482a08c7f05e07d112e9d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee27af6b60ed4456c3bf12433abffd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5dadea37537b20d0590cce67eea06914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887cf90967ae70f7582759fa6c1f360915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f311ab9528704dfef957eab45b29b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc28669c02b59c3baa250f6cdbe9c01917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f20159ff4ab97777bc3a91973699ee918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c4609f1310a45a7c89d026da4d4ec919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9bc6d0ad672a791858c688afc2aae920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52eef1ca7b947f16bc2f462cf81c3d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a38dd033c36b0a7a2da648beb887ac922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fbb76a5482ba9f64f7ab402b2be06923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f9d7a77218b263cc9760d830b3ad2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17916127bb08daf28aef1ce5c92086925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8923377ed595d458e002c23c48b09f3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7534817cc2b3e60882d1949bcc55fcc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd201be2db0ac6c9f2af97456c0b0a0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3309ce204998763832c0186509802a4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c65db13e4669147286a6935f81aea0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafce517f7d05cf191f7f120948cf8d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c28940580ea2808ee383bcce56438932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d97c80a77efd7c15a61c9e8b6047a8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21896838b79036525a701e3d2e22270f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6906d4ccbeda71f9d09b2cd27f728da935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bd04a2cefb90cc165665ce97457f5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365db23d0347dc7aae34a597ea14be9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f2e2da10210a0a2001322efcc1cdf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0847a458e93acfb01367a5f252039e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6044bc29851ac37a5d6262fa099ac2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c33cb222a910d5a5944dcd1a1a7f57941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9cbb8feb8fa038d90a076c3ed6744942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130e7fbe77d5c878dc84c26731f085a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf9afc81249efcc374adb9d9004a96944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126adf8864fb3838668ed6fcd9175cd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5307842240f1f8639b369ab96420f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cac85693aeae5c867c7d86f2c94ff947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cfdb80e22ddf22330af03ad13400d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc897611ff4c4d7f71af934acdb585949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18346541a14d2cb47f38daad9848f366950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587a28f20f24eebfe5b858cac9be44e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6d2a27ed174e58530bc82faa35bc0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646568ef0f3b080add5f6fb23ac8843f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afcfd417bd1386d4ced7d3a86d084a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca854aaee5e2a4888c1f0d9cc4595e31955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd98ccfbe2cd2857d8fbb8a3a7c8227956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ad3c73dcfdd595e064940e25a26aa957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bbc39864c619d180b61f6bc8557dc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5833d333d3909d39402f9faed4c43a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa1f06c00467afa2e201c891bb9a31960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb183705f64b35bd5814a82f3f06ce5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac125e7b6729add3825091e2ddd8c5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d5f7887d8bcb3c173cc6aaf7a7f2c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25793888c47c67e2114f52fcbd8d4b46964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f1569eba9c5cb629bf86f265b38f2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80d649c50b4ef9056677180f3a58d0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc506fb077eb97edab2d7c2e65c0c4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dfab787e0b409f4a8db8f0e9cb07a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15db3a0a02461b84457e971a58af7db969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2216f10ca7b3711975520c1710367970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632e3970565c8ac62f79ff2aa3fef0b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625123b91980e23132d0ac272c4304e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b13cfedbc6e5b325d2aa33097e2da1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102a95113e496988f38efb114230a37974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198602da00f894011151edcca1fde0a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dabfa54bb34397a94a093c7c23abf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bd27f950092b00a503cd581345f39977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5dc2590ed728853f8bf811bf05d99978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396055753b065e34764c9dd3fdcaed94979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246321284cc2f40d456ae9e2121798b3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84453cd4c12168cd5c2cf9e1b79df53981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20166e9b499ddffc9a55bf35fab72e1d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e09ce940799f69a1d4c128220aa5f0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544241d6761cc34720d9c191728dc27984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050d86cca657f0ebf393c099b608751985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a7f76f066044a4a6bf459814e1a4c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa5d18c4e7c8de5267133f8ff46807987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbc3c17ba8f86074b0475944c5b9e9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bdaea5e7768cd14d53aeb76992778989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8d658b57ec61509dbc7fc0c9c6881990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d341657dff353093e7b98b95d209b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb32e104ebc53225d1c1ea2623d17d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e0981df65955c842c785f56541a5c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9ec3f0da03f96928cb0ec10512a56994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a744669403f252e956ca2f6d8008754995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df98b74bb59c78ea34815fe330cf53996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35285bd1cdc0e577ba9c4fef03deec8f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f3d00b08cd9a7c4a97a0cd095fad31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a20f065a3ded5977f93346cec60342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b1b94b9c2de5eb12e31419bb071303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001866118f7e6ae4f447f6ee792afed24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6827932f7b2a4fae3dca1047b0408835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd4c7d1e60713a256ca6d2073daa3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dcacbde3e1a1095930d9b6bdb11f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0724b041ddcf54b4663c4358fdf74418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bc88f201fad17fc299e99dffddda59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d049e2026333ec09234bed046d2b6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b8b72436d0ccaaa0bfc2ecd87735911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d8db11daa6dac261b107793dd0cf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c6a31c8eb92c4de60893bda86698413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84380371167d86d2d96c6fb679e4eccb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eef755cf2101dfaf8bf8d69f048a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dc3250fe16538241a1fd126d872d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f24fa6ec7eab14b9890e2e6372638d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c33ea27f7d6432765efc8fc9ccd7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f175cad0575eb8a3d6f7a032d8ef9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06763e417381514e7e861ffc93f9522b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9de2e4e69268972d03647cbdcd90021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667967428385a8d56dc0edf631112e4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998db894f5932c1c1fc964ad09f3df123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72722c03dffdc0d8a860c69124c736ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5e31a69c27b0b98a75d51d711173025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d98d550f6a38dd95111baadf9ebb5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b9b676911d8da5163b002c9a6275a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1eb80e34ea8dbf86f363efbecbfbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5aaa1e9e8b0705e6f5cdd196d391029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401271584faa1b77bcb6502bf6708b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0264b6fdfdc25c7e8fb8d0af162b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d174a6ccf3c936d69c4ff9f2979a77f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a953ad998c47594ba54361f580840b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0527bf8485e0a9409bb9d8031ea1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f5c96597b4e9a12f6a325a851592235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44022bff4fd677c454a614e0edcd33c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96502e858840b66cd148d23b0a7b3ef637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8e8e9532734f01798f097ab9e046a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7286de160ed5e71ac908f69bf48e9f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf1206434843ba87b00bcfd1438eee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc62d049a2c1f61d44f8c0d893dc7f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c976c534e27cbc3dd31422ae13bc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80e3d6de276c84336f05739ded0bf143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25244d7adb755ba572c86f2794e6fff844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77681be43615d3e688a35adeb8c97dac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a56334a008492dc41c2699192dcffa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcf2c8b4ade296d38b9447c5e91bed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f0ed77255a283c8b37e0e1a320c0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16806ad8b7214c17d6a7b0e48034a7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed52687de64a6978858df6a5e71be3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8d222698aa77c1b64c7eb36496a4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c8d5fffc781f30b3545f9a28844ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd69cfb3969766d1ec47e0f3b0800da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029a790859b0d0e35a0f067bf6cd17d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bdc4c65c2b36017e19ff4bba75cc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf125a54508067a4e211a21f42be6cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681357e3b5417f1ef98088b1047b9b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db925d5efb1a5dd6c192b3a7c604031e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29fd5393e7c7e0b059da1ca27bb3d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0dab66996dc8191a1a705a5bdefdd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb339f0c1f979b32ece8bf8bd851a9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6706e287c1e4102feba4628af60881962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529376dad820b1e5f7d88f8e88f8bcf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c214a6fd6b55cc52661f2cf13d97a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a139e5c5beca300a57a42e4000da00365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627fed7dcb2b2004351d9ee399d7bc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeec2378323bd8e20aa1bcf335af14c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0e4189b1fa274174e3cc1fb880cad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f5681bf3cf2b9c88a20e65541088769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f532e2ec4bb66220f5b9dc4c8456770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1324524c8da3e8301fbf800ffcd7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe49ef1b984aa6a416608877482288272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a502b30be44543fabf887141e1b53773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0c4e2987486961dcb87740324315874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d8be1f8c18ba15a49a370cf6a10f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cb34577fca8b3e96fdffa177434a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb04aa54d00ac5501f4bdbe639eff2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247db63c43a0c57696ef57213eed8b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8911a0f15d48b583ef15f6ada5aa0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16658d54a3e83668fedf180a4099effb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a352a166a0e9d576e4bbd133534a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da961735783c8bd800fab7e508a28f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf17ebb688ae6b700783cd565769cfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ea294b36951e64f251a9d8b3b20cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d22809029b581cea8e291c0e861185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77356303d972502b68b5b4d7dce4f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108b3ebe06df758085c50580103f8d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb59e37ad7cac62bfbdf6cb16c1a47588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad619231e1a227ca7119e440779b378a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b586d142e76b1f2f442fd7a01530cbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aef421e6bc1d0e4950d487920445491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eac82451c7b650021c3a3b1d585c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122370bb53fb6cb04dbc18aef7ad1c9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2ceb7633b7622f4c5981d886d450c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205511f2bfa1d79709c29752e32a3a4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e90a5ea58baa0585c73ed3316b34b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6d9c5ae2a74854c77058c9cadef8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83b7a826eaa6098e6683760d02401298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f16c6436d0810b847bddf3a3567d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0ed4e9e438e6b0ebfa0f59514fed4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cecde2e978a2b00ecc068e2c026975101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524042285c1d7965e79aa2b4047d9165102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ce2df0940d3ba10c446e3f459943f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f975d1e8bb0873fa03c70caf2d0251c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159278def1b24f82e48b7629214a35e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46a3ae2ae833b168a45c41c530a8b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691b4792bb7135c4dae5af321067b0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aef9e9215602b81c8b470e173a975f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412e053dd35481c09d37de7cd0d3d49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdf1742771ff6d145bf472a2ea2919110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74047dd05955e17d71c525f0404ad05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9820880702708b82d7493b8c92d9be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cb30fbfe3094636e15fe895acf8dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5564e26a26d15dc52cd767bad0a8769114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b5c0b40bdebb2c8b980f96fd554d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa181bfbd291b60d93e922dc5b8610116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ed1c51b2fb9a97da0f177b0a58dd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b5609061b30731cd96319dec08c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0365bc81c54b6397ce3ef13264aa521119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a52c742aeabb4f0fdb017e325d510120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba55d245587d773f2db46c2e3671d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383c4f138663d2e7db51ac8042476ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ff4ebee54bee66fe73c648c9f88e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cedb63813f02afea23800b5d55ba5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1b2ce20379d586365a6d20ecd3c29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c313b86edd8d9444f6813b7b320ff0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e30078b00fdb8e85934f73660c68e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b5faea8bf1fae49b8d35b0927d684128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dddb8c98b21b89078be4688021b6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f578f08aa959aedf67cdd0dd97433130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9c5f602ebfc09cfdb3bf4433344e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119c38e0a8065897855db1f5a7fd8f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe8b82aa5176f17bc5a4d80d8fbf9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57025c0907e3e96bb7a8184593b87d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d90b8c0eb3050a3a243f2074d0dd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7303b45f0fc39038de6a9fd68ddb786136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320deb7612f317fd5f055d6658fac82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c146312d75da414a1852d3d271ebbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558c0c9f035420b9a423fddd0d2146b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dd575fbca76a098a0901c7a0a867c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a3e71dd80848e65979f7db8ce5638141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276900b7bc4713385fbb23c7e196c035142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402ff8c11f5d25ebc4d5ceefc6d7bad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d3f4ac62a6a2e2239fce70577542d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d265b162e00cbffa4f8cef596d03d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34aaf059ac6fa0afbe955e85b1f69d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64886fa0b506d3a23983aea43fba23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79a5e804e85d6f6d53e2fa6de89e96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6ac52ee91584b4252ef5a15a1f413149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbabc6d6b66970c828c452f2c5e2e29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac58d77704d5cadd5b0c8c21f0c20e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeab3be8c28e4625def752727296538152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04e4734fb9c51d463fbe64d3c17145153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5961ff67712c9a109bff5ef2db504154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4f7f6a20598a983bf295ca45df2b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c9df80b2709eaa2d9442b386c706a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab70323aba566c4624f113613bbba4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4aff49966c9b3bfcec4436c33ac93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d207edbf4a919f97837f2ad6a72a99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20d23b9e45a43abd1933b086c6fd15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030da7f407d23a18d60872c3dc704fe5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a21d240a4ecd618a9a22ff77b96ba8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aad3bfc4b409da43f95c8892df73d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90390f6f558ff6d181062b9f6e95d67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20da8638835e0d826382b75f0b5453165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4f25c7ac8b568cb66072ab24df042166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50845a01f13354fab74aa78d4f72d532167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaf23a8af24dd1021a2c74b0df4fb8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27826889eafee00284a24fbbc63724169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ca3aaddf74200de2d2d7484b09d69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d37f0be16c606b79b82ee17707e62a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98cc90379a84778813050fb71aee25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609272ef46dcd1b5c39b8d916d26e765173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b635853cfdd35a76d1e8977d2e538174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c532e3aa0a7ea3bd69e41ac3857aae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b68d7a46790097d69de5867b2df37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e96a7e0a8a444755b51a4455c3f265177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50e387200ac7cf4e8108557e313073178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde09971091b08a32f50bed132c8bac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f2c3f0b60469a7232b5e55ae2cf55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e7bfd2ee8b2e35f25c019ee6f0c1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46247ae9cf3dcf2735282c6666eeb214182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8806a471567241cfb7d3b76180599183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ed33d132736569aea5dbfb48b8c96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114707c0214b3e2975e8384a57c0372f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a0386e0d9f8d06e80d5f6fc951cc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506377f16171f8a4e847d07a128648e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1d78f3c03c5b7a2564020c8896d02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e503a7c119c6d1f77fff33780a4c6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b1e20d44787a96d800b6b110f8d8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326556b5f3f0f9c89f90a67c5ff86c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed1d54a884c8b809ab808a25db5203192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ae9d0e0e3d17c88e6df1d99282abc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241db74067a86d336a28799cc3e4924194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747450c0b57b00be89467737ade64bfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf01dc1ba703ae9398de6efb672012196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6939642e6c673a2e8546edcf9338e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b2a0ca6ef45a8ea9f69f5d308ca4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb317151768dbb4fa15a7d1165cd462c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af615cb759bc3fbb818c7a1067d1731d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5d791d844d412572e431dcc831687201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ebcf74d101f69c5557b9e8e62ea66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c873d02cf707649f8886de842f3acfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f891339509972804ec58976097c7b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c905c690cb47ed7857305bc593669b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d3c815996170f40786d55fc4f2c74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea14b94f328f0888eb145f3b9fa58c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab421d478d7893494c38cc03b8a8ca9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe472e7913b18a4e9fd5e18474e44722209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307b173b603f9eccce6db0ca18453b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0ddaee3031b4f2495eea74ed1ee9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794e907d60bb35086d82cd880a00928212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515f8a949efea06dd8afc14beae92f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed4d0380f5f7a155ae59247a851973214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3dd1609daa34f211c48c0fb1babd9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d296927d1801df04aa697494bc3e0d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcbcc813760a64f3b4d6562ee85bd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a819c77949b829ccff5b9efc36d7db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725f29425d9ec00c5cd0ebe43a47c03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d23c5da9f4a813947aca55855839be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0f834f1580d760ccc07ae403f625d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff7b1d5fdf46c7c4fa371b5e496b40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91e7a9d18da4ed193d3041c9579472223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea9f22e470b4125eb050f10c3e0029224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32bcd185c652e74affd7d6a96f12f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ac0edb5b7250953a5323a9135d9c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cf185d4d469812e0df2e0816fa3a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0ad3861b6756984c4455d0a510318228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1d2b441a6b9a2a1707bdd6bf94e1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ab772a84bef3a7ec929e408fb5af2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e90e3f802b473bb65970eb7c0506f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77213eb56376fc2a9baaeee592c61fdb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99747c8c2987799bed539ef7f5d2c27c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87bef4934b55bd201404871452b028234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a251f174a2241e5943fbc4463b7066235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e705d0472d42129ce1190bef9a32877236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70999578ad5e6679cf0b4420364bb9b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb66e834ee3d5118d91d57ad8cafdb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f499982d38f82697dc97377bb5301c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9c25526cf96ea82473a5b11110d32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269e025cb99acc8478ef9a4ed8826d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1e960eb49e3d531b8b9ba960735c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda5ebb19ff03aa7920b90bfaba7e2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9d8534c304b5a06f0609a655a1ae4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c904f5feb0a06c413a6c7e9191437245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d27b04844f1f2f5ecb75456efd62c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c229d9a6629310a098b5d34c38f74a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b51c747ae030a6342244c789667cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8c26321652f7133ff4c0c014528d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d05383c7374d2e39efedc2fd839940250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33afb5c6eb89f0eae0389df8d1739f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4c7603291b9e4a22b3230a4e5a0d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2e4026bc6ded49261945f6147993e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d686cf418cc6d93aa6f4ca4fd1c07b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cffcce000feddbfd65df3defb546b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30ce77734e46a11a44e8dd319a774e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aacd7886ecbb4cfafcaa0cb4d83188257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190a02391af44d482cbba94f26d0d58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dcef8c46c6af8dcdad61d1048b356259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ded3e091e5f87b2f56311ef14f9378260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd175edca7f9179a19bff71222d787261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041febaa54717c43ab8360f0e7f9c0dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3958d6d3753d92049ddb9cad029c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec9d361ea82245e97baf86294d57ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c60cd1f485a88aac3006ca0d7c6982265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24babe57cec0c11ff1a34655858a3ec9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8559ac47e25b23c40853775316909267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c97a238c98ffc4512e4bcc13ccf7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760a37458814fb7d369c4eaa0060dfe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc7c278a2a0c3af87fe1a5759a3b59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71901f50678a563ae1fb7f9879ea0ba5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82c10f6ea588c5984391b48e5df4a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08a05c24b08a24ed140d7cac9173f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934222b4b5a30aaca2ac1e450815f94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdd50f271956c7d27a6bd96a851881275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5037c7efe8e7fc0427cbfb42abf0770276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ed027bf81a3bf65ad13df91a97383277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa035854d43ba274fb0c67525bd021d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d681ce19e4a1f8418ea911e2564c93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd849f04b3d074af969d9802eefd4b23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72310f0feb6e80c128eba0bedfd7921c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62786913197a1865b7fb26c318a8c29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb1abd07f9bc45ab42572d657c2d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf4f90faf0df6420b1f0ba0c61390c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0eb4321ba1a1e6d4335a27f723c2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662879ded83d6d41dee604266e40ead7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5878f7d4bf65da1c375baf10046d74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e64f25f476b6d7bd304efde42a31c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a947397b6e36222654a9b2f0aa5a53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e32404726189c6aa837293478c5c86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ed876872828b3c6c603c9b64670c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14892f862fd403e6a01bf1e5d0835083292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45c1194925802e0b240d8cd484a1de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e2636a21db4e53902924ecf72dd4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1bbb1d07b7ea6ff79788b3b2ed794295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92269a5b4885bab727f00c8147244e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bc61f0fa355af58f51d553f68c760297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09783b81ee7b27e60e2f1271755f0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d188bb7c187425d6cdd70812120e4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f021d99e6bd644542cac653628907300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eb6d11660c9187019d260c9c79317301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f82047764e1d62925ca137029c154302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a5f7591b8f1bd427fda375237a15f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25f84c11cb2279fcc2edb40ac9d377304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cadd75a18fa72ca3a4c9f23fff24b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16186e23f214e8c90e04bdd83a9bb446306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b004d91ac4b02a05d685d050908acbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edd8a41cecd452f53ff825388aa275308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7873a85b295f29648e58c564197f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd6ba4e4c67a36d563d73c42c95c2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ff01527708d80058a0654f51d3451311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fe67953a8905308365f859b4e73d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925675fcb4f397a7bf3c4f6e594b32de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9df5c988fa8a13c415dfa11d26c622314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d6a35be05e11fcd77f19a681052c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842f2e1af48f079c1ab3f9fdca0aadd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c88b0e2e2ddd383c08fc8abc7c4088317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9abcfa86b88c674bda87f145651d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad0cd40761e2e1551dd48c9f206d26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c3fc239ede3d66d363725fd0fb32c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34425d62ce7747f12cf5cc7c42da99bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640db4245c02df70adb2bbc9cd5d8e61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ae7a0a4c05226331f24c1da1c7434323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdde18a3282938c44efea0fac633fb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e158dbc8731f559a530a27f9204537325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fc72455f5e73a01cd325bbfc7e2a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861bb26e4094646aa9778b744b7a9b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3d2509954f46176ed0505d2a48e8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0578ff097710a3bc3bb383a0df9ad2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbc48400592066de52d3896036b468330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dd6d1b623090374ea80af9badef0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb183ec735e2788b8a1b1c212713355332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92630a5fe8ae3258b138c25e8b2236b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c6cf151442ce94a52360823cdb257334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8299d1fbdc2a193ec8c1562e25343335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93843ed1083d96fdc2aba16e1a5a48e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f6c687a6ca43f5158366cda15fb4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62657113c4db09e2a593e6868b0acb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a54f8723eed342c54d8b949cd63f65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4c8548b3fbd2d59d70119ce606c91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5438a060b68c73337eab2e791b047341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021e0380f76ec6d947bfa45f6271b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb134c4ec476b5791132a571f165a67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7075ef4912830afed75a1167436e65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9509aa13f9dd303a7b50945c56a4097345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82b5ae3aa649f81115342ddb638811346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4a6860aa7eb0d697db41d03e72d03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b4b955b05bfde4da3bd8a364c16d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d336f28552aa5801658aed41628ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34094d23b5d10830208fce908f75ac09350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb6fd3ded8a49887c4f69e3c1c7ca0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85045cb3b21d51a2a6bf9002ac2e12f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8db3512977f7a6170e0a7f405e880353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba109d7a753c26ed05f0f367a1487d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f6dd6163837d6b3a03d6f35cfae7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fbb340d68ccfc4ac4c1f8e57e6daa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a844184cb3d85718189172f4fbc4f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704a9caec3d4ff67759695b4c8d2b75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ecd04b920140f7bbf700032f2ff33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccccbe11900387572e62d2f2897f3a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fc173d9028e2bf05bea0f91d32934361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab3cf19e63e8e0b992788771592ea9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacfb4a7e9b6f55b01b078e45665c51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b9eb4c37925f77525e4d9618e113b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c13a876846ba631604429b5ef4c854365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28665614c367e0909850dd5fe94b509e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722834942ccc69c8ccc8b1c1ab11f435367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94412050afbeba40a26eba86c3c51c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d875c866d006d54ea6d463f54d3dbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e82b8ba6c65e32e098a3f89c5aa5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5cbe2cb09cfddfd9cd986f9d59318371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e6ac358f2af2eafb7488e860fe716372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a5f442112e719376c35532dab118a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e3a8f4171447789c2a4070c5ebf31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d47601e5e8eb5f204aa94bbd62ebbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318027032c8ddb632a61cbef8e78576376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8952d26212f551a88ce7c5caecff11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537125518edf42757aba18f3319dd83c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909335a0eff741e122ba9867a8e5b37c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159017681e394b3da07e0f42f5b7c3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fcc244decfe007247cfb39e7cbbc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70679ff25c8eb915a2bc0bc440db9f94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9fb23c5383739ba489006d0ad12e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350f8fa86e4bac97ac0e62c09ae4579384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e4a2a51a39c3e7758a0b2914c4b56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c82e84b07f551022cacf3423ded854386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556b3f9ee067b978c4e8d844c1815c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772302cb770ec5ac24c78f7cc294b6eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b72f4d7607c858ba827e01ef3f0c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5735e5f7f385e54adb061d74e31bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b3dd76a3214bbb3365223c5f83f8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9608cfa69e9297c6f623d83a622495392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d3842a98a0ad37e78abeba3c7ab2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87f0f6ccbb3badd4cf358c553a6e17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71189373e18c7a6f592eb38374b37064395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f25d025b068ee18ff6f7808815632396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4fcf44c8173458edd969b31d3ddb3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e70620b221348407eab79642b84c99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fd830a2e8080e59969be7bceb4684399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440899710b65acacc6d0f6cf796cc082400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90535a2987d8e4095322f0fb64ab6e80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c3cadc23890a8af6654b3e83b25c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ce8d269febab0e60cb9353c1bcdb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b133a423a7a91a7ba1571fdb2a5cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776449c6c820c358640071fe603b17bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b744898579fea1b97b2ac3ef0651e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3d83df494e9c23d968282bc8980c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd545fbcf7d0c08eedca4714a6589476408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5f33b38320d0c1734e30f4aec47e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65c36f53219e24c5d09fcf4f73fc8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c36fee1893ba5d728cc08ec53f65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf25851a0e8ae338906389466a87409412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e289014ce99df57c64aff5968262ea2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b346d1dce58570922deeb4ccfbc08f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5ee7860debb8328b91ba0d18249fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84e45acfe66aa5093cfb53412a1554416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc1d9f2fb325a825e48f40c07f8278417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23183315eec301dc9292cfded185bf3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efa5444fd4bdc7d9b847eb4f5c05ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01939451d50e1484fccca624c0202e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e76b1f0ea857742858b4725477199e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc442918edc04b53a7c4a1b6c50d9a5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dc8e602ff57816571ae7f1bc601b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996409aad524c1faa10d37ca0bc22f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17447ad7c48224f6134ae06276fcf5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940f3d71e3a0e7a54d07bc7e9476f89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de3d1476e44a926a7bea3655305ce1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1eac8d681dd823acc23940703dd04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e601b16e5fa08054364df1e380117429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab40a1d4cb17b41061ead8a65fb7432430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfe6157361d799e190b00ed4871f54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392ba6fc94c8a1dee7a91d24dd0d36b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93d4b6f79232b09ad7185b2ec94a16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535754cc2cc45b753a3c47b99d6a44d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6502eaf684ec389007c034d4390de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417fc8ad429a694a4a7f8f3bae63916436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87224ceec68a939b20e50a6941d29ec2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc66cd573dd0b727873f4eb8535ce0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e190fa992c7f9c6d41f6f8e760abb81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f467c61314a9826fbc94eae4401d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add92a9d9a16fcaef16e013aae34c55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b42f7a6b2367d300f67628c3c4405442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a0836ac413fc3440620db00838fb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357b1a732d2e4f924a567776c278331444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e133781b9a8fba777a4fd842b5c00b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163862e5f5e26d81537dc752bb07325f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c049431f79bcfaa0cf705e80d4d30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2c37480e0c998853e88c0785cdd5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177b41af64a069d79756962020b49b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589097893d6bda32edf8c146824ff57e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88db5b07fd0059df561efcd0d3869ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10199ed4d90c2f8c507e712a109d4d7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89029257bcdd60a90bcf24a392abc565453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2de6a90218eb4e53e656ceda1edc43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb3d39951b5e4a4de5b72592b53366455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a969e406d95b9103886c9282670d0c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721bc3d6a7bcaf6e768ee80f1946fb6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a6fc3ff031a01cea0b6d079e05597458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091e0f05d6b8c341d01e7c0a8ba39c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79134a2fc9ad8fdca2f40b8441a43c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e37ccca8c937cdc700d42008dfd8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af867a9b82c790eefab9be7b1043c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d455ea0d2e95aceb30071f87545adb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253bfc14e4cd3bd08618a5b8b89b024464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03deb038fdb486dc601edc4711a989c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1e4b4bab624cb4dbd9a3c342d0574466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45da0c30c83bee1957ce21b60b114b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802559a534eea21ddaa70b39c4aaccf6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e2ed0717179951d1ca4b0951896e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3977bee10d7abf87f921429a11a7c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8e8275f4769b8cd4f6ce1fff61491471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f89b15aa381d615e3ed2cd8787dd78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf55a82f11fcf386a3c8d8072ea8e27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843a8ddf59415fe0aa3f1415f20f53c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d0acef732b39629a7dbaf8ac8f256475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae749a470b87ea6d604ae2b80231060476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989846b1954db185919071bd37b20c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bad85afcd4d9ea2c657c74deeb018a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c779359be58657310d327f449099e26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e1da4541962c99923ad3a03f1c326480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4638d4cdcb33dbdaf9e3736c432c79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483479214c7db0116870067ab8751457482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce9d71154cded2a6b5670be6da0269483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d37b065d6a30d82387cc25bf769b53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2086962bdaa61acc98dc98a06d10597485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbbc79e0285df95848b544b1bd3ada486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e5b181295d25fafc78e98af7b5557487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efccd4ea3a5cf28be6d692b507813c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c267ed12101bcbce7f55d1b383a3cd4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf33fc205e5d58823009bd4aa1644f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27468063ee37fd7523ce315715227ade491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6dd0663fa1aae0e1a1ca070dbb603492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdcd227d464f07a526d736bb9f0fd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c0dadce2f6ca6d1ab48864b09312c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0b0a8084fc64175f6fde381c8dbfa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d909adbea57bc488052d3eda7328ae8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d146f38aaa2876aad7de49bcf64731497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c397b1ac6223ba81eb96aa49685a2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f37979fbf7b0c3b1592d754b9e8657499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2b5da23ab1891317ba1adc9bd4bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4cd6c7b779d94f3680fa76cfa0af9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd5bd131f50ad37f5e3571ea1eeea0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719c68ba8c0424d86cfe3b875e0662d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b68b15fc962e7010b0a74295201c12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d809b7ce19becc37025346ebe109c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d14ed833d510df05cb0f30bec1bc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba374dac46f851cb4125f00193e14ef8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea044b65dc7194ee27045cecb5d404508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec679219ddc9fba4ef6a04f386ce891509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07201f703b198ab6ad9ea935d9f0220b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d0479de3abf39d374ca1d2e21a611511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a89c670db402168cd2d2527a6bde4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3199a0cf0fa95e9e5b9955e0b2ccc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbeb9c17c0bdb938585bfce2c343213514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b04802eb1166b3e51e86e985d2b0a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef6e5eb0aed8a0242d2cb76e09be01516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab17df1aa035f1567add242f6f32b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754aa002cc240fafd4bb0b1e611d758518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace7bdbe7bd5cc9f540297c177b27c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253313da8567a2d8e192fc0185fd0954520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70236b87b834f30fe6abe85c18195b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb6d60f08e8b79ed101495518e7b93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9383cfc83cf8409f63a467428c2b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca065d1a5ec4b0ef75ac8b28b59058524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a77d0fbd0aab777b771905ec85c02b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9eb02f3400d2db038571193e4259f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7055320d2767185685d523ecba50af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc71acdaf57d57b9db298d6391be72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fe4bf8bbecdb0a2e57af715c96b1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3916c6012491df4377d6a4ed5fde1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a8fc3b1eebfd9dd4bef9e62b4f0a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689df5af692046eb5697e21ebabe12c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa085cd8c49830039052f2cbaffca7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6c2dcefa626c1a87d4758464ea0b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d1a58fe6b4857e07ed7b1acba0965535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2f85db7df7f0c6a8051bb6238d255536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704acb1ab0751949bb6c04106ee0380c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b051f5a5e548c6a6ca77a44ddf78b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f8a4beb49e880c2ef073e128cfee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26021467011b8b7b1b26a084da4ac7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6dc0a328c5fbccffa061639d2d24b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e31832199fe825e4155e220332145542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9edd1aec0e5f0437a9aa34b33ea82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce777cbd329e0ff560b8d2624faced544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc3277e8647ce1d70f55370f93343c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14addd5172533f0bb3618033be5b51a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32105a67b1ace41056708a74de3fc8cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91857a276759c56f6136d466d8f5f29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82502e5a9f94644c5285b8689c14df2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaffefda6ee676051f918e6a5cf9408550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e7faa4c2da30f209e341fa2e15816551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc56eddd64744b17a8cfb545d32b567552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bcc2bff49c599e2d6c30d50d8ab92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84052c317cb273aac3c910f0b665da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff06a4377b40be94383c8e6d1173cf1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc49753ba1f0fbbbc77e46fc5a47e71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78e8c0b0f517197ae09b73f595b3b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2132af5ebae50a07bcddb0de1a27a3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44624c76e097ce83609b191541a28cc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561782dcdd2b1d9538eb4d2b7e634591560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957cea1df737ffd813ff7eb29e201b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1366c49d77c0def28939b63c51efce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32dced711635af3dcb2838bbafbc62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307794c3411515f776908f6949bf49f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f93f8f4021239c33dbda35877efd28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b6e696d31bb4a512769cd5a5076aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9139b2596d4bb6725bcbd227600e859567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21f98325bb76608d938d0a89bf8fb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c719b51a91c4c392384386ce8c16e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9ce24e1c20aa30b13166c858865e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26179f785ea705da54e4e805499f99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ab21bf91e07357fbea249f5d94e27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98aef95d97db68c031658a8e77c877573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ca1b5084720767fa37cc3e6a92289574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c9682961a8223f4c6ab33b6f16126575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847a5e5c73f9466b9ea5a216a824d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32603768aa93b52291149a9f1b389852577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272590d1fe25779dfcc7fbd2f2b8bfb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f4e1eed0ff7c047a6a5b8c3bcd106579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd636b827a0cc2a656b431fb536045580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da742e6cac1002199251916dcca1d35f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170d2dfae92ef00c701bb29c057ec18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633ca4ef49c8ea5eea7e84fde0daab1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca86b694794cc98c22ffda46fc797584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3e9e1e79c93a17525ce00e1be7651585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdfac30e3897d1d9c50e7f9e15e148586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcd6054a3864f362a711b1c3e76400587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b439a8f8f38e571eeb5f5478d84377f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db553fdfb57b795db12bbd41e3df9247589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8439f1a6b2c3995d87a86735ab271f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651913abec3653ea57562074fd420ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331689ccc88c1ac94494138818eec20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d50dc79b18e222da7e77a792ad435b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206754d626eccab7608e8dfe51e86d47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aec88be1d470bdfd6265e81fad0f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01b18c704714f949fa1b0b8f5bf499596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688820c77373af76377cf46a37ff893597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5b216839ff5dcaeb4a2e6a7aef48a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62039b241c6ceecc866d4405b5a237a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669e689cbf039d74dc0e408674a0fe5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cb13170888d6819635dcf203875fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb2b276697bed9372d3110cdad6c10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9790c41fab49a688f050687b0add38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea6fcfdd3ae86e8fa9e60e1a8054f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afb9e2e0e5462e6047cbc52310941b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46d7bad6f56f2ce2d86a9bc41a54ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ccc4d9f14cc17e7bc9215862063b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd87e673fc635f14846b19fc6d44c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333bb1f058bdb0fd3f721c87c082a7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcae6e617f49f9c9d4aefcb96fa337610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e8bf26c122b0bd31c8a39b08c3e9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a5456a98531ccf0c7a7487df09413612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3c43b2b5e1c217f10a472a74b928c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacba27e0e138ea43d42c4ad153de4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba24d104c3b3d2f1aeae1536ba1da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6ac54af2b7788598c2ce6d6ec5673616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0911ce9fdb96c825efba4f446fb88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c1b164aee587229ee730e69351431618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed3f50e7c6c1c5f77db559cddd7240619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa17905b00b65903419d893e707896620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1794707af2a3bf3b3cbff7773eb94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4b1e1d5ea13e50fb2b4c788dd87c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d393121ca979f20d61d6a6a1ec04b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eb6b4e39418f5f26faf0febbb1643624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df545ec747374b24934c788563ea5552625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c275db05989e992c07388cedca6829626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19febb217f28e2c87f3a98a4fff4e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5544ebaba9ba3f19b51471e4d47f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd60cbd5a6150fa7805aa18c5cc33c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10108a22569595abb8f9955f543823d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891988ba3b201a1a26121d7c2b84872631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e25d16d920625d5220f7ce1013c431632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3ff4c3597de0b33433e3d723d106c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ee61d4a03984292361b30a55b5b4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b32d02c8c1eb366eb34e6d18fcc23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8f6a7489ff9376e918cc460d5dbea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529bcfdca2521be1d03906947a014f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef5bca5a7e907b6557620c34452194638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e230f25de289e0fb391c634e477ea2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686e9b95ac5874219c95a2df788abf7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54b529d329081c517936619d8ef6ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a6b1bcaec14c9d65701c4aab7ffc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc63937e5452eb2cba6b5bb2aa87ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aca9634ea971ef0f00b23fecdd5062644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ebdb3d9207ffd7f3483195a31e2c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c91d5643b93fa20ed5a20b3b397313646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c45aea5f6ffc571adca5ec6524c42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602ae51236e969df18caf1f512d148a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5105fd0c3356d18974b25ac497bda9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f15f7b97ef7f8f327a49153e916999650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dc601234d8ecd5b42059905f19c0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf55c5270d6ac72feed545e7c145e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a5f87329ad2110e4ccba3024ffa61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e672192bcff296428bec64fb8f83c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d6af6a6667a80498c0e910d9903ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84517eb34d660b751f6c5be81b2261b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62b3494415ca338632db831b136157657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99034f0b4c4dc40477b606d8bf91f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76254bbdf71ab95afdb5e5e25e1d526659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcea81086cc0065d7f5a4c86ba216f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a1398e71f543611ebf64d272b0f2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051db81a7efd7e6b41edcbc1faf6206c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce480b5804b7db9e924ea2e2ba288547663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb2913c2aa15944f458a6304b003ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033f770532881898c4b81acdabf3212665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf8e71a82d7c9de90d9929798d1249666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67624c627f1cd2a657759c47504525a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351af3c7a557af94bbb124926820399668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa2005d9ebb2d534811de75174ff05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd3271663615546ff87498436c2dc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed63977181bbdab4b581fced29df408671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd9e2d1c1a84645e41d4d14a69b618672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478aea9262b76360bdbdd2f13d706da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fdbd0e81e043a869af0c5225e2fb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb01d4a97e892d94ab9dc389204b395675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296834eeb3cf357a446a45fc7b1af09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fa4d4b018ef6d3d9f39f8a3a7947e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba539ae2be0fb7a028cebddb4e057727678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056ee4656ff8e9a5d6ed0a4f98c2470679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7262da862377678223556181ed848680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b621e27dc89c4a41e65522c9d0dcd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaebf191eebd895347c8a5ae0b824f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a90dd9bbc44245892604f2dd7a01f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41864e9fee28bcbf3bb6fc930d3f3a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856547f486e5aeaf82279ca9bf9703a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcec660b566b416682cec3b8e75a72f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086db97e1fe4f1778189a6ab2a229434687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872bb40308276090907bf7b4099ac86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a7abffdb4075c4906a5ded8d08ecc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1324870a7035431e0c3e8b62a08e172690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aa4bcb038072c5d12d65e919898dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8eb90bdd47e5b0e58dbea33784011692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d6bbc77b34f3a4fbb7b21329356f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61908aed9cc21b9feee1b2c371509b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5e2009f479d1542c8d5373861c567695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144af6a50991bcb4658f384c7d98070696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048690fd22e29ccfbf84ba6a5ba0e923697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab79099172a48d99db248bd74db51c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe7cbada70f3a958ca5b5c83d64d86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef227d923f72d48e583808fa08381374700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0a8781f833bbcfc874f6f90e22383701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc211bdfb3dc55ef0d27824ebac8a34a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dabf455037729b5648fd7fb0c85c2e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bc818a798022e467d6029de8af91e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116f8c611d70e9a4934a0d1f4ab0cd6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5178b2332a007d1033c9b8576355f12706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d685a3688c143160759ca9e929eb3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05ec5836350e92467a0c539ffa437e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a598ba40e7a314ceb76642e597faca6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ecceae9f42d4a6b274cfdac8e36fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fda587eef031262eebad0bb10ea3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c9853ecb368651d8d02c448c91e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b73761f8fb5a95686fbd1f81965e7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce7aa1a34abd23f29a73952024d015714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd064c5c5d325a62f54d8e58fbec762e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534b6f61232a5835a29af6fbdec55b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf24109b3ad9398c89e09c56719b7ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9c9a1e684718af9e9f379031d6b77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473847ce96d4e8ef8c0059486c9cf03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc3cc895ca4a33db2485b438b62e6b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543019d88173455d3db7d79626e3621b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c512e03934812412099eab2484cfd5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b551842f0b027d78f3c21772ea19a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29c6178d2439a3b1f1ff3cbcb65184724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde832fcca3f49bf1bf52aed242c87a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd378d0e6c07c3f3e6770bcc7ea2e2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4f1de3beb00b1be9b2d4450f57f12727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12daf350ac0a23850476c4c0e6791c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c28e6004e422e4711abe7547e41ad2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7185d9acd427d7cb211443339dd399e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19184e8ca5d6606610e831a2d82717d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30786bafd3418dac56c9d5db9667eb2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca5c92a28d37a4334384faebd98a05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3546a4813ae5cc00f01d157f8035e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ec45b9b9442a9672dbf81f68b9860735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d3a7bd335d8aa42162573f3fa2178736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f30b2eac5d6e6da5c7fbd83e2f7998737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbee3974a23df5a20ed846348a8526738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493daa9666326e68438de3b90303dafa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e14e18fd4bf5fab1016e47f0518af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb901a8b91c0d2925c1bef0d66b26d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738d2375a0b3ec0ca76f8ac89b86d83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa4bfddb281ec538ee6322e96b5be0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b6e4391be3920b36794d262bd3ccd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18478eeb801d33630543fc345cd716dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe31b7d8155cbda8a3d7c209855a71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab354a56e3d8979e3eebe4b2de5cc85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3883a918ed3f62c44b9f545851ccf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10161ee004a10eeb50cb2d216a4c98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a010d844b0086ee8c6e8fa16f284113750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dc685fc4b38b4158a5091ff1e873f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4017845f27460c4f9a53ef7f09dd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6b0bd218edf37edbe1a7524a6d372753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b9a32466ca4b8ccf2ff8c7b8a4532754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52d193d685cc8b53ccd643dc54a1da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3010509396abae8875b7ac469ab70b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004cf391317fbb3c6879307bcfd4c4c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75e537bf340c0c38f918d241182143758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3d903b02e7ba1b6c7af945b992618759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2672b1d4ce5d4c2a30ea8f89c631f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65d84fbf84e2e62f8895ffed190d1c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119040da0447c12e184b42299845cb8e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb55f4a54a2ac5b7da129c9a2db4d01763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125437c6e091b3157d6b0bda01709a8a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851c86e2fb0982ce64ed40b18a81e96765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ce6d99fbf3766f6e85bfb7c25003c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea357f059d28fba84e82d0ab288c989767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a3c7c0e83deade27f08b11cf94ed7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4506899ecac3869be473f98e747ca769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597eb4bcb6d0b02e61e3cb756e9c82d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359df7bce1be8aa2f3156437b7bd439771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c6485fcf9b3eb59430c515e2b5e3e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1418a7cde0090399b8f8683cfb65710773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f809adbe9a0a0886c4b96d7c986a8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49d156b2917ed3ff01ff02a2e24244775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feb4baa6ec0219e92b1d23d2f015dc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899447f1e9c9e12124f2937305c7004777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a074411ba8d76a88177bb0a3bf580f6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff068442dc4ec5677b7b37e6487784779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c87b357442de5b6f74c1d7caeeb3ef780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9b9b69b7656e220c3daa8dd748258781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23845084e713c011ad7252cfeb06c2db782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54b8a251b525e78eadbf9138b8b5d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4943fd6e5790f767ecbebe082e221f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168a7f692f325b937e866aba5b5cb3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331ae142c76c6ffdd41d33834bb7686786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc7fb4517537989d2aca024e7a8f59787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66100aa3d521e0f23b63ec30fb12e2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55184b1aa0dd65e6bee5294b3339fa6d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8f5a2cbbb44c1f889bb5ef99a5988790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dd5137654db4ff56ac94f01826c50791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3375aef6a7ac585b5b808391acad4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d265f2289ef3ce6deebb9d65dda28f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005c5a920f0819625724545d5f7d2ec794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d778c2f3c1ffad564151c2e709daca3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab86e32c2cc3c23fb9e305ef6b95a0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaa8538ca6439ddaaf05edce105567797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a448fe4dc5d3aa053071c4848a902798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ee90d8d9beb44696bb1689777d15b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f764691955814d16e630212b6fa340800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524875ed0621f3998ab8f7eea4f9fe3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffb391668d480d31d312205f7f439a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512a9d467ce52e163b9b03539c5ff7e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a917aa3a0ed823e01c2b01cc9037b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c745b8b0ea6cbc6e404273169349eb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f3c50ba42bcd5f026c5e339fbfcf1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678dc04b2645dedaf910566d99e0af0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876557647dd9388a2634d15c0d1e327808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99faa14227cbfb970b3e04e8ade9266809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa63f0d701536915030ef73bcb9a0b3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc43b7d63591fbae8ef6434d4a1571811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398aadfb01e2d9b4309fbf03ae30c97812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ff63f8efa78fb21e6f2cae5d7f8c2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d7e4d7c9c9da534ca2780f8ac166d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e3ac7a958fc58a86cb5d9c001cff1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc822c72c7df6fa862eeed6b8b4035c9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318aaa1444a2e3bd36722b8a5c38b6a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2383b0839282faa03c3a2dcf73eefb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e53581f07d284c6d73c235c0b817f2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c7ebc9642d12f37d307111cc3ab7c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccd7bcdef2c5f67d09aad314597cae821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936953f38699489e6cf1540c8d1ba88822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23e5591731448064a8e2db71d76dbb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a5d9aec916de165a2f5647a8a548c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666cd9a6236b93bcea540e32ee8656b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b870e7e728eb66d38b6d78a16daa5e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc5c0099cbb9e0a7f150f5bd36ab40827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756f18bdfb62322de889c2ac13e0e88828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f7eb12eda82b36231fe07224aea47829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed5b9da066165cc53f844664d7c85b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fe7d1ff7dcaa4089ff7e9d5a89481831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7f1f320e30733a469a7d0d2c3220d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8f56e53cbd18c739cd758c5922a59833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12140c161767892322a47fae7a6e9a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5c763351ac4fce796c5fcae75880d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00ab957ef2140b9da8bfa02aa2d779836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf002b9ae2bf0be3f04ae87892a87c55837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccd1cd381be62b9b0e9300ac9f2daa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e1ed8fadf4d7465dcf3495565121839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277811e495a137577b11542c368af020840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b810046ee95c409aa85a9e1201d0c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23483de1eabf0fe31ecdcf82bef7f54c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159cdac42411016a07a068d9d45f50d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03efab040a9bb2b9715e420278e1b49844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7bd6579e923c61ebf70d54e35fde6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4bef61abafb04806a064474054903846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f52bc39d96748f895105a7dbdc14f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a14e1c88f9beee288d0c0cee1c555e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079762af02bff002bf83160deb927e4f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7193c9e0a7018a07246e1454dc938850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e913b62e7d337ba1db605a6f2ba270851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb433bd49092d3278aaba7e4abe8b5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd54b3457149bb80a34bd041e25c6a8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27678c5559a7aebc033dfd2c8c585c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d4b41e27f37d60ba7b97f5dec360e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531ab481b5e010eedd49bab7bf4620c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc14c1acb0b3343013ec9c7a04481c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9d4b8ce0786beffff251c04ad5bac858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb00966e91751e9a453d9ea844cd51859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcecf43cf3950375082ffa8fa7f3b8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c309f88e2f99e4956d78cf6311442d1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583dceb3981617de77c7c3c3b265ffc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172ac21177750960c5e90f5d27a55e0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e2f6bd8ed804c987cfb7b6efcd8ca864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038853f3618cba64107b95ffc994738d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f61e0775433474540091d1829e7c6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8d968f9a843d0f23bc3b80a30cb06867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001968ace4901d181cf144c93a7ac91b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322906d62cc10d9d5d773ad65f2bdba9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac11c1583d7de96e71f9381fcde78f4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f6154e4ff068d22ec64feb3f01710871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8217ee1e1bb182f38b998b3ecbb86d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11573aa0aad760eb1929a7602018ff1b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd2f92ad78ed0c6837ada587b54bc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2729191910841ba8a812ee404661f04875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af01631cf637e54ad06a4d70fa4de6e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fb83309306c2afe0442b75fc0c9c6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655319e9ee8675ff226beb5802e17d1a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ed0cc5a94f4573541004106d1e633879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f09e22f4e139fe30d7f8d03ff3743880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c399b7842c38372e404a8f50ddde1a0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b092b11a2a31da4411cc468cbb7026882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ee02031ae85d2f74010005278a253883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b26f8473e9772338ea9162222c3f5b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf03f3522196089de3afe68dca80426885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0321ca0d94d7a39e4d7f684fa2825b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa656f401b938830b3d8507e82b6eca887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa87a1760ed48f34dc68bdf730f812a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bb98875776eb2c22b0b74b554be07889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15ad18613ba06a7e8814c90e9c6809890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85ca34c79a4708bf85817fac8fb2e3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095544483d66ad6586dd7e8dd712437b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c19e4833e00c74dc8f311a51ed3288893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cbf0b11fa291f59acf2742bfd09d3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e4d4c359ca26261d106bf8cbbcd0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea61f72e4d134fb6cc3eb6058c02190896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c61da0365da22cebdbbfe5e814d5ec897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec9882f4d7f42110ab95eff906dd30898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d350799bbcf5cfd898ac3662ade81899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8805a0775bf032d21277b0a33a879a3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e9bf613d564cee1262ecf85df3ef3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76832f9a458ab7500fe927db1217e9f0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495748048bfebc371681aaa09e5e07e8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43140e59bd8e78258dcb997b5981001904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58039fb85cfc6be5b4b588a6316e2c8d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26b9ad46d5035d5bdb07e659f31bc8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612acb4dcb45d6a871bd60495b583c46907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cce0240828b0e90eb112020468e9a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f5e702f54578dbc11dcc643093de1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264d1fb760075803c246be51bf5ebf1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbe2c4ae99d90aeb4e5a622084501a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530809388469cb1702b80ab6b831556d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e2ba323552cddf2879f129e020444913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd57a082c13ebae8eee56fbd6161528914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae56f9466d7956a55f1a862958e6d2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e6065e2eca29f34e6ec5b4c2c3e40916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5cbbe43b9fa453a29bdd0eb20e358917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197676e41d8c9fe2f0fda0510596a803918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213edd156f830e3e0957aeaee5e29ea919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad377a3739230df6d2ca40422ef02466920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9377f89633abdb57e0ae941ebdfd8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3267e85ab89b256cde08c184305170922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2927fa9374f090ffa4204bc693f9b5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744bf7a69f5339b0a4823438de8bd4a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44085a3e1ab31d70755fbc5d2a64e31925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb1b0d3752e5c7d275661581adb54926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d424d7cdc8651a03efebf3ba0b203a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bb6288af6d7f707df77f55eefa338928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec57b8c64540e22730d26b818fb9fe0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f676ffdced0945aa9fedcdd07e898930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad157330587f3c2aa237ae107b43e807931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c487da9286ec79cd84fe6e73b2bf0c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559482695ee8796c2c22abc4b300dcc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890ce67f2453c66d4a383606d97954f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9390bbf73bebb3d9b4730d23ca252ae935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cb592c4625457e6465c44450fc415936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a6a00182233027054202bb61a061d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88578fca6e4dc6d44d3d24ee9b9ba9c0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62c1c33992bd87e0d47d3c5b3240f5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dee22fd2dcd8efd21ebcd92a5c4336940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557b48dd0be0e8705870fa7d0f73f1a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd2aa0957bce563d49a7486fabe57f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3fa00f61641aa8b96b532f5b56db8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcabc26572d45804155942aef51cb5e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be0352260c98a88f80695ae408a718945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a933e810d82b40df1085486c155f2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a533bbbd6c4d805b5dfbfcdba2bc8c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce44159b1d4fd76dae9f0b7a64962b9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70598d5602a269298ed1e42315534423949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40454fdd4ae6c66f83f20cbfe86c25d3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57ae72ed124754bb298e6d41a50dfd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d20225a3cff5e3cbe66c33d6408546952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e5b7c1dbbdee23e487b81b04f1e3a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa927d6b9212a8ec785d3741ae28b57954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51290ca135c630edc4f87cd38b6c2483955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab3bac2838bed4202134b5d66f3e97956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a261964ac2c74249e8f97ae0676c5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ce65b827f148ef59517a861345d90958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c034b03fcc6e7fda1fd19985311806959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd23c37d63a62c7920f3f13d09b2c3c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa0ded0d7ae7029251fad415b089ba961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f60d2d57f87aad94d7c4ded4f0a2b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906003a094e82a226861448215f814e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e7a7058b39f788fe9e8740a3ba385964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24129e188d2bf9ce8b9826b4be3d6527965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a2cb82e3bbfa765c801c4e62f3411966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a4919ccee6bae66c7c440801ceca7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bc991355469fb4a338328641b4fe0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c93967a66efc9dd2e46fb706b5a90969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab3eb94129115fe81485a3b919d599970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b67ff99e89b11b9fa7296f444f3992971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f9618a03080fa1bfd5e73340bc4da972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e71a41e1a73645c893f1532b9b8896973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de4902b1c18187c3cb0e518275036f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59835d44763356845be84b1043c6a7a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49892f1d897f4b61bea6ef9195efaa976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8078f1a5ba0f9792ebf3b1a1e1c21e9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aaed0fb98b65c31d08fdc6e670de8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3b85c4f6accbf0557da2e80aa1fdf979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573af8adc86bba394a6829d1bb2ce53980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a53dcdb767dc303010985eb685c0a9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348dd00ab5aa95c97b5c7297b24d25982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b729653e0218b9f66c494742d262f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420795c08f75749de92771cc17484d6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2abf3280ac0b34acb4881b4844d574985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa747326572308669233644ea67579986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf1511799efaa54d52a3195f5af228987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeefb4e74713f909af1f5ae11666e3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48c920c37c37a561e22910058ee30b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33eeb87aff246e2baa9531bf317b5b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975e2973f70f80b661dd876a7b22539991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f06410cece7b42d78313739b8fc199992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821f68a67644e537f6d7711ea31be33993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804455fa8c6bfed6c4431358ba48b24994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0e964510dc58ace6e6f46373c70b3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff36af1cce51d5a19cb9efa083496a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772fd67630fef565005fcdaa9ae19f2997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>