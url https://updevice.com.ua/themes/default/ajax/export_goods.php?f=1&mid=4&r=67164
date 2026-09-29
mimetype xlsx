--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f905a784c1374293cee5e31eadfd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd952487a42dba2514c8791a7e216b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed003f2e8b8d9c96587f6ddcad7b57e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f30e475ac9bbd0c1c5c7a79dce31f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6cfac7dd223b97b4e7fc4d3abe19a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933579c059a2e72c2371aa53b08fc6456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28cb300d8b8de90228fc89e943bbaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa1cd2c2d1227c6ebdbd8dcdc641a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18accec11b25c9aa90af82eb91aa0fa49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8559dbecd259f05959e99236998cd6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e40c5bf0276db101851f0320fb332011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484cefbca53d51f9cd51daddbffb2f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac2bd1af50bf6360b44383876f863413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dcc9e4c1aec086d5d8258929f357014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a7a30bb6feaa4f401fd1920f6c1a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae545bd859b268a5e135e9cdc3cd3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c005aa62f3205d3482c9a214da74ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3e7e73ab8d42c668e64fcda798b7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fa34945d798e6e60d384aa19d0e9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51237a1b7c5a215c13fef33b65b3a8ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c6cd2f17bf75385029162975c4ef421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b24eb3fd67519492bd1722251e04822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8e978ce893e3e30fe1347bba07d5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790effc9c208d77054bbcceb8b2abf6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8357192e94111d8f98aa2a7a41528525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590ca8c9b31274a77936f24d76e42bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef304280b1555898ac099a0c697aaab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9567ec726d5c726e629299963d5b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eac62d023d5697d9fbd4a6228d39b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a0bd6aaa843ac1aa6ac9803d7218730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb884d55dd6131ff875abec024a937d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7a85ea808f85c3dea9aa30c65f79032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e4a83d959a915a88371e8602f1ec833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87178ae6b8f3fe8998d1282c18499adc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ab79b050cdf6d4443d6be707e5ddf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a25556d1e2cbdc17789309737cf8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd52d107fc433d70ecafffe7d3cdb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbe5b1865fb289047c258a29b8a40938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8335fff47e1db2e176024fc01479939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47668d83d7fab38eaf25d530950cee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3af66dc0cf9e770a55bff942cd0ac541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd66149d925dc68b8948effac9248d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1ad4f62ed704de77142fd128885a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9b57c55500bf056d11d3e9f29af4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d42ab9026fdd9cd10cc4658ea3008145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9913a9a644b8497c19706a655238e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59141883942faa07c9c56b85a722cfbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbb229b09b3b4c4d7fbc2b67b09d4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd82847cdf3973d19819e16ec56df049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22005d94fbc948c0cb332ea3ae10bbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6302f34a5dd91bc59f2ef6beb08f0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad2e14e87c5a3867093fbb5db7bdd652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d09cd801fbcd907d29b073a206fa453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b48ec901781b9978c56df38cf1395d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3673473e523133db92e5a17f7f7f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c069f66c97a5bc42066e84d038e7c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00571650570b65ccd15188458972c90e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd0d04a2297f9817cc43680407cee758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3085c0a4ffbab8bae660d0d381f5a6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410992ad4595ddda456c84c1f8c8248960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd655482dfcb9eeaca6e3b2c553b156a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e4597a25957f4905194bfc346097e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ddd8095a77770803c48a562ab3bc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e711fc02508370b692956b30fdbd9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ecbd0a6348babe746dccac59f9d1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61281bdc9b632aad6b3ff7d922910a6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e683f3804b0a4c0a1eaf22ace0c2e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481a69e5279d3658ddc39a48698881668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175c502b8081ab00ef53d91c4bfe45269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2584141d957800b59ba9227f5816970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104921b8f45cdfcb9808483f9109b7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb078cf65d9bb4be465f5c379e4de6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbf214ee0b17733e0420615bd2294473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f45c9daac4c1227477734e0329384b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652a811626203784dfac640a0efd15875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefbb5741b35a7f46833aa4c847c0ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5b693b667539cf4b006d83c8de17e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f134f88a403ae12c98a931efd39c3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa05ffc18ab9e02c540c1923d85b8e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6838c3397bc54497d3d398f79ee9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afab9e022304e014f1f3e48459965d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c3eae471ac7eddd0bee524636cbcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded364186dfb6178167efc15c1a9150083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f35408f051e41c572b7ac2a3467ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3034b11a5f9734a945fed8d32217f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518cb0a3451e2d6d0f0700347c5c82086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289393b309758fe781bcf689d42d9ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd38a3c7aac8489baef7c9ffcab3d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f68ad84dceb51e715a9b8a1525db6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c984fa3605b70e8690a8187b4967cfa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68770be9d94cd6e0b807a970ef4cd88f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928a20512570397afebcde5d7629d5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a612565bc0b090e9f75847fc0d664493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328c20bedb8a2881dc62dcd23be631d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d8c8ec548491e0264de4c0e1db29595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092d28f2b2d4170c533e349bb21e72c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18b2c0c0ca217705be8e77551863f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3f5b34112af88295990dfca93361f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc584819ed8bd00d1f24a20df8223299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495326587a35636549808d88d89ded100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97de2080a1b2630528cf4e0059052d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d2fc199a72862eb46e5032b5aecdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df415373efc71928899ed2eebda466b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14dcaf798e8146deed1cf17cee9943104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9965725efb8e27cba0111531a4d6c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31015b4280a2a373a2da35013d6e28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f83e462a1128d85008ce299dcbdca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69988ab2f3083d6c564757133b0e7f07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c71aba7e936e5687e9f8d736141fe3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d0e45c48c34ccf71ae1cac77b5852110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb263b561a370a8987ecebf7581586a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d55de58d916137238c54806baa9a0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f8d66e30ecbafe51681be2f18eebd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6934bf0b1a022bb6ffc94f58d18e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea22e8b3b1dcfefc367a4b4013d2494115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6338db72da32609fbadface3b59e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ffd32968e23f3c3ea0e7ecc2e8ebe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad27b6836a3ee50fde59db876b6ece118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0498509edc8caa257b34b6aff49842119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4fc8024a3315ba00ed0b45d77cd14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3319a486cf3bbd44e584e7ee5f83aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235c8a9846ec8c5757900bd1e83b372122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4004c1c002de998fe40df4e586b8bad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdabe73e8f6930796da2c6573d16b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209503493591a775cbb2bf4e0f208d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a45771a64f2485cb3fb891cdf3b50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b988a7e5abe6d51eb5c3ace86c9f453127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb43a4d26abf7fdf113456b4337d5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35712ab3456c69f74f45d026f5191e69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207aaa98093bc91b03ce0e1f103f97a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98af91ef6373dc6c9188acbac9c5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ffa5f910a9f41e51fe12df15178ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17586ea97662819f93ad9a5d9a6ac934133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acfde1d1fbacb166aca5d63d09a953134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0621862a8d1f6f2ef15343dd57e82b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7a9f1e4bfc1d5e677e8a8bbfd597b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15482929890f0fce3b17c63d69d4e0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f2bca5f2fd62a80e0b79cbec635dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c016e54156e3692ab1f13ae01635c4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87df0e3a40c4076a5b39764a6e4195140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94936c9cff9e3c8df3592fa0271e67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6e798428636f7887ef2b6d0e06baf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae86410a4abdf5abc30452a57c596f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28685fa30cade4878c8e8e1dbaadb8ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86924d7d92e7bb2abfad9ccb8f066e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdc1da85569164ac3f10cddbfe844b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99901e3360d43d3544dfbb5915b130ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c755b50f1e3b9ce8330ecd88ec330e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0339834b55a828eda442fcef4b40f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5970de523ba74a4af1f195240303dcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac97434c4f29e05e185398ef7a56517151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22f1e9d0abc31de5d16d0fadb5c6c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd237b51fae5b7d1241caf855adf8da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae29cc8aaa75accab082d3e4254ef5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77ff65ef40fa9cf4366b691befa354155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79cdef80dd3fa0be5f1e60c0972106156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbb287df25634a0813aa6739019efb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763371880f4f8363424cb52f483f22f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265a6450b36642fa442817e92d5501a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae9cdd6dacb4090bdb27d50a2dc33c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6891d94fb04f045b2ffe3261ba0b45c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadc065cacb8769ef834f62bc478416162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ccd8ebd133bcaab321cfccf64f25c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046387db158f63ce2bce488fae3adcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c309e062a160c85ba562279afd86f54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c18a9a56c6e04db685c540c19352d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6afa6a43de1d20b3d907100a4bcff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa376a38ede6958481c659c1ed4e1ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac0210fb3f17e016a3a9656a7f0c50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda4942f02efffed272fc10044155f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709566030e6eabf4fbbd8a379d534e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b337514115298ad80115852c703851a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc5d84739415a30c03c92bc113acd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23744478d5bb560fa32313f1d6bf766174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f74cf1e642cbabc918e7d0fdd92fa7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219914610210bd936e75421514712845176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67458144fc8689a6e0b3b92029867ea7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77053b0fed420aeb6aba4dd81905752178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd419b2ca3cd3473395c74061af3bbcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4ee4c04d7f7c5ecc8d977552fcff9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d443b339ce1aa23cba38ac18ad4f70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d0edf18fba63118f4a2924cbae1af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d59d6b180b31152a2a42c355cbb114183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ee0f0bcf79fa3598f5274f1d777d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdddec769676d6cfb0186902e112dd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703574950143ab7a8057134f668dc6b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1459b008fd92c55bfc1520012e6212187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a14a4a7c5d5f7d90e82c09c744c32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69c91729cae6a5facf44d3e0b5e6a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898be2f32488c174e7ca3f6844bce6f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89af097d18adb12940fd35a03f43b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d605f8934a8d4866f24f756777578192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad12604bf6951f57f399e31ac64bd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86abead3945292392e1d926df43d8d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6663d2441b2ea5b1a2b6245f14df1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e5d98467e67d294dde6d9778a9143196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a007131644a98c2f346bd09a076d026197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634166c607e5ed8a4658a6465023d0b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076a528bc3574926261891623efb3b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8945f71b020a7efa365cfa74a666cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c40f96133fcff08efb3fb615544e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c47e75ac8ea92fb39504642c01a335202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545e41481cba25981dff8e7f3ba3884203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98529bad153376f805a64b996bba3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbacf91ee076e0738e860ee135dfa4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3dcc5501045b149fcdd3c2b6381b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a85a68675e8b412374a6f3e072d02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1083ce3f4aab0c8207a064a7d3ce8fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbcfee2e888b3765bd077bd0eafb51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad65e274f58871d1eb60a8526405c69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487f3c45073fd93c5aa59736fc8df87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e728470775d7fec1974494a9235c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6261e6cba41f4a593d7da4d3fd245bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b400347a1f445969210ba7eea7448cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223818d29cd67a2bb8b4ac1ab149912215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd5d3a839ae82f7e9154b3d015ec41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065255113307df2d5148ff7e33cd5e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d45b97e2d9d37c233c63517704d5c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402180de397b14882000df9309380c10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff3853a10f0ca9de8797c58596b36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e11c9cf19d8c1da3e5b8f63f62d38a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2446c8d20c7d6cf42712a700626e5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021d7fbd4df3dd08c6a4050e6617561223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbdb5fa3dc5be1d0be5a8f0ea2817a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5180789a606d73a4b55e646b265f81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1db02a15cb5f6fc7387a8e8ae74d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c2bef346e447f027352da34aebddf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503e97dc7f8fde1ce5219dd62771409228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf664681b4b809c4411aed6c752c49b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb780b78cb28008ed6ae2ff81e97659230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd8ea605829c8c4c1afc5d50306d22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90203df6f5c8af805b3764be000ed4f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99ecefa1bd4f9720d234d6f41fe2fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac126e5f143c1e527b3e1e6b8756f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1f3aca1ecad61578354af8df003af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6634f87941b74ed437dc232c641f4db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab448f32647ce0b85a7dba24f41c791237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed85c60c34596c4fb9f22a77a3204c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887b123b5faa16c36ea5dc6198bcd6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f844b771b493f922423b27b679f5dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7e4a0b1c4d73bf87245c8613e3142241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f1f83e1e877f6991ed2e8756bf53d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa21da3fe43c13a94a3e5ab5c9350f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67508a333c39904bb5d654fad45b19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea4480deef87bd7302a434e18cbcc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8925bb1b0dca0933b09b3f12665947246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5c82296054a607b28304002bb9a6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32d8a58644d54f127ba30d765700f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda4d4899d50e71a54fa6ef5a6fd9f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699349cf2ffab030c2424bfe81ed60c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515f3e0bddecbce36178b4fc6ca7e2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef991a42e38a16080e98a96e0ace169a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d70289041d7615d3c83ab5eaacaf4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dba0b228ca839822f388fd8aa68d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861ca931d50cbac9f80f4a6658f64d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bde2ae390ca8d7373da19fce45bad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a04e67c5e86e5413f722412c9ee28e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f4ed0d54f761eadd55afe0bdc7633258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9880e9b7e0af4d9d1bdc868add2b3df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2ba3bcc6d308be2c90dd0326cb984260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0533c210a0537eba0a31e6407ef97c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523ef08a2e6b5c86b843f1df17759bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f63664baaf241783258c071146270263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4c0fc5bfa167b1e51bfc2005f1ac1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07741c99f10be5c62e8b49e116541ca1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45924a02c6ffbcf5a208c8c97dbf80d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f72424803984b0ae7ba3f9b96928e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e1b3d0d43affdd08bfd8e96f66322268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448864bf1f59f31ca04d399ca9d69141269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4efadf739f86647757e49513fd0c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2619e79ed8059e1037f6a040cb6f341271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99192561d5198715484dcd49cb7d53f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711fca15865bb9be199b67d229c3cd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc974afde062ec8a056f191f88eaa51b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be326c8950e04ed992d14045c5884b4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31d624c6654f272642565a666f2b0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f38eb48a49dcab6c2f9ecbe4f57120277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc56b02626e48f8df418940f89ab2fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a5ea4869b66959eae6c80fe2226dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e9f13d47ae169ae48a124f53f90e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b283e6b6b0793cfc92757c51bd872d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5c3fd13b7fb3c3435411a949f6d5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577246512b0a4d3dbe907d50a6d1e962283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b05eea84edd37730e43edc2043418284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ceb1762a2ff019a4787dbf3864a6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4734ce6aaa0716967de95a881136f15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623374634123f4357b41fa3e776af7dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcbe19398eb5291f71af5ad6df7f58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664b10764bb4b7f9c0d80bccb91c449289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f08cac723b50d0e05afa51a19c3b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b568bf08a9a3a5c51717006a9647a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc03f7f6e6af5ab4b77b02884ec321292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aa3ee69510401b690344f71d55978293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89623ec479d80daf5627310e63ba99bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af230dc82bc3324a0b23614dddedde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bee535a62f2c3a0aba347d2a8b7e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d24fe13063005cf0f606432f513e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2946c1f2e6a61c935e2dc97b6036c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb44846621948457bf6fcf50f266045299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a697f4add3c91630eaeba8e079d7158300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b89ce6100555e9f1c4ae4b792c8127301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bca7c0a7d3b61d0ea7e082a45726d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aba9c81351957b7fd710b1d2d96754303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d2e20b251ced8e8ce1289446d5706304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873782f9af2dcccb526ceaf8e1a6dcc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474c9a072f8b7e1bfd65e2ee8168d60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fe84d34ab4af26efcb50f8577efe3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe9ebdd98538432bbc2cc7222aff70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05effd9c80b8866376c53717fb31bd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5832c38be5300bf760667c8e838b539310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d62831dc3430e756c77efc572f7bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7af9cc063fb208625c01797087475312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03e3a11eac7b339df3905331eae67b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efb8042cc841e34b627c13d15b5d72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc942f7c1677d8accf281d9eaf3f70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e2569c20706393bce018d0e5d262e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba080f1b14837f9e153438673d654e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b3ea8228abab8b04edced240ba12c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62340a9376ec029bd763899cc1d3b08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eda69b343288d3f2037ddb7c53ebcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d6226691081ddaee686f780e4295f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b137601213fddb3fd1a8a24da5d024d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f58643894fdcf6c1415057ae3f8490323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d37f46e0a3b1620273d5b1d082b251324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f60edefb0a1cb8191ffefa99c33c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abe7b566971372505deb5b75cf3ef8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6762de4a3e2460149d49b3a42115d16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03df4ed8c7c177f111fa0cfca8813f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6400b98ba1387feb7de007796ed64f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd101021093082820af1c55c452f80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d0ac221f37a9182f5382972c974e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152349cca32f5a98ff9fefaca05f121332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46a00c8b1ec4af2b480443ac611c9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1b23f63fc52b184784e70cff85f4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3641bcf2b54c46e56b8e01b1218d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec295a3f663483045db1fe4ce4fac72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1fafc3cc858e2f89cb00f7206a62f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9fac6ac565734786cc51308ec6bdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b371195d167abfe5298b80fd82b05b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a622878ac9c72614459e4bccbfef1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1fe731ddf401f629818623d8741d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c85cb43b4731d17eca4257e4a6045342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866b54845301b30682a75fc9009c945343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35640e5450f9666ae2417c824aacb86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6f1d88e6c8b19accb6db0f7a1a82e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3925baddfcec55e1d016536195f80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615b6e5c5ae38709b0e75f075bcb5b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1978777cedaa6d5c88759643d4bf5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44728656c24e37a84585a6fa2e0a66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0c5d5804d16fe25c38c1b3edf0d90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd8c9b012411ce6145acf4c6bdc4cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd17832ad93ded789d8b1fd7703b4c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1a44905039ea1596f20d2d9732f2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851572870f85c79c2f56f15525a7715354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba0e477320a73971f43434b4376580355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f956ea3ee353dc4a99ba1de2434b096356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e080ab9c256f588d481554f5ac63c0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2897500a9b57b0676d1e6e03acd19d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21e10ba5c26fd6b121bfc77e5d4a12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80775bb0f9138c3382bac19c8e99dfd8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1991851561900a1109f802e4fe84977361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfedd5407caf53ff8e13cac6f9bfe49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f487d091d4a521a3812211b0c3975363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddf4c617ca69fac1e251c4507a56dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1379de31d63bede6174b1ec2e63071365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8ec7e1c165a45a808515b00d5df7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615d39a51901b3d7ebc47e86eb57851367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3452962f10deb238940c700d8b5e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644e6724b44ed9caa3575d4c3fffb76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957fc76e665d4f81c645235cd0ef58e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e8ac6f5c829080ecab385af83b060371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df63bcaff8d0a0d9fb0516555c638c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc430e8c23b59831d2ffc94f7941cb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a72941f035a5ad4d53616a15ea02a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a51e6b49b0e7b5519650f0bed0c468375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705ef833ee815e64272ed70f24afc08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf96db71501c57f8c31d6d8c65fc632377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5613d3cf5decf2c554e4a8bf9ce42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44640bd02d601361702de021c18957379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9bb94cc5e80469f4d039791da199e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20ca3ccb883e6e95be3c626f5690dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab00391662705b7c1aa9940f9d7ab5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4b8a73f295d52119f2be1fea4c0bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a6d6b8bff0948d49a296612662c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7e57a745b4818efe756532aba8807385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412863e0dd70fca0f05233b3b3e48cdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001fc25bc3489b14c1a3a9a91d752dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29768164982a0e202a41c0e87881f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef952d8f4c6faa50ba7e4076700249c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702be79c018f01d8548fb212abd3f61f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ae0907aa0923b1cdad31c1eacd2c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5563f3cd6f06e42a7ba5073f535ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7c77eb1fa508343730f768c6a2839393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7624d7622be84c68e0856c47329f06f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa11f1a4394631fc6854f644f7a9af9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3df6697865d98328ae4c7d3d345d2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b21586028c83fbad3b2cd8efec47c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3377fc994809cc0c56bc863b95765c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5c21113d48ee59eb473541dd36435399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726dd9b23f87f8faea24423f6889590400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acd4aa6674ce0ff4d5dace04aae130401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae556c6cfb4b237b6bba015612562864402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad26993ee355b40c3b17fedeff75b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61e85cd4762c1b33aa9736bc3efef7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcfcf68ff7927f81e0a3272d00e79b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8ca14fd6a14c02380835cb44fdb18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590476524c88d2dc902b671d26f4117407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376eb316edfbe4efd77b7479c842dd6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9479c24b8da14ec39fc45457a87a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0160af8db0f8787855a81c14a84142a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5aaa14cbb3fd7de6387575a7621fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0c5d3886b13e8d87e21f9561ace10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51e67f656033151ebab6c9a335bcbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def495040709a8f1e92b257c55f07a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa89c2915f1e0e5405f66082a5667c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e6c6cdb0cc27585309773fa8ac802416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ecc86a75dfb19b6a76325bdd1c4a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fb67ef194fd7ecc8518c272ba1046418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086586fe1ca3b68cb68bc462e5b292f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f29410db086b9e28ad7099836bfb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf55ad2f2988999cb65930cd99d8d15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f678a04a47e845bb7ee37bf3366edf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bfd8bcaf366a656aebeaa91607211423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da0f762e382bdabd632f9909a98c6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56fc302132a2bba7381c7af4db0df8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7fd2efc1fb0505b17e838abdb71e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25802a7c47e99c41171e70b02dd20d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a318e55c89065de3efbb6c0235c395428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf3fb23d13439aacd5c9bb9dbe4d4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219495c35298a221208722af4798bbcf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628655958d87aa36a97b2508a36bafd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73937ca19225d9b944d7758e0551708432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473f6c4381d5ff85fe51b4a33ce64b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080f0de834be79b4629ba80c60a7c77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293827b08f2c8e59ef121df128a7f08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6b36f5e509bedb2065ef1ae2cf8f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7cb4ab7a5f4175a97913c9ec5bcd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eef41dd7c7cce8912c6f5cc8d88d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244dcf51ddcf0c5230aff3cb24f82d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6210dab39eb6d576eb32155893f2c6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0ba98cafc52add60faf7aefc15df9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c865b5f0e483b8f2c92baabf68568442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d42369a4ed9900beebf21242dabc1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e39746f4b4dfece42c81cfd705fda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd262b4206e8ea35b288166bb4cfab41445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d59fb6e3a9f5d8552c51715e50fb47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198c82c8f3b3fc22a68dcb98483d145447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f69b59128e4fa6006a34a068a634c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a4502cf5947d54b855cd7c1a82bfe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f8732b66712f0df4d65c12197bb1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4878f471439a329f974088b3e9abdb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112527823bec52eb97cfc18698c9983452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa317e70ee20636800d2c6b86831b5b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181bedfed36a5766533956cc7bfe471454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3c6b04f933b872ecfbfc6a48cd02e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d762b6d6002282bbb765fee4a7083ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc23f008508f33ee2d710bf8579e80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b225cb71d64f58b98ede1fed2742b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70fcd387c548585cde823c22c028de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c094e676d136bd6a4d01e822780d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435fb847e6fc3b486a9a85175795443461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2060ec49c87242b0eabc80519490fb3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcb4f080c599f1ca934b625a413e4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1905a6d966ee1483531c3fea134353464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951908415bbb350203e3280c8809658f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b20b4452cb99be5095b7c5deb531e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aedec36c2888a894ad2c322297c0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea412196484c2551f7a57699eed41f35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cd26efe0821a3e4422641b6e048f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7515b7c46f9d9a0da49fcb4dbaac5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8462d668dc4266a21c54c262efcc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad936d674622cb3da32642744d50ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f34b15f2396a77f826c2739f404da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552135ec996c15e6203445cb60cf9d3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011daa781dc1ba352d7d97a18aad11f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fd3c6f19bf04aeff536095a1a3ecc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9bf3d9a9441c3e79d0d6dafbcf4c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ab0a34c5a825a3ba18399688cd4cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe0f0f9cc03ac5bb17af4f254baaa7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ae3e1fc91d223ecb6bb2551d9f724480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb7232ac848348511b09af8b222b5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffafa6d7761f58c343d2d1b67f9c2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58f456e15269fbef0b5fd08488c3c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea41c07cd26550148b6ce6fa52572d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fa5274cf763e225e74ccda640b2bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d019f9849cd0a25407efa65f9e3fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53221aad9464f66a8e2e9e4e2fa2f2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c180abcfe07b6482a8b9c2ee3d4757488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0ef6535f1061e7074c2bf8ffcaa22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47510915e6ca40102bbf75e5aba1ea59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459c7240f8d659b13b31dc8816501ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6aa945b6da9389aa3b388a0a1c927492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e39f70906a29817a43cc512e16014493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4746c23481d1f38cd0b61427f5a3fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a94ef73c525bc0e6469f6c46a38c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9f75e29aa81c24f37fc68aac914e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6bfd26cfeaf73cddb8e0556d6de6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b2d99a27c6c95c121017f2693171e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998e63087f052ea3fab69e6d597cde2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6974e81c5d4f60f9f1960280103fe2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbacd1c316ef94d498b0e334699e4f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f065eeb17575b10558398d2f15d99f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420426fac6a182ac1d81ea9cf66b388503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd5822541cae872f18b06e27fa1f94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8b0be1bf06c93d8f7d29c5b5c80a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc44f6746aef1355e5b4f930cb90fa0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61554ba30e5225ae7e244e35494a874507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b2c293b3664257bb2053f3407dc7b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bad22315848426fddd93642d5b9103509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0dceaa22a86ea50bbaec8f76f45ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8a54d076572935ad34a7834e385c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052adf7ac2038da54a58576cb2230ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45ec435fe60c890e7170e1d922b8b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badf3a5bb602973dbf850e5272d4512514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e1127d50a5f1adc79ded9ae61549515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72216d7cc5518cd1488447a43415898c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78d250c21b7fd8f1246f2df6ce644c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aa6420d1e27fbc651d46ff7b13a92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bf0ac6c5535624d006489e75c12b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530354e1dac88832d57de3f38200a15d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6d2a489f2dde91cfdcb3739695a8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6da269334cc560da9d77df6a0c28a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a984ed45ace69c3fd9e758917afb5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eed96a28377c7518d93a3fbed06c70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a69b2374d1a66c8f46c8c9c1d8e015525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76f4772ff3b032ce29f008ea0f4b34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde8ebd685ee7e66407849de8c628c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783eaed61d3fb46445d6090a1a23394528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f62e0d74be1e5f893e9b9e13637cb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd444ddbdb711f489ce890f6856d689530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70af92364eac613b2aefa97d28b2b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6a56121b0d9c9fe9ed67b2a7798dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1b70a3eaf658bf4faf4d66df888d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a99a3742233381bb42827aeae61bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f1a740127c63ad279416823d3fc6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0442a92d672df1d1b9679a3df4390536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d67f4e830b85ec78bef51a0de342f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38434739e6963f8cc2957a61592886538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab77dd7b2680b8a55a83ab48e63d70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe88b3be3fc375e10df54af58347f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82e57b51aab29f8d72797c60c043be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03680553d6db5595667aff1ca32af04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70912cc2feddb3ac644866d64985419543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c621edcbd4642ed7e7d23f618894041544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a82b014c9656367ab7b936f10cc19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2132962ab375bf14f1a2042922318e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d299c2cbf4fc7b7ae50b9c9ec9ac58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc088c99e98f2f8fdbc81f3bc7ab0072548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a61886ee6d5177d67182ced0521c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff7be41169b29e91f566148640f141550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da4787e66802e6897bc5b26232f2fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6cdafef56dfd4244f130fcae2f3b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4710fd06edbba253ab47471a29ebcc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e3bbca3c5db7dfaf41ad778a47048554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e6ee9f274844d0a954ba268171129555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7f74be2ac89bb40897d022750bcf5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18904b1f1e2c9cd7c4595304be1563f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d3d8e30d8a5b42e848481335ed0d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ac81e54335a8eaf1fccacda74ac80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a82d1beaee3d3123d9c3ebf8bb52cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d073e4f9ac298a78e01e25bd682e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347e873d0e7584159f3db13d923a101562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c335dd71d5470ffb273acba70054d5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080d581548f4aae48255912524e7e62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31012e5bee84abda1cd7032e1e9e9771565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b126909db900a569cc4371f671395566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2718728e68c699c99d8007d90895852567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737509d100ff0e7eb22ccd28957174b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeae051fbf6331b9de431138d19f7bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c601596ec7d63f70c5bd160234280570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23a365145c3afd8968bf96a4f537c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbb35058cfc6f64c9384cd44abc577572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3789995974ca108d2f75c8b2bc9f8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2150f670fbbb966b6d1363baa4d4be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77891ab7838af2e778079c9cee289b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fc42b15e1c570c0fb6657c0d13ea0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088de6a8d6629ba97764d493f02b515577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a9d050883120b3fc95153b1e1523f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd046b9eadde49d0915d5cbe696146d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac7bd59164b6ca0c4ff03d81ef063a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d2663cd38196de30aa33e13e51ec0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe70d7f8ffc1327ce172b6c3cf1a56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa6cf05703995442d88bea6d367407583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27f4b6b6e5bf42c4f9b6e990bc1483584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd2ede173a12866e801470f2e4c1d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e100f407fbf740b0fc8abb14db709586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354c5c1361447ab5a9d24d73049ad10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf492439aa59110da6bdf4be72650a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c5f0802253b2898e9d3476c6309ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a22a4fa5ef20ea4624181e5ee0267a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f13034a3778f8bff41e2eba0a2ac2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058098dc283a576e38b211b5d19bcc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8f8956c8ae2cf3b1f0647f38e886b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5504d50b2b87316d31b2ff33f2fa58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4c2e2494a518c5a21970e40d9f10f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213ed8b55da5aa656e4abc3990e15f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f2b531f256177e987842290c33527597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed6729d674e400f1d6f82f9d409476598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bbdc03beebf95cb4898fcad65805f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cf3b0dadc2440dac64ae3996ad83f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e45ff4253e6ce211b81a60061ed816601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff1b2a418c4c85545d92eaebd91ac5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628e49e4cdb73ccf722198e37b6bb1a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb69c6f17f1c287d067acbce5a107d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4220ddd939acc5a3fa5b245b42b80dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f7039aab049282d6e5d7aead1866b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012805bb080fc2b12ad649add2d3075607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e675bb48b0accb9e301eae8037b8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9097e2aacb26d03b223fc8a650705c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bec8de53cedcee9d66032fe5e550b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17548c17d2a642cfeee36653b0dcc48a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e86bf4f8f641414a4353dd8eadb45b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ad3b6a29da9c0aa1f4b51c1235448613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10bce73dbf43677abfec3dbd9fdfcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61785e12a95cd074e1cc09d20e157aac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc63077a4820e2d3f55d234073457e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef16ae826bb5784cb0d9cdce9b19de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1d0618f6ebc62d2f59f95c5491e84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b962f6198e84b571f09f0dbcaf30ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca40377f1328652c82863721b12120c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1746c45d402e1a4962569801925712621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fcd2a640d6159d68c83d10046c511622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332ebc5f5f7d31ffa4e9e9a2cdcf2c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb28f2e6e02754fbf5c8a370d91e3f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf6e542031ec0558394480036f945d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05d7a152d97e14beafad777974e864626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb2786dd55ffbebdf34c40fa93e926627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459a254544893b404b44ab0dc01613d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e053da56eadca8ee2c0094280516094629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7758c191d10878e535af7bb6fd25b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50097e6d8a144df4e80593de6788a221631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9bf2bcbb71fd3930b338c53912469632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910da19e41298e4f92188358d1de489633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0ef69be16b3432dabe863383fba17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f3128a2a4e81b923d9df71f1ed080635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1808f0523be8c0ba4bd5f0f1bc61975636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbde21f7ffac48469c422787986fd3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493e950cf4de8ee19e9a6494e06604638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e025b6b47d87bb1572b26873aaa269639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ce1203eb5218a00d8acda73bc8e42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae67833bcc360a6dc55c0617c7d99df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9700cb27c508cef9e7d948afa3eb3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c933162b02bbfa9cda3350f03fd79f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372381e0d6306415ea39f2fe44fc0050644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f8c5c3dfdcabdb38c29d5d775177d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ef89f60bfce338ad17ac08a7da70f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367469653c52aaf58a44237a07faa82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99532f19ac18e6aea94a66c132a493648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195822e2344e42d21ea94f5f42cf895f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864a68e10d65ab453c833d5c110d627650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb0447f106c2baafa0e208dc187426651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61155a354138f9f0f00c409ffc5580652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6c98b55750b033f57d771954ddee7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7b67d2d43fd6e9907b5f461bbef18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57725fbdcc4aaa8ac870a02ed7b730f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcba2ad8d2bd96794f02d48b01d5de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237da14dfe4c6dbafade434358fa92b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f60aa63ef7489575aee1555386d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b1fe267a1133e07e69609999cf8f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9143065f0ab484a724e09c4f2d08210660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec629fd7ca8a7457759d2530fd2bc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0f2ef1d76625082e3c01a7f7e433b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce0a3219cd10a3fc68d3990a7dae8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d8d0074d0041d0b0e7cf246d3c1a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cb556d625c252c744084cce5fe542665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198c9cbe9da8ed9af35ad7b83d5dc3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3974064ad44ac85efb9972d928889667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348f2ac4cf100d7d4487eed8e0c2066668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de9376006259de0d38cc0758e7c55a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f719586a1c7c31bb19672b9226c1f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441b00b9decea940e099eb21dec9663671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa38de04567e0b8511fd06d18f342e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946d71877eaa561c840de499ce7d5fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb891c920e6e4ecbf93a72f7ccfa10a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813714cb260391895970475f3a91888675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc013c92696830cd8ebd312fe0496b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397de134da69f94394e274ae58ae143d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48daf2db5486bbcfacb675cb9ae1008678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673978c288c9041ffff33afa5fcdd3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037211e58663df95843aed177bfa364a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217474e8e49fd3830ed697d5a0454bc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202111a6bfdc650af6b02d28691905a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c349c4f0987fbc3c7b073d06ad6c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba443a52345fb2516b3c53ecbe018bca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739977ce2374c1f772eca3ce874aa71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34267eae13e08e6c9c0d8305b002ce9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cef7222df2fad9a52ce429b41dfc8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fb92a2c61a6d396eb2fb6843d8752688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de17467d900212834280f35e9d95bc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590e97d34ff1096196de563d43d6572690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3721e5fc975cf7babe82f6f3dc5a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e045e8f2d3a515a7393f301833797692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d22b413891a3fc851ff7ce8e2fbf8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe40144ebcf4b7047476797f2a20fa1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db21d0b4bc70e9d0755bcd46a29eaf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f1ca6391f3f7d8d78a41021454567696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6131be7df32e208078c3a2c6be1c3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b8cf90f9c938cdffd650acac5944698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa1d93f303ff1e32f29973389838e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92613a650be3a0fac48db278fb47129700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76560308563ae5e858810cacba08e01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536143e04770cc844010e312ffda7e93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3b4927b33cc63f3f65633087302eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6740f3b4f3c2bacf50a5809dbfa121704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8850136daa3afac844e11c7e6ca033705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a7c219a565faf129b1f30e2eb7553706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8324abda0d3f7e95237b3b8e1df57b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4e98fb815b602779dbfc00ce73ffb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c594280c906faa5dfed7d655bb2a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf606cee2d5cd44a6259fb3a90f541710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b65e67cb28cf281ec8b24dc2bcac2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16361653a7615be87bc920a60998a77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61022c6fc771b82f5b4eb08ca9bfa47713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f7e725391d7d4ccbc2df7285efa68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b434118777373de6678e0928578050d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33afaed2a5568a011a3a056d2755a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c911faa21fcbd7be3a86d6cce8074717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c6139098360889d838c1bf30e3856718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575274660fbb9ed4ac34b7b4db03df2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dad22f483a90d13b885a1e5c8bdec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb50ed5074b70810666e517f22a59a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462ab7b2a0b545bc405fa7da79f2b21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ee5d8927a186ba5c64a2cbb1706c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b71ba9b6ca0b906c45bd212828c2bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82848dc55bc02676e6759b891947ff5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc8a2497cbac174e0db4ac7d3ecbcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8e674c34cc3efd9da30ef26a55550727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669a03b97d68cd5b5f64f22ff94f06a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532b96b6a917805a2d28cce796f4fb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545007c0ae52d4d6896d5f0e483f3a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7575b892c655a463e15e4f5b9743202731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724891910240ef30b4793598f941cad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99afb376ba47c80c86a9b6d4aec7004733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04501907196e2c288b54ffe19448233c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40444217dda53f32f9a71ba0da317e55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4a6129ccffcf44bd6f82ec33a5616736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa476811c4311aff46243f7f09bfda2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6de08b91319b5ade1758f8796eac1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234b7937ce4c521030761ed2f25a3d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37385b836303c79cfb9da719a05d66ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da2888674102e33058978606b84a38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afefcd7924584cde8f13ba2b9ea7db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fc597ea351bab1b409bf918170024743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fedd7d4cc19298c0706f99fbcbc72d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d11a5f5425bdfbe704d71a3c88bf8e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96de5a447b5c7c3e4e27e64084277b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26770c8e53cd34b7239f9e0b0550ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb2d679a3465a0008e6fb7f4e8e4f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a7732269cd9f0d5a245575b637606749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3bb228c48f7b64f23fe1030c257a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77eacc0e78421292b9628cfdc4c3cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa223feb706114a7e69824a3dc944b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c96c12d23bd4dfad979fb233355037753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8c8b7a1752bf0da9afe126b08da1c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8c98a695b0c68ebce948de03631bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747a8541b1e3b85aeca4cb52f076cf0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924b78b3a332177acce51e11209901a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad486708a0cd548f94c4ff96002d5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4546dd58637a90964b87920428f5b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96abb27e7d68dbae741c7c806a80b1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd699b1dcea8b4fc26602cecc1abb36761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937e5c535c7e1a7f7fdd727e8f9ab59762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7292cfe543e101ad23520196920956a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef05dcd79ed552d6ebc3ba72ea4edf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88703f949de0431a54877be352f3c73a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd446d24b377263f2bc00d1353166536766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146ac760ab3832b8a23a208755d0f6b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e35901eb2a15fc89aef3a47dc4824768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8d1781240cee854b67128c4cf6911769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba6342cd1332265184dfbf3bb02cbc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac3264c206247b2a29251d0b0341da771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f09a47e29395aa907794b74b822ed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb674953a7115e2b8b291d640f0811773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a823087cce9108029a9180d68debf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efecd61268abdeb974e498d2fc8c43b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ff538d1efafcb27b8a2321f9694a6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea6d6daf7d2d06c3962082d65ce540777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea994657582d95a8a2269a15e432c2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9918c0bd03e523e9e4a16a7ae3e225f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3987781a27d2c1b7cc0055cd22d6e1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bddfc74eb17612e2f858c2602a3d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd5326c33b6b124ffd361b14548e0c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567c94c11d951bba8c3942bb621c4a3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a598d8598a37ee5523694394f347eed784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcca9d3668c2de086f21d593836ccc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508be55e6858ae5328ea58180dff1f9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863b335c4a8b118b5877189162c0d31787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553580efa289269cbaaeb9faf3416a8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115afe950c962f39df73af409eafe0e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf80ab16378c3d93403f9c4176837df790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf0335c0e2ac79f12dfbe7f497402e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b9c4ec3fe1405a90153848a12003a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d534bcf8335c30c08b6528386a05b8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e3def1b2270ef13feeda889348993794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b949e8b8e238efa6c0ae9b677b481bc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba133ba6618f0693050a0b0862b0abb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e08220cb5e71ad088fc44bac672f0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de11e5e26a916d945b409d3fe69adf5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48849eb3821930ac4cb185fc5ff55bda799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86706f70604d93ab0cfa84f7bac7b7fe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31444106b32b14b2c6e56e8ac53658c9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348db8ff5f20d04786289d5e09501b5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2b833b9719d007cdd049e40850b89803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921df9362f99d208c296d9ed392a0e0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24e5fc5642f83790e9d2e03870e8ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a38852191246d2b35ad16331e48243806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e79e001214de052d00d7c085539933807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387a63dca96b847299ceb2e5eef232d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084ec622793a4f2cdd9c7dda5974c93809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdbb6df7436e1154848aae0c434ee4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1925085b12915450e2d998d12020f52811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d80239ad8aa914901bd84d04b4ebb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc559ff0c1db4e29c1e214fbdc6fdad813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474176a971c0c95a5496b2f9c3144913814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ca87ce5bc803a943116ad4c809ad2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b6215ddfcf22ff9af565f3455e6da816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d78d0a5e3a4dfe746ce9fed2682a0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e2a164a1c3b35125570f2e7c44626818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550466f27325b09e9ee9f88f2efd23a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5244af7df409fa9a1cf5c02abcaa9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59450502590b4acecc2b30abff7b7dc4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e0380131761250a52d2f55604e66f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f394f20156badea00a29f04633c62c6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544a97c332bef5a53e2abf691d05b24824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde3ee70215c5cf2738c0c9cce9a8c9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3ebdab4f652c32de51b47af49d3b4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492eeb6f7c9cd594dd221c4827d71be827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b9e32051a925ae5ea0a6dae1dff37828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee414e3b5c637f9740b46a782989dd8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3c3fb0370349c40d914b240d24f9a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78681d934686f5c694a5c2aa90dff2f5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852199da3070d711bd8da4b726e71e3c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a898d6ad5c73084c4ddcc0ddbc2ed8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c8d8fc68400e02eee051dd9eaafc3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aea7ccfb3e457a2115386ec2e01d8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76672ac88b5af03b2a87ae129bce4c8d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a8ec7997fe3d63940bef5cde25b85837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568234f73ef8f7719a06b7215083136838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e101f41d6265b11426343bf47841310839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483d7ca1132242be9ce0d683ddfb981840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79770ef7e9a93a33c1f9f5fe98db15841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef884120caeab4347696cf6ec32a9e1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d7c75d45e67f9a32c6bf08fcadb50843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f8263eb2e20043235bacac71e6ce4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655dc519503fed0b96e0ca7b74df51b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707eb6b022f8ad50808a7a56d210e90846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01921fb137d5ed5868f619e334020bc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe7f600939d7abf57e1c5a54293e6d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b856db4dbc4e9bf33156f8e7a8b5fa3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d4b64fd41280cb0e04b0e2f49159c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875c44a3f7432877cae895390481e59851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720907850233a1b195456d2a8cd6017852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d5f3a62b0f1b6e82334b537026170853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527b819a0b98b39d949ee52b29e1e02854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aefeb566d1b2828e1e9f9ccd598d7b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a4eb62702fd56027c897c46a2e041856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba2a273cd4beba94abdb3f7e3c8e50857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902164e7b96c70177ce191f3e24e168d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8fcfbae5a87968aeb093362da0a85859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6065614b6b581218981e927725b04e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4faa262c6428190364d2c2f16e302861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8ee441c0607f65e7926b010ac147f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dd6d402acbe21aed99e4f9cd18b07863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211983c52fa4f774b5782045de01fd5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72e7d21c4f81a77d0edf7d4de741ad865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b44b85f0190e0188550cf75623912866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867ea200784f50710dd43ffee4e0ccc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2148eef1332a57cb65a7d0a22a9fa4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e9fb75c720e69f7ec0c87c264a0a4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea7278a0e8f5cec4cec72c0587ac0b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946149607a2ab2a1e8925e33fa7527b2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc224a31b76d77db120584f07831db872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab21a9537cc4df21d4939b0459e49f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa407af469265f970ce03c5481c121874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c0da53e51640235ca786b5842e24e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a737fad03995420bdb36a73a5ffed876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb5dcba6479c777b9eaf6b61c965d9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a261914ecb659baa948e03088d171878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8696151ebd4e926f1b1b6f47281d0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483e6f148d5d2acf39aebbecd7ebcdd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a5e67921aaa6e181371dea7760f24881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b56db6f6104783da720ed1972333e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5a5684e62b1d26da1b3154199e5fa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3822b77d552d4ebc6cc5843899e59884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7d8f609170de4000b12a43fb64820885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3df6af4b2de2cb6d1558d99f7d522886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56f3b6e91cd6f6b0b2d85a8f2ee0bb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66990a95ed217790cb368e84c822554b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44054145e820be50fa5e7c1a280a59e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8864bcbee2fd193c780605cbb177890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16754cebaea927304ab9e893ebc3d19891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aff55bab98f6984a4c1b83fb32ef6c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa9c6d4de3d78859ced6c72e6fd221893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160c79bf006e7568037ad7cb8b50902894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a4af8a2d18df434b3bb562e9da890895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64720a0c3846fa8065478ff2a6e7958e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c299c909c755b61c5b97d62f756d17897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bb0c2b348c92d1dec5a174dcf29c6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bac74ed7d8ff2a0c90b450c90addab899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc0982375298259ab5e3858cc269cd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df08ce2af3c036b970ef482037ea6e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4ca8eef53b60cf359c09d545726be902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7ced31267299bb2a8cfcec0288790903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f547f67a84e732425689429b2faeed904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6661e99ca3304f2abaf468346f4e63905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96198d5877c86dbbbf303ef03613fc2e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a786c318562f26803ae15d7a41391b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18925fdd9fcc28ec05cb4152fba65313908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc0d78230b75fe1fd663c9e3b34ce1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c742d4d47939c9471b4c02b7c3ea91a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802bb54139a5f91504fc9a118ab8b4b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e53f4728c88415dc03a60f61bd1119912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e67b52206a863bf5190b28f3e9674913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e28b16c60cee9a67604b360701710c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338987080a5daf1b6ee5a4b9531f11fc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05afdcad37ae4608e90789b847f7e8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390c300e0b0dfbcbc175bbce92c0cda917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8ad790c05087eccba3074885da336918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5711517a145a2b38a3734a4d1476fef919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f09f6a5ca8609af9551de59e10efa920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a04bf4ba8f6fb9a1d9aaf01ed2099a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce06896f893d12d8ff6f80ca4ba5837922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea13ccbacd56f31e947b09793cf321923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55ab6d08f9a85d6d79b7f4929fa6c6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664fd5a4ea5881497ec762e565cf533925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cea3617a5a9ca7db294033557cb2f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984c95742645f7cca86891c0bbf5848927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9895099e8e1ae7a9f76433f6aa11640928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3b705c8fc0955bc7ff55ccbb4578d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf52c51021b3f0e402f7c61f9f5b96930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3915341f6d6bdecb1a38121512ca8e4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0844e6ccf69dfb95cf61851f900f6bf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc974856f5d0d56901fc17a862f3ad4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd955b09fcff513bd023264e01d75acb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66e54f6b158030449dc3e5c5b4fe20935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d699eeb8900a6f9ca4eeb3f8d64dc27936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767f82b736274aec33d0edb99a0395c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecb06b59e3e3f99d8420af76dec51e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9052bb9722af489222a9ff21b3dcaa7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa61b4b334240070a6eac860cc2cad940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb25ef32126c2e1594d89c76a986ae941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f523b3a33a7e283f04348fae0748a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe193c043cbfad5015cf80298d01179943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde7051475bb0adfa34150dff071cf4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef5621bcf6f84ebf79ef63c782612c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481e7da830eb21f4eb84729d7ea0764946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6e5c4e0eee67be459996c57ef5874947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05173bda4f3368911af5dc4469cc777948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa74a3ca8df5422bb4b54c61199577949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3bb637bd2a29f000da5aad5b5e7ae950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee78b784e25e000802567c98d07412f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9313a5d0356a521e8f876d55b33cf8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4e98a698d658883bc04cfaccf6bb3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99276b8a0f59ff5ff07408c5d5aab1a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfe6d3ec97848b2a571e2ba6ca2da7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48383890080afa9c2cfb26c3157f881a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c0a80bfe5af48c71abbe952387639957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3b285e7884ca14d3bcad64b534e19958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ae6a57c60b3e095c5c58a6753c9d8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f01d66116db6eb311b17316ef53862960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c729e66cf026e44c28da9155ee852961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2d296dd76376d2c74b5fb17ea28a3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36d5b854c187c2e3e21845dbe5a505963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17959e62213e674e64d3313ad80d829964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddea1588ff1d74aa4a34a3b262a115c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9017d979e7cf08257bf945a82a5fe966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda5280e12bac7ce70bcef137d8dde3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023843826f4ac9ddc6175f2ac524b5bc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813149e273461fb214f61e73a88ebbd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87ceac550ff574ec6036d9bf3eb1ed970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f38c9707d451aec7b1bafe17942a31971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47652dfd73a4f82e84160c168c951a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30178cc0146af16884854efedbd6291973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c819cdb8a78050d0a1ede6512067747974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1912691cf5788709915e3a6de1a5a3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d607fe42131f55b97b349387ebfe2d9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f33b0929f76bb337e90de713cbf111977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e3ed9b4a36a6918807c1eac1db330978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039577865104a0af6d8ad8cf4b114703979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddf35ee63aedc172d5f534684edb37980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c99b0238bc83950073f4716a6262c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df603f20905bb4ae34db8cbe31b1ee982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfdc6cc575ff1440b9fe214fb3a7f1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2061178386811191f70de0b6afee5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede88efda53e5b08c112db61210b4277985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd3257a70f4bf3f8be8539b7d081c2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a38ea65cdac2a0d58ebfa11c9ac720987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16a518bb0f5505df52a02e9bfb3b17988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36307836ee75cddb4490a5b3d2d7b9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76488e257142bb667028d7ad7d3f706e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0dcb0f33f6a977df0143cde943037991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb7f310b0a7f47fb6edbfcb4db6280992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de9684aee06fc688869e197a9f623a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904017fc9f5265fce57b3afdb82e18e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335a5b6d8b7d5d1f8ed82e75e9c1ef5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b228235a976e2060566b17a99e98a9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1280eb74e3b9bf0ac9e3d21a46fe953997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd23faa7443a3d75afefc19b5c8406c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe47d736354eb3a8274a9f9413e0efd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7636680d834db81f57a279f43862c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1164805971196c6749c1cdc002a004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5422adbc9b1187ff139b4807c9d5a0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a681a240b42b57c15b0ce6bd8e85c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537175abe640eefe879fcd6157052cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff976d139f217d4dc811be0254aef08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26340f2b2235b296a776d7ec2d3c85f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ec58e7d81b0df0492b8a2a9a1522a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f1f74294bf95e43206e4b76a003f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359abd9da44fdcd3dba2c13a632d4b3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27364eff3b1acdc1e9818b3d60a69cfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d33970f25c07b57c1bd280cb9dba414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d4f663b0402464df828764e41586a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd6d2b61cd710e0de9ba849487d02716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9c7abcf7b3c39d2ebfa54ace9c86217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65d02cac5906e4d297c2da663d82ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34d58093757c7444af2886521994b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907efb51f842d0e3467a7c2f579bac520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591df9e67518628efb17da9d31bc587621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c952a26309e54567667f17d63c13522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f27bfa935d34a24ec6b3f778d803b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460ea2f6e70b20f90ac01aac0f53a0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272a6087dc059c2d46d70ec96588b6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf0248e7f1d984b23f9e01ec88357026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afec56e30865606628ad479eb65964027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82024c4e9b033929d812ba27bb312a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b2aa29e6e74ec20bef1dad3a2eede29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cd574a7834233b0639b5c0b55cd6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c067c7599d5b59798b8d21872ef931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70877ae797f0f483d83afd93148ce0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf43465053ff3cb5dd42f693316eb1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d038981013af6a07385be72a9a5fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478921a54dc6cafe0b6c5561938463735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3757807bfcab4cee05653eccf646436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce245d267209b19760b0eb284aad2cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293d1d8d7e5b0c1dd8a6aebb13acefa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d066637f08e5460d726251243de0c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347418ac5b60fec6f5ca2d69676fe0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdce50f09565f6219b59eb7be3531741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4c6ae1c8a806297b3392a1919b92942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975ad08505f84d4cd861e7534efeab243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d244596f56a5bc8a78dac8e01eba344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3b47ff56cb813ebb09b08c029b2dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed77e1518380cd2c2e301ccb1760f1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432aedb3cf49d9d8a6576afec5134a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4d9f3c7f1021cee3f8869ad29529c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50783f77ec35cbcb0c9c840ccb4d4ad949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba85baf61d002ca2881e7809888c4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cbb76686dc39cfbc57d3f008f865751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ffff99ccc017cec72b9b2b16942652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7becdc72a223912577b1f62676f98a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc445c96d9acb90c4cd875da1036f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a198a42c0da5a754b996e13f22b9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833edf2dbd443da9d181ab0f258383f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3355c4a664301398eba4601a77af8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8145a9d7420ea735bcd796c9b494a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c27b8917281ac72b2a57995e00c0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94c1e1c9e9f365341b8427f5a4fcaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce935bafe2f1085cc9f5ffa0c4f11561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651240e93675f74eedb17888dee966762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d08d1b26ac86a1ea8aac1bb05114c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9617add1d67c48d71ec89711510964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535109070d6e8142699efcfd7d0fd6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed578b2d2750fd5e44d45e6d03fa72e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b1e3bafe16a74910ba87fbf70a3f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6d2a204b6b88aecf183102559b31c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df6106608c92a9af4e14264f637fd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d60f7dde0cccd108427523b6b4e52370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b35683eb3207d173b99db8a87f86ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe87833cbe607ef0bebb371f84a1bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222b304cd7a863da6a96716e357ded773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9cfa5c4f266a247ea55d60ebca8fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adc06e8a25a66481143b34fa100e9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a244d572fc35bb3d768ab6630fa52876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd0962de5cea43be1e80425dccc2d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827de9f3b418f2ae0aa51f2bbbb0ecc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64460a829db349ce610f6797433f18fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962253e638295f2e5d5c583b967e1c3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adc65153152e4a29d8d27a4d80c2ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24765de2d1d3d9869b43b1f8e61f05ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001caba25d3a54d469b49e152473d1a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b532e069b1f3ff7321b499b5ccbd97084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f061feba115c19c8f42fac80943b76a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936edaad76fca58848ee2dfc2225b7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2f8657cb2fc5c0a1bbea06400ccae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdcec17fba6abbacdf3db08fa19d1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b93326b658c374c519b3f7497c36589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99adddb45b271518415b326251b3d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a14dc85a7975d027ef6616c4e04d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4277e2d2b340c1c6e1e75c67162cf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29974228ec6005b70e44bcdf13d7ef293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b2f399bd0e29ebf5897195c00d68194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07022bec137dbdc029f8515a7b039d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8238992b2aae399b3b1073c7b1ed196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b857e5b701b0a4d77794fc2b1a1e26197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c023ddb8642908eda46dfb777106998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee69503f5aee3b0e1afd1a9c429d6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98877f7604a639c5666afaa5a8009779100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9894dd5ffdb9d35f6e9b94ad4033da9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1903c4dcf99dccbdb92f6589617c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03146ab2805eef8b0166fe1a4c14520d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f47bc4816f331538d298fe6c49261e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeb7063625351a21b7dbda714014bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b578c0719ca0339963d52ac267bf1bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d0a63d131598159855e12fe4e30fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab4ee4e6e03327ec928a8ace6d1feb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce5cad46d9426b1ac1e8dd60ecb4d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406338b4a751a17c0dbf8ccc9b378941110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e687313ece3c06db56b30a3c9fdaee6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364347a37758275a94613f62d69be83d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc563e59dedc531d3f0010a8f8f4fda4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea86f0415ab5f0a4f5a70ee97745279114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce939dc3ca562ce227a3019bd89ea1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d7f9dcfad1a2a902b96de9c0cb009116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229524afa7f7b933505f7a9feafb776117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ca9f3f09e29de3ef26c562da04405118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4d7b363da579976ddbfc1f224f568119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369288f043afef337c3efeabcd1c60f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acc5bdf6d65adef27d69470300735d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af039b5c35bf8c6fb49f1b4eca4108d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bd72ac2e037c079b51fd5bf223c62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75b3bb096a25ecdb4077f61be159a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e282b803fb54b01dbb1284ec98763125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746d53bbe26bfbf862f12f9245bf00c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dddd9c93563c328921ffa2c375e4e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0045e80ec52c2c4d858bd4bca3b847128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb02fb31d09b7c07800e764b97bcd47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26a50e948055c952fd6d2821f9ac4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662edff21fd484160d73b14f040127e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c51fc52ecd6998188075479e9c1247132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333fe604b120109a71ba09d35bdcba0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69bccd81496cfe842ddd178eb09eb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d19c6c118e7804519cfd60430026e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c804915c2d17ee86d672330fc375cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c50ecbc2821cf789ff8612c50d7c1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395e6cf3b0e56ae9216e7dee289a9a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c637215bc5db98ff07591f0b282fe54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e61c6797401c0938497de3ff9d23f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbdf1d7258578f0b775751c4bd786a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953c5b3ff08dbeee121c1d925e2ec25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb30d6a571a9a2e0e33442a7319752143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4cd0f358fdea15e08ce164654726b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd8f511548423f21a7591b9a50b60b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8a455879eed503349ed4081e3651f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948a3a39d37f440e33d3fa79c890b79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaf975cc3073be81b22af3c71e6fdb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c08325d9be217ac6e026d6713c22b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329e1be9d81255c5ff87899a2688a0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee3f96c746d514184446f8da29aaed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae860e6372466c69e3a471b404c386152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d09e3991147d288f440d2985fa4c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8f9d13a250ef5f7f143f69d70bfdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b7e1f238a626cbbadd1a69a555b12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f283c4a6955a425081d04f9e5283c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb97a7c53faaadce4f0f19e71d1e9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f291a9c0cc6487da972573d869a8bba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae637a8ef44b151fdd903d14105bd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8054bb9c002d63de655ccbd48ec4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3096b250367da1b9691a897cd20a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322a35cd756a57c6199f7b694a05fda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807efdaf353208b2d58890d0899836e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1d52220b5b0fa03f1522d7a7b1234164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a14ec09022a4af2a3848ad722f03f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8738ab4e7dc0a4a5facc39a4cb77ca4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baf90fd12aa36f65529a1f1a78ff5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2fe962e03fd15758fb10038efefa4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405411fe5cdf16cc62aa1df48994d836169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dddf4cef5ac30de5ff4e8fa18e203d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8df624761d119e5cb892ff5cb0696a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb756c35f1309953c68e9c8cdb1c0366172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f1bf0ea7c7c2aa4ad0bf650b694dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664fefdc08ad5dd47df4a99f71bce28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc393737b228e22cc63160bedef5ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f549536cd2b33b5c193633736012ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad3aadba28da0b31a969a55cd59006177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dd83bbed2b939215e0d9c86c6b0f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705a172beb6629f991c4a8183362c13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeb028b9db4a85a98d16818ec636ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430ab5b5492386652c7892f651ba827181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859c3a0f075b8f9cb69f40e4d04eaad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa5531690ed1169e17f7e67ebfc3d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93675faf782935fc99b339b9b68483dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7a20bf5db33e85fed7f166b595dc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f568391bea5da4d630163d84dda3d98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6496e7d7a4f8fc57f603929841a7228187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c63b43ee171200e5d3e3708ad1ca1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483650ef51606e77520d591fea33973189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed97b5adf7995cca5c23833854f678190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac3f4849787e97fd347f9241941ca8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59916ba46c7cbc45b6ba7cff9dc08f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2116e3c5df80fdf1918243059562e6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fa7af5bf7d1afe402ba046250c0dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5890ae6cb9001184b147a98e9d215c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab79deda0ce3a7aec9237e52e3aa25a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc61b72fa2188a606f7cc8f6715a0dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37726db57a91e4f64d30c76d4cafc22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4900af6754be347fa966dad236a7e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718d083bb6c9411da3290cbd76e3b92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeac6e9dbce3d3b92aa03591391d20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357e1e2471a0a15a2d9c8ad02393b4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd0e8bf97f6bcecb55b5dc3ac5a39c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8042c0370abc5c1f6a9797e3bbdbbf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b354639676ca1e97dac7dff7f3a235d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6414ee527881086313b4b1bb2cee4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc68073f9ea2ab99fb35aaec3391981207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412218290dead2b08b3ff5fc1e7f4a1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492682300d93e4d2e6370e47ec79a7dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84277eb73b452443da3aa83a8432dfcc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342abbc8a3ab93af81c52b78c67a557c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635413078834799ac441a0e8dda25c51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b82931206aebeb8deec720113dcf08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79bd85af86f7caf0590d9ccc914cfa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79a1107e88341471907d83db2796c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d06a4d0615924cfbbae41a31ed4ac3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24109e244d359c81f12ed677696241ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e592660da6ad83b61e95b7c9e7afc76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ea70e1fda0335ce677ee646adefac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2975ead229d5d9a369300da2eb51e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175cd005d690dc404c6dca089d5a6eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a429dfd7ee65486fc1798280ddf4bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a68ef8a7e9e52bf678897bcb3bdf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92878d6edc18313e1361ac89c41109fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff00769b682d4f21d01eeaa64352ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67591b7d86bd4497c4d45c4e5c28dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182b29bc0cd0e011bd8ba7b81034021227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9b01b9fd29318c6fca425585b0994228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28599c425dfa851fa1e5af29fa778f41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e67c7155aeee885e4ce9ad04d2ccb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624accc8379227e1d6a64db733617dfd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050d099545a3cfa829f7f777c15b745232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57271b6618caf8210119b94bdae3886233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf044db1ce3fbbe30b035eed1dc23bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6537b8ad5f87ec40a9f28c5fc1644235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76602a78a72037f80498fd69a9b82e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170e10b4c8514b41eb522907d8f7bd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef01e0f9495732579137c4e6c101b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e59a9d09cd8dce943f3fb4995979e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d2cdef9dc5db5553c1c76f5997274240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874de52bf611e8e1d4df1657b92cb517241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59032ac3f9fa6c58a34912e38698d41d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c321f96e7f80531075e57517872a67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43f69aa24126a0481731d8433c7915244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d958d000568d903be3ac228182024f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfa2d8fa83df92da57c1875bc3df29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45c5e85d616330f3d546482607d857247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e383f6db33132f89a2476710e2cf07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8d3e95bab23e837629681852c1f2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f8bb886860d2f630986606759b46d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eafab7a04e8e61d6f14744fda79dfd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22815dc50fe0171b244ba81ae759ef0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c54fce86eb8072dff284af18b9c9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acee0134650ba5ac98173bf50746df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9eca869bba1c40cfd476e7997dd16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083d4c76264397e46ce056f67b03c00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52253e99b441d5592757b31f6f74cb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db3fc449847387ac3425bae736da74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39803fc86cd24000944c4d93844fb4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77b78ecabf921844bc6e420fdd9863260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d8575a054987e3c4a10b4a4b9fa03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d820e60ee0c4124c1f910d02788cc92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92011a5426bb1151a8131f506b6d307263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bda1d04aee2397ea9c4eff4209586264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f911550565adc69438934862a20fe8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e835eb4ab1624f4cc59f2005d789b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f5870ca10c2b309c51f5af06b1251267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456d1c2e9ae8a2417e9bc08a61d77c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828764e20ea007b960078c882f7c210e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8093601903d316f7af7267a6b94f5b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d35719ee7d7260605bf6f69e32ba2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4203f64d4766f3dcf350fbf8a3b6c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10263d52f74368a1c87e7251eec800273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5133e5226ad394f27306d1c2628da7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2c885a9ca99e47ce81ff7a7026b0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39169d6f25a889a8c7dc8e98ff3db06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a041e0d3d58e2b336a040eeb798172277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda845e0d3686232f765659123318826278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb7d558a6c07f59d8445f7bf660b17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba857ba75034e5dd5f57c1f80742c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebadc8ceb81a65399ec908d56e327e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291a35684ca199e9f636900ae139c86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91a05459eee8c4fad74e6985436f8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd14c5b065b14669abaa9de2b393a32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b86ed09309447b37ccd7f5c479edb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442565687e6bc766ea4ccf30cb8a120286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25135084e205b2169031618665a812287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ea6ba18c855250f300958b1cd415c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fbc7158e2fefa0dfb726a720a2bc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb794a98e6e5eb025d68b91c761f8a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda1689f9aaa7b2a95625c1768f0a3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a02ab6da68014f6a0f9765cc63a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2a3102900c08465d214312b200187293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637d55d6a194f1994398517e12f4c30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec53070c035890a4bc7d845caa8fbe6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469c68c2bcd655987a60bc55c67e650296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b0e68265ac415025b2dd70781efe4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5bf2289e003cc323624380efbe9cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb31c3c022af0a57db210b02c38c146299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd45a8118792845a7b97bfdc7c3b0c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88098cf345732bf6cabe0805a433ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af8400e59d9e33a05286bf108fdc47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed9b2768941b376867ecdf9c11503e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35f9180a20b5f13f684de8ae97631c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179500d55c1dfbd7610c36bedf05e077305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c47e1543b40411293146e968a15314306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afc97226ce6be5a4beaf11a36cf269307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0c8bb66ca4b80599f7d0491de8d51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ae97ce81ffc728ff9d30a22d63618309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f76b61422d31b85c29271e3031ac4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e7194df95e5fd8ef312b100f54e48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf42e7510eafee5e9ffae7e5cc63b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59664425df230d286e17a2caeddf79c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7683b6a349c3759c3be4b9f8204f0dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce010ba82de37202b1bff64377d818c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196f9f3058f3b8ed850a9435e5c8fc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c84e7108ec16627d76be9f029bfa8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21383d69e5b8998ab12a08a96f0e3ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fc78820741f47710bf1f8c7b5584f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65972e49945a9925c03a2aa96912bea1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06315744bacef802c18305020d815e2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f6dfc8f9f662a9c45f503f4d08765322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad613f97ec00f88a02ebb00e045994323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4557258c9a1a4b58966daf0eb497e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f708bebf3ce4da359fcab0c929379f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a656ec9c5e26a4bb5328019ffb7f454326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc096381634f4e440a7ce6dffbb620d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dcc6a2740e2e1a50e56a53e498993328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5fc4fcb0de35039caed4d12691e6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e69904e241cf2a72492e8c35739c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb69f2106c9f2bded8331a65a58a729331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac617c9b44c48bf3740f9c4f9a365af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2859c4b2e406a76baf5f1a6a208ab6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4d273b4ae6e8605507f480741aecc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e61fea696d224a965d993574a35359335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b09b098d1642f9c2f272f62b1331e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650a369822546747e5b6517b5e3a301337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307141d567eae5f6f02d3ec13cadf18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7203dfc7acf7c99951ca63ef443a250339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4950c8b6aefb568f04b199920f8ece3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f711f93c464ea9157a69156d73773341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca26ba4831643eb63829a0a1b989e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1b2d0ef01b55cf1896110241a5410343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ce9119659101221bbed330f3159c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d73e7c67b7e2d35a9b13e02efa6b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615d87797f8866ae4029c845266d5a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290452b9ee546cb445970518df55315347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b498638525897f244da5a372d085e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07031ba7b95e3114246f783575dae19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c78bdc7751f1016e842459f42e483350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98436fc007e862566d3aa0821b1a0fdb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8839e324ca62dc908903d43aa54b486352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ba9c38b0d2a0733385cf0bbbf5baf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8f3fda4c20e4c76ca5703b9497576354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aaffee528b6b183130d808ce50805355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaef462112b067023f3e6bd4ebc7eb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c2f48856a8fd843a23d2b51740df4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae297ca24156e7e3cc69e8d9440692358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76915ce1077735bff8720e2076c20a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e51eeedf205177f2cc8d4dfcb7617360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10c56ef890413433c73e01f8c5fee3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b183f62502d05b2d462c92df38c54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac992b3dc48686b62bebbf075e28be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90c5a878dd46cc04b94a0ef2e6f719364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f4a622c4697e56fef56ff09647e65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba479a084d7df4c3d784141c3a7582366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b26df70e72ff0635005f2435f0660367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921421c47d91b2c103fbfe96b018c310368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705f9bc21b7d0341df9816daef4a207369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dd85af8626095dd01442514a02c04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de042af0252c872362594b4df0c8823371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47904a37a9361c719d8c33f2fbb353f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc984c6e3f783da5e5c7b1d34280be9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94ac8e612c44ac9fcd9509d478086c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb207a3a8554a51f95a4f49be37464375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1fcfe13f36291f175685003a651be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bedaeac8d1b7a32562756fe2eb6ce9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea85135e90d4dd0d4c8733c8dcdc1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e63a298349c11cf1c1d155b5b54ca3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18693e35cb5b43b1dfb4a9d0fe223b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342efb8f5ceaeb18925dd394ec59b395381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50523c436e26b30917765090054ed6c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471aca6dbd6c2c675cc557a5edb34865383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a224a362cf2e9e24a3680aa42fcede1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408f200397e8544de107eb1238c2b1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aa22f3787bdc890abfc688392a04d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660d21792557b1442f4388506a90fc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d52e488129acb7641580984817ad39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6a3b3def20342588ed6b98dc39ae3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ee8b21aa0a17afca7281c7a5d1ee5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6e69650619ded5dff999f6ce3af28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30623efaf635c40be6daa03c69e333b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5d2c19893d296c2a856e33899e4da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc38f0e53c2e77cdbb9a0764d8d431394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242e4c0eed9128a0dcb96e1522eba3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95383ad3a91b948d045d4553c37d5b08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a22a10160f5cd25c28e10193af251397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9faf76d021add4476a5fbe2877e46d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5328f97f428e78b33964f24ab4c32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adee214a12411100fa42c1924af23b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e44de835307461c03085f231c7db3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1cf0310cdf00691270b02a151c256402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231279068f7b8c3a91e062b6ae03fe1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ebb137c9f474841e53b6e178d9f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57edd4a1f567454aad7c78311d8ae48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573503c61d83f9bc43fec73c797dc63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9db96031b066911f3a7c04ab99208e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde2c9ebb7cfe08550d40399761c5b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b886ebe2f34eda3b6b3a98e70289f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b1519f465869162e7cef6f61d945b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628984f1141ce0ee91637fea28bf155411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0966dbf3521a25a4ea784248f0da4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebeb71f16b01acd172afe2666943d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49913c7c6a4ae4bf618d3c387d93f7e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311c68d94a54a00ac767a7e50c226cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b28a1e46b40496bdd48831fd3ea32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd162387081ee653324fece7fbb05f96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9d35ff6fefca002236ac5ca9a543c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be77d17f0314f4a0a293074d86daf1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88f6d2e8ab8992bf833fb8d6e87778420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af11b8e5c44648a8af7f5bd5d31be23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e09f844f46832d6843a436ee5b23f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8f1a62a23835cb3bcd50663c931a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc37aa7bc176e45fea7bd4c4ce4ea6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630baff8c6f18980a3ace0ea22a4449425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034347b980143712917c02668a84ad6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99dd911b299da67df59a6aa454bfca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90475cda2cef6756a7d15924e70c7ac9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6829918e9033555a9d15aa4b46fb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b72a177888f8e91551f97d57d0c839430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e47ca0286ce69940615f1da4e401d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983be20d565059d15cd4bc50a9ef69d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f0f2ea7a2dad1a477a6fe52d874ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352adaf7be8445f539c5324a48199d46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8d07c175db2e20ea52474e0591896435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7143de3db66868e5f2f870886e0a262436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef403b690070f6d007354659126e4e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8fe65a5eb10ada53e4e53861c5b31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f56a00155e6291e0b3bd6b0ed8c0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0a4340566592febd5435b60130e59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27b0d77d9b67b9701648271decb727441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf728305391939b37499e74a105a5ce4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519e3f092af7e23dc361da469865c64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cbf800b1af79cddbd813b52c956f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3ee69d30f180f2b4d86717b180c94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248abe9c0e0a1b1f6c2d74f0abce439446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b569f29cd175a5b310463496e5252447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce5a40724725e3c57b0a5dd7c05449448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3931429e4d66de2908ee5cc1f5df8f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62af944c51995a442c598035f240a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1c81a396068173addfcdc0b8e3316451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947f8763c618b93b18a5fd347584ca8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b39c768c1e825918081774d791914453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be036ea2f43680a4ad47cebd6a490908454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84de62ccda5a889add0ae6af21966f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd160a5c4e5d88d8b1cd3dfb0644f83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f22705a17203c9cfbd1db743c30d88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08289f34f10e34d6941cb6a366210953458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0685529e7e493201ea86537f72f907459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd51ca47deaa4194399fc3c978080a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc0b33176737e41396a0622a835846461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6197130cffd849123cfdf4ef9e9c20b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d391a3dd34ee23fa7ed36de097c11e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c9bc306329c8d298950c232a6e336464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fe6479522e884d9dc8d998cd28687465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c711ed4941025d7a9010f9fbd4620466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18458e78767e4509a09987c8e922be1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e53184ea0c1840a4893b04b08c96be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb85c58145bee8b3f5c4f800a7c20da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306f06403b4c7fce7fd48e0a2840fb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38ad07ee2a295365c083d0f9c8e23d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0456bff8f55d86cfbb9bb0d0581172472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2cd0925e6b7106a1f18eaae809c2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdc979e0d53ee1458274e95b0e179a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f34132b5e21ee3a27a632171ebf6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6126b8ca23878891b1a1ca85f8a80c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6228d1b17ab13fb51940662285d5da7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46124b6f0e20fafc7963ac35563d208e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15246197dde0054b8e00c2c517edebb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe48521719fcf600c2554107041fea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b563c2ee7fc6605de3853310de67cc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3f5aa4b873fa61008ffd248519759482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364bcaedebf875da3c9428d5008ab56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0b10465f636217815835977dea615484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa5a0a6892ed67ee880fea756c4303485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8363e3e17926b37c95d6bbaffc1cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0715c36cd13b664a1cdb0659539ec0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e8ba995dc84bf73f31e40868844fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cf372212d66e5cec85cfa5d18fd66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202822f9ed757a72c98e946115bcd972490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e128486a12d10fbf8b379b35ab3faa0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5746f95748bccdf71dcaf63e0813167492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4becc62c7e32349265555cc9cd5b56d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aac98ded63af48e8543b38fbf77e7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfb124707692aa86b730e791d3a59c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7993215b3416614ae9df7d38151ac6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a104fa04d4fd332455da62a12cf893a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117a3b18ea2a043de2d0c5a8456d998498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a83814f90b58064cf991b3d8b175d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cacd0d7983f3341ef68d3a7bd56fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cba0530e4bec9eeca2808f3672bbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f9fa631a9a142988a712927be90a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06360ba46bfe5c6cba5f706f939ceab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995ca996d47fb3e0133ab4e50878804504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cea366b41300fe1999a4c30b93ec19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cee617468ef989822e880d9a72165a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd94fa5e6dc101f39f69b6eb7a3ba2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198852f9f329b8dfa225537c9cf387cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04acc4302c88512bb00daf02b8f56d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8a54e3e4107716b874f2d69f114aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c42d831e19ca0ebc656b26f23e1cc1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e15c93da04d731816e1d37a1ac2de1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83945d17af67a9e24105c83ed5d27d8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229369acd1f288295b91bb6f082b2a63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5697f5b9eed87fb5903d3ca2d3c60f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a18507f5f3c4f7fefff267a745b45d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f417159b5bbd50de5658cab29c1227f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f50160041378fdcbaaa32fe8c0e92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0844c7b26e89bc4e947152ffd8368f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f2e93a8113623281e5e9eb2ff39b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb23aedfd28bb7279b024a09e1fdcdf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdd3acbb6a8b1339b73d3b8e8a865c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995433ee1841c423e91e1fa9cdd7701523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e2ebaccffbba0393014e589082f01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ea674076e2e8ba91c69d9ee8a77a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02338cabe167017866fd35ddb1a646b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615729d5eda12a6b862ac2e6b7ccf02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94fa556497a25c913eec480495c2b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23995805e4709f102d6b836f0c31b440529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222cdd291f8fda51705246fc27395b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579de4d85296d5e7e4d45b4c1ee0a8dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fc5b8b09f2b451a720ffa0590ea12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49d94eea2c3cfcc54964aa586ffa5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f4ab78079164599d97e125c4d596a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384583f3f9bd0add93dccac82e5a0749535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b84325881bcc53b3fed9e18ed01cc5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521690d8e3700d2e23154af2e68bc6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db3e777d4295fbcfeebadd922b1378538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93f535c468fb744ad67a3fe841df69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b34f8f4c1e30b49abbdc885a823d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1add5321a449dc422a164bcf81bab4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc161d3e45f3ed9e972df244a0028305542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314687cb7e34308c4a0eb60b4c6d0e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bc433880ca227d03c00d19a04bcf7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb5b363b0fd2b1960a5f594a623e4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b481e6b7d227f1653e17d0f0036ef1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929927c45950d306f04c393478046163547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce9001daa97e4dee8939afe1078087548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c329eec9cde1c5508e0ed22158de920549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f39fb00f2b0ff907cab6a00cc7480550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47996cd4f9f1e41beef1eb758c45a739551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558a3ba1c8b4af4c41184ab54e4d8d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063d78913a48f8e2f2a998227892978553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c7c20f6e8fb7403c61b3fb6c8fbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08327ecd77bcfc15ecdec53240468687555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c04043c5b3881d9485fbb4abd50180556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3db0497ef648f9f15a75811628a14f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dad91361e8ef702a4b688e1a6c09ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cefc6c308ef6b95637d3a886a241f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02a8a761b69e022e1edeccbe2485c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5f89b7c2fe190fc0b4ee6579b2e70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc2a6d1a1860e26096303d59ea3dd2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c1fc496e4f18013611ea72b9a6975563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37288e62fe62478d4ced8e2f061ae9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a62a7f6c6aafbbccce9335e687d4c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218e82b1ec5c34b125213e7b992845f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5c87594ed358c27572f2002215c70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b425906c9ac1394a0a9d685ad7d98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de2f8d6a8a67a55a1b93ec30f59587569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b146da98cd692ab5035f842e07e409a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff46d4f3c7f2baf86173d31e9543e66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1032082a5449860d8407a6b7b148bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e48e8206d4f47fe4b7d802b24bc19a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92020f3964b93ae575fe2edc544f1b4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55898d9feb7f0203aaed3940c6ad0d39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4d1170e71e9cd1bbe1738d4e89894576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513c21b755f7585c195a08650009eb5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895539f82127e2fbb139a65d479316db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a71887a70cd3828bbfd2577e4bf81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaa5e9be4e8ac41cf177c3fb327595580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6f96a2a92157236f52086c71c1228581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52781a28835d151b19d513aefc776825582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16f3a30f2c78dc7f30167bd5a45617583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0b066d55ae0f62d9542fc65fadd6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b685b3f1c439d5f4865272f9734e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc038d47f299985b118d14a86eacefc5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23489a0fb442ffb30f96224670aec919587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7e1f674aa2f8a9d43046305fc33f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22162aca00581704f7f78ea56b4cfa5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386238f8457492042f020bb7ee0f341590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42809c546e2fe2b69d2936dd1a6527591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e54ae0b7f5530d3e8c790832001553592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941b25e2b52588e29a612d0c7e9df2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87bcb4492618f06ff135e24285dade594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89ed8307ccc850eb4434449b869891595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb383f9a76d3133ec0844d3275256d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263d6930db49ccf3400b231b281ab81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012d11e78d6f28028d2bf8cc2ed43fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6ac09f79f779e65c550a291f4c667599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23609642aafed216fa284402abf03e9d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677fd27aa128509b239a81706fee20e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225a1b808d7bfbb4508fae74fca08eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716af8f5b1b65117997d195ac8b7aae4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eda36e897e50c5a0b7586089f0f0ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1fa8ec4da54dc6f97914c78ef9925605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d5696356e79cdf8eaa04f6ff836f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6fce45e7699083b36598cd4734363607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ce28692c3f9ab00db4e1ab9c95732608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cafc6533ebfcfa089eb9695204dfb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae8713b6ab7ec7c42c74e25a1c9ebe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ff98fc5c5d9e3b1c7851ba0ba2c75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39d687f4f31919b4e0f66a06191196612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab48d5dd25824dff8b373c21c72a18c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e7ea09494859858969949cd2d30fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c64bb6c3d703ca4c722b3e48cc20c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b8828b7d34b0069d5e5f560516aac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519afc43d1d364b6787a3db77cad1f7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fa76ed4bf9e1d05c07694073ce06e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ba3cc6a29a31cce832322fc77072f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad339d2371edfe48d1dba80ab9d709620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029ce0d9340fbb77674d32b09f732d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ea054c1523b96937acdde92ab483f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412eaa92482214e037675ee9310222b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab951a89c0a863aa6a69297a9861825624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eefafb99150b6069e33e7333d07d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02220f3220825eb17896d668a5184d51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2f2334dab9e1924d351848b7aa644627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61722c14576b40a88d723edcb8c4031d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07095b49d9a3f13f22ede23bf1ef4aed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7703601ed2004f086b78cef0143b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f78bc1073bf53bd918f33d8026388631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50a64ba0f210fa5f23450a1fca6f49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276f5eeafc2120d694efe93c6c191e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455680e7a59ff9870a68045fb1bda9d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbe651481625097652d122b9198b68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcf7aa7a1952bb5226614dfe0172e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3f047d08494eaa046a5250474582b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d6d1d855777dd3c9c13a37a82123c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca423db872d4cc9ed410cbabee02012639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedb85e69f6b1af3395ad30cd80e9de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa4392bcea642f93d2a60ae266f7c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31938ce78a8fc27de20093d65e36d344642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b0cd0474c7c5bd60c137209969fb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37eeb5ae0b27ad99bfa69583a32f08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86912ea2315e82aa7dedfa15c8c309c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98516b1333daa15515ffe06c7b7e55dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70c221db0ecdd3862a22082f7332c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d010fecea7eefbc7d54f82d7f9746f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906712d54097f5e9a2401c21b85de0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7133a3b7ad9127a18fdfff236f460d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fb2bfe2bfce5f4dc56ecb2b2137e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6ed51e5b99edd83ad68e422b920f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d9b8ab878001022beb9fe70112df3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6392ed5815a78bd535363cb4ea9040f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab5779a6d7c186366ced916e090158655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a8c3aa74c9285669aeb6f2d13e7c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aae1c5a8dacc211e05bb77a0bc43d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4816bc243b7505d72eac8d7001e22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff283937b0bf2f59420892fa6579c65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526a66a0a9b33b0717ba11465affa72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ce79bcc4c671d82f683a2dfaa2bcd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc58debe990950315a9d0d095fbb7f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9d559670395903af6bbf9137a35f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4740c901d1d2544ee0d3d0596ccbba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aef4f3d1301c23bfab40a24c99459665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7141b75d43db7f69b7f50c1b8ac13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010fe90a02aeddc54bf2f3195970142667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9124592bc00303c2b02feba0d2899d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f71cda5afc8467adbc8d59a8f7f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecc5a72eaea612bb490d72d43914bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857985cc825ca9541e30660e6d3bf8c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd8f1f7f77cd567dffa1fbf4e54852672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fd3d295ee8c6bed72edc426f16c20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9515c8108c6011b2a29981693c9fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ef538149e1280c129f15e3c3d6c9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e27d90b67f4355f407ce49b04aff8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaed6668f7653a7ee8475ca79eb60bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3a74661a629f875f88a6395bc6c82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d86c6fc0d90fa49111560289b5821679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3522f691aea6678f0720065c0abbc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431377716410c76f0c8d8498532ae8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186a41d957e7345dc0c4af6c965f746682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf10f62ba88e33a7e2c88c60d19ae61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d7eca8c72640699220cd507cb8dc5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1f91627d7b7b73da04ce9d82d3700685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa90a3891cb1b587c62d88d239743bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48a6d59d99dce6e642e1d52c36b0a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638d27fcb924fe3dfa679323e5ef121688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693db5e0a74d0646891f59b9b0c96709689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a101b7991c52b6a0065d20bb0d6f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c11dbae30b21e9f9d15099cd71720691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a31d0962f1ffd84b6ec02d4f18e8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcd5977f5830d50faebd8b97d64c55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095d49172c0b793e3d09f90d667ff5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aab4966b54fcb2d86b335b8f5d72e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340b0085efcb8de92671575eb4a33ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddbc76d3b3421ddf4d0e2ed7350460697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432f289e4e4876f6252ea8aec53d9a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb449d8590dc13e5cfff8f13784b9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04873b94cad53ea23f3367553c7836cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0be7021e546cd28113598a275d1563701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe25236e8e8f21eeae2cc831ebf5c7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39d70e42278a12190f49018a991591703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bee7301bc44b8055e503348a8ccde704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a45a5c4f12780fc59ae39ea094636d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bac6de79c8abf6c7a1a3be8784f02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d541ab45eb22e9e7f10b3b3be316f57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1827d423bede65e697da627b5c4e7a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4679ec3609a86f94110fda7f06ee6d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849af04bf3857111c8d2a818d61e8da9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d933059db527aecf945764d5521dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741a85b1ee5070b16b6ed4a6e439e16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14620b7d3f339ceeb381efffb84907713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6002964ac5166a783d5a832a9d88c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5acf0d18a10ae7171f44961ef75d57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec337197b0db9aed872772d177d8bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78382c448cb2ac21566263629299c9eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffa75af1a143212127d82c384d5eb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f7f6abceb9effbf4270efb24829bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4c74c9db2e9bf7f4a28081832b051720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e154026d1ac7451fd5397df2adcd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb5b4b4f506860509d5fe7baa53e10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90f63567e3e46313673c1e19d35782723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ce563a0163b2b59255f33fa7213d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4092d2098aa4ae36b105451938963d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da10fb0eeb2735d80e90c893036fe5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd13824641d3ab2437998f3fb0dd9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e766e7178c08188ad0aa0d315e539a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184b3124b531e1385f55d5cbdbd958a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f274b6728efbd190b554d3276951a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238740defe9704a4ad1c0f8060c979d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7fed68f5c5656c0f50653bd19249f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca20cc00429a2491ccf60a1f6d970a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc4ed5ee1b3b1473139d53bf96c8f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17089ec201614509e899324b68bfa3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64469abab216fd6d5010cf3b3d5ab7eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b716c709487a005e8968b0d1b3232737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154837e0b4261e16797f920782fe555c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c335ac3d209edf6bd6c7b4affad3e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cc799482a31016c08d11aa6684fbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d711fad1156b2bf774a597db8d8ef6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf710739aa0f09aab05afde3e1a5621742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe520927645e426b8cb2fe67b93dca5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c0046be1ca9d3bcd4153b84de94ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d041e59eabc93aec185553371b57c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c0ff7446a08ab1a202dd8afee4ea8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d61b93ba6e4ff1194b26488339525747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2085fe437dbf7643c30bc7e558e0071748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3e96864c0ba39ce33e7a113b08fe8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235da66550b4c2da1794a0e5a3ae7a01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457287e8f4e1c29f745f91da4e6d3eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e543c7b5a88d32ea454bd2fd27e40a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7cab3d9ccbcd01ca13b1e04b5f30c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285826be305c9871342006179b0b02c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3e3a32351a2daf24a3f4b07d4c0a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829c7506507b2f72c1ded19173ab33e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86565d3fe81e31ab98a270726384d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a795a30d1418a04cbc976f5cd306f13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb143bf6b7c74a3306239c950b267924759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1ee888d276193def0889e59473dcd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5164b902f295fe0802218cac0965d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda54cff79fb3c30a261d28013200fc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684042dc7734e37a0b0836917cac7a97763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a666e50802b4e87e73519aa27f190c4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdfab32d8ea10654a14873e731f4fc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa58722ca53b88c3e849b87f6f4e26766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204219a1742a7b13516f3e0bc7bacc4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d24a1710c540b4fb63b6e7bc9624768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81978e2a578a348e5bb5ba0396d03b9b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f09132dfef7b55a46430a539a0df6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618aad68608b5a35a8481bb3abb5755771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5ec99cb31e638b2716743416a3ead772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc538d46b9e3d261920cd94b6dc1a654773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b489700e2886525fccdfdf5656af8d4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edb694c11c41fc4be66f0ab41686e1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b9d6f3e763fdc0809585d443a6ae4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8a0be1d522df483ae351b31a152b1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b51b5e2ee8dc6cf1b9c66943a4ba43778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a9297eddc3712449871ba0aa2c77d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e647e17d3255eadc3a63949db3bcc8a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d230c89aa96a2b6cb03399257fda1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c37948a05377413b455d5de97b81c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef724128dd887c00f66bbc9571284c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cb7215633a0710cf447330aaa7582784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e51bfe91714b263862df59a8a50f6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dec4c3e2398f4784c46a156f0f4885786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b09e54c76f9530c5fb629e97c055d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48734e3ea7df0d9d00a911ead8d3520788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d42e13d829aa56a5540f2c1a92b71789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45797df11d112e041b54a778c5e4d816790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0d13be9ead64478f954c08f380a6b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebada1235cfef7cf9be8780a72a98f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a535d3892121f52255231309e7f56793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743bfc1f950c09697be2676f1d6b6f9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5bb25f527aae33fbf3c7be365e296795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f629d89c64b50ce27849ab54a3e06796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a1bbe10064da3fa04c0983cbfb7f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b2a6f372496561565adcf18a5f09c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94cc066b019e6320ada303aa5141b4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6821f79297e16718733eb16461dc83800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51500279a845a2fed9d019090cc6f5a4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec13e42a4414777d9aed85d1f946775802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500bb141022a3c6a7c1adcd464bbc37803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059236d071663bcfe0e03a8c6e1e659804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d7ca96c073bbb60499ac5360c065e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad49e1c336cfb66c324d6d1ca893b26806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60529e7c66cf688cb5d4059a276a32807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7166aebd5f114abf06b71187fa53d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6453a60df9e2b90673f4ca6914c01cb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3e2a5fae2679e44817447cb6ac8cb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef0f8cbbdd70e0787ab2da4330e7df811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91015e4439df5217e1fefc5c812dc4e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620f4de7733a834b9bc442c8247fb7c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19f4d1c84d02c95572e479c4195111814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c3475001549f7d932ee879ee50c8f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a614bf295fa49d3256df3a34e0afd94816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3acbadf73ee93e75b6754e9059bfd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a8d69287b4a8f5f7156087c45b40a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf398e86b0f50e6a1fec93ce9862de6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c113a9e1bedbcc0124c41faa817fff820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0ba300e1e0fdd1bd080d3d75bae5b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f565033d325da1c68bd8b3965187b2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e306efa965dfe33e70110435c15e5d1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0956f1b0e4790a397b63658afb23ec824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bba62aee42865f2609d59dd34cc966825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36671fd336406e1192dc29f2e4b966826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb6e39b2599c700546b4ef447bf4b8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99debf00b2b7145bfb55d81843e17954828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9ca73493c8692d6cffad7dae4035e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77893de90709d476e14eee30c80d98a1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003873cf2ccb7f476a1552cb00cb8af831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23dc47d5f345eaddfbd1521829d946832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9443351301cc0231097bc9a972bded833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c2c71cac4974206e7ee22d90cdef1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81be77a5be2da2baacf34c920bec42835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589b7dbb2d2201bce87a17396b3c770836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238f97a12afa157f440a24256b0bfac837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e136c0b614793c53a5ba7c999addce838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eb7b9556fae314a53012061490815839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755928d30ba8f2e72d97e094739eb7e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5887854d3d6a511b8dd371ffe693a0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd434bbf2ccf709dd0ffb8661e97028842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4644b4eb63bee3b6023e423010b8a71843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545293ef22715526be33ee9d9edd29c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357ec4bbc0e5df663405b9976f492e7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9364f10935eee0b8d70fa0382a9f8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272af577f43f85be9f50e557427e654847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35366d8f9fa9af6392b0d931326fe391848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d42a1d0de14eddfa3b1df32af19c8a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19420f8ebc715bd8c71f39163c0e420850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf037ee03aa5fe9551fdd4c0117a927851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d30d374bf3d8b73e8a121289e357f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abde5776525f1fb9d0d7bd000179faa853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26ca664a9dbb289c02a3f036ab95dc854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7433fe53d0e7f2d5e78f2c6fa9ff52b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff37b7e95428139129bade8cb64425e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f1f264d879feb4db8d731b24ada7f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f0a841b4a156cebc82229d5647203858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a43aa2d5c4bde784ec6472c39611859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7c5956128b5ac6d71844c0a66c228860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9cee3a26c0d1bbcde8f101c541155861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e858e58323ef9592dd99e016c5dbf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10961dfbfa2d01981cd15d98a5e486863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820f3872992eeb71b7b9e5f762e2620864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe09ca3d929979175aab2fd1dc2e72865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3f78322cabc1b90b0e1f9fcda08f2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72161639ed14178f68b77dfc9484918867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d56e3fe831fe54f257a7ea935b6867868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89175fe0fa314acbcaf7ff4bb8b12ca1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2975a9a5327aaeb224f932c7284564870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65209790d51eb3fdf5e50cb9883b6a8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccd646abfcb34915cb9e1cbf6b2fff872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0721278fd9278d27c1dc9b758d87a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b60bd29c2632d6a9a2fbfae9ffd63f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b584d7c474d2709d362bd7b51e467f9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db73ad5d7799ab34c9569594d4716bd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe80635551b3834d629040963fb7681877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d561f61b11e81cadcec6fe33839e8b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b2dd93dd1db28ac8832a3aeb0fb11879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1c35aaa40a2a2735d60028c7d3762880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ee0ab4cb60b8e7d5dd40b9f13c1c9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284368c5b6d30f7b63fb937473eed94882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b5a4961c1a1167a191b8394ef7228883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916def764309600830e5534cc7c9a7f1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70a9ec67b33f5a0267804b7463b823885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ff6a55600d9e239f73fc7c85f0f7e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c50e09741382aa1231d76cfc1c2d07887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9c0f0adc7c0f21cbbaa90b07a3814888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4780502ac1772ec75c1e9a09a0fa3c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d5aa87c037d472ad2f172ebffe88d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dc652d61bdd30ccea2a3f7063c9da891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c76259143394bfea0ec8f476651e7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f75718b3cb502ad29ec5fa11b4e8f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3520ebd02be67fe370b0f04a6dd0d5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b633c822b94f777322af466d50644a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76856364baa31d31b08880656038c44896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e900db9a89f33131c8e03f1245b338897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f95b8a12dd0dd73e68f25b08265ed898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34bfd3ad46bc05ebd0e5e3ed48399b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052454142f6c632c1b245781c1b02f7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18952e60dbbd9d8d7142093ec2b70617901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3e8ef7668ae8777e18e35026dbaa6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f33bcd76e5f6a2fc55ffe1f47a99a0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736d563d311111feae0ca405f1f8b9d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfdca83697e5cbf694001bf7c63019905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df54bcdafdb2934c80d32a5b348185906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20543c7c797e97b49958c3b10c1aaf9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84163f3547b7f5cd680b58dd08c5a56908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4da3e399fd7391d05f90beac159f4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252305133ff0ed89d02943a6648e9ba910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d749ddedb5c10f0f9ab6ba1f701810d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b4418db428f6516cd0671a92311de912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc9cc4e258658c19b451c47bd46e66913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8820cf82a225013702d5d19685d10914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb567353c3aecde5d711b716bad3cfa6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081f92b8beb7102f82bd3182bee0cd8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39919ee8cb776ef07d2dc05338319c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbc3eadc3f4d80a42167efb0b4b4ac918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68887cef96ab860a1571d66073c44f8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed015fc8190c4fff360ae0f2c6c104b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eee0328f7c45a983d303d6ad16073921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8eb5368fb898c9fc152dd9cd7fcc4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77235c26c5fab9aa107e2aef071607923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfb82df7f6751fa17a8bf9e6870c04924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3a3fdb7aab1fa3748a9d6d7e4380c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abde6d6e5efe61f7811d4878c27b4d9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aa2d1874f8aacb8e980e47c806020927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937671bc5b7b7d59c3209c8e2e4b8b7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4dab2a86f02f5a10f455bc06a97b8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87697132df701eeaa98605b6200b3c3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c76e83d5d2c250726e88b6e84c54f2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e26d72bd9cd06f51deb4ab05dc095932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cd8d1f0f34fe1565f5c8108530907933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85117e5ac11b1554fbe183304924adc6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676fb5b0f49f2a87ebb2a2a332b3ad5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266859a88d442382d1aaa3acc67060c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4eb7aed32fd95cd09bedaa69f93e4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e1320ebd16e196fde80a097a5555938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebdce213dcd02da9fec237568d899f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f285d2947877c7d8320ae308bab9f3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709ccc2b935f2084581cd7a3432c4eb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19cb225e1b87dbea63964e3747b2cc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb1528d118b9a34b9fd8967de3d8b3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bc5f14fe665da9d4b14d2d5fba9d3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d1631b4a62e6e90409268c18198f7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647832f48872fc9c623d52e5698c4b6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183caf76aa28dda70c22d59f2245784d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a30833a768e778681ca8f56028ec8e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf729b2bda5d5595d4b8af3e6bc970e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03230467065760deceab711e7d258d79950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94319f2ea53f0c5053bd942b11875ec951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47359fb295a5c5b9d5be393a14722ff952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944dc17bd54c8609efc6f0d29cf2ada953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45b55902acedd1df1534c80869830a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d1cc56de1e0c67ee4cfa95fa92a70955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fb8e8aef9a5b9ffdc558f934ff168956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7596f8d2376f4c117c28e58367a1ec7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70c82e18487a308021b743783432fb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bd70d14c322158a653d127cfeaf2c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c3d57baf5691fc90c5029527c01ea960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd49b8a7919f76491425da4d45241d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3988eed7cf9c4b41eb1888031f769962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458906b8332818da79f9a073f3a38f3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879aa78bf6fb01b4146290f28bd257b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013aed4c5c15f5c09a6d73f1c9672fe965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c195904811652ec763320282d50d5d3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd2aac0cab50e42edf72294a31bba8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ff2fba8bcacad429aa5de144e977e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a90b2387466c6bf729cb7be0862fad969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23f369fcdab06582a91f815ab073a5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1dbbb890ea3e2b32deef29ef0708b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785acdef85b1704d654ff3f8467b89e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd496bed33d543159a1827d3f0917420973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ef792029e174b80f230b9fe7d7de3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeff1987d4dbb9f6cbc8b87f92bf97c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5800635b1257a9a404047560eb403c0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3dfda9a9ff02e3d7084827eb9a5fe977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93932caa58cedb598873171aa4514445978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d283b7cfcf706feb648864ca6803b96979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcdb98eb28838f99a740faca9fc4c8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d12c516d669976ed5d88f4bafd498981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2eb8ef9cd7b3a846c9da32e649542c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e4b4386b19027d2bc49af8e742d3c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc0379fb2ecee8d171ec7588e295d1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95fd3054e2aed9d277ab34bcdec108985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a295c25f77add50540250ae585c9c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75714bda25ca24586b4fd360fdb26691987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cee6df707f37cd847b7ce556a28d6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2a9f50652ed6bf38c5a22ec93256b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ace6157242e3f593e79bed3e6bce83990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998b398828d0b1f5a19e67139a42694991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2a1c8f341afb8a72f6973eb9c3cfe992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47721caba851e473cd5a169efdb12a38993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192bcb7bb81d6a82a10fea106e3ad48994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9bc1cd90104a31cfd7f453383afec995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0e5b2356cc1bb774ad4f21a7333d0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115451a0d94c0cdaad54519b42c44f84997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>