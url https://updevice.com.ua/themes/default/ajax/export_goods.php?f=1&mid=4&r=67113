--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f6645805eedbd73bdbb936b34c7cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70ad4b20811b8174831259a7cd4c4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385825a6381f784729c50be1962de91a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f95338ffc9ce8f23979a425f990774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46726924ecfe53e8dddfd60ee38da9155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361ccf61f6d6a09a93ad47f86dedd8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b9af98972ece58a87e23fdc22aaaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bbf62d434d0c2e943c51779ba57ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0943340035e8e8f49fcfe5e79f0b32a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e026775c96d4c66b138f70f01fb9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44dcdee60f21f1ce5b0cc721a4ee1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61e27fc741f7dce9c78a40316ab6dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8303cc718f30f386f5a0f1d3b7c83a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b757c0c1f69c420c6b82e59f0902714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d9dce8579af33810d63209420b24b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc18c067a008e573f34043f510766ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e79ec0c7426c7b7e70f03e6184f6f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8d162a1641d5ea84988484c9926ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f75db5b8ec5b944e7d5e800d9c0cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74de8c293a6a37889c45ee263d44e3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055e0459256b09e371f19de0338621521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd40a30dbe72d5fa91229f3e0228bf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1b8b740ea56df9add98204e0d616623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670410ee0ee2e4afdecb8783f02e9a7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68981aa4ca44c9732db82156f5ba2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21253de6440f0605ff19a1eb8c95145826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16df2cd5fcb9ec85f859b2ce1029ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca1611d88e51eb24fd53f5f2092b1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddbf807636632fd3179ec17e69673a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a8b69e035df5cb97040b40c4c908f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0079ff0af2fb8441bf4b20bd709136431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97005b52ba0c4c7fce1cfd777c663e1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc521e3fd375602aa872c0d589412533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141d053041d331ef2e671ef02662e0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a76ed1288fbd77fcc090b9d38e50635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ccd8eef08aff6bdda1f5b83f3c27d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215beb39f2d8e10b28508a16b1f3d2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdfac8fc3a27d6aaf764b18107bb8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff79b477de667af953188beb8ebf45039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceda666450236e44e534f2675a288140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c07e4e8774f2d321c2fab5648c3d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fdd54da68443298a64032d7b49bad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448db089f3340f7518bc9f61ae291b3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c20a04087cf770120bedc1daaaa29944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105681512887ce69c59cec99b3c828745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168908581af2f80ef81bacf468c38b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98634e0de89aa634a03e06fa0ca2862947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4b48dbbb15a29c140e2e53f8316ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72dce81ba19da220c991a9914f9ffe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5706c530f93488c06dae0c9bb87f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73317d92cd1cdadea29c6e05c4ce66cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d29a75cbd47ad405ff0b716b1bde452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd67b087a283419cc90823d7a9df8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddf11707cd122efe760e6fead8d45c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb804473fc798dd9d8512e3a2e879855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604d11ad88f78d4c15811b824ba3d6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af123d9b58b6e5ab2737463f452a815157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2827a0d175c6165bc053423ae13fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb8d1a2aaa4914f4c77aeaf9c1fa1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235336fcc32bb7b072bb79bcc88a7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9113748970a916ef5d13b83f88c6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fc06f9d594d6646e5dbc66852354862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac146df64e8bc4b35629ee06c165b02d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3205993cb232e2cb9fbc06bd96da6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053bb8dbc7a0c753a4d15d571bda78865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08be06efb65796f11f46c83244c1c5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd29e1f797e819e29d669470d81dd9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f59bf235f45b3026960fdf440eb0e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02218920028f5491837e3c46fe6ac30669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad1d8cf5b6ffb8380d74a88774e51870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096c2464162ed7ed6aca2e088bf27af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13649b9d510e954369c5a37217e7396172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8bc67012a28d4bf58920d288f4a0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592806dd76c4aa7cc98eb6a14466130c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd2b89637c46a70a00c193c49cf3c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472a5c8c07ed741e970d345df1e3da376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34233f03b654bba638a11f37221d94a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526b3ea3719a5e2008df848520f137878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c146c8ceeae2cd0514ff6038b108bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190855022f499824b1092ef5cfe7d2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cd7846e5c507e4acc8783d0c5864f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dbc4d8d76c9bcabbc6928c0246f9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0d15d86317fe47855c6ce91594fde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643230a9bf4803939d7732d0c0683a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392212c399e69ad5e6de38303660b41885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec41c371562e43da38ee55d8cdf032c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaa58fc6ca4e5b38cc58b5e64d71b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c1df1bee6c62fc1eb2ad76c2c3a1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aa297d601f86a672fb63ccb1919e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed2fb67cee16d47f6e19969feeb0e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94590a3885d5aa83c840b9bb54bb49b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f57c9f59783de1d9de485c65222a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d6e4a72cd4d4e642c73ee3465b6e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dadc9b50e7302a65d95ee3656dc89d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fd065d9a17f335fbf74e173a2138695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a11f1df69ad9e93adebd5fa35b2c4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35444b33f634a9fe56e70e7bfd21cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e76aa6bccbe720f9c81fb02ee59d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b32f5d5dd44c616772e781bccba0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8225141acd37530fc014ae767d9a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c13afa373c173b783fb59f55ab1497101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec534319518474fbaf9aed2b51d031102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf60bfa1309cd503e409f1b6fef875103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736053c03a869f54413411d1acc109d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789f8ab68d3708b5506d7f37151eb6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6663278928af1f6f734bbd7aad64a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fdedc79aae540fc1212d096e7317a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e700523efeb0064b72b3193da354a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a5665e1659603410882f6f59d1f26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47563a0c308856f37bd01019b0e3fdae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b4f5743bde31629e2e9604982d2af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba130a413e8f81919e99844dc2fb7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6006af66a9d5da652348108e931c83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccdac0fd8e8c0170a78875010dcb11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8c997386e3c2a931d8d1f38f752c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66377c199f37235110689f8820c601116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7518ef7b6679b41cc80f2c41a4842117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48d17195adf474aa0f01a4cb6f3c65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c76818522035484516e8d208c0c715119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97987bef4150f0b660cb12890de10808120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51512fe95f83cc96faeb6cc8eb0359a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890363a45b7e47bbf9be70a0c51804d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56114e379210444402186c55b9074d91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2467df6bfafc6da2d07ec215a5df9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18edb478c39b87201d2d75e719f9100125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbd0a87ddf0160a64f3c3df88517a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0a0d1772bc060bcd8128bbe003d2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4f7dd0268df938a7dce25a6d5d5b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db26c1e3acb0a05b20142b8339ef71f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f921dc7c193e7a87c5386babb6727130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a1eaefe11d45dfafcb700ca61fa26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e87a9c40f072cdce6406cd438b9a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e527dd4165b645fb3adf0a24fac13e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133827faba64b10a759e2d6ab3f9394134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcd473305feb9169e7fce7e89b8361135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085f3b00f53665c3b26b08bc030c62e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0d0c404a9ab52db2c8b1b18f37673137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4599e1b1537d00312ba86d3ae12912138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d523673f5e1a087f7179f7c38b9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda3a9ea2987f5e280184d06ace8bea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91fb9c8842a27356e4dc779b555111141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35b7451fa36510800abc8b86a412db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581f016fd8b2a92a6e975ca0b8c9260143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7327785c08bfbaef02316dc80c531c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e0516fd1c078c415b36e8559ffaa3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eadb63a08c7f2e4465c60a21ebdf5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685707d8489d913b9aea79b9ac9444d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886b4f201347081de78ab43db61da55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993faec7194126b7b527633d21b950e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edad4dac7a4716fb4a9ccc634c0a81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12458256816c0186f092cd313c2ddc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1572a48ab91098b12f38a2ee9ab466152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a53e1482a249464403752e614c4650153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d24e4eced437a7da1ee7f3d850d35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5c4e7b66a250df5670bdb147b758b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c1b587f61218767c3fac006ba9ec3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06085c26d6b368e7bc4ba28f384929ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e90543b419c32376a792df8d97683f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56ad05a221b50c3b06150323c4dc05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec7ed0ba766851305bdfb821be2ff6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48103396f63991940e84a52f77024886161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00ca0e0447db094297a65e137923a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a33951988b47bba31df7dd7bcb3377163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ab27839c1e2808664e25bd1940683164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204efd8d6538a56c406a270b8a15e18d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80622d483f64163d6b56e90b4f49972166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f8816617ee9f79fab050dc51d07a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa7be6ce324300e1efec2fff5dfdd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065d00f25d6187727144748cfb171d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17c7363d8656aa0c0ad236186811b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fa5316c7400aee5318d6bdcf06f39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ba779fb7a48a858d990801baa699c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62295037b94ee9521d6c130ee5f0ab12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7727591be6a081b45fd7a54b2e623e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948edf51e242daa05b9f5f040d90aa7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12665ec9b7dd9f4de7cbf2abf83e06bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16718a9469746983773fb316451abf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3d8be99c14e26a2d3791f1601e85a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcff8f7f95f27c04361fc08f0ab2f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a28edafb5298f75646f804b345aab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f36b0810995e364f1c629736f8d049181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaf87b18f16ffa8156c7ce13b266dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130861bf936b7d1e2234c5c7b9a9f060183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2cf3f46fdab09ca879e63cbc7c487184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a7793d13bd90357c4fa4122a8da34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5219b47310a21d6b28f6f1098be2865186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09525a06a7aa22a36622c6daaf5b6c25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eaee769e5e6bdc1e4bbba4850054e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f3f684a9cc18efc8eeda58284815a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0af6f0542b5a5c2e06a4c38dc2ebfb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68a1033e9ca5527a005d3a50dd6ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eea2f83c68b01d6a36a266dc439b5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5904443b311fde0ff11cd2f9df11d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bbc2745ee7ada91d56f8ea3edafbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3d0a03d57f1250005592b4d2dc68a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce89a506cf5c33293e5863c1e9fb196196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a7fb091908190d8030a04999d28ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c4422842944ac05339044c91bfe6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d72fa86b4f3a77905b6795228fdf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26d7c49843be8b4053e1af6fec84dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233ab142a853ce9ef4aa4c836082083201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446dcd0e296a62bd3b72d6a27d3626202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f104d1dc1ba4a2ab1685c9eabc1d866203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78684dacbe4882916f524c741e6ba6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcd941be123ac958aca40826a32634205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa06230d5667bb658f93e5da08e82a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a54adb325dc625514444480d03f08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604cd45d66ac1c6c52482acc9fd329a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c4bfeacfd3d322e11189ecd90a0f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717a9361ddfb00728abd10d2a8afd6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fafd9cc1ab55a8b1e4a5a58d1d266211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379549111080e5fdccbdfed419095996212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c4fce1416855faa40814e054ef23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f384d3118771e6568752e991b48de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becf6bcb4ca99a2ebd8bdc534e0d14b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc6a6cf6f73b60172f5797a66d7874216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cacc0f294e53f0da7faeb58bbdccc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d6b7c2407ad22f9773496a40389af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329cca3f123e754d2c0593e6eb9076c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a8e74d1a05169edb46941814e5a0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b52538d7281df430a000e2f3df75ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7bfeb668f5c121cb81881f8581ad7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17cdf1f2d7b6087d12c9e1b05c38b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addb65759b348dae80dbf973c0fec50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a374922cd07bd840868b8f8fa039bb5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5477ccbbaa9f5b26eda9ff892d132226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ef1a5feae4bbf11a1dbd4c0c92f29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904bb320cd15fcf228f72a2d6ca034c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3367dfe9472830b0afc51674b3b04a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66ac6f959fd21e76cc021a0eac940f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028a3111ab3bbea222e4eab3652d599231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628443be6ba57de863135e0617629c91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965df0c8a4ec84eee007e456668109a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786e4193beb6d14ad6f7a2832b5e32f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306782332c29a3cf43a8a52801e7fd2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd60f3c51740eee1a5fc6180bb72446236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe88ad91c716acfcc0fc3a31145be0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e835f185dfd49b0b381fdd1aec731238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5871d544ae5a224e7799bf18049a80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea9347b20b44bf3cc74e40f707ee1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a37982a45851b0f78084be9e040c10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f6b7b8a7b299397a288039af904c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0300e70b9cd955d5ae8852cc82e17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0690117081df850646725ecb4968d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b933fc1f29c623c7b4116265a40499245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6148d0a3a99ad11ed2bab6093a608246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81424961a21d6f1d6ef2902cb79b6a8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeb336a79f54dc22b4499caa040dd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1daaeb261fac2798074d1a0cc96be2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3505aa6f19a55c6b8c9d8eae83c9c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd69cd27e56f0a4fb02c1b4940ba528251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2386a1e91c466ba6afac60fded403a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237849f5b46d35bebe58d04c0d6493f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56fb58e3f644b0286d135540a98d10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efae358b51d256b9c46ad81762b129255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ea0323b61613f7beb09f09a9513dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0fbbdab33e13c7c4d305863287e2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75288f7c24c7ee5829a420ab48e73c43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae5787620773ec10ca2ce79cc0ca08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefbec9dae81ca34ffe8612b937e525260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cd72aa9bcaec1749872675a4395ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7418fbd682200a564788a7a3a33a8d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7f8cccb7eee70202cde5db9b01e11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb782b51507761f90fa8ef9f0807137264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16a36db414a04e45326fd779f9bcd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cec983a80f547cd2535d54c98e228266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e17e35235c55b83a4384673edff065267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069d23003c25607ca7cb5fa54289eca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f14f93a2e2cf2397fc974fc52af6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09274d6351f0dcf0f1fb854236386ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33f1ac382f9114782d8442f2a440a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b0bd3f3c467d1c3bf1f0f22695153272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b956d2801e9e49b4b59f54a9bc5d99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f5ab313756f4281338829f0528242274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f1e297b35bd108485a190c5fd655e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b6991591bacd2d2a17a6ab1a8a8e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926d9b337452b9f0e4872226e7eecf2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d62584b74dd1ae004d4e9b07e337a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0300b0f25f42a612be45c96b3ae81da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d69e805e80c89e7b899ca7dd6d2f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806d11f98bfbef0c1969a7b1ee1333b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9febe677c8275530a0c6ff980032503282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e1620d16683f21722e80114a1847e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc0609737f68611080996ed3289642284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39752c2dabb14ce0cf968027b4a576cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318555f1fc7edd0fff245d1fa02b4a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1e49988c3616b3681df89c623d368287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a92c2add315edd4d09464dd475d0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6993100532af56c1fc0f8088e3bb09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624a9295aadcc8dc12420cf5b4eaa3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e9dc8816b1f135ca9559a4d0636bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0882804ee0f682100b2ed93999e149292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d9adb6f15fa25a2923f3779196030293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39529ef1bae16e9c303098400ab4096e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908161ec752dd1c23f4ad63c0d31786d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc82b7089683ad6b385247b93e388d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47c78c8530309a0e97417fd83ff89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc499f93d12ff0107891de72903e00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07843faea2ba1368372dd1b0d3d65826299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f21a7f346fe4f8b75016566d8c54b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09a280035ef9f26044cd087564cd08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b85eecd25d8a8ec50a3b2126d6a94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a245944425758b695ba881fd4e1b2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df65fbd2d27a8b92c394fbcb9e91f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad6767649f17e8795a22dd87c1afe7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dd478a33b9e112e8c05571fb78ad5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551e5b5865fadfe6ae37710ac325db5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9eec138dcdc36fc816e04177b6302308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b32521563f903dc23469a2b329dbe5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692a9a00a0c0ae4a6c9d09984cf7467310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacdf07fd8d0d41fc80a771705ddb4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469364153d7e4ccc7b0ee824d1c3da56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0cb283030c95a9933af67b83de216313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d809828e67d4d32f775b3dd22b75922314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf8a109b458d46c8ec6f33dc35badc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6533696d8de2be8f861c7860f328bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6fa95b143f0a5575011c562728792317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a714e3c2951b56ad11a6ecb34d872a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3211ad7abed46321a5ee1818479e8ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105fe4825fc5dc57bf4fefe46c43fae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc81d708c562df7e32014259bc3d465321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a78f4adb2514c084e96441d37606c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a252af67d6c01d15719a9d9e3d7231323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f36ba357cfacdf8470c809bfe11496324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559e56c420684e9ee42da54cd66620e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcaff4d9f07fa799fff92c3cb77420326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb931d242c131d1c32d00b052aecc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07710bdd4276209179064400cff8b470328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dc145ffb58a050407350aa7cf0ae8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d365d4c6130c1546190e5a189b588bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3349a9df63bccf1d81b89e485c11e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9e5694825acaf016db6b1b571c1e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da31d6b0d49edfd0ab5a00b7ed63d38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca45a65dccdad160933b4caa956f14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b356dad65ae8a0243fb327194aca3ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfccaa5787ea9e6ffeda288b342ac2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8244420bffacfbe80fd2492c9d3863337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744bf2e7f35e7a8cb1bb358c1bafd21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1da5c07577ac373efa86c2f5b8e0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cebee9ec80f9ba63acdafc64d675a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c48f97ffcd66c1e1d0152cfbf72aed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eea9c9785a5b3f6d7f1af03ed8c14e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04ebcf47f082a8a5f4dd7438e5c3cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29688dc348388207d224d624d6f26d2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985de5ea20378ab784c1e89810ec4f6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faaa3dfc5d2a999daace28ca1b70ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c838d10a3e22b12c090d1621f75736347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec2fcbfbb95225433cd107dd606df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c6c625f5ce069b8863fd41ee579c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd56a95fbfc9905f3c41c1a5c028f94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88bc106d7ee257be0578bac65c8c09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e8b005acc665e50ee7593b3b1818e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f856ab30ef9eccbe3fe69e08b8ad5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9473361984836aacc4ef84d0fc60673354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f45460276ee7ce38ea8ca6de0fdfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c5dc0a2e879faccd4c01fc147a9be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aca6d441520c6971eae423d20ceb11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2b48ccbf8731fbda5101cf76eff5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2f4ca4d0dfeb116d3525c1ca67e1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06500d863831cf12910fa09c31e4c432360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aef8f4d2153019c1bbd6749fdaa8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc4dbc35bcc18510b6ad49b78c57e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c77602e662e140f7d9fea5f927df6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e6676258c24e23bf731a6f4e0fc19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eae1512913617f20f76bae4f26c166365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db558f3e5184ef507c32743185243070366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fefa0f6830c3d882ec9816974f2b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59a10b430e73f8fc49652bd3710270368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b249f9bd0fec4d8b0d25c1dcfec75e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451b09f1f715bcb7a080623c5913228370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cc70e641d11508cc505ccfc194d34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b51b66d82bb9e3988113a026ca0d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93635aa1d1ca80e51f54ed48ac4c0c27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b416fe7649eab9d350bcf6323cafcb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec0bd652919bd8a5014ad185e97acf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec896d6a37eaca98b869f59691ea6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdaa06e37098aee9e86a060256d6ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60f653b3689b8ac1dc3b948de518bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aec13a3eb4d1262910734f9214e173379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88a2cd179ac8a087221958ef77daed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76547be853fda9ba5b0f36a120d756d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a41ddf552470c2982c8bc9e0dee0e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750cd5e622ae35b1500bf00d3f103cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f9f1a503b2bbe46eda83f5fdaa78e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029952acec5a0752cee27369e70d9b2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b5d8700a2e229cf8781ea76ef4149386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f363842b80b7b4c9567aa4c9d21da53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec20d75027c5146d34a39ad114f8d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9769b310b95a65961057c0192f1563389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dee646ce1a24d6802d03244688f0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa510143428f0175d387d4369d9ddd45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ef444dbfaa4dafdd416ef93aae8dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218280136e0904a93188a44e9a0e78a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b20e74a769667464825c3070f8895394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a01e47d8f09169e8836bdecd85aa8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f004e0c07c647cc5cc406a3b81fe62f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed9ebb4d2e48e970da59f939d373b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e5865a1b4d402e3b1b950b4d690f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ade30579e33a248b0999f5c9a5be9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58cd0df8518004a027467cc7ed5ca8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d1e985da7bf5ee9402f511a66465f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592e8da49f432b98f8e6c9286fd3c63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5acd1b930d3dbfc40d5f003b6daf4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0a2e3399b7e943aab091c54149daa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17861d3161f7373d0101c829a9bc43d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6709b37ece4a6d7ea3a4151bcc81e27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15458fcbe2ef876e0130ad33838c8ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44668b66bd68e87330061243476809cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4f9c57aa2141f370145881b80bf0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5582576bc2ebff3030bff3dd8d7f84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e8c8a84a66693c37fb263dbd532d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d79034df987cc394c1bc87e4238971412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e4d613465c544111e058009e81f66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d05f5ab178df5c366fbf1644f40d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f015cac448233a2ca8b28b523433abf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65948de7f590cf5915ff5ba73b9f5865416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c0568da77078325bb67cd39740216417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48a4017014f14bf9d31958d2d5338e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01990077236f7281fa5264dd6e27aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36b64f539306b71c9161569aebfda2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3614840ba61e7e64a2a0e1dfb7e5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141140f4afc12c659de397b63850f863422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565b20b0600f68f7dc130eb4dff62df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752bae617c1ce89d57bc5154b4cb760424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c27f42e460e2e4f200c5a289fa4c7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239ff05ad75c5ce612c095417bfa851426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b507f180fb17b32899d1e36825e21e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a672e6451fef7c5a5c80ab2d99dc18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6f912c346f4b061a3aa73f68bc7aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e56d4fd927291f7acc9cbc733ad5b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b382d48e29c59e87148696775efe7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e08216a3432b165ead26b1bf123c3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b454d6581acc0949f8ea644356a97a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822523eb25454bef8e7f28e151fc84d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088902d4f322fece8836f3ebdfe6e677435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6f02b4eea1247956de745cb43920b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd72e2aa9aaf1334e2a4d76a1373ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84887c3335d6cc9f2001787ba083153438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b491aa48561b581fe3e14970fe4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e674c4da887a04bb73b6035e7b6a3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ce4bef6114b0e7ad9fa39ef3e58ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6420f3ba0dd003590ae3d65819575442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61063da3cee0de6db838b0f8b12da68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7f86da3cfffc1b13c5754ea257293444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692c811769dc7556e1c0858f8305f99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920ffd8ac2c48fc1804c89c924dac41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cefc6cc6733c845c843cbad3e43550447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e6764f79af48ac52fb81d20f4378f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf208aeef69a344167f5f139f2ea59ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec987c1d17acb8bc802001738fafe7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976ae61ec5705dc53f3c6f649afa73d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46a1767bd298518ea7935eb3a21760452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355236700e681e72e710ad6894a2d39a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb696da38fb8994c854e77da206117454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d324f6b60d795203314dcbd2186f9e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e3eed3850ed9176f1e355e30fb50c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a073e9c27c0781eab6e4de13c19230457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27893443282c29831b201bd58c70ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a8b7e8e1fc1285e7819423a9aa343459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc043eb34a772bdc949ab2ef8d798c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9cb92eff3040717a8d1b6cb5f8d6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e30678e8e6cd425d2d483e0b629b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4fa43c3f8942c04c9e9f2a70f8233463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a97167d17bcbbb9926b559bf0adba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06642cc9a2decbd76aeced41a287fa51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff5ac4f908cb7d01769d9dac3bcd22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e76e02aa24c1fd1968358b852e2a79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c271f33d2da28dedb3fc2f446fdc88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6efc4bd9433c9c9d06b85a1cf36fb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a5d00accd58e46d6c7ac6028d39af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31501cbdc8e53ebd1ae5714df054d40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc017de0216b31a6e94d09f9f73f5639472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867997ed6de712dad75cfff066ab4c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010234165c364e3b5477aeefa2db718e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e19e068ae96f0d1b01f8ff4eaf7bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462f9c012de76d6a5a6c32c50079a66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90823e380f167c089519d89bd6f9b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b020b474dea58b15ae292a5f5895478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596b3f1e7978c34124fd938b6604b34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664deb65fa380b38d01e98a4f2b42864480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea3e1b3dd949a40aa36d02b4526ad5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4354c8203ef25f02eff5e8b23d7361482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff962b82891e977050cecfd3f20b13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173507c1a1c0cf59012f1b95191d81a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30080a50afa620bb0338c196d5ccd94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ef45f2baf9bfae88b815bed6b78f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3356a187707211396804c7b679da1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c8342b4a2ed51f0b9767fb8f12774488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f3d89defe1bc7d9ba1889682fda23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe58db7e9f7063f00e1a530d28e379a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9e47a9968e9e0b925af1d0446435f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f772216927f038c9371cbd2cfd1cbce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b67663891270fa223def8c10b9c7bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36561c18ac2285d289bd5733247559a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c576f7e34b1d4e9289c9a10ea5b0af6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560189612db5bcebe9d6289cc177005496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ab8754d49b9f0371ef58e61d46c3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ddcf641bbf9f99a66459da04eb605498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e83e0afd14d8a6b1f3345243062bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835a3d070f1194a6907fb36da4365bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f97801edfc6b06e37a8197fa8bb112501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f9d7162c522cdd841f426d1da97e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40053bc4ce1c705cfbfd42e28370f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42eb529cb8bdf3d86e6d56ba965d58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6049cc1ce7aa0ab48cca7faa333c37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a49703468a6b8c3e2d5f4ae4e3a5d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f454737e02b47364d5e825a63e4b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93516fdf121e448ee967220339ba51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fedae4e738012324a72140bf40ef9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a34514f4e1a8d0b7a99e2c42e8758510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd5749090df236cb7622c86f0f311a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dc4494296350026b590d75fad9a9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab7027e40d2c978b24f89f49445b9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00909fde4a5b09d2701d80986c817514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69627d55ba8d3cfcffe6d2c58fda82dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404e48cd2bbe39f22aea2b04e6f277f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c95436e7851d0c68aa35f1f08f4f0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1d804051bdbf06b5c6e922d04b39e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25707e50743743a827a27cb0a287f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f31a8918eb1e630a0b1e6a45a1c138520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87131bffc5783a50130edc4b4925d75b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e8a67d5ddc06c55779cd6ff373a71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c116e13cab250f018a6cb6857b2042523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd4fa31ec17c9fb60b50148ac7b06b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2107f045f2fc18e5950a022d12ee57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3099570cad8a9999c09ca9879ae94526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e61d74d7b669b5dd4052569c8a10ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab05ccf93c22b755ef01d0d515ce91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546553f50553c25372c5913154f5622529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b440c9b0d2e0f8f051dd087f4a506530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6b8d28d31c3f0e4eba188a1830e94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba12a80fabe8d4f72891a25bd4093d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e41a340325d7a9d5b5bb5576b083e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d67169b33dfee1efca1a6b7a9258f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a013eae19724f3335224bc45995d228535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b4632e5e07f8c431d7ae8289c3f05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bff8e254396959cb8eebfab541edf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d43372cdcbb8d4af514083be9a90db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6111fb87d3fd29d8568d57ff2e71db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74603faa0658b675e768bd3d34b242f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d33676b897e0224e8501a26a31156541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b50bc85e326a2555febde62e10dc2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e535aabcb733e8d002fe6e358b6f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac00468a9e838d147d7f365b41141f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38d310584e03132cd31f5ff4cd0b18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1e9e1c1d3445c1c8bc89a32a76377546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b2561b858b1cdbb03d49a87ce3454547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f37ae2cc16c11cf5f5e5b37baa0593548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca3c48e8326fcc0e12bb7cbf910475549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071e9d37001778aa8bbe374396f72d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3a0703ac7d1cef5935712a43431e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656ae10f94f6bbbcf1ba56e76ac9ef9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111795a67c743d1857154384a46217c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbf5afbfedbfadff01531a3b96996f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f67411d015cbac341dc13307c793e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195ff4ab23441ef00390093d76d7c70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422a9553370bafdb8f015745183ca42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b290f3a67abc1e46879dc09e83579ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f89581a04d37f74e2625046879fc9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb272411ff2f688c9209172c0eb265560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48393f109545168e9c9499545d3c83ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0479a09345143f81cb07ef5c15541562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3fa5a130b975a485cd2fa1c03ff6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8b0f09431ffbec7b8e575d203a18e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db376236caf307ac25164d449c2130565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b95e1811954ce404354e504fa927e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bae6d594311784abd24aed0d49375567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafa108b2ed3177847f41504ac2570b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d7ed11153db288b1665336cfa6de0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736d5bfee0f18ea5d26f51aeacec7a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b81607ed37744d389148845647f714571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d98c32607971e33c9c3fd81eb09ea5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d51451a09f86b1462f9f317e53b05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad38e03a1eb8444c161fd75f8a622c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd944c56db971bd8792a10fb3e6d0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e473cbce9e03eaa154274e998a6e807576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492149210f258b9512bee07bfa04105577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7b1c24f357ec9fc3ca2f124a55c62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78338f0b568254b29e4f76dcfee8b298579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4e7f3ef9a0367b9425509d104aa87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b648e39713762f63c0b42c309855c53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c25d9eaae55aab84a02692a0bb5f05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f55190386b6b8d19176cf3f98ae74583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfde91e9977a9149a395784cd1fb009584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1646685418b68c86577455f70ccc99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a903941f3dc8e22fc46640b63f054586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002d9555d80c7006f20eb2c87482464587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec109a528323704bd27b37dedc962fdf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86137ec106af64439e7689723c1d6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca5c88579efa85fa2e6502700bf0cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6f586dc26b7ecfcbf274bd8bc81d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36991f4eb36399ea285bd0b4f36540592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921313ad816b8917dd907fc6fa59cf3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541994dc30f4457466779c9470c254b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13234bed1dee692d0876777631e56c28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d1682a23cfa9fe94c477bf6973b93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a076c976e28d130a16c0e3bc64892597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef738d6477111a56c2e1d10248283c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a71769284775f9d11d9dcfdb6a588599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfc8370eeb4447dca38f2980931f18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef593d0e667ca713293bd0a9b1c7c69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e21d9a3746603f8bd6448e1cdac85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f4f606b672113bfea2128cdca11df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdae3e5e42876302c3308005fac913d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a3c497913a7863a75e141f1477582605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f4e516cd0c1d224cad87759bb5205606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380a686d1f3a7b8c9032a98c792408d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d9714e866dfb0d9e6c8e919688ec9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d082179cd1ebe8e15940657712925609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea7e7943d89dece80f721e9f963c8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5472c8418541c7a9be49b325977fed9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2f88c3db9e7a0124b900c2a8404cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640248a049b6c1b1c8fe87f3b3a428a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd4ffea005805bf5e78c8761c172fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13353117c268965d32d5130abc6dfd62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdbbecbbdd63fae92c78399238aae8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f8926ec38f032117e2aec907de33c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebbe85e562fca19a9a1f3ea1f7107a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d533926a1a974cbb51ec3ac0bb66c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae341983ddc42915ae5d5a7fc93151620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6ba6a85826bb1f21c80cba9280b8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd5379cbf9350fba810fab44c8ef2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787dd69c04947f2e2b4b53a33fbb9bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c338645b7c913997d22e8f5b904ff1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234dd9c49e97669fe95245d30ec3da8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385467d52fe411eb9c8c9991daf0867d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab35ef1d2d1d5e5ee059eb8c475feae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86b523a7dd54755b44abce0c9e4542628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b629f97914d09fe9a3420d2a65bbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ff25fe89d9a299e38704b0513f5b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c71c3f68225fe924564f26087bbc6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130fdac3406a44e97ece2206327b37b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2cb65fa155c1d4ce56b4d7f531f86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eeb2abaeb82237774bcf528e6f23a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e52589b2affdf035f9be23a7c6b94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff235ea5ed336cd9b2b06ba152d7f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62aa67a7cb084c92a766719b5ac5f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df336a884cb318811d37facf1adc45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54170d6aaf06da52ae29aa8db54191ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7183e0a19a5d31d62b606ce70505203640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a518a151f133a78ff1d827cf5e73e51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0da18bcd79525e8fdbe4846277b18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd82db1f24c29913660fbeaf4815894643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2978357241791bdc6e9217b210b30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc0ca161360e583a403ec967077271645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbd761c2f78caee3fb65e988f835eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab172686694febc829c1c2c79e7849647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23930b083fe4e1d6299a64bae89123f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b48563f76b0979b373615fa3aeb91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2645a835a50e9d97097bbd5a03e49ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c814718525eb7fa9362e742ce9f593f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75413d5490be7bec2af0ea0b2e1248db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2c82e9564d1b94d614401e24fad9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f73d1779943e9e6717c902ede7028654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4676f98da5bb077dc6a73d522850dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7142665038459065e5d3f05009bb9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777754c970a810f97478fbe17c1a872d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3739dc4dc523a0c172cdb10654c3a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa82ec9bc363529a2b2906266be636d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286935fc22efb53ea9a3766497386574660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca220ca61691eba9d92acc0f58a120e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b7c173df1f90912a98b08e11c4a3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc4add388495a49f2d2ca3e3265357663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd0718783c8b93ee2042792516138a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3699f4345aa8376366998fcc0f9249665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219f54039cc1315a48daa4d6db5ded1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303922bfe0da59f724357126ad6bc5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a79182063680798a3c4028a2f0b2e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3da6f4469749df15d376b3011642f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6fe0ae310b4115fd04327cd4e0d7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8a38f85284d8adbcc97908276f1a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994284128129cbb6d6d19806786f6012672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ebba44e0cac16a0d42eae09def505673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3597ea24991b0072c0f915593caca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14327ee0ae1dd470b9843123412733db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112973bcdb795849c132944fb4d8bf6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763f8775f8494634a7ac8256d4d45ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f7b88dd9d77f711d19c13cce551c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d87db7621efeec1bdc2cfe5c45ddf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d055de0f2f07dec243aedf22797084680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861562300841b5407d9e1cadbb3af7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff70ce06761e541ddd3eff17f6b7dfd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63b51283c8e1619596a189b2bff80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928c54f4a096a6e59008e7f5714a52e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e867f8a65d11dac1db7b1e0ea8ae68d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed1f6fa074d3d279d774f8eb4d935686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdae247ed2e37380d53078a41bf669c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e66322b5cd6d3b90646fec5338ae5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fceab1f163f0f757518d6e6490fc5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2230bf4feba79ebc40886403b0b25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45824a66901b0ddbfe67462650f5bfd7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a62c298bf21d3b6e808f21bdf6bb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e862e1b0dcbf3e53fc139a384efa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7a499cc1401a49ea9871fcf1eba51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45852d77d00fff0a4f517612ae7dbed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14d66cbf51c4987e32181a30805d4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333eb535aa502c4ff6ea2f7816dcdb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7b7d4cb74f8df212e1155a3986109698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdadcbb14ec484cf2c218085c17ae5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc15c4d71a8ae94c2d160e981c8c1d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbf47a9878ab25f011c0ccfc2432b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee11ac00f3175da6a637fb0e62ef6f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaeb00fbe5b28492d48c7468f9eb02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652cbb8e2d58d093b536c8c1bee6f7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e2662155883cba434b6e1d863604c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93dba72382a9904bc8a3a9b43d994f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce982d22947a6a921e0f1c2121d2979707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abef11f41ea1e85b5135de7e655e746708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746513fbf0bb19a52370e4cebd6df55c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a651b2cbc7bab94ae7a701d7c069d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e442cdee6217a52129c7d4849863b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557c1b2f192a416e270b36f0c0db776712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd1e43b0874d31f40bb04374e32d6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577740404e0c2f9e6c6eb4db007a7f7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839df6e261732647f85f9d1ea83250a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f9811678447642274b074ce59db82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38271b086fde56d734c32b01e95b8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63886fef598d0394ff272595f79edaa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d2a989e65481cf60809e8e7f71135719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e7c5fcbb606b982971b927590ec71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecb7106642f4c9b05f9851ebab4b6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387779fbf930001fd1961c5ad578f42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd00a3c46beb9c4b7ac5b4d722e518d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1767b2729fd42e352d9315ea4a259724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82307c56c91a4d5f076227c2871c7558725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e641178e5a223c573c18ec2f1435e84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2bc7878ad5afb613081cddd9d2745727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d40b25b516f17ce1597a02190b1e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff08417537bf1c1054893f00119812729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff6700dbcd9ac87ad07d746fcc6e31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9542acbfd05e3dd2b7872ced02c46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf11a6053c05be49679a477558f2a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe962b0265233c990a87eeaee47d8ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf4cf8e84e0dbcac14ecb0c3095d12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2b200c23fbb098a7515eac0f6c268735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556d36243a738378c443b8c9c4c2aa5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794cd216a6edf5a931b48873dd22978737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bceb9ba86cb5b398a1776e5a46355738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187702d3d0f427824ac13d57f49b389d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bdeb7ecf4b95934b8f64be52cae21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e6174318fb78a23ad0ffb758bb253741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38e9de7db26738a3da45b756167f59742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3326240201f62d3c027b27aaee55c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24b8572609e4aac2d9d3ad6b3a08a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c27f407ed306983c59142f144bdfde745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdfd3172dd52361ec72aaa7332c4f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e49326e334bc31e7fb5d176b8da7a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbcd5d17e6f66f623296f19ae33964748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aacb1d3ae92885a0e73ad0a77555b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f10a9315609a4a3f9a9b13656211ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ab43ca75e8bab000a2ec91956340c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecf1d5cef152043e5cecd188b7afac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd398ac88a7dc31bf2a1283ddb217223753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fc5c84fffa7ccbb93b4d4e01cba5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b0dd68916e3c4ee0aa301144bb47e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a32f47c8763089d9221bc22c2500a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd39c2564e6ebcc9285aed5806e536c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee195417894bb616db09c423c7967666758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b4229de5a54eec38087b9534dbe24759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc05d9f086a983a65d018c4a477326760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a067e27f9a8b153aa497cb0ac100be2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45636df634970bcb19ad608d92a674bd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab995d69fcc5ac0441d354222fc664e4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722dc2d739cc02a0bd51ef32fc91bb0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c79a9d56c19f19281d1ecab5b00692765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa880f9a60ad0f9ec5815e9e223486b1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b35b521e1a6bb5a5f29b6bf64bb63e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c27ef2d5ef3163b850be06f1314843768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1bf6ffc1bfa8d0249517e711edce5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e5bbae5e89ee9d859c42eb8485667770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0b949504f12bb02f8e36f60faa5bc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46827f677f37c9b21a75f03de2db7d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f4f9a3c4478dfb0c387e327c86dcf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e77c23f53fc24611806e1016613d9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371e6b148d540b95d605be0ed89fa93775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f2fffab817e87c9dbb50c2a148bd6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcf49a0b61376bab1ece690a6de89a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafd29fef2ae9f1e482ff0de180166f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1a5b379bab8b31ae3d9834c6caaec779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce9230d755effb56f77ef61fbd8008780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f518f573787454f953ea8f58677dd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d54c71eaf93e52ce6e0019980e87e0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66d08bed9bc00588ac3c1d949d55be783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a8e131da62ead47f6acd5aa387c5d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9144fed361f83bb9883b4a3cd30d7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0127ba5b384c2241036339fb15aa79a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773f57abd1bae36161fb566bc00fe29787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517f8d95c6d9d71c01bbd3886981d08788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936e93665eb59b3aebea31878f455cf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f052545bc0b56d9a66ff6672d9b09790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf916eb4fbabe58fe789c2028fe55a6a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff275f816fcc923a3a725c6b0278b1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8de21d1e575d3b65cf167125297114793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0eac14acb6186bcd2185b0497b44d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048248ad9de5658a4fa1159574c3b288795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bc33a7c69f7ba3e9bb8c6ffc3a603796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dda65309c53756c6ecd886443d24b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eb0798fa329671bca8b5a121a3156798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd35e7bc51263b22d6a95d89a2d5f6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf831c02077bc41f978da483134b2f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f211426e7d466d8403fdd2f6277fb60801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ea77ea12c3f11b9f72a1178d7b747802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fe36c0eb360ccf7bd1ef12cbdd2a2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bcb84092cc932510b99966c38a2de804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9be10749bb7b62a9ae4eb49867e82805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e1aafb09c3b4cc6fcae261d75fb28806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea7863cfbf52c3d065f0b66ffe69c2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f078c72ff738ad05244ac7c610925808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9c07c8fa3d410749c0db6ded74cc6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ddaf6d2c11e68c74d005d56d64f09810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dfc23141416c2a49e75f448f7adfc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc5cdd0726019f4b32688735ffbd5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629adf753808b2bbedfc985ed647d1e7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e09d7ad7e56edea3630dc43df8cfdb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531af3e30f86ddaef631e0987648e8af815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef16d9421bc3077e3010b416970a79816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca26c30fab97a2203484b0008a4f80817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff69cc4e1b8d2c52a6a122581ca0d0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2400f0e3aca1c331112d8482aa8b683819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b721ef4103abc62df761136ddbb22a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f455e5f7c7305f60fc3cbdb60fa76821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4990c45416f4584f088fea2acea0bc7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584425849f7d9b223f872a9440f0922823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ecc078842b573819852b22cab9d89824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb1d159fc16bb60d9a010c87e2eb5b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fded18f3b9fb42098f6e0be83a5da9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000204daed809a76cbed0062c02fc839827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9ec2f00e6f48772b304f7eabc8f9e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58b7b6076d44080f3c3cfe25f23928829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da228c10623c13eb07d1ed000d447da830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37cf89633e9d5e122c329d27cf4982831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde37e3675ae76d4398378c9cd8e3e0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1e12abf0ea17b21a2f804fd3476d4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c6c952493c2845b925003ad0096f1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c936489ee65fba155790ef0e2c13f0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce324661e52c7ac1559fe75ec0fef8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedfe7b34fc387fdab9977ddf028e42837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3a603e8abdd2de31b79eb01a49617838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec54d7937aa0a2253c19c7b698b62cf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716304ac791a4b3944c24a1f4f20cbc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5127e30cb9c33fe2bd356efcd57af841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2e83113988178ce0766248d330abf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1388a42234732eaede6e658ee55d03843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c9773db3f823ead717876b2eb590a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbf8b522807351ea626d14275d964b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d301d76ae28e43d4b02364c0efd1b19846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73f90139f65447ff88f26fc5c1425d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9856b63b671631fd08e67512fbd6c73848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b1cce28dcab688298937903adc3e1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee2b5050f2f3ca2cbefa69d32748e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673e04575f0293271212558ef197b20851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f967180d6acb3b88d4f4a516dbf271852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00137a8f1336325781691c95fc257e45853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1154587dc1de2e620537868d0e6542854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250173cb7671b5218b347fb3a81f485855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ddaa976a1d97122f90f1bbd84abd6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedd892d62d2670f3baa91394033dfe857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ed47f72d48cd70d63911440446db8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a156ee652ea05dbf4a348a1ea48d781859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb63a2e5169c5c76fd46cfa69946615860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c42d1310a3e2f0747a57e1cf7189cf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44fde0fdf9d43e34017b7795ee8df8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138e02164b35b4d649bcb5f419aa90863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4e6b1fa717f30ec36740904a0ee07864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0567f7112e54032d7f9aac0a1ce160f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc722da96f8b8a03528d15c0505cc408866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe26fd5aa2eaf30480697deb281694e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd984ce299a6f074625f8322b2124f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bd80cf506c356d73d41fe30d7f411869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f55ba7f016af3f6f50c2f38447ef6c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405075d7f23be46e74bc1f167173595871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebc458d4ed75183ca7956078506464872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220fbad4f4469d81273c454ae2e601f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ffd80e9fd1f4afa5aec300d5d797b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c79a8f57f5ccfd561edde114e044e2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2820f18bffb3f610d80eed80d267a5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de02bf2d3c91af4b9e8716af54de8b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cca6c0af7c292b625afa178b5f31b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81236b404113f2fd85c981fe6c83739879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363001c417692c440af723264df3a515880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a5b893f40be1b4c5c169e9f09322b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ba0900b1203ba95ec217c3ab939f0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edfc1c74a08c67fafed0276a07f6da883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41f0f929a93e55afebfcc32c1877b7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18e7c49b3b169f9ac6baa107e37743885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6accf67b9d502582026ff2698647d2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d7dc7484cc415e1b47883abfa3cc1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbb216f9697eb45c0266ad19145013888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc63257ba0e18233f8b7241ab3ce0b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5fdd4e0d6d7e32b07f113e1ea6a5f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f8253033abd7b3fd4081a72ec09cf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c663d91dcb5492450ff429877cc7d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a33ca4ccb368f39842f4c928c166cc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a1d453c829e2a4f2a483b72f6dc35894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e27bbaf7a2c4bd549fd8c07f0c55b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509412a1a5ff0014635df2daa35b701896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433449f2e8a8183b51a8993e3f170442897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40e136d8b9d708310e39771d6dbebe898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a96a164fbc2ae643e3d2fa5a6dc52899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d5d94ca1bdc6747523b81b2443b2d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88a2a3733ead457678e457d2e23822901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de958bc0d4be8170ec9d9fd2a09e65e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb5e9a89919746b9694fc507a85044903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433bee3ede5dfb2ce8aef476620dff2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b41cd799a6a1573015628ee5670a6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f0d55e68085c5bf3ec277ede819b4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7c14818c3e9183e7896593ab35501907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735e1d65ab21188421f5445e75683d4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3b05c1974a8dd3735adf6e02dad1d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e891cfcf3f4cf26d4ddef0f85834085910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05114d24538acd4bb75711aff4934f5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390211fde52c7b4dcc9eb0b52c156153912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03772a1e5bec7d883f8aa051ddc748c9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05653b7feea0166533b5397adf56a7c8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a93fc503f52c03fd516f055107d9a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1876679327a6e024d0b401d52566896916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baca77f14b8ae778d76e5f8041e529917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95776a56cd6377b2dfb5bb642370f87b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759802919d3bf4a1800337af0a8dac7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b1cb628759b9da52f801877f86738920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7641d0d3f966ae4c7a06a8849e9ecb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760184945c92a43116325a78fd3982a8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08747a058d758eefef52d36e601370c3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd561832d60ada02223b79757ececa924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcb5f8702d1c3f9155549b7a30cf70925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bae93b907cb2ae39d23a8b28a4ec1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dee924f1a18371f05217fbbaeb158927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde7c17c6f626460ebe920cb55dd728928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfac55c8fc31cfda3267b5fb6470bc4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9004d9204f37bac5b3a3c8eb9c2600930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1d878c217cdf60299ae75c216a121931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848b829a3e2736e62b1ca7ad2ba483b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a800f65d5ec52c8bda363840d909d6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e51bc1d41914bdd5b8135b2ba01f7f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401a6566c3a52bb9b588ec140ff1468935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ebc6d360eb0e4b22a7863416e8b3d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea297ec7376a6305fc40833507f2113937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429e53955dbcc62184c352b28b845e7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5d395a63ecd8e73deb8910372eb98939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c76d57e0ca43b797067b96917d6d7b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474a57cdeabb2a4c87c2b1b0d46f50b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd1509d8799ac6a379f530696b0ab9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d50f4948854c4846a33d0605ba663943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab8f5a337047e1c4d0247e1ca5f57c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd8489a3ffa68c4b3e08a0aa7ab55f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47826f233cb080dfcd4a8814a3c31ff9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daec290611a87c090e6382f776db5d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711ade1c602d6e9bb6775f393d62a26948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89cb48596a559b6560cc635ae118dd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce15a348632799966f18e3be5524de1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef540a3675b8c284d662100bb935fa951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e479bb08a6834b4ac6cc4c50a16ea952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec021d66b0a6b5d42f9cfa73f137cff1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d577cbc61b9e7e56e14fc6567f6910954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7e36f3496283108ee5d940c4a4603955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a425cad27e4ae49e3b1f979d73f8a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27819ca50ce10d45ef3551224e6720957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e32096e3490094caf9b95e315f1cd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f20f0b8cab66c49c4396ad04a7193959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41519dfa3166aed2ed167fdb1fd1cb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c302381638a8f8ebc21fa381025f9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fcfdcb6ec9353a027b75b8bf13bb9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8746c7d5cef6372027d77e3336fb08963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de139255c0389cc6a2652bff3049254964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337936e95a33e8eeb9d95b80ae86e53965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239c10158017ab4842b56dba687c181966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5a7afc7d535dd04788ee68fb6e7e8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049382479a66eb520f5b48e579e69b2b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02890d9b8c4c75860d8de4b45490f8c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffb98880b8c87d3b57eacd3985b906970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddc8d48689120a9e39227c96f0a0bf971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1d3cfe6ece8076f966febc164dda5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec029fe8bb19380b6e210c311ebe25973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4103f57383d6ca344ea8f676557959c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bef3792e51478391b119473dddc598975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf0ead6de7f2a712fcde4020b35865976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba6a0dab1d07a61e66866272bc2ea0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f89a0baa845aa339df47ea40fa3b63978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326711825a7b0225826f42d8ef85682d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e572e4bc57025f8c1e291cd56187b32980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ff96f6f34c5ca293bb76ea3bbc007981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e955cb5db3c8f6de593b1f3ae7b64982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468dd8f487b8b0f4f73ba03a2906fa1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545222a87c5dd3f0e1718f98623361f6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9f51986f422d1b9d4da8dd966dda6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7da659eb3b8c691dc090947de0f32986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d82bc491018bc5cd973f7b980de34a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7504b53b8e45e7bf5f64f96568ec4c3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88d2cb313f10e832b0b79547615492989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca85444637eddffcb25bc1517ae047c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0f9945ae0de95e66ffa9d78c587fe991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c475540e22bd714ae7aac38568f42f7992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da1d8904d2f61227dbf5df3ef21638993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4206f92667579b8c16cf95f813bd12994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e36812b978be0f1cf970b654882eda995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a56d2405a8221040efa01ac593a27996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0c0fbce5f145c0fd2353e396f596d997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ba5004261d0aab924a8468dd4fa23998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ba4c54b0350508015e7c8348251b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b6331cbed561c79862f73f24494402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d8446b00530c2bbe33cc6f3f00ae63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253cf8b04b288a63e4b6d44ec3073204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68162b7c6caf40d3f36ff32f14e62aa35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd657791d2057615d7e53118db911cef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423218a9f9228b6f75281d83c804f62d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fa09c00575050d07fbb1ce07b16408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e03bed49673dec110c1c8488a74ac69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452b62f81190fa0f50fb160fa8b6f8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dbfb186ba7612884ec29f01c847f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312102e888818c8f21b4fc4295a40f9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1304625a0dd276d08eb38221dbe2cde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85519afc9364907d0c9ca0f1bd7413414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5462fba30b11ca59e65afee8cfeca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00faed339d0d3fba05205386b95b0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a11739e8a45acca13707788f3ef8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53644fc79c1a6981b836a829cf5a7c3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24af834679700ea011814546d42c8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1080dae79fb1028c9bc1590832159320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c33a740aa280f82304ec7cf84cfa4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449bbd06dbdf6951712376dfcee313d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34849e3621e4123d600842c4926234cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd8a00adebdfec7afaf7085161d8f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06be2d5d6a01ab175e2e7b8c70611525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff667904696617ff845c893418731b8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b1e658c509a39decb1f4d3d8a933d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095c8d18062751523d1a3362b0f202828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13792455fd45f0a8803b45f52a437ff529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60aa4213a8963eac051359c918471f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6389086187b91a860325fbe94ff9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935f5b2e533e2fdc462ec697376387b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af786cb724c90577f97be410923a6a7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39440b994c9626cf73466ebd01a569e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5e52ed417148a53855602af4a638535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826a9f0f1c3ee2fcc847b44eb0f653936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72ccd3c17a967b2a25fe94bb4912c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f8dd5720e24b56a5c2f240d01978a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f4f3e668b57d7f6d721b5a49bab1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf196bd9536424c652297db45e893640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cdf44f317e420a52f3c62e89a004941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af334c046862e9e49f02d74d56ef49fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f99f3059c6742518668c618ee2e8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ca96ee5e618a0e6fc1e249a559c3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b6c706f0d796712ebcac862c74b4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95c455bcc5bd4097a388f382d5ec4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe8a5c36f4d97f6bf76a10e1f3baf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdd07fb5310040df0673bb3e1a2ebb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccb31cdd6de1f40a75cc09e94cb2bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4948d9a69444b25b6caef55fbf6d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c55b3ecbf232214ae53262c97fe52051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656ca224237b2120a466880e0dbe6c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8cfe25cfe13d8d69d724001081c9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1adaa14bccfae1b22e37b19b2b29254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63499ffccd571ff7d45a4f4aa9b480355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43317060e52b49e430be381d5068431556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7c977a1382afa431621878d821c8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde4302ce1a4bea256767d2f5b653ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67e494444d2312008ff079689edae359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124be0b820dd31f9daa775b1147e70760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca2dda28bd2a2995388dc68c2587fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db500a4d8aac6aabf2d122f92cacd3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ddd7e099c632286fb343d48adbc3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be08174b92e814a531740c7e8695d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f11a68335bcc032d6430567204305a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94403069e6b94c84c5fefd87709a9ce866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed94e851c6bfe0aeab40d9f0e65c2e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229548ec434be9a9db8b4a5f0a94377968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c5b9e83efadacb752c2098e3b793f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb458891b2c4930ff5a9376b64df31d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfdbadabf7616145de9bb4e6fd855571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7856531f35e6cd528d0a1562d1609372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea0dd7c837ffb136c82ca4f4225f3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ccea078b40b19bfb30dc18dce350874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e5a72f6bca7956e0ac3c03ee0bbdd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e224b2910ced9618278ddfa7eafff3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e87633caed20ba00d72420965ba2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0e16f167b88a8c9967d08339d9c8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486834546b43069b0328b01c7e3d45979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72078db09e65c8935b36cc7c8aef0f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad38b1bb8b181d7a4814296beec27f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d305c26640ef294258d7558942874f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc274a8a51f7a4bd2dd00dd2265310a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b535623ba5a96ffd26b064e301414384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3956287efca9db13f42664927ab6f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9d9326662a098c9b4aa37ec1fd45486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501c79e268215a7f1816ee458a6a2c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040c228605fb15f18ef19f48f4b777288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58339d84bfb3c3af0ec4a1900837ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36f77160b5fbd0c810b974d5c3dfbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec7bb1fe85a3a19e5a2fe6e9469f0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2754456c401ee1a53d32bf0f1b138192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6344ee15c0915cec7bd6abfa5fcef3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64bc2c4604998e02fed269cda176bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcca6931ef4034b259b9a7afa01b47395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042772e1f3ca5748c1aeaf1512e2dd2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c530f91b9e2c6d9e00bc7514a685097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d6c2c06f0a3ec417bc791d437458598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946baadde9deda6a49dffe13cac532d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80e04bcb74b8a8ce3a888f28b6a7f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febb99bfa19cb2863c455acb372c3f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d17531d5596cfdeb8148bc5d393b48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8f7a3b89edd8c287dcf37da7dccd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a7affd3ab87e6261406fa60f69208104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff117057c05b568a281cb9dfad4eec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947318f98f4fd9847992b40d555c80d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41a311e5d733cfc2a06a27e1e7cd8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d397e1aa2564a7fcdb064f4e6eb18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37f839b8960404077321dca5e96d01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4253a148292ba8068997c50d4c8e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db6aa9bc05e31075e3d5076a342233111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914550b9449059fb11b7cf07f81d9f2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b99354080dc6787146d10240bac45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244786f6c26cf10118af3564290211eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eeb7a1800d888f97990fe2ab73b08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0adbf4a0210949db8a0f00af9dda5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c5d12738a62655122bc0c2674165a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aa4a3a8cd8ef069b0e3ce7fd3697d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f2dfb76c4692f3a21c25a655f9f37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc18c03ccaa885a600d56f5fe169f40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a2b814975ab68397ea7fb8c52adf6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa49347dc7fd82e17dd4c6329132c7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4d1125b81baa837c9fa0349ab6d30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c7022d50df67738c462c8bd2134f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb3aa13f329d2a09222a4a004418bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82c563a63370c892e818925d894060126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c3197e49a96d31b7244c1727e11df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d21c7261b917835db4ed6b9118fab8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac509a113dc4e1f583c78b4416305e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0998ae955a64462c9d96bbd3de743130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf4e32bfec44ba3a21b124c116980b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75168fb0042bb697d031b391340d37bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12c8ff00aae9d3b46be68bd8e7f9ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5b0a8a48004b2a0d488dfccf3851f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecbc8b9ea554fcf75f4bb75d56f09c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde2d81e86d0ab97c87d464a5c662f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165ab00df224d4f3afb2d8d758c0f30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4c8ad2922e63dbcbcde38eef273cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519e464444edb35e8c2967bbbd6ab0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b22c1c9569d3fe472943f2741d368140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0d691d47511291e781e80a5435f7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe417ddf94311216b8e9dec61e71ddba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e47fbd9af086093144dd8e706c430143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab2f06dde3dc126b8ebf8061da8c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ebf8055a48460b0c2b0a02e05e3d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c67f12af2cea117f0df54dc84c713146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f612a0f5ee73daa1b561ae309b5ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d133135fb568060768416df7a994889148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb242ca790753cd6bdfdc0b515314149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f01e6ffa680452c6a4c7643e0566d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902efd57912bbd1943750a8d63a93dbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924d507bcea7a8aeaf4f77ecda9d15f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95e468ffa5e2d7bdf5a9bda795dd9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbf81f3238720b9283a16a571f5e9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62af47b38b0dc266d19a91018e1291155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d9e9c5829094d45c5cd96e1f83cf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e6999b922fe2b9b9ea26f340f4a26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860789ed28aa094694fb5cdca27e6a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4b375539f6ca6b6d585ccffa702a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010b3dac6fef4fdc7addce6e6f49376160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dda0ef3affa16a91d81ba64bc3a421161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90209cee6397589064784909ce66c255162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dc54d231052e4d6e11e182f12b810163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bcebbeca55239b5a8ece31b44e644164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40f752e87699ea4847bfe945260a07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6bb6e14bfb499b9fc32c66fa3fe90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e1fc7e4d4daf1980bfc04df626bf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b65ddc5423159d4e9a5335c8e9978168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f51ebc1c1efc29a1b60c5a242edd75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0650fe2ef43956c70bd1a28d10a175170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6361a30f840d13022823ead78272f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571db9ff9df83f9d6f7510e8610f5b74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0d0330489eb869522ac22db0cc11c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd9009ada542db3ac42c5c66ba69f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e3c6816467e0269e68ffe79d27094175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423740217d2807807cd108f65912aa60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636e1d0fb1a605f1748dd149cb5acf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4286b6e97c13933472f8e6d0cec3ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353774744971ef38a3d1069e986f9745179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b6a18e1cf8d44f22d5cd15f5352ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4661ae170a2f2682a2e86678ac5158181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639253294ec438a70ff252685ec4956182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f01a375e0f7c756dbd3e6905b19379183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a4f6926ef219524d13ab4a1e58080184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176b21b5a476dc398611616dc28fd83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ece4c92c07e595b2e31b9eacc2db6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4122027d9955dc3a20ffd6dbe50f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aadc734fa8323996b98ac2202e5454188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd2b2ba5d1c12c260e5da7ee9b00af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f5e955e506fd821813b485e082833190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169569023747a4631d621517af0081c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39286b5d93b1530c80f723a05dfe59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef51f6e4170e7b5376e2dd3a892e850193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4391216a3a2d046d2a2e1e7aa8c44f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a9104f813a600201d6df00396c88a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201a7b10eb84714cbb667ed7fd43705196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a901de335b2f46a3042840ce24ca2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bea1b4438eb92de2f739ac7b47ded198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52e65d06cf487bc4e05af4a2d15dcc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3237046b55c4c6d56ed01ac4e1e2d5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4111bafdae925d4f2bf8a29a18145201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0077f9e174bcc337e2709697e67fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc72c4007fbe34bf63376584c58cc91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17409df5d5b7a87938e69e37c2adf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5b54193571561e59a480da0704173205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dc3121556088fea0e1326e2720601206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00644678c97c81592bca822201df97ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57740ddb4bcc8a5540ad76340ce2d017208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18fce5878e3a3811a15bcc47a34b2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089c791abc5af51020640d6e9e643a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dd1deba6ef5cf77a7e71074f2cc59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c83267d690314badf7423c5acd050212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7513aa0236794c66668b42bdaf1f61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560fbe3dc787d03dbb82927cbb47f39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528c29de5c5e4e3b574d65b41827e3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bef585925c34b129b9b92dd4732d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f18bdf1dfd8e80d4400a83e693fbb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2113b6f22d88b0a26a89a96eecfddcb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87669cd32e03a1a7920f046f2a0e6ed8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf31a42c887e6a52a762f43bfc24fb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bfc6188ad28d2a63a4530347da85e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fe541f8365bdfe7117ecf4f6d32aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0d7c5e3256ca10965ffc0db8ddb3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32523d44dc57c7f88168e8a8b1dfd6a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d5a32fa3601739cc7e4e3f610cfe5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e661f2439ea76fbd8969294d9e1825226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63198e9f82404d329af4628815616b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45434c7b1359ce9a387c134ab1af51b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfec8190053139d057ebec4b025867229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8354f942d9836c60f27ba232b9c80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaba3efcccc59ad3ba39825d942c31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310f771becda768dd6afa98542e73b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d44dee6bf06cc6b733ac56808e7a4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53e0f29e701544b9a4bd60c3b4a6a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c86234d13b588282c7fa33ea90ad2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459006e0de1b539a9f05c9bd3c60be16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea9315057df32898aa5e935bfd6651237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e892aa4c3a7cffcaa9ffb1afa1c38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c42cc3cf9d227d092304e4f7d74e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69291877b873c0ef04ed232bc7ccf82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf817dcc83db4a5d73ceadd94fdbde0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0517a0c4179ae46475daf69ff493f47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0743adb9ae2067400d05f46417f6dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bf513db36f9308f18c4d74aded8db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7f908b6bcee9f07fdc11d67a8b22b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7572a059a9d62e3b6f58c215c577a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71e056aafef0b7e4b276fee9ac1c17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3034fb7c14da884aade3f6b18f54d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70636a3508381ea7c803cff683cb8b85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57111323e6cf9bb39c6dcd59d3922ea5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bdbd60a5bab9f3144dca7b4e24a7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4a7ff8f6d38761e2a981b5e7ad8d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb8f938c3ce5d5b80e03383404b6e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6829c51e832863df332b59563a86a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7932f14c685f69386468edf9243e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b964ec180914826eb1197063d8d9eea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6925e270e7deb4681ccc0114b3edac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241920da8569677725de1774f3c6dd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2dc1ddaf9f050546e58dd694e9f58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea52969600f3b240d3f2d7cee8b6464260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049443c39789d461bbea78f6563e4b5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07130908d6f9156bbd9f445927ddb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2092b7e83b45e11141adb2665d09673263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6992da3d5088a2e89ee0bf413c5b361264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb66666c12723bf81a5d03e3441be1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf150221b9230800df6476c39815a25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2cf830b4f2e6b03bb800d13e23996267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7a883f0739e5dc855661b0c69fb16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da0a1594c2cf261e2a65e67ef79bf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ad0f1fcee9ae2b424288bf89b405a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27a53f262be56091622fe7d590e201271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404da8efef9d1d7718082bc4de52757d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c182e8aec6b3dbb8751fa4766c7b6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c7e18208471737ab3b0735024bcd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3569245252218f312e224994c66a3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9717ec7f41de6bf01ceb0293a2acfb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25d048eb3ac665016d436bad279edd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055c15d25c0708eeef355e1b09e0468278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1aba2d22d0866732d050afd00f9df6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48adbe7b3e15424fd0bcbfb75136aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d5eaaf179954274c9f6620391614a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e6f82919fd1dfd24ce8514c605c9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d9fe5561acb470e0594a667b44095283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251a581c5dd49097eaecebb8978f5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b514a850b6ed9d554dc7dc769f017b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991e0a518d0449f25e7f9d02495d5e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6003dbf327de7278eff6096c316c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aebb0f2e40be85124f059b9bc2263288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b9029dec915dc48c89320a985f737289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e875d208d322390fc56309d2ba97fa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fe58bd9ff60db0ad13b9d453cfcb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eb0f85b7fd0fa2731a8dafc452536292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1a7bd624c8147506c4031be2c53d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adcfb63e1e1c48065cdbf6e997d466294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a56c8843a83396e2271ca0b8921442295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f48513dffceffd1b9f9c0b52a66ba7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634079364d9c5f41de641aed7ade666297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a231bdee6640f656110625e21ee50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef040aaa5d09861d2213d4d2e7e33111299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f887f277145933541a002a854025a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4f59aefecf4e7a00ab3e514be2385301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac65973d5a1ff3d412aa1ef9baa3f74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d005a1d31a5a9580433fd54271f2c74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0b3ae0a084c2edab8ba1362def5f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab861f66b1cf24955d9ca0908ea0db99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a550d5cfca9a53c045e4da5b1722c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221c9a22694ba8842d20a7787c6cb7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92870bdf6c4dfb69746bc3ded2caf229308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255df0be2e93b02fc7c8bbda79bc70c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e5dc4b16790cdb872d395053c7c21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a6a83afecd721988d0d4f5a2e9f33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e59808d135884f040c456c7d6670d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e892599b9e305fa287709983ee86c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3d449a37c27fb4c263aa195b181fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e439c432ce3cf4e627fcf9ee8cc05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb143fb2ce4740861209b8c793abad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078ead894424eef6105b20c66e16c91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d166d12721e9e89b2a6edbce95524bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42e51d5e4baab52b43b7bf3b13a663319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026383185cddf539ad14d9de7f63b21e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a146eafc4bf7cef262d3e627a1603cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d36c56c9492904e343dedb40f7b0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324ea7c8679c5f470d8a6a538d3fe57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff264903534b970d3e893ae5a081b8a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84124288af0254bf5bddba5b2ae85908325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e9d93bcfee64828fe1796638563e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b747f331896681c11c9ee68b0003de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd3edc2c6b3ee31f8f319fb6ff9763328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9a27b2c76d5456195de4fe14fb9a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe933dc9216c01225afefe4801c004c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e4185365bf306eca1a6bb4b09dfb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a532d72a7e096c1d6f0bbef1eae1f38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae4023b95a84d12a81c8dbd8e435b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a74698ed143e0e78c8287302782e46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e010c85fbc4dd8ea40837efb3ccb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdb4f2ccb3567db410507202639e0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7da52c4ff54d03880ba2cdd8798be9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54262850033b648b81a974c584e098db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5fdd2a152405dabe8c5a30a4faa45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679089bb1520d1cee7f6634e5cfa20c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46959fc9ed3c36a46e86600e09e9d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec197710f089321203c7fef9eb0abf2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaac300785ecc0bf582a0aa9e88cb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f85960b6f42bd68c99fd7c4b020a6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df19e18d823ca7591f44979f7f6c9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845e7857b649de4c20f5c750d5392e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e00703658e0bacabe5faa1787428a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f95b1746a4da91be9b8bfe78c6401b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326068dac643362be5e38e93e7557d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e2c047a123ac99bc01d0c176b9cb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d21b8d676f98c0215ae852b463438e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6c1d7907377ff8ed6e472cc681ae6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c1f3bf3b86759bf9a38494fa27a9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d2ef35c906361ee9e5584b17be9ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe29b716582162dc78a634eb8395ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243a9c40d1e813a036313f6ceac21b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323da333afd8c8f54cc3014b5e15f62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efec2937d74418b82357aa6dab96aac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcecef2b1aa95ffe48e034a7389ebe1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5033541e579bb1c85884667da537f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0decd04bf29ecf16d04027b11c24d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ae65aeff32993d9a8613a80eac7ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc304e8050034c2a23d9870734c5122363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f48dea72075ef66a6e6dc71cf007d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0557207f6748fce7b8bb0a904d430b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbca8fc1db557229219d906db41fd78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e316685d5583a2f89de27dc01a4f8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8fd72500be07f291af2fd1d7fd0d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb5ffb30b3ae849ab9feb03c40cb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20f36feb250becdacf82d1123de64f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3def6e7eb8b697279915b6d40e831f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a75a7bd3e3d7782da725355139807372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc909c25270b5bfd3c2167ae77019d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87894b84a110ebd2294b01b0f521f587374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a19825b09a8b91376c433dc92c13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f38f2c4dbee4505aadacbea051c732376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f9ac599523ebd671fcc66b887c30b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828c7e4cd4c990e04b0d012699d2abb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb104da26486d6eea277275aa82bc5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0c416f3268412a9002a66b41ac5b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56803f6a96acdb39527fe0376d025076381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df301c57727aa364eb9458b1d517f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2e754e5c9c8c595b92243ce1cc9e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43457e62c2abc9d2af0aa293011ec1eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92267e366a62db1940da8eefd13e0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e4ab021650d5d901cc4b91910424d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7e5a27c2a96037016f1a6935e9776387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d9ac530a1ebddc85aa5b9d21df750388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d16af2f628531933db82700ca23bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a021115f452228b6dcfd9f93b1951e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cb3af7762f66adebf49cdf63b93ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e9420e3035b81eaa80b465827deed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2c6babb0cde5499fb1d44bbf39c08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d96683191f0fe71da0ebe6341bc97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee7c3e0c8738933b30c299d1d19ce6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50983815e5fcefc61c0d7887959da25c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33281faf71abc376334ac9c93b53226397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7f99c6afb80791dc1a90c7f4222d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505db1bd25e1aec5b2539b0e52b1539399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812a076bac8ba1f402ce0d3733d0454400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847202960115fac8acdff1e6702cc37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4b27aadcf379b8d942a1399883e23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a7275d37e3f496dcb121ca6af0eef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328205b7d754bf8b5af2f1d39720a33d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c76b3e9e0e17ddad4fec2572f0d822405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af349e2bcaa25e77c10e8d19885c3e7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b83b7af21cd529f24e8768dcf12b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea9394aa149151d97372b142ba22b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbe0cdb270a9b5e300a69ad043acaa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142edd51277dc157d0487edf3866d56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ecd81527eeb193131719e994eb4ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cd695dd33bd28e6151b7a74dc117b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a414e30fcd60333da26436e37dd834d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9d165c20c453684df8dab4bfe1798414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ad357f7ceab8e5a662319a8c4f8e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449f8006306ba8b230fe8ab3a756054416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159fb74faf2abc7f80c9c3b9da1aa4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef506f27360e17d8a640436e79199ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485e494544f0a6f5f9b54b0ba6cc9b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557892a881d7caa1bc5ac5b0ebaae431420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325c1ab84ed3690ff7c84cb19de4244421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8b5f54b2a37f5dc9432919d9ca235422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a6b8889f1ac206698877d34f054d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34020ac9005f5df5b5ab24deea8fa26d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64b8bc9c671da802888f8e0b320970425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef25057c813f8b75ca402f6678f76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bf50d0d1dfd4b53be32573efe193a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd40ceb5d3f73dd68d18f6b2d50d01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4716c126c0a365a9f897fe25eeadda5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98e9953502365387c421d2a1eb8645430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c50adbd372483bb8d53e2f7141eac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61d2238bc241fa07cb4c75058d44dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d1a537ab983811e0d5383f6c71e93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec214c2afbe0c3c6725844f21081c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5da309de8845961baf2dc866b0b88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d01de1f85a007bfee67f79f946ccc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcce2086fac45f011ded7f075e67a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364e85e54f3d8ba4f8bd1ee47ceeadd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14508c19ebc29bbf089da6b9bf7c8591439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405abd2ccb3ef88be2c7db38e0eb5143440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b11b2992ba30140c9cde66c625d2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b63a2f67511a833b0564475bfa845d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523446c2cada28486e41d631b8acc39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213da788b1305ea672032be9eccd1bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278e48becce270ac57564f04a54d344445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b53b36f88490cd24b13856cff865d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822ceb27689bb0b34e6c2a168a22f12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020e99b34c09dca37fb5d60e2f8b6e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bbbb83c76721c8ad365bc85d364f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588b33e2d2fb7ff70e559b236ec9a4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720909ed4780ecc011b2f5ca0e169b31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8f7f37c6dbdb63258aab1872ded25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d367182e6334852bb835a50381df9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a3897709ade640a4e19c08f6d948a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab80ffbf6849544aeaccf1809444232455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d660e18b8566494e301b7832440ae2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b56056ead91189c00abfc8527dfdf3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624f2049f0c4283e6ea327c41e2eb1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb20940de9b041e2c5d2ad083f8f730459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9a222a44d9fc11f9141869060e087460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985be2562ed3d2a00a58acf83ac874b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc87f32bd6fbe0871f778efc58a8a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708a37c7c3acc839b1b294928db15c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dca2a17e5c919395d8a5297c02a45f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b682fd277f670c4b853a432c538e0ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159a24212c10c09c2cf88472879c8e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800b52fdf80b626dbabe2fcb60256c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f18a549fe6de8ee3d52d53f7bdced468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2972ef2e0efbc0a7465be97db981f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71876bf0f9e4b18925db107835862525470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ddc40a09c826297c75af64abb4fb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f10ea807e608f73343037b69cf2d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bfe3c450bc7912c09a3a4b4938eb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffb7a0064ecd8813325ccc96af564d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744cef4d9d9b769ec4fe866b0907543475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9925fc2ce1f23ad06096a474ea74cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffbb74e0428443e8892f763ecbe631477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcc802aad34e2554b9560c744ebf75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367bb00e7d45a527072c6d849f9b3dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3a42f6c288c2927c9b49b16d539bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2c4e240981b941078ea8b1838ea87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9200a1658bf5893f1f866999d35ec17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3ea8d702aff14aac88ef7d510f50f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f9d6fd7b248a2360295af3287d39d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1445751d6b4bd0277f0f92d157d7be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbd91160d113f096c8d6451adb2e2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f26f8fe9d083f9c9168d469cfc3e52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b0a4bfa4117bbe5f6ba1838904b36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d8da8dc262a7b167bdd4c37c517e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fc03f4e2b7ea65abe5a3f5a6391fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add1c17add3e741e1df75d03c958dfc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c04dae7ae6fcc46bfaab47cc8d392f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77be096c8c3ef35fff27b7f6b65ecc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eca70a348ffe144d5b1e517527021b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4273921304e606ce483cbf28204936495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09899347003a6a5e5dd7b3ad1eacab51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8719dd6aa60304d58cc604d182c6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ef1c69378a223759ae7f63a1c96d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ce97704314e9784aa0481b6194e6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598a1709140d40a0911179749621075500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38c2d96f6988dc01b46cf5aa0290af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40be757042c15f65adcff419dbbd83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c7055ce4d4de46370b244fdbc4d3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d207e506172b17b40536bba8ee33fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bc28a380d04e8214156873156bb3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d493340a6f13d96251b1801e81d39e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4f2b9443d944bf32272df01c2853c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7d54599a00a043b16ac4d74d27d12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400132f2c8b5536c3bbb330afcd186d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0077e6483c739f6742ce494a0cc85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd658b2db44fa8b783c0eb1f41da39a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3d8828a055ad128fa16de5f138cf2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5955b28f51fe2d714a0fa38b2dd617513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f960126dea53477e154025bcc3a57d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2525753a28e3d1f76f6e9e3139fb63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add466fcc28560ad0cb17839f9dc19c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfb0005ef5a8d322e30b9a3ef3c035517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb471727f9cc4a748fea12568a50ec29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fe62cf42ea5a53c14c4b92802c13c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b53226f5ce36b5827660d4230bc012520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336688559c0fec35874c3c3004fba588521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ac68ba03a7b497155e9cfdd535820522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4088bddfd48f02585842233cfd0fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507596c0a99d012496bde9fa6e35fbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8233428638c8f5a532fc7a0f32bef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba5973c22161a07d5cb260a23ebb7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d401b5a3bf042654d6ed1c9682243ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134147749acb9ee476e85fbc6dba5fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f552560515a51e78e34b739ff0e28b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7ab52569ccd4b73da3d1d1772a743530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513a872b1664c5962cae1c3c2f40c21531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304085f55bcf273452bb862e7d3f140d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0485d2fca3efbb8c5793f5b89016b73533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc587885b1431fb0d68bf7d5378f000d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968feccc45e1b45ebc66a3a738599c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446042d9fc015dccde0f65a54e673a7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d2c98b2c5b7413defe54e39abb2ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b32f091320eb7e14457abab3b80f86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc7447e0625ee834238b4f3d472977539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a2d8be6d0ff6e3c9752ed801681ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91b0bad51f6d26d132d837a99cac52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a106ada516082d411f27cc17ee40b68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea50f41cfc483ba1220e0a3e0bf932543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdbeaf05144f90d3a2fac07488f590544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc263c57976775a20b3f296e7774239545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8371ff3d0a177fc74b43493f8c557d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69e34d54a4269dc9fde6a49b77f0fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe309708d32c023f2d3e3536f41fc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025bb97295502dc203f05e4dd484bdf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9171f895fb42be61a55437b979d7888550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf57bc8d1b6df80c7d4cc21781b1c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e4e8a0efb16780c3023f7405e66dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bc045b335bd91749a2103c10ca749553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e09cb9defcca8bb26aeeeaed9bc49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea5a58d4069c0d569db8b3aeb4528a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a292c0e24a5b161284f29fcfb8944556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dab47b2f270329962b87316bc622bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b0d11259ca8b45a7cbf8f83fb600d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a76f2c184debd1d036f3d69ae5e91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a875d612661775fbb07ad2f681adb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d4fc80b93345f15e2bff76012000c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8264899047408a38bc94f812aa3fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83e2d50d7de63ba960c79a338fba38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c832df09d1382bff425f0167772c55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7929f615346d39c0989c731888b458565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057c555da7be1b579462b107cb69edc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac533e398ecfd90cdad88fba14e90d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac936ff171efa22bfb7f3c2d70d30c9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89390c6da956ea1eb2d2f781b3ce99e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582399b6fe0071f58ad477339fc11a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa80d7acbf02299fad6b35f6f9d16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71062d463097b72fd8711018c12e865c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4694f764638921a1fac944f622fbe01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc02ef928062d9ea278d955dab4180574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70059e34c7909c7b6b35914036c1c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994c1b1af74f1da956913c3c4a88850576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23f04f7822d7730225bc96e92d7d77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3aac4b5e30612668f8563da58b0a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818641e043b19c15d6e484ded4ef9a5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333857220ba77d26cbe98d58af3a9dff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb6f9dff54a828d3a8405fe9a25ba9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc2c9cbc035eddb3ec728195788edb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc0c80a643d16d3d39aa82f40b5163583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f0f83282303a061f8db1edd9e46ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a4565b76d9eb13813ccb81d0327cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660312338f96b3a340b4b1705a723ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0dc0c3a054dc0fbbdd18f261e0865587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ba1362f1f81e4ae4253ef32435126588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfaf504eb481b7a9ae7fb83cd2d59e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52c200797000dd4022c4ec0e6bf072590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a743a39d8a8978f9a0f4fb804beac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438aca4e350d45cd6bfaeb4af401d82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a6339832d41d619ff10e3c30b01f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c8e3a594ab15337c47fa63ad09f9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87bb91207ff969bd088fca1c76c312595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7407b84a2f1af74f9646b55256995b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd8a547f12a712e5666bb74d1f3ad9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529112f6ea9ed9ae2c9649d8bbfb407598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68771948c92ac3d500fb3c96bf3badbe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54e6ec8952c8b2e462e40171cbd408600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d82abc75b9ef7f3a948fc7248a9a55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184dfaf5bdab020ab6ea0c40e299b7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62b207e54224e33c2b8eebd8359a95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ca860172814b838dec5e6c6cb2a1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0a1dcad8475c8380b69e9abd7db42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8f3d3b308fee9d4cfa39d88a0964c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258f560c9d65fcdf72859bb0812e33c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5891c958ef7cd28aa94ed76edb607a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9394392c318676b733d56c072a4b22a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23b9037c9053333721337854abf3da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e853e74d154354e0dcbca644a1d07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627eadbb9d131071cd07adf806de9f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0453dd0ebe03469e5ef7fbe8b794b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d250962b2dcc469962ca1215d52e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c477381b45c7f21f71e080a2c6c635615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab86628dcd3410a71d98fb3b5683aba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2876592dd76179e0cf861749936503617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b248cda4100267fd3ee951257d2bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6769a39666e492bc84236f913fed81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77d98646552efe6e4fe085d93b8d0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ad9935148f4fb6f87b5313befb17f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d9e19ebbb3946f98c6f5085b1c665622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e7971e5572c247f25e57a610a5145623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd920a07bca779c9f1b7c3c252f4c20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385963c9bb20de2738665bfa8986b4e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d89057dc15c5bb0109d5788a263ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f697f393c2427c4d542395a7037c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5470f18db163f2beacc6b0d12e3b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e7d5fc10bd4ed12d556165417eb1b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311dff4eb258c8b417305435db461c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec5d03eedab9d58c330d318917abc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098793690088141c92973c8e5a275148632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e32deb3de337d0c29d66769e00e262633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808e15663dbe0366a4f4df01bb7ac18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd400b2bf1016328d502835b7359a66635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4bf87f58854856af4dc87f764a5d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9342ee145074c59b9030b035561e59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf862e141b6bdaacd48b2307626d5bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5f0134fa29776133a35066926c81e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d7d6e69814c736ab92a87cae2b5c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a115926fcd5f6a3bd07d9a9ed66f86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b48e6a0d46edcab3db9f5681d7b00d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c4c725b8b51ad6b378bf8404613b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b155dbf667137219555beadd7a532644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ef094e8caeefe2ff8e926928cedf2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e141b79811faf09ace7fac871a2c29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c54c2c90e1e54247cf2f4ae630bdc7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af1f1bc12c5b2fdb89201d83a0ac3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e76da1abe5ecc6b0b4576d42634688649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec062a3549c5a92ed870faae73fb1cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905b92c04e1139bf05b5492d67f03f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c63670a0a7aee410f9d85d828d2254652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9fb682a3f3f535b150b19f2bc9e14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7e71c51823b34a3ef45974ccc7be4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558f1c739f92918e2ab0a20e235e31e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58afabb1460c8fc73d7c7227163edb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dba73a805df83e150e51a9ed7e906657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd24fa9617b7768feb0ab9945506860658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14cbe1168eea02998d0eb486551c75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bf481ae915b5330b82d8ebc256eaa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924280ace6c036a05813f871e50a282f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cf383a6101ceba7896fb0bc9f7e8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d8919f322ddfa5e854353d6fca7a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1648083fab6ae4f1c388570f2320db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e04e0dc96aca8361fd1bebeea090f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1618b0f5e32db109809ee953081c90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef21d60e4c2b604477122f585a63e90667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c01b582ae23463a22667832afc3cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1780020d754d2a5b6841bef3c39ceb5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804cdccfe16bb998b1c2c30fb4cb6f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8071611770d4634e8d85ad1a48dd4a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fded1f6b7e7a8268e3fb290616d84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81937919f4d82ef31055b14b7a0ea810673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dee30ad9db2b7ba59fc58f547dcd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8088ce1dd11dffc5f0c53de4aa75db1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab732be111b30aa5e12412623b05418676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cf962fce9db02c3352b6fe2ca4bd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3c900a9f6079a36912c0496e91e81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b2a2d47e1b4647c55207406f1bfc2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8e89a159c29cdfe9181eb334025a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bb4f5d874355821423cda6b8afc4e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ad244294e5b67d8f7289936921c86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861857c56209c11b4300f269faac5f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8ede13af75103e1a3b329277dcca6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961d534a47ce682c988c4f447319a0c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c33ea116e318505e154cc6aab0fbbd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab247faf0412217248fb657d7c9907687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ca07617cea6007cb29dea55929063688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b758dfbf15b772db9eb1dff0a24aa5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd475c36b95c1a0e7e293cc8282683690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b88562390b967088227f809dba42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9308daa7d5c748e5d5c8dc04a49374692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfe16ad3a15b76aa67ba1794dfa487693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b5dc18b2ce7c00243f904a79273d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856592065462c481bbebec8749fb753d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26f1991c21b270708aabc1a378d887696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8c21ae3068a5285edf1b53ea9c591697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaf2577b9cc152dbe26191ad77829e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd209314c54190953bd6c75e40d972ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd73e2d536fcc14c27116df7653b391700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cc9ad7f2c8d892478922d9e89ff99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d18b607156a4c50bec29be16417cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189f81aad04bde82d0c56b11a9bc844703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2c3a568c5b5575f616442e2173f28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd8f9cf0d5c727cc88492548d1e479705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22965193352b9078fe66f309300d7a5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05214e6220f39a2657e4104e3c2ee43a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc810bc28b55eeaf5f442d6707c27153708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e8c26ffafd33a9cca2357adc2f839709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5d4350ea6b705d390b46ded9bc103710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8ec5e71ffa93dbfd1aba5772e8189711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819512395ecc52dd90c403bd1b7fed9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bddc718a5b2b3b35349f6df55364a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5873e2c2963cb778ff454e5760d089714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78b4f87b50e4d490ca661055419b2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d34d75e0e610fa70e4ad88596c3462716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93882d50d6cf88ac948392b326317e46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b1751b8fbe9f7e575219799f82cd4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c517691db43436ef870c561bc479a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e901253269fb1daf326d8a7b70eb55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463dc9ce31b35845c2052e890dc2a87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6d802d41833b04d390178bb4380e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa89abf9372326df29afb21fe329e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d07fee715e6688ca1656c6ef9e4bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59f211ac89e0e35348cd92b6837f3d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dca6a10f30def2316aad66860cf19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874a9b07dc39a4a6390aa82c79bc36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faf8e85004d5070e5e3d20d68a6ba7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b4cb279b7ff00de87f9271dfded14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78d3bc22870fa87ed3d5bfaedc17c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5cab4464aed85ea96b481c6052d24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375ebca3215b6c5b3eb31125b54279e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60967edeffc56d05bd70d12bfa96a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57223583b21585381550582d37a8f1eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cdaa8e8ca15b857ccff8d87cfb0fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44fe03a3a5d6dbbdee718f30caeb18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb812bca7f97b6c1392ff51f991500737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c871b2c118843a943fe898b1d01a42b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e348f7080eb4b49df87a9cba2cabb9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ec071e8bbab8bfdb82868dd528860740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd444d045fec5ada20c9ed1c887a4e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c5705d13115396a898493d9174534742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61fca96e746d404af99a409cd00fe1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4436f40fabd94585041c42edfe26f5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d489f2c7cfa8fd5705db5ac2c2b668745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15306f039992f4885affe70c113c4e2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c82dc95d0ca4a104b3a40eba74e15747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753d25bae38a6277e8ea9eb0fdd26d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d71fa3aaf9e8042edb35a5070aebb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bcd6c01ace1e9deeb279b4d898e7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c22ac532a73f20d674ca06107c4ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb74255124d67f8c92456401ebcbc1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4d8f8e6350502e4e6b81ab2c733bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15079b2e1d4ce527d8796b4a03b236b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2098f3f1672ed7c3c49e2e531a77c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b498b2940b5fc5624075cfbc84c855756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a59300ac6f61174b624cea186760d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9c5b31e747699da32835772469561758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc7a0d62831acca3400786c793500759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649c9dfea507fde72954ca7e54a53b8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd40dcb2e8f1a7dc623a463b42fe41b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a3eb6a4a4cf242144b9efcc5429f6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59771a267ddb994ba42fe8079ac4cfb1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd77a8311da13772cc74a220ff898764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35c28cf203ec04a303239939950835765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83305251d8329dc12ddbf9af7e5125a8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b71000d76381db31e99f7701837e60767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce81abedd9a764c885cef81b98b009768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b09efa66e9c0f9d676fa370560a4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d8c395afb91cf3716dbac8287c091770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffae3bb69c1e2bc40f4bc129401fdeb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b807bc1d43155ad02d8a3f9e28180772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b78dad99caf5a5a0421ae17e58e69773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e6faed22382247d259d6d14cbf50a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f331290ff20dd16d839ea1de6774d4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d6be9753a0113889473ed63d370dd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d6dc4d2389120d49bc8feb180f7b3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39239de5949eb2c190492f1b8eff5f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeb1048ce23a112eececddad5bc618779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f234de5e6b64e6d9b19b38a98f03b77780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ad3784e5e51b52333acd320a2d425781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237073d2de5f06cbc17a3d9b087168d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d406f1269ee5bb3cb99e9a58ec1410783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32465cb8875bd3c60a7f84f05de123784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7969a6dc6ce24ebd38adbbabe86fcd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a9b571b39800ec436feec47e4510e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50e5e1ab62b3b969b49b8e27ccd825787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4295c8ad4fa5118e9e5df6d88db5c62788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb4ee8ab7561b1e688140d7aaf50cb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778edb722b7fa693ad814d46f688b27790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31a06bab041eed955ac46940932061791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dacb135ea2ba57361245964b3d20d5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce128256e834f9eac55f959954d1f884793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bbe65ce0c4f2f173e6a5cdf176a94794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba63a29ea98b9e561a0d3fc56ab8b0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4ecb4c5566514d9b55b56cec2149f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc908b8508e1b51a127360f3f7c83be797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cecb74ca1f3e4788515f66f7eba8b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8740af66f50c8411c14fc50c3929d2c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb416cec1a9d73ecfec7608943d902800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed057676cf2d51ba3ad2830bc54df4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dd6dec58732fa975fff33ea22b1d2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e6d21170c5d8dd18d5fc6feb69b68803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612dfd6b1f0b4f3a10dd88770168fd2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39b7b323471a10c1af6d725f48bb28805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352706010ed99465985198aea28237f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53325894f9f63e2ff58cf8e53be044c8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e99e3e2c71d54ce531d36821e7eb4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1236dcdb5113c836e537bf7f4ddf0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af9ce49ecf3f239ed5941597ac82cf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691eb0ffb0d21f8f87cce8fd6bae6bc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51a4dbfe3c75fcb1696287b20463a9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644bdd4dd6953e8038e5ff1f03c0b77813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00345e30edbfbe03a88da74296284ed814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd49cbf4f38de9de37e479e474e4868815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0f0cc58869050f13f6afb3f1e4025816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae467f4d72a584128f6d8b41c9b3cff2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67319c8bca7658b8505ff7aa93841ac5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df2e5e5da5e0ad37f807c32734a969819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819418a9941cfae50c273bbf46c735fc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2e8a1c17496311bd472cfe1aa023b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97243d6b3a8b2f5e1ec6f9a3e0831c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50502a5823a78c0dd03740f17531f6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c0ab5b977f04ddfdbd10af55f6c23824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da6bfd0fd02c4d4a8b1b5f65add4a7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce28f849007e5c10b716402a691fa6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11262d55a92dda10f6204b6ff0a67bd0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07b15d1bddda46515bf8e7db6baf3d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19245ee61167806938f46e797360d689829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f38c93047fc908b85ab017ec79c7b7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839e8d0970bbde6cb3152bea7abc76b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928480e7874a80b184b2b7e632e9e8d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730d6bbd25b10ef7692ceeb1663a050833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8e24a5b7b13f3f039f7cdcf462ec1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade34fc667557ef9b11e107309375b4b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce102c3c3a09e8b06b555590b0c880836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa82b6c54e0bd9fcb2d48671ca1c8a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e17facc8f2f69c63a0fe3917aea84838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00a71e747bd84e78bf49eea6062fa9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa910381310b3a824a94b1c01c1f1b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693beb9bc3a2dea73c9f59b47d16388841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bef8a1d99c8682e9be458dab1b271842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97355777bc890743e15ecc98788826f9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc6e890c6baa7324c62f3c1b8bfc66844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a7ad88af9b9ac1f79672338427efc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114c379ef6308ce26dba3c5bbd1a566846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4876cd8d619b90c03402745f465e5a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa225db755bc341c95d0f0a762cbb625848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70032c2c24e0b16e145f0830f194d359849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe2f05561964b3bba3193aee671bf4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c2d8cb5cb23fe32767d38cb246968851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf497267d647cf686e8e18501b753d0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52270854fc95503f40cdd2459c77b2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe47c3a89486e8e58b05c5ccb3e29c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc65c918c684c714842b0cc33b0cd1a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f767ab6f55333f0ee7cb256706ebb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592354b4d06d140333d4b55314f1995857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe80091c3e450fbe849969d44d7b86858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246fb4635c5cfd848e6e586281d40f9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a23fc93534876a8a8398f0cdf212f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29baed7c8b1c59c3cc3a31f212633d8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4031290870df58b4f8e82963f571405862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e28bd2d3ebbcae9280d9c889f5937863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a438cc08e42c99ddfe3a74d86a91fc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733a4ae2d16bcd1e7131cbd6857c011865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382ea7202ba78091ebfd7d33608ad28866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a02505455ad37c61734b2989ce36f3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327bb6b754e6aad495d50eb271c243b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af00e87718b87a1cda60c60479ee00a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec2b114a22995e93fa93458c12d733870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84e447142eba70ca7c080424ca8d71871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81d04f4aeffa6f2f6cc73e4d4f2ad6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd447cd35f922debec15c03d75b86631873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda7254158acbd5cb7fd421e7435982874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ed7c2c8a344706dcab5824b35f626875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed710a6bf1f7e4ea3c8e954ce1989ff6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e110863f6cb2e04df912db6fa8e00877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37255b295d28ed6bd10a366bad3ff0c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83df00af954e024aeb3f34b6ee057e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56f29482ddf79299bf2fa611e9705a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea769e6f33f95e577d80d6b190657fa4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091e42e0e850cf4beb78be4770478e5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b7308f421d7129a56e039047db95a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e38dc739a80854127efebc9bc14c34884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dd80bccb95901da38feffe3326b7e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35235e947899e7bead68e9aec682b5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d159df301d9fdf32fe9d24ef539ba887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519e94e69a4442dab73e6ce8bc03ef6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37985b485af1227444aca4884542811889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518405c5292d97b2108dc7f5e19a90eb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5171d19b4bb0e6673c01612f11cfa1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820e18f9441d2fac11e1f51c690c10e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bd73a30b9b69023e03eadde41e1a6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a83eda1033108d0cd361ed65594db9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e93c737db0dff7cd834c34a355b9b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a9f2beec7d8e81cab11e22a802f48896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c488e2082cf1661f8616b5c36e4932d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0b2cfb587154dc097678d32c9c511898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab9d713b6d4288b925f4420adb6ff0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c477da9a98f8e530e39f569b171abcc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c666fa5d2429451e17dfe74b68682901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c3af977c2ca7f958dffb06e1c55e8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e3c48cf69d03c2c2f6657ceb1e861903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3126d6cc1bac9f5a5414b3e7c0b83e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a894300bded8b1fff091716a017eb7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aac68424aa943442c0b49f3434456906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e91666d538da77915463d750e2897907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d183d0e8c07dc39c67d1058a393eb2b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e96d1a9a1859bf3255fdd2d5b776f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9aef66192d438d6895db98de78801910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bbbdb289c3de3d445367be3f79d71911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8dd1da3481444a4088915beac9dab912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab517e16789061670d686dcf10fbbf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6d911c9d67df4645c9b1ab3391b41914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ee73aa114be0fb49db88614cdf5dd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92733a9abaad754abccb90a328e85b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c0945c54122aa4804760ff71a1021917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118076092bea8249f7034812795c24ee918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418ba31ccb6443d0b138e2d58806e3d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546be644b69444d32e605f484b405803920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c341dca3bfc92091973b20be8d977921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6beb568ae72d159fd29dd4f2768ecc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e59c5a398f58d03843513c1dd1881923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d91c67309491c9dd02cb8c9ab6d46924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ed71335d45d87ea7ca07aae9c2a21925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c46d92c470060ec4ac7990745f3b90926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815465464debf6948ad7fddf8c7f3b0b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a59224f2caaf57ad9176b2f4afe970928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090b0d344c38db5c7dde3a75e171de7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2682545c7d79cfc8a152184c1e1fb1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85825f396f53bb68d41b2dfe3a51d7e7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96341f7f4aa2009c9bb34becb6213e2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e188b1ce1b09d1d9ff58a386026b3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cab9706ecc4ae47dadb9a3d865ea5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32cdbe87457caa416fa68bbf511a31935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250743374a7098628478ca449c379f9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a039bfd4ae297220f3ee689374e4459937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d811362d49e2554dab03250c9f31c1d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e42bf012a5979fc9a987a25c397b0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5395222cf8538e2e7ff3ee9e60b69c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78acc778c138f610216762d1b9778df941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d95dc9931076c50c05f95e5258ae7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14e981ae7868f5892b420ce478539c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f3917a58dcd7dc2e24622a3067f73944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d027a272a827b2c77847aed3354e4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d990a685470469b7b2cfd2a516401a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514f8230b110de0f3f68298aed5f4b2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baff49b36b66c5c764f6504cb8c224948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b308cb121c5771af8f20f5754d138a4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266bfe8b4a2cbc9c3cbc24f05413074950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf9f55faee7fa9a8a6a1b46f67b61f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194f244bbfd61d3896475597fcb74fb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2869eeb7310500909a429fb5b4696953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b0a14463e313eea95d4e7d751133a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c39be350bb54f9fe916151238c4ea4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83f41fb9807a78d4b4473d6e5c56dc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0adce5c87f7b55fe25fad88145c26957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4496d46243a425dd6e16f4a7be3f762958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d79637f8f37982ee6a00122bdcfd6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eedb502b2a4b4ee2e5c0f1ed950722960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18bf03b34e18500a7464c071a53841961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29304ccfdf9b8adf4949c651ab7243962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f6bb85173a687ec21e389b34fa8df963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffe8d5d48eceb2938f5e8ac6f67543964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15195f9b98272c2369caec3db8a91c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca30282d4b82ada4442e02f7bd531966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68e05ea7e0d10b4c4cf5deafcdc9a2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e14e5cef79f440e04c98ff79f8ad0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda12762831beb782b5a75dae0bee15969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0878b79cbc675ccf452fae35c688720970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24871c455d488dd7ddaf300a3b80469971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0bae518e34aa8d4582c7b858f5676972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe693ee926cce379d8e39800756a1cf8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167496180ca78def6885d22275ef7f2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4a56faec120ff7d46a7acfd3b8b67975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaf8b46b73d7d0e1e0f907ee9f25c3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb74c5deece2c37e5a24993154b8667977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e9e0b6d452982e496c9f7025f6172978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b51537681e224341ced6c7217e8cd0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f9c57da5013f5a67ec75f407b70c5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9782b223fa496e2ab064fe6f1184fdc981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f1da3d074f82227f8725fe80e5c33982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb01197083b755dfb0b72d4cd2ea6eb983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eb356feda3ac41211fabfe7091fe0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4c4d8adcf646b688d3008801b7eef985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da51318551273c85ffd435514149e07986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de408a24a5d0f657837bbb8fb7dc242987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3406047a6abacf93da66c2885ec87988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5249cd4c248fea50e44623ddfea733989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eed86d22316563d9a2993e704247a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1ef7871439704eba8aea60eb77093991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2e8615152ef7283958f820b522479992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1feabb9cb2683bf76f289c438ac03b2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c7299777cf69f0208784041b7f059994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873032751eadbd469a9afeb16323bae9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1521eea03b4db274f586a28824884996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0f79432a9dc5cbdc76019ad2b67c4997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971795f83bffcdc19547fd520dbe30d998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>