--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a362ec017ffe90ee4ed70c8be51fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296b967e96f02303f6054463b9377882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93181a9f38dddbd1030a4c14b195f0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235216f10296adaded110576783cb614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ddf97e094c6435845986b1de58a445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9019e43762838fae6fa58ad6dbcc42d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeb1e94e8d8d084905eb4902d6b7ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce2d01f23913e8bd825718b47c0cf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15869f24f2fe58942235183f3fc561b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f68f9126f234ebf5dda114e408a35110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93faaed8c0f9fbe1214660ec58d186a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939afd58fea960bd5a51b4257071425812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4bcf58eb8cb51f1f3065588531f7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f664af4ab7c8550331e0c8f09647914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50674bb46b186bae1421e57cbd397cc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d206479b63b6542dcf79960cfc7b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137458b3ae97e0075f0edb9b1f2e24817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f6fe542c8867c74695a3c959a66a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacd7429688ded38c18b043d4a8f43819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b98429a020022c2dac7e16627d31e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2e86196127e20869c0613c345f29921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203db23ad930565f9e3ae58af4835ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d9e78991acb16c697120ec08c7b4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e89d6f77b60112a54cc8fd84904c9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55520d480b027e99d332e69242b79fc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c26fc560e6069f4615ea8a518e805826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76ee5ec7ed0bc1c1018073120a592727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dd3fea2c63fc0c206747896ca474028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c25c8aa11ee7d42981d1094b6d20229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812ed409e5650762a7cc94ea61862b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b73d87c3c67e835d2d15d04db98caa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160d4ca890695a07f82d0293c04f58632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a9ce11fad4be418f0036840ef02cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16479c025679beb3dba24f9d591b8de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415f145d9de35e4d0e1f8511a7fb1b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c631dd398161c83394758e289cd51236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc54d40937fa4907bbbdee186767a9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dba1a17ea44a293e1ad92f79ba000238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5603cbe3c6d00d7cf7b08d75914ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7ef94f690a93828fbfe436b74289240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72090868104d1d503556dd52f584929e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347a4d3469a3e02905eda1b811124fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c64a3713720a70d225228a9819812443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1614070995f614412d30ad777d90f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbe4a96effc236707d55e6289f767745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa144eff259703d897df4d81a421390246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80aefc938b48058d6a04d00d85b6c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7ec6cbe0f3644145a918b0d10d54b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d152ed4613e1c94b504ac4cbbafdcd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fd00c491aee74bb57345c05ade23050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa6259549760c7ed3cbf8e1d9f76cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c873a7f9ca96bb610ba9b702fddca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8122639f7ec3da81f11314bcee5c3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334f0b2242196f32b2035b8e56f4d7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f1150aefcdad071e4f47f6e60ab5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ae5c739ded900ec9a2c68137c49e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ddfa04d4cef02e689eb6235f7ad9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ad940f8db852a3f047996b96f2e1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e487d9accb4da86842bdf85c9ca8afc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325a6f2d149a0c7c34aa94b003c055560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a163a2cd0b41cfac4c827999a46f1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0ae522f26e75831c346afd892775362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8cfa7937e9388b25d2c3e16418e7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b289022dc7504a9b246138ab359a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83d4741f715fabc02be2bee5c9141065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287ee97dd33e90b286409619d7815cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25883f64500201c58fbbc2ca2995a64b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80226475718ebdf2e2ecafbd2714cb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d7d3d18aa81548b85c7d44641c09669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b53014dce33cb2a53a22d0edd069470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e8eecee60a293d8acc0a226924d1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80aa6298524a6366267142ef0a74b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58454d8f7b2253201ad669764de537773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3e7e1a39282f5a87f7dab02885daf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d165c445c9a3481a05ddd9bd7d8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718525c91fbc6faad55fca574732c47e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df739f6ebd55e8f0c93529963a4699777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a5b340700ee309509a434c58551cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83f59be27b0019470c6f8991a71a2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e2d2740f8716f02e2974d6b698d8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc78b8415204772c46c7db1c96f41181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf1dd03563b28d03f2d56cbccc816682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e6470f9711cac3ff9204f79f90fdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0537f12c159754f9ab872ea2eb6a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60119daba076b8211ea655580f95c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0037c8b6fee47fb32710823232672486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a939d1bb09bd5552dda3bbe96082d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677ac32dc03666604d508d41842b8a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605aef75e30f5917e4a93abc33d692689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee27316567a7e5fcb9065624da418190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abf50062be66c9812f8a739a7bc48991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f7f2923518e2a8abdd14ea0ecb26092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b915257618c506c64675655c57a2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35a401374c79649b7a5b9711d9330094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6907eae89218984fd9e9d14f200f90195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d8089d3646315460b22892b3c119a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ab90d5ffa7cce73844bb373ba87c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347bf9991bb313280ccd00fd2b32c0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b61012a2cbbc65a075228ae688e8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff799f391b945b44c0133c10d2ee03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebe743c4c2581220e8fa36e9cacc7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc263552f6f3cf8d44f652c089bb924102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7fafbe4d6cc0077995e6ead6ecc20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a82cb4b4046d6102038c9383548cf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc284586f0f31300c3a102607e6360105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad34f0c1a750648d918209b530670f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d83f0bd6df45d0608085cafe2baa2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff15ca30908593ea63c9a05d4fbda7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6508e6f5d0b330c37d9e746dde3c9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a20ba3d2f5ad324414a2590edc5f9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c5adf2e76c023ac8d7dab8db7a600111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265dc7d03e403191159a3e9e767570e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2cb5096c295fd39a27e5c344796e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5623ccdf0d7341c1125ba394ba2c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe76940790e9f8432e0dddf28b77bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491bb6e2e6ca48a2401e1c319698bb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42ddfa33c921c3ea395023a61b08b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc5b43b22dbef171e79d0862acb1fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06eb417264a6f79b4d3b89e69aa1d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150efae7466f577a4bc7b0b0fd3a2d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c85c011c184e1732b95364fb8047ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0f9b47bb75a6afb936e7feae57a5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4919751d66a199f607ef759d96dc48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b6ed5f078dd59c33297eb31d52501124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd08f2cc0935c9ea18f976e76985a6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb67abb03f38fe41796bd40c7a1fc6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63cc636916abccfa1e4a7691266855127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6523e608bace7cef267a082833267128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef7fe84a54491ef133bfbaca2c3f25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dc49305b4bc64dd363efe1a0560af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b2ea1adece424b8decafe862ee46a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e9993ee90acdffb6fdd1d9ffbacb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef686f73ed334c5e227563ec9665ef66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2215b989ecfebafcc2582f00e874e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e62d09dc6ad9ffb1ffdb23a80ebcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e44fd2bae7fdf7a26425ec7458ca31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fbc8675b9ef2f11df520643b698f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3babd1cacd6e59889eeb697f36ca2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a55de34e21d157f6b4ffa0af3b0272139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bda187848ef102c5056675e82b2652140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1ba128f0ec9cdb6f67f6a0a9ebbb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc88d407817c4b19c02c70c7e2d022142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d3b4f22ae8ca6cdc2a7c34f238a8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dd258a3611921f49b5a3b35f41008144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982504c698ff3b710f7a31106d617a3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67f8d46cc9f67f589be0cbbc6bbd09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb676de176d39c1cc68da71a4c53164147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f06507d0d062e8aadc119da9d95a69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912bbc0d9b4ba8181777aa7e4c9972f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed6c953a596b3c03d4c99972c54699150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b243fc6d88168bce8f3a1b47afcf1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe62ae0317f3e874965e17498bda1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ee8765f9ab16e5c3e23490e797472153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b546930b4083f6a11fcaceeb110e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaf52ab55dfbbbdb9ad1f7bf75a7fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e7ccf672e0ca9842ee336b7cb9b57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8293e632a66c94513647e6d69fe638157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3fcf72a583ca6970dae76cf46d79e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9814861a69827dd9ba1eb5308f664159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877e8518aaf5265548611047f185c09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaede53744d97b70fa31003d19c421161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f4a4815685df91a2a7f9a90c8a7fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb504e8df50b4cb09fee034f87d7bdb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2372f75e388cba574564a1f32e9ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c64d5f9909c80585c2d3d124ad1dcf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6f9dde777841f62359e03f7ffa268166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b24ee566a3864ecac9bb727e7d3fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c4e245e5cd32a65c8d40b19ad51c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c817738dc9b5216f9365e74eb0452169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b603b909930724e685602dbf18d5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8607e44c0fb4a073b3aefc8c6e633171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca57349bf1c6390dccebc80cbb6084172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fc884ddfac950b133b1893400b731173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519831993b32c15e2aa58650edbdd4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5d52b7638b4476710ced1859ad98d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932a289f1cb9684594e0012b9a322d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ed3ca646abb84e1861a65cc842939177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb287b85237160a800ac65719cd01a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ecff720079af1b28b5213b5e0394a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030b5531e5206f3f02f40ad5b798d10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2b12535ee182883376f21aab56c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67428d2648b71fe52f17a4b40de228d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49519a180deb0de925b1ea7e561a1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eae17beba8aa42a4160f498a63a0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edc1dd5d2df4594213819bf8a2c2f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5ae9fda06a4a34a28063585311f64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93f3668aa05068fb92028c44202ab0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6125b4a6912a8a35efb1bcb3e4694e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c390ed050d5975cadffc5a366fe12d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a484b0ca3c11c8d9a1cabea11e7b36f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae34b209b778b9876a5647520bf01a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970291974202c2403f4d8e0fdf00c1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df64470795f00fd0893dfc0c5090d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60317d09cf5f15811bc13568f4d33f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9399230a63a28238c2c5ee79f67c2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97316837f4d37ced2144b4b42320dbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655da4433a2fda805c74e41c07f3861197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aef4bee36de039ca3f87cfe8abd57b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0794fdba8c2ae5fef9329d34989c80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d668e9a2aedbd4b2710b2ba16fe1ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d387e842f4668997a3ef662b9cb893b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd35f7b87f77b2cfeedeee6d96ea5cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac93c0f7fe94befff88c3d656d35f1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271a5c51eeedab2dfb3d29480d0b288204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f902f3c563f2b77ff0f00dde48cd427205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e9f9da506c8fc86109c4a1ae8ab7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35aefa4fe6f33d25baee563938ce96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba520a4b93df8d5f2a1bb8568b3cb8a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f4897bf7c65622620fb62949e5828209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704e6680dd5ddd34c6324464264affd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5a1b0bfd151f8c17170e7d992409a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a15fa492ec09a9e75e7348e282e94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cca864f22a8c1a1de143a7f3c1180213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cbf51eefa93e11fafe6f852e4984d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cd3a1266db235bdb3ab83a9fed50a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd04f831cf7892dd9ab25442df0e7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a27e97b7faf708697235b8412eb625217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5027706c9eb40a8da291f810e6c75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f89efb312ff9fda8746faa0ce0335219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2fb7a935245b49e562df2871397ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac81ed3822ea1116f3525069e988a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067e320decb7301a64fe9c3a5adf7dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd953760c0c53842f0e1ab6c70655690223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d74bc9faf69a57586267d773cb271224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570a1c13b134bc157a5937bc14261fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711abce3efaa36e18cf3a6cfbec8cbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0654cd9f567cd1fed8ee990c4e10c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd4d3f6b9442d80f884a54408e17da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea778ed69cfd10a65e580a0758ae820229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59b224110308018eb0452c3b6103f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d0c9ef7f8198e19f3b9d5e219679a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae5ab6257571b4be22c6a99a72c804232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfee47e093f7d00ed942f01cdff8e8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192091cee0b08d3ecb4f3b35f9be38e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddac1ce7c6e0c6ba7a10eb5e5b02c9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4af045260d02792532f293ccf33c1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6a6a3fdcbd3feeb1b48aa86c9af20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ec50125b4e9d55d103c7e4b986e07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886e96feef646f9cf9128487307ccc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01803d3364203b4490a5cd1a7b9c9886240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846d7400032d446b217f5af8ca6a0a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e6364f800725a55d978ef8f04c0d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b57fa0002665695c76fd896204e6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36319a35248f55546dc6be7321cb1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ff486570ddf437a175090270a71a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bbc5fe6818900fe162ba7f53e4172246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf66801eb32241ba44678841af21bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c0f7f427ac9329d1cbcd79a9249b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215707644d54a9d485e43bf3b63b6fca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b980e21c5a049ca6ed274ff4f35264250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd78bdf711dde72d4e53558040470251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d31bddd4ec75be3780f33ef9ad610252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59103114896395e2e15300102b8e3b94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0edc2103df27ec36ee939b92dcc5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ec768f5b450415dbfd37be70ad782255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b54d3d355ca7ca07fa7a64a1f1896256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10568e488aedfe5198729255586ead257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4f70017c2695b18a42f517df3fd58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d76fd0dbb1b461ec677d508bc83d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056a010815213732a9743a67c289fc1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7fe6cf6b39b88cc77d38501fc1b72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89038a1ae912db187e1e6c29e5025e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db57229a4cb5d505478629ebc6281ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf39c7c1ee883d88e402e2c3a3ed435264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555884fe1709c95b1c77b9bbc75fcfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7eddf0f02dc82790571b5b8a27b93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c3b03309b69a7b1a6e2678e8946d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7be5bce14ced49bb635aaa656b085268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0472ed2468ccaaf4d641d34d516a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02e8c3013b433767c773f5d2e2bb3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782ebb4b39cfaf5db5e1d7685fa75cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767b38786c9e1e04a3c93b5eb0f3f58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb86b4cb6d7014ad5ef7381450c3ac7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb85afef15c1d7eef78fc87b595b82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f90fe896502880f4020703dff84b3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d128b30dd50f50c829bb7a3820188276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7448834d5ac1fc850d3fa6e7b3c37b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75999610b45600599e0ce7858b41824278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737472e86e94be2edbfedc532c60aa8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a0a1da7f19823a6b0e048a2dedfd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64375dc102f2b9d7f59a0ac2297f3d65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79847215b901ac67faa5e77ce3b93da1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8583e9e7cba66591cc1581fd259443d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffd7257e896ee250b5cb28ea53dba3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adceec484a7d5c0282b5d420c17a76a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69bbca9470885c1ab2f24b50d8e31e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b574f31eb5a06fdbc7028b8f64d70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de73c3a367f22b3fad384fc77511011288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca74e7a9ec3316ccd79e51051328038289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286774a3975b4cb4f7b99cd724ce11cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29684f1f492a0e3814eef44644cbf572291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75df4b5ce258dc69ceab31168e92c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ad2eefba7ab4c7c47fc9995c35958293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6613e4fefde24a7f7a90b65106e44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73ff21c52c78d4a35bd3b51cec0f5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75fea9dd92aad59e433cf93eed53fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e737d953f331d7e09e762c13b6def297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc19f2ce0b4cc4083c9c11ce8f3603298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dc55aba652ca742f8eb52981aa24d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebdd210d105c636d934838145ba0bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fb2921df93fb6f6c50c2da29b691a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901338dd83af77265e9da399bac49fd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a9bec960ae1e71fe9f3155cf739ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403d82f3d0eb70ff1658ad16bdd8127304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755bfdf8056a8019e41071165f2cf44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b884ba842d871203da7614115bd53c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126015c50e6c64606047d24d4fad1e0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af09041a2df0f4d757d62c90d94b59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3957d1c8e592fd003c0cf783d303df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4a98a2e1a47fcfc8576b6521ad4ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db9d88d42a36e7b216d6a3fa4fdbb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e941fae118ce2eca3264f58d56e932e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeb1a3fa25322e44ce48912b52edf8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f9e671f3da95327bd5d991dd5ddcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d829bb8af0034c7ca2f25d33f51844315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76309ea7f156d763c484d8250d5a4ff0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0207b735eea4cb3627291d37f4e9d43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e46e8d126b0f4b9353b92d67a59621318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180b066a029cc96eecffaabf787e3aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c287bdfa06be02866e419b7bee1e326320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0adfe55fd290c1b11f8f6389e7f4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6bb568c14210e8a083a0d31c2329d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745094d436ccc24a8f9a4209a66ad1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b02223ea16b9a1897d32c9105e8fa8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783d5d5ebe36d195f961d2a069db854325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d352b230a2839fce2e0400537571e5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeadc7088d6753df141515a5c3426a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32629e6575df8aef210b6bd024a621328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38362c94d51261dc4cfdfdac883edb0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc4a18f3fd893fb66515e08ff0d05f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f2b0afdaaf9d13faca0dd11e74882331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fac1df6f053c316e48f5c845a5289a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc18e2c442bb5dabc93dfc65d058f3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42672ec336022b928e844dcdbd45f085334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88920c7543530c90b33ed9c92f2b493335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee05639a2676a8e9b8afd07ade41132336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55becc752412b14a1f360e2ed6b39971337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34276e652bccafa1cba6f82a0e0845c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f19bbea856d25902ef227debdaaaca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efccaf633069a29e7b4fe30e424d849340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728db41f43a777693fe5271921947b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a078c8f85366ea125488818386734342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6abe15c4d40c3dbf7a57fa65476b6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff2959d524548d515cabe71e61b147344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf8326073a999da61dafb5027d0f6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f56ba20798a3c5ae01f2ca3f3222e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2aec94fd4eb828f3683d80a3931ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3ed0b1b94f5b83e95e5229e46dcd9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895dafc226b8e2de81787da98feea15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05acf995a641025ac9b9189e98924d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16317b83ad0790ce41d90713193766a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5b3ffb689c96aff0d3cc0ebf72bed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeb90f555244aee9226c4f1a7372d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94765d19a1e562890f54875d2d13cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb3a7687de5be49083c55c1d23c5e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daddef9cdfbf768f2b96c5d72812f5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f45168cf48b60aed671dc349b39214357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3602befb1e0c79137d76420594a46b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d11e61ee8d2c37aa9def2bbf7cf967359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a96c54f959606062d953f87131dd5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57071ffb6e9e9b94c34fecff1a8a7c63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1794da348c81a5de5aa6004dd58977362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164769e9a2d787080e5fc9ec4645c299363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcd1af1052abff181a0247a6f993df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae9e14799e033857ece4f158d299be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f779ecf259b6c2d98facfa07dc99c20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e2231fbeceb3e8ccffc2effe36c07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550d277b27e515eb4fe50cbe6e2e6e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e110e077dc640965f7e131cfc4fd22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae6e2aec954e389f421d04b0dedf1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076b21d8a8f16f93b46cb2f6a085a84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec502531e237d60388897915870fef5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3235f3864ab1e742d03ac7c85be6ece373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c14e246a68789158320e7f57fccf3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2b678c0f30d9e06e7652ece9f670b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e21e302b1c8888d95be1511c5da413376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efb7223b4e4784ce7fc5c37f1d658a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba4f31fbd10f67b619d39bc2b682e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefb8ac34e57bd6b697c8b4272db9fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a68bdbc679749ccccc4373b399f1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447105f6b5f34de06a879f0028ffa2d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759e742efd81751519ccda0ae9be1c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d0765eae0b3ea5c4a426713e46bc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b45740ef416477c0fe613f295eb3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002adbe2fd7d9cd2c9cd05c5e88c57af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f4e41e47c02241cbba43e9e4535f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882beeab4de4fb79e3360f510199d51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22c2d51e07d77457017d570b92fd04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316ac100363e24a2d55c2fd5e828183389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a86377afd3080a934daa91956652c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b04ed95a61a317420a42bce888fb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0316b04f17a4fac054b047cab3cda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f1c3e8bab86228cca1001066d488393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ec9d3a2080c29261d0833e8bcc6ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6a216b6afef6320dc05b805ba69ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5912a528c8b8d0ae6b576e0ffcf9c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3044e03efa1e0c70c4d1c87df5a51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90352007ce36aafc149cbae8c44ec33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd0d0f4ee35199b0cf6cc132e17924399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a267dfae17502be78ccd7758cf4e414400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bda63424cebd7d4cde1f22093ba8ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be37a64dc19077e2454f7dd4ec2eaa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0109e965897fc0403e06c2e38eee8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f659eb2317ff1b77880b9194424c5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b504717d65905e26f96b0cdab379347405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552555a7427cd815daf1253b87e8569406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2015466e3c566d91ca32a966b4a34d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103291124b3201b13626c6f6e256914408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce255291c3335c1a64f59b96827dbc9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b4e0d9a5108dc5a4372b1fe2adbbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd616cc6ecc267b82b6a21bbff9aa9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248329f7bf5b6a4a9c2fd7c7c5e7e07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa6e996555d14a06a8c635d6137126413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e43c81f8ff4ce88515f0ad98325dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ebcbdf60e5c69f4304dde59a7530415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e865b984f23343d1302e938d640d0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2696486bbdb031df51d76d3762b3517417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7ea45f61540acf6455941dfd5e330418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b662382b38df836bca7795cc4a891419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c504efaec0a42c90de3a7adae796420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc35b0e3e28119db36e0bee6b12cfd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187aeec7aa760c11f95bbaef834fc250422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17028334834300444ef9076f0072fe4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699a53ef8db6c22de5c6ad4ec365251424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd536de0a669ea6bd2070a0f16ac8da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141e93aeb23bffc74cd1f1d38c9d7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5073b2a46a8b76d40cf7f3832caf959427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07fe7014134c784dedc927d9555759428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12607e316094ef7fdccef83217e39469429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7824e31dcb8922ffb320d003d37b968430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae11c0b976f7d80ef849eec3439989f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac66b82da386cec92e41025660490c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde6130b48d758b3b335cc9d1a2cda2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80a2624a2559900b54ca658e4f019b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23c84d37a2e0fa901fda69078e4090435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef43af271d5d4b17acf0f2c8d3b98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048715fb8be384415f07955fc757b7d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc246f005903a5614c71db03cc4c7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4352d6eee78f06449ede1b6e9074b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68e4dc77297a822fe90f44737203a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582df603e972bfe8ef65ef16b7972ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846881256326580f74f17db96ccec64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db48cbc47b1dac00a5ee2fa98d32bde443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ba9d7d1c6d091197aa7eee89e5cfa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c366fb2a12e9e60390021296288a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1ede51adb3c7f304e81f5597086f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61c3ffc77887139198e029d9d2da41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27e84c41185f89b433900c8419fba2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9b0d41c6cb4be77003b15c12bc361449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705d3cf49034ca7f356444b4232d340450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94473f807f6b7fae1730babce4652a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d43c386b4f7dce6853d05ebbc8b474452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead5a2cb195f051e629c15d6bfaed62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8602cce9fe8f89d93b6f53771b0efec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe95ba047960d66299200262877fed0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebb5699c345cf3a7ece89311e5cf7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfc9657a1446d8a907a70263006b39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce945da22e8b388194e3c5157dfdca9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2ed4b75b8f1bc6c62b72cb7334034459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff904a25301bbe878e2815bb43489bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ba88b9b1e1c1cd72db684f3747cf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022abbb743e26e34c7ed426c0454f8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8d51f3ca1474611cfc11cbb882ed3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ea7cae89084ad7318783ea98b872a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55899fac357c2963266d13e04f4075465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e73a694daee9df675d42ab97f237a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803f9cbe41e39272aa8a25d8f91e3e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521fd6cfce3699a104be81c736cdc92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3087041046ebdde36633a2702bb80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93162fbdfd57ad856b3c331bdb16e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844907fe181a50d0db73959dfa8e1ba3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2608d020cc1730c36c7ffa62423764472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd4f7a3fd33aa6b4c7cb9422e15ae1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d252b00f65bfb3b32e82c08f4bda1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ce21b62c7468601e405a252b61e96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369f5e117c6abac12c22485d347136f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8874d12bef0a5b4f0a7a8e740e6df85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d449f65d899b5daf65b8ca82cd9ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f4afea4496b65f4efd7b943e04d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84e2986947009ee1fc6d712aaa9b98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c399e7fd9a3cabe601290ad0cd2391481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30f2fb8bf76068e6315f5efeaebfd7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed941990ac8685fa3d28a1863934dd6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cc0e88fc93d6d0881221df4e6ffc2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458354b6cd9ed64168d7ae786fb1465485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf8f0e1726ef7fc98f27a16a3b25ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980204bf0907672c9a995f33027ee55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01d501f292104a135f52f228ce4e48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77bcc3522a0b29f24e255687da71cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852531e40264040b76f4bff2f225fe1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74cd79707342a2d5d00462e72e683c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27bd817446cabc888b8bf4d706b1fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08233533be032182d6e19d2384005dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4951f625aa2197df3e38670eab72d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04a027296ef95d84a33a4a6d8319a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcf76cfd1c714c6833bc3260841087496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020efac38040ee733e241729892f8b68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e86dd61837d3e9309edf50981ef7cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83f6559aa0ca1ee201993e30efc951499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694abb2bdf2b725d7e575c65c4791a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8ddbceda7a202f184921c0cd733f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3657915ae69570c426cbce609527cc9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e4a7f1bdb1c8f9c50cea00bbc70ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdc8743ab67c41314f0f7db2f58251504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590446bdf4cda25f60b02c43905f1417505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62db1e4d0ea2730831ce8f16f712c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6363049c78f463ac5e7d821db44ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e99c4cfad7d7315b9fc56439e1f3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f513722c57dddfed8b26681c4b1825509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade648a8f69afa70b5eae9b7c105dbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a33675d5f3d88d40dbc6f2561b0cb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57caf79d044924063292f05f2034fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eef556fde40ee7d6e13dfea16906b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5c3bc206af9a2bb8cea8c3e094ea9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403ef580429701348c053b0a0826ecc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95534f1383b9365010be107692c0284e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b58afa9d2a5ba2ea7dff81f2722efa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c734146dc7dbf0018f76dd499300497518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9588af7746ddd6db757f7e8b57fb3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc72ec0efed96ec9e7caec3216c64c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e45ef7d4bc4644e005100c270ed3d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d7e3e07d2bfe123bf0ec8119eb178522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16c2727f7a0fac06314e006c549e9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b644f8a8a54e4826b53aeb714e6046524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9f84b43ef67b6ed91201cff7eacd5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c84cd426f8cee7d5141f25f8e3eb15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a7cb22d15542468ee46161977dea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a387017793d6a6fd7e94414577097e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557abd3f941e062f9ddc1cb892783cc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cdf4895c06b01aff167f17f4f05ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3666848b75e471c0760c22f6631368531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c72839683a56665f8d21e3cf11d6f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b129e7f49ede6622e1a54b5b5773e96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2f01978d74c709284f95801ac845e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99125935182a3bea966a35abab059a1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8394691092f318c9a9a41239f1524536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6244404e1b250fe5f40bcddfb18b7d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02bdeaa69c49f925da56088bfa3467538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeff6f7196b1378986982291fe0b01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91923da94f467fcb2df17940475613b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf92e1b5d68acfb95db64cc7380815541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247d92a325f2714dc8d7fec7faa39fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fc61a960af1d55dc0fc94b6cc609b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df857d5d549761b1e8b6a0a33eb6b089544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b524211a731160c415efd24079b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f05f73fed2d41f257cee1c347e01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8c6b0d9e60c9af02f19da557aeb78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cac69c93138e7f7d038e14ef95694b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba2294d0c0926d2b7672e51df056fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9b877ac8dd368996dd89a67091e74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c3004e18813c36a9537b2d45f64b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fa0a5f091cf228ed3875f1037428f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9a52c853d2a26f40d45e41030582a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28e5f51e91f25f07a5177850d49856554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab0af223ccd0e93d2a50676fb69137555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff49ec7ca40f487c26fdd6cee4a649556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0586a269d0809594b609048b824692557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e81e53ef41ccc4ffcfb4c82a7fbc5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d14e0eb944d4801ba8aac7adbe7c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061abcd16eddb9f69404c7d250fe081d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40785051cb6f4aa438e403b55dbe11e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062906f91ecc6dfd7916c80b06154b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ab4f6afd3d7a606c502e48f064cf5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c325c9305233451b94a86a0523aff2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb4d64f82add24277d842306794ee2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398ad900aaf7fd4dee6a319d015d9ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734d713ab3f83179964d7284ea10750567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b686a232783ba6a8eacf6bec14512568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a7aadd3278db82e099e2c1bb77826569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6407527ea471810e149e4ef7cf1c694570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171629136beb2fb7cebdf6dbcb7345f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a18005d8a207a53911ed567b689dfe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce743b3b72d661e4948198f49544e864573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5139d325b14542fa75ea15e8e2e125574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6f79c3470ad09bd21679bab8460ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e98ab6930f317780daa0506de92ea1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48e4e9cb49c2de3f289e8a829b7e50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe4fdead21b6599919f06b40f094ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26d3a8a40f48d4f0cbdd5f86118899579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776103f3a41541ea1af228a8f164f9c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e0e977b97a327a831c50159e6c12d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe8f64764196ce625cfb5b1c7799d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b43af0ca74d3793f2739728280779e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269620169de2594dc4ff0519df60737584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8feea8b838f89cb1e115d562219d74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c322be8ae0b01eb0a13b40da8064bc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a8567f45a55a161840eb7f4e1b776587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120e7d51ad4669bda17ae3ec0fa433f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2e02c3b890e2c5a0da15e5d1df0b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98606525209745530f977176cc99ef76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e725304125bd88885f3c3fb85566f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2cd4b8b336c19b7b2fc5359d76634592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8767d009301b4bb5dad667a0a4e52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671854c5e0180191215e02e1301d32594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2917e5973f72203ef2406730175efb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0c33b888f8826b5250efd66332343596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251624e10dffcc4d4fd2eff8482ad53e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f091c87bca63ca6fea3cbc39124d09a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070811567505462117913841aae76402599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf2f88f7ff551fc50bb89038996188600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ff77e3e7bc3c366ba5fc4f6ff0d28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b52da8e58d4b8c3506fb005939c61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10fb418fcbf86170bec821344f4695603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0489dfda047213aa6bcc78b3b6736a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf4b08567ef4cbd757cf5f0e8639fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591bee5b4a4e698af39269bacf7a3b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418bf95fd20f38c4630ff00723cfe6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86990acca3224795d4c6f1dd72f44c18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933521bd3ecb6828cf02e419d5de581609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0559c949372a3379f63a970357978610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d96d90501628d5e0c7d537102d1f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6d833a1020b30540923908e775c18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51486811f14abcf42cee18d169c646e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0558e5f0267facd37fec9814969b538614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8bec90a4af9fb7ef6c3f54ef179bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb148b1cc9fa203e2f54c9c95ad8ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d9addff11e939e4a6bd1261c5c9e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405ad2006d07d33e1fbfe3b1abb45bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8e87a14b39a968d6e51160ddaac61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63e49a76310a8bcf62e2bfd4148dca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3b212a9825f3181150e2cd3ef5d5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96504adde2d50c42594f06e83a18197622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1c4e6ff905e6c620de46079bb0630623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de2d402b924f6ffeb897aa1a84516d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e2b614074e5165cb69e89437cb6c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec4494558373b85429a737f9705421626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6accce0c7f3810d0b1596799b2a216627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13816eb884f11c3661bcf41d48a4beb1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228aa3ae6e5b05234ae7c7d86a02357629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef91a84133dc3ea3fc06456adf80a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01046a117ebdca50138b0ff6157331a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2954a7cc234d37514ca3f217ba2e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d9ccb1d8e5c665ead100ad10f31e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17986feb71cf51511a6251571b09ec0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9524089e09cd0895449e49f40825e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480a7ebc2ba6f9b5f9fbe3f761c0b08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870976b17c8017eaa8862d66e984814637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce856c9e34c246cc7cb723a265a7e84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf720a990ce7163ca0ab6296f8a73c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf105c104aac86cf3f6e8da678949796640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb19aa2b33555e48991bade9cb87fc7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9e802e59357611848f864af02814c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b3ef3c8cfc7f2fb3492a24ae21e3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275e6ce48a6f06721b32d206df5c274644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ff534f3d7b5685558ef888ad7b119645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2e70d489164f2fae3bb54e02cd3db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df576872bd0c75f631219010577a1395647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475946a2b779e577e52569cb089ad519648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c8f9c3e2e29b5b076b2724f0c0ac5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e0159cce0c3401d7cd4235c45f778650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88453ce6fed730ccf1f14b51779f5359651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203c6b9e08b07a77e3b050abb2a530b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b0333207b26e1ed2c312ea6aad5d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501c1455a45d1c1a0cf32a827e96a83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e45e8a75c55de40fe0ee27c358acd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f5136242f4ff7c8577a223f805441656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41defb5ebdc8a023c9f6aa302de8dc25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d789332ebce25e151bfec6ba3a7c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a16874038151b4b206ab556e9ef1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1cad0642efbc08630d5781c6cb3a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88919d22dac942ebcdbd862a69b6742661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560c4587a14c8bed283e2fa5d46e0ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ff663da757fe806209cfe892fc107663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ef852d9ca340960d8825098b44eab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0316a04c4a160d1e2b13034fd2fe1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfcb6cadf606a9dd110f3d7ec446d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4a355964738e16bec88e9035aad89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6413d92e6109ac27e8afd261ca26e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81485e45c9bf5f99234ec0ffd521b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8652fa879a292fa7b4237214c73af7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2579e6a62d8e65c366c7c8fb1ee77ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261b4aefde6abbb6064cbaf3956bb2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eef8d3df01ac60e29891657a72c457673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cb5adb4afeb4205a039112d4e299f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef47d3af202cb6ee6e4fd97d0abb001675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefaef73cd8ba332e7525e8614f4755676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6ed8ff01a53930d022a13cf2b8b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdd1c5e626b598a9c762d67bf6598f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed01c7b4ffa73f13b23df1227f0a494679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee52e9199c894e69199b2be7e2c606680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0cc26eb098e395466e566e4e5865c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e2f2b98ed63b23f717c849d6212da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d78b4ebdcb0e17702082c39eb8eb42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5596d4f157db10102b1f379508ab3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0d03224b5ff09baf88f483491727f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f8d8cbde2edd4f1058158fcc1b584686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56da7af95f6a489e932e1d9722d8c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999be4a5ed0ab053d4632b077531994688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c564da4ea9ecf05d1707e18a4c0b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02626715dbad4b2184e8af143823373f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3df9b34e7c5937c0b3c690407baa77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887c177b59199c4ade269d8252234b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411f53f9be4a94a103494b2820190ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc8189f8cbe28e2a9932ce8b26eacb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e8eb5e6afb381b36ff386e4bbd4ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b248e5bd17890cf677f78d2e44c7e12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4f404c900e3ae57e57690f17cf432697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190e658e3ae4afb9b428a840c9cb6c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73011385b751f1fdc99599ad449e47f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b37fae231ee09ea73122bca418acf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48774e432dbcc9185e5f542700425631701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95e2516b2a961a7e517199bf8d33d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67af3d37035676dea680232c498bab8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a57639f99e43cb2ae7003d083371ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ab298e4e0dda7be460239a1805d5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434a1967919aad759c8916d440a82b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaccfc58d08c94f69ef471b8f516ce7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a863692532f6af28465d6fa1522750c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f38ec49d0564b0d3395c382eb7384709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce766b0342e1dee0b85473d2ddea9966710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36553427484f53fe9376c1355f935050711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d814fab428c05b62211a5cea42ad7c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b27e23df4b4c4abc57ea7b143a610713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582dd9b946a5e135b164c15753c5a7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954565cbaac3a32856a2bc718d2a5c8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad94b0689136f66a7b27a70ee51599b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf008903b7ebee96ca4e9aa2b03ae1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf1cd44a699d0010e6a7d99be63ea3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256c58b7a00fb5fc1b103adeb88bf35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b4658ce5fb552c0dbf88238db8f61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c78a581bc3a8b2779f2521244ac18d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aad6c4d34a2b0dad7c4fac9835b4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14af8d46c0f6f579e53c2f867a1dcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94131d39b9ff363c44384e887b9cd0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d24773b7ea53d1a5f7b15e41b1dcb5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb412adde390fe81cd4523ce81253d92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd911f5a64ce6b626af531f1bddbf00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e82d17085f027870c952141dd12c33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5d3a15850c6c66f759495e30cb794729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbf8b47d675454e51f0f22653de88e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681025ee8a9a107c5b8464a98dc98a58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d10adfe3b48c8220586a6312a0150732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5591258afc1aed24696d2232ce657a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c09bd3a126053d553feac8a4523aa6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8bade973d5bf9843a8c479ae1f67f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f977ba99510583b10fddd033ddb6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b61161592a46678b53c88460e070737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d07830685b972c242cf89066da836738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2511dd9e36ac69a9b2686a22a728f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481aa545ca12d0c9c13306ca128d8b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5612752ff662aa9561f391dce35b41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b937847c1633de72e1dae8a194579e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158168de69de495c741a265c1909f106743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c0a59b8008bbfef5ebc8eadde5319744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa317d2ecd3cbe7fe38c79980bc3533a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f949a271f146000f771fe77f7ee3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d37c7eb8842611c01caa60540e62ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbc7f2679a86ad19d74bb40b6083ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e346b6abd4b29cf4b029acfa588fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a4c1e04c6f2bf437953b56e5109b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f4ca0a55e2b84f5d7619c0277ed18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eb48196afadf6e3c7bca669dcd30d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806f99e4640dae6657bfb6531507644753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde339cf22f3ecde69e1bf2fce3d4247754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b093159afab4dea05415c748d6373cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46fb47626ab8a72952ae10466acece756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccfcfe14edcc5f10940ff9468c781b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82beea6751d5f912182fadb6bbd88f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94853571281cfd06136a56623c03340d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f992417d87e743c669d2052211c0b4c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f1d58184433e6968b5c31aafa6738761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82284b113886e480140ddabe461233762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f24f98756a5676773f26fd776fa53763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97ee8a4d0cd09c0b6fffb1f2468f65764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027b3353f7ba38b7737cedf5e4511ac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4e65e4072a5723de2a15b4f9de02c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f1fe648ef8a378170966cbc5e4c00767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfabfc1ef1e31a7776ec17caef2c99768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb6a3c6ce02cc025b3cb1fddd3beb0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfe4e9456815598002ac374e9b76ff770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694b4dcb21f6b9cc56a9068a6aa3ac1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d685859e16a29e9f9e128e977f5f1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054ee199d1937b0e0d7e9717f5c27b4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5feeff461dc53706e4377b2df78f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf90ae84876e1eeccc7e13076f476d4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d6a4eb0100de3414d46fa007b850d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1421056cc05f6a7af0f25c254248f7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1adc1701b8d4e1ecda78868e59525778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10182275e90c68ff0b52b68055f10887779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5466e4c1682b23a7f1430718b805bd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402e046b18d053f6e4d348c48d0dbf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fab4c999796d6efeebc5cfbef7b64782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc4775d71197afdef714302e7b227783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae03224ce09b670a4dbf6ef91b13597784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c3de6a9aafee173ca322c8214cf79785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b4189be3d33a5288e38bb0d713d8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b65e0aafc68472650c9ea84d295b40787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6cfc6fa188e93bea17f7f7fcf7209788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259696350e6a9cc88e6073011133ce6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7cce92e41d41ffc3ad8a28583f009790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7619fa36b7905c653873d75172b406791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127ac350d828db78b478762dafdc2e4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dba5f09964b7c1adcf776bb7cc77f4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c729915e76db6c9609a7f5555bbf2e5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84f3d9f0c673e9dfc4eb5b74184c2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59751bd6b83ef1d6210cb2a089724899796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b6ae8aa1de2816db248918eac42d8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecfb2e0f754716bec937f4b76822cd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea6d96ced622b6dfee006660a15572799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ee85aa3fe84fee2bd646efe8608de800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b6bf637220bf01abe33b531ddb983801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839177c44a1990d2166cf073418dff40802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419d84f2b8143c8f6f0e109f41dbbc9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c94c3777b44548c5b529ff58fc694804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb0a57fc6c4948009d638a52bed912805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0e7d33caa5f06d5724bea0bb85678806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596b6b7d3062b3b428a82e3a96e0bd2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15c4ff3f03135701239e4443de2c8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b799d0bbaf3a7e0b503587a3a177e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90058448f9eee07d0dfef0dafda2d8cd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea10aa06b7d7c82c8067f8c6015fb54811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaed72a5ddc4ed752a2a1eac3e92fc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b37e73a7f37128c0c8683ecf58e8b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7d28f7cd8c8a04a4bf553e181688b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f50e996318f3c2a6e12c915257a51815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343a28eb313d5562f6b76216799a02d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eca3312e73a57addbfa274c5154be5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8bea18a68375bc313717491c74dfa818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32fd56638ee99b29e60423380b45fb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b2964846a4e0e86316966a4bb95a1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95099f4d78372ef5668a3c061f789853821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6b4e3436861f405c82d97fbb2fd4c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ac0f99f7e647497cb8b2773bb014e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beaee5c550e81aed68a16da21957a0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e60fd375988667226890045152974825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727305c9af2a81f1756ec2be91572fe9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428bb1c89887e47177e71bba6fba848827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949d1c511f1391735f7d39ec2fd5be828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180632b80fec0418f95abb3fcec200d4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fa04fbf9b27cdc3c3fab4f7bc7d35830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e4cf12dbc6cebf936be6c4574df97831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887805adaa1a3d20d8199f1f4d4e30c3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d786d46a9c65962cb58ba1ca09f073833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f4f8d5f3893841a6b9d1b41db3b02834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318c44a311dfc5f5684d433a6afb9ac835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06eef13fb1575e86f12730e4d25bd5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4b24bc2450007553fe6200476db96837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83d7f96592afef6247da115ade7475838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6e5f198c8d7579a345a87833ec96e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525dd427301436157e835af99630a15840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ddbb693bdd74c094e63c7292402fb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b500813438afcb61dec9a7e833d29842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b55fcc48ccfd632750d15b79c0fa02843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7274977719dfb56d63439a98929ee844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b6c69b09008f0d25adfb872febdda845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53de5b518d06e3e2423f6743c0321b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c39785f688f94b821aee3ae388b65847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2340d28c3dbafbd183ab42a5b8267848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d1d3966654063a3997a93e015f963849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737acfffa7ed39c023ecee88e5cb637f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407122274a14e05b724ef5aa76414951851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d95c81729ce6c9e721cc936b3b38f2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd7894ab53c265e6543681c914e617853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c053880f350b58c24b6e829e4f458854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c822cff1f98c36afaf397f8042e81b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1d057d2601f7bd87a4146d799484d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace98ac31c2731fe2144dcd21204a2bc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600365d35a43ee7bdc2308032e489f84858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4a643a858d00ef67eb68bd53e3ee5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a502fe078da40572e267dc48969425860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335c2acfdeaebfad995dd4514b0fe3b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a000570ddb6055d4fe5e48dd271c67862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c306e25039d6aa48f8ec5a0743259d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526dc6f405e2aba2afaa9b6e1c91538864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7721f704738313d850b9d6b48488b10865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bf3367d2b96de81f71dd25f3ecf50866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60d35118a401cd6917849eac590d31867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef3ca5aa7d671d05885f161e9c6c48868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97091c89127433e6aac0f2333d3587869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d5132e10f2d0602948c796e600841870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db019cfe5c116eaf504b96b251bb8ad871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa280359ec49378818b9c8a2084cfd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6686d6561526a7378dfade9cc9c95873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47170095af762623dd71673c35b2af35874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a2bb3cd767394eb20ee1b7c2a6b8c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d0dbb67049b1be8f87abe9d3b27ee876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e96d575b6524f3cd6523a70ef0f057877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64c3e911408d3dc768a9de75a5c29f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0d2ec4cbd4433f088a7ff18664b7d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c2d9127b9fde808256bc030a8ca41880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d56e5a241948742f492f594101b8d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ee355da84df2e29d9a34ccf651fc9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e78335299d76a29452837b8178bffa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31d7db0607efb1b8298c7b5809b565884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116d174f63e712eb7808341a4fa07e6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd036386159c7d504efdc70864d44a0f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31192bd23202f552d6ce0144d6f26bc6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4edfa18ab1d95bcbb171a09954fce888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575211b3199cbc0ee5da4be48a3f015889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63535d4e9522fc5724fa4d8d6af33ad4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d419a8330d1015856a825dc7e3128bc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab42624c6c9b517285da7c60934d7d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a46809a6508e81efb6d3ae890b0397893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be401ac31d9afc8917e1ce0a3211987894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcdccf37682f7e7358e5ef50e0a655895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50419b6786650ab48c89937b70c0e45896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ff5196a24da2cafdf4d56326344ef897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc279d28b9749675b829f20e47dc189e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0270aa6c407b9b84cb7140cc023d6a9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60713828014797ab695fa79f0e17fa900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad244f0d913ba3120fe5aef4fb048775901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e18d2bd5304baaa4f99a4af80e2576902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c689024b09e8e040b1b60c35808e68903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c72088feea4d3f98175155ecc74f0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71666be56910a933a24fa12e91d380905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc76a698193c043700c089af37f154906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25932366bc6473ff02b2094fed5ae48907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6d86c9a72f42e640ca6533ab085e2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b96016cf6058c68a5ba22f86a461f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe769c509938179b86beda95b7d6de5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028030e881299453d7fa709265206dc9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7c43a88ef1a85d10f4e518d235623912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04056948f96fdd5e23c595d9ba0dba913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373213a5d56a0b5ce6ea7b57d8f2d0e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8144b60753ed2457ebe923853d96d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b14c8c6fb95439f350e92c418c58a3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d018a744caf4117b7d896d762c31eb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e341073204a06a1610c77770419e201918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65991ad4c26288f431b1178511d3ae1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ec724bd6dde0ec726b2c4fd9536a8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9eae716f12d863dde742683d05de3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9834a68a00c70449568aa1f712df153922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198d97ee27809c3c46180241df010d7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef9a0f86657b378c329d69dcfb8f84924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003fe4f018cafd4a950b291ef95a66c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cc94183ca6861b2bc8612cb8f2398926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15b9a1ab4eb3fe6d038f25bc680794927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c1405dbedcd8cddd3597d713be0d5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea436c2a8e94f68d1cdd518dd13f167929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8423df39fe193f5f6780e339eef4a6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36304a079f782734b964ce5879f64f41931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545075f682f127001f08d89545f34352932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2456ce7d49750aa5eb63f6471f56d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb8dc76fb5d83d918ec58dcfcac39e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc674f93598ab65f7275c38187994b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3967b259c2f75c75d477ab3aa457a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefea8e9ff63effa1a8aa740cdaaf5ac937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd3206e4ac3e828b51604dcd7b44af938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8e93c92a23f3bb0875c3ca24474ae939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759f7e677f4ace036f0d523bfb97de6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448275efc59d394a1a884f5da1046c9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2922bebb181e34c67a588292d31f1b3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806c6a414410314e358cadd6ba91703943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40e1aeac6c48012da9cbd818ef00b3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b06c7d4bba60951eb5f300d8ed599945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33745e0f9ca383121820bef77ec2c85f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b003587a75281159257543bc1dcc9b0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076562508133e04797ad776bd42e6fc5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d1a6c802c2d44c792209ec2fa7f92949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c0ceb500dcbe2186c78961373c487950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad532927748c43748e37e5ed111e9e64951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff4dd4ad0947e197726be03dfbacf1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779824348661b373e4831d2b97c48a9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904b41ab17dff0e3b1d4bb373ed8241954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022607bf40b7f71605099e32bbc88ef955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8d588dee79117535e0db656e3dddb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5f2b1b6c5ef8e1e5e72594fb5ff24957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfa438298796881ebd2564c077e3fa958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a17ba8c208b4c89618893afe41445f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd3708dadf1547262461f446b32967960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0f5fd7ad5945de795fe6b42e5ceaa961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14973603f01fdf73715372cd512afb6c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ca0f79f4f0f9584314800574f4bb6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04afd578b459cb41dbd03cc30edc1e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc42bea38f9a6caaf11c432965151f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199224f214485a8d9bea02fc5dca8cc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacad15470b8cb53a945938c06f5bb4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68873dc773a02315d5f091f668520aaa968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47489e5a83901668a6180433e72ce48969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c896da923c2c44e89899c6ae13f79970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b9e85be5ecbdc659dbb0790bce5ce971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e6d4e1633de48f594cd09509647c1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820fd5286bce603870fc4dba8b053d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68a9187497234f4cb8b4ee56e172e0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a194823df706a9c45bccd2215ce0f7b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c98f96caa1084ae2eaec5bd9efd32d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396a12103c952fc12227588eda46e7a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129e648720722a63e129405c351b0d6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8884527f33f5bf18ec83677f2a040979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22968c2929a81da7f2b000390967aa6b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ba716fc5b3b1cea10bd42c23547f9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222ebc21077c488aa63ddf9deabed93982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142bc19a5e638f65dec7ab06d609087983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746f57129654fc296e297f682dfe313984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0f9737d50bef8e85a838aedd8cba2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268c0c7fee2f3ad0b020f213242afb7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caedc0f21f58dbae89349b454d4f368987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ab2eed60362689add0c69ff489055988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc4de3eb31e89e99142668c64ddb2989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516a425f5dc8ca82e8426e6c432e10d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34198f8066132f4f0f6c21aee8bb8c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71f2003e2dfb772329ac71a2ae666c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72fac29b0f45ecb36de190c97c3073993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e699a63ed15e1e8dfeb2dfc1d9d661994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001529e83fcee5675cc00723d9e26248995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8c37656dce75744589ef692d7b08b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1bf36d49b4bd27b9709afcbf10bd1997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffd2768123f91d8f26139b1343d6ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c443d7f63510fc86a83d91e61558c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf87324af9806b08bafbea152f16a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4281fd4293ee4c26bf2076be46c914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb8776f055c8ce8e7808db604110965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae682ae7ed406658cee38871df95ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a3f4b74bef9716b01d7db4def15b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06d021a72feed2b84f02808688edd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ad640f2b8530e9a32868fc223a26c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ca19a1b5532d022a10fc1c8b33b4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd30dbbc1c77a6669b2b866cc6cb6eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b0d3dc106060154173b598d12d5a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf864725ecd872fb05434d82dfdbe1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac8b914d4159871ac731913c7d855814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1228a305cb59609f6f230504ca9ae415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd802cc4cee7d352eb9f2316f409d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d28cb9efc53b28dbfd045b4ca9cbc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafbbf165e36ac2b4bbfb92f7ea348c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c508ec5875f2580ac33c5c65a3f38b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6da5ea6cc60ce49f80920b971ae31420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544513129b1c7142caa4455dd66548c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d10d672c11d0ad28325db1a4bede422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd5fd5397257411b91d577a26c8e1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42438b5883763b1f4997880d4c4c997524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f85fbebdac508ee07bcddfaa602e4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89501fa686645f77b1b874a79c7d894d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8c04ed062add7fa5feaa63435592027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a736e19716da4eca30c0b4cb0a1f2a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd730f2d69164d05af5296d1ac49bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36abd2720180147b9a865487cbf92f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746aa93c4e0c3ce96b8cedb0cbc50bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd70381cab995c84b6bc01872a80c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69d712dee6f1b43f3b9f53d9bb8c3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7257d7b5d78f020b5b21b430e8b338a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804dea291f8f97be9ea2269ed92d8a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac576b4e49992866c900bf2bcd40737336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8256be418e4ad84334abb3b64eff9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee3be7f5fbcdc76ae8f7755188913238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eac2121aa5096279352360d1d35b0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dbf618358ee8007c612a5a221516940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb98f5f47ee2c9ba84a8269993f07441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102ecd314076096ee803cbc4db970dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977d0bd94454aada421fdb07334fca243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c43a96a2f61d1c8413f589d8f6d8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43140bfcddf07d290c8d7e7f2b5ce13d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121de04f3d3bcdec19a095374b2fb7d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c05b7a1cecbf4e8bf99ba86373bf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8d60a385fe391058c4812fc0bd53348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befd2871e2a091ec75cc286e2bdb7b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834cf9fe8ba3fd4584dc16c8c0b04af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896efe4eb9f14ee4bd749db951f057c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2e5191b26d94346590df3f292afbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7720cc16473b4e40c9d5cfaf4c647c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fc0a4171365cbeb38c5dd747aa97254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21121b422a6182b43cde4547fc89f4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04935a60109e8f7e6f4e07ffb1785f1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eabcfcae73e80affafdbdc1872f46357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be21d31fc49d13d200cdbe748b8e1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3108a75b6ebf337fcd430f6bd9f6f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b728bcc49840e8dc3a49e5ba3167360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe36fcc5a23dc0b7e34cb65227abb5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f041b850880cf81918576b03cfe5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04098985a10441b4c9343434c81e819363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290ef5bb0a3044756a9d3ddb35aa74364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57808928d3244414c25657fc30f5e27565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e4a05128212edacf0d66acf8ea69366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd406858cafe66339d75242f0720dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51866ed50d5ae7ee1f87568e68458fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32aa2827c72178e12416126492f55369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a609a77d2ba7778e32635d1f9e151b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21875d4552ebfb61e171593a89bfeb2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd94811e865bbc86e9c19ce3efe0a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665601aadbdc8721aa8c5da90ed65f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201658a3fa95fc08e81a54db99c7b0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53acee7e4849ce7857c758d1548e93f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186356566297342cd32e8c064b10a94376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c8204ff2c75b035b4800bc1e29eee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12154026e29aef15fb6f94bd4b224b1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c3d121d7ca38bfffbd220299ba33b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484b15d8ecc1573836dc860e89b086b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21f81f45eea8d4d624572796cc3ab881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334386afe7c817ec122a652197a198082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98f5d4b9b279d6e911af754814302983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda50872633c1d55653946c8cc7131584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe956b5efdad426c7a65002d313abd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782e46747d267769ea81a5db21d986186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14379936dbdbbc591244387fad7ae687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477653a97ee919e044afda8eef1e24c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5c8bea7007f189f7e98f5d9fad1e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455bc8be8cca1a8d6d1baeed448633290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1b8609cf3e3fdf0fe0804e122859191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f93e3a35911e9ee4e87e19beedbdd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bf8f9153cea39b1c9e4cfae7d261193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04696ee7d045875e7ceb9c1346d8e54394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da92b7c79eabd3e5df367224ec838795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bd7e0e62cde576a603baa0a6be62996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a260bd3389a55f857ea0f7aed59c0ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd005b6bdfa305645bbb521699d055c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfddce109eeb453aa3c7aeb271160c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5fb64489e60f119211abd608060eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac849eb988eede2a8f0053dfe1f6ea4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69608c08fbc7e3c72aa2d9057bbe9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fad54fec8a8f3afb1b6677883acaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d121e7145b4ff996f203286d7b5002104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cd55a3062844238abca0fc2b41260105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19539d899e07bd8663c7e89f9eb5bed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb093787098a514135f8e4be74c0a494107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa74ac3a4724948e93972129655825d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca2dd8bdeb314f84ba8c65160997be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63d8d4f00c1865c9bc75fef02c96cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2ddb9734c142a0bf74dd841159545111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd304acc165243b9032f9731b335a56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b32055f8033c769d15cda50bb810b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad0c116f7a2c8e93e6a209abb3f694114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31028950e4389e7ec1a671190002632d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38e624e8049e4a455a1f9c4d0632ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783aa58643f93570afbbc2234f2a0f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc52b9d309930907be24d20b47e76d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7389b8f79ad49fd2f93d233fe4cdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f808903c6b8f4d2810138a782400e0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d3d92673f2b1465e3b7f4e852d35a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a35956e4567447a1067e4f366b459122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df3e07e1c7c5f1e206539d39f94594123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2785e2af53ab9ad73af8d28c5dfb5c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e6a0465ddcabf1c49b5b33ac6a525125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240028c803a276b75d5ee384038f24a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cb55c976df258b68e59e405027dde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60666d7dbb0685b3bc8f50b0d188a6b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad49a401c9ed85a7f38dbbb0fa7deae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602b66dd4f2bd43adb68e5ba58ccf2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932940fdb119105af26d5450b0e524e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fae1ff35963d81f11e48ba9448ba7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480f62f3101a4d9ac97ac83b48ae5b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821ce535e73183c0a9ccfd83ef3f8c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56d191c1e1af6aa399ba4e26e4e825135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadc35f42650be631b722c3064b1b4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2f3e9e788813861c33f453bcc36a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67330095a51253f8d5a181e80055574138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f263fdd6d92a83c3a02142f00065e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414ba2b4ef6e460f82b79848a1abc66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc128307adad823b89f33ef3006f05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ee3cb4f52041e48ff7732bba6cb89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd9fd443c4e553aaf64bd0ff46cd80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9269e945a8043cca6553594b7812b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539995637a0d9c95f8d0770c2eadb227145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84813cbbc91b1c1fbee4e7907367bdce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f434dcc9de49b53fb896d7719728125147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76967b5a434aa1ae8f7bbb71d9bae4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b661d9edd9934ea8bbb7a4840d323149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d22e6738e897388571f9cf98dfda7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90b3cf02250ba659f348adc65a8e75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4081fd456288deb662049df0d162177152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f64f267bba8584b96cebd64451b08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521c2d8921639245839bf68423bf5e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad55f0c56b96fd59b03225d49f2411a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d5b0b22b30002664d7ced81a284e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cdaf9defdf6b0bdcc3c1ef95c3cab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeca0fc19bcf20235e2604cd736234d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d606028488409b4025feaf81a1a8a1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcde84e804994893ba77321ca175d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395c8c8228f19b813c3b47a36de55a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d401b66b06e1b7a54bf524dfe7086e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8007ece6f03beaa183dc038246f04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798380cae39cfa6b0e5c9ae76512408164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65acf466bf8fa396074d47c3bac2a97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fe79001d7fecb52bd201b3f4f4de5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e982c2858cffe94fd6f72bc5d7dd27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd291e9a9a2dc353f5f007c384ea83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edec7e6fd6437ed170e93b61c89a4bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbbfc7a6f3d8ff8b3ed576712c3ae3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec13a80a83d43135b0408593fdafea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65cb65d213f0300e7fddfd21d5b046172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6e11306dfec5e2c6742008f99f657173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46080204c54921d85e229079297c8bb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056b78538d5d81b0d43496b16893c87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71395e1c737dd118752d79912a3ae958176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3e4a42873ce66f8ca68b198b7efbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeb0dac59125ff806e23a1ffb785f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2552f7a11dab87448a744b8dc4d815179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e85daa4f9573f5549a711e8858948180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f62b3b22a3bfa1df986604cb89820181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00402bc750adf5fc798ac1a9a5d0ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fad2b6454f2cc63057a68fce8081ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec880d69df42f0bfee3b8be2cce8beb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26231b43aa8e25fa2bee5832b308a1e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ed84a566a77c4e5e64ed8befbed94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d872b93ae36144fed8a57a40d33d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baa8ae51b40178eb957d76ca2fda30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e52d8cec80cb3c3aba95131574d70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4a7572e9684b58025419ef28cf6e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eff0c82b50d8deb0ab9150b45f3cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a8c498c83143a9628af9ca5d43833192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e82338f09d3cb94b15795424d5d83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970121d3af33627defd47817c56de400194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d0e0a6a13b4f7784aa700ad0ba7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a61f98ced0a33433229490e83452f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aa57ff8be92e04b3c00744a2b2893197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17f12faa5e64e6759e0a51c2ad18a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f9d0fdf9f7a932873dff508aeb43b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349fc926d9ce900dee648a4c6cebf27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b14b16c25935473aa1be51a21d59c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197fc78c984747f053790a037889a9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2b7211203a39280d71324e2f5397d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a162ff119db796bc4e059ae5aab9d5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb588fe660705832c065ee8651adb313205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061a398bd44d6974c87d8ba05c48f2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df74080126d3ebcf9df93a639232bd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03c43314de5d81d430f35a8df1cfe4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671d8ec80442907aa3fbf857558f1f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6298ee7937be854f93d8e273df54b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803a79ebd47ea4b70baea13c4258d14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac4109673ab5f83b768f341622c934212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b81688f8abda32a5bc0962486ae49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fec7d7bd8f8b7ae3940f90211809f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849a880927ef040aac6805d45b71e6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf364a6e07b44e38f6630b6dab15ba2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9b908350c9679830589d0e1199dd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cb96e19bade35e10e4559caaa3f63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924bcfb81cca0ee67b8c290ebc85d35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb071b4a3886e9f716a6407f031b99fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1d7654c210efe13d61ff48e3b00d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e9cbf5639c9838ef1c9ed31b26352222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8be6f32e92d0980f587d58ebb6d40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4b242680eb3ab9d27a9925f0fcd91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf580fdbcedc99828a995a4d9ad949c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8152a5604d9b22a6789dceeb166ed9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878dec8aa95be0a0e28e247c7ee0a1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381f064cbafc44687fabc1bab87b5ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aef7d985ad992ff9bdb2e15a33216229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea717bfcd15b7afb69109124d76b2bde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b15f1a538135179dd343602f6d192231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ddabcbe713bc8a39cae3067f4a16b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb3d8a7b80403e4396cc90df51a5c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cd7c9037d4a789c85c3d72299628a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f0be5bedd5d64ee9518d998b02319235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b0eb42cc937dd07bf039ca79f532b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beab4d6b6e64e18c2477c9b9d553792237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07985457a99181728745b557fa4427fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a36e9585f1966f50dd6dd7de76fc27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fab5e84c9eabe4d981f944baced4f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778b4bc12720c83941bc07a7b886d87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d665122f7a853e0b5652aeaa9e88b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be630e2b40cac8b037c6881cb90c55d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc2faa9c74bf78f0f863ba41936c14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8029f7a374e1d227934d50540d6e7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cd8e656da7fe29b95ff169748cc58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ee3856ab7a9f17f983556c7c825ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ab1b9f4c0bcc135bde76fe9169744248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eb2ad4172e8cada65bba3048dd2c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480cb4489914120caa10fe10e91c43f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a79339e2fe875e880067100af6f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb0298c7fcf0abb41b0dc8b0686fb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424a304abf34e8bd8cd4d7778f8117a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ef71e2682302a0c27bc11a7266a0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f13756fbec37593c6dc1225ff7e26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f64d3416e4ef1c22e1736cb0347494256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a49b008c2af1cbda2cc85322334293257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87714ef2733c315fd59867c90948ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44e86bacda8c9fd739598830755582259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552a8c69adb9691ca02e6041871e6b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d509c01d8751290477677ab8a75cbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699567d5bf2739a708d3a1e6f388886262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de594db243f84f3777f8da6d8dcf845263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89574f2c1b261090be85f5e719e74b4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55975c91b26176843928d6ca94fbc26e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd5fd11d34c5b39668213b2f60beb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2db2f1b1e3524e81bbab30f3f7fbdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdbc295b9620b62a049403a369c833268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415bdb1110b5beb24eee6f4b48637b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c11a56b689182034c718091a1744da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0f6edbb8a4df3a6fa77b8d63ef470271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ea7f0ad4eec47602902ac11a8aa55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee05a5f4d2eaee17ba5198e1f5c73fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45062f8a606453736cc2ac755e4c17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dacf508df35a773c5ffcd08b9434c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d081d3b168c2cf78ec35030e1b8c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0a983e37b0d08dd41f0b634ecb5d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52289fb5c28416e68a2723f05f0d750278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84ab6717735cab2620a3cfb52fef6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea3445ed06bdd0c961bfc470e9f527280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2b1b84b7ffe8c8a0621b6bf9a3d62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e3b86cc96a871b46191f755c0f771282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c575599811a63a852c2eb3548a1668283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff1dc49ee1759248d4d2f12fed2996284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97a96b9927b53416cd0cda5b9eddca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659913beafcf04f631dc57bed4ce588286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255615f1c484a8612093710a3299c34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8be29bbd599000ac80fd74b212f1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c074ef915601a366b42a0c15c8b181289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358da3355f69c380c5f349548a3088a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b933ec3cbf8a979c2a9eaf86b5aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341637c96027de269c739ce1dc7254c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042122b52ca8c307517e102deff3d8c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a16494fc489bccd9393a3fca1ea18b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a056bc5659727395facc8c1620ff0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce25db5d48416d350098056416a78a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd222720e9c225d4b358f42477096a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0f7063c65d2d962e53f15edeb0ea2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbeca69b9d08baebe39359c6a81a61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1967de3d65e343881deb64bfcd861c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d3e1abf9cabc1d92735736514a2f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0afee733f0863fd7d2e89c23364332302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15780cdd6a3c095736870a7de37d4dc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e657393ea0f5b9f3d6b0f91461d5c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ffc58e12bed9b7529a793a81fdb54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dc62759536ffacdae05c7f817d7c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b552860dc51dc7e8427f28d52f83da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e431e842bb28a273d1c37795e3a92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f4849c88fc3d7be982d8a81b5c563309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad251d7a185048ed39e8d4fc6f694296310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d866ccceb836dade827b1417c45d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2c83c058e103ce99be190ccbc4f0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f2e98b98d9f2badf47bb7c5e5b171313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426a2ca4c5e7b12a6ebb42feb246db2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b8708352785f147976987b6a5123a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e2148f647ac1462dcaf42067bdbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9055a9f27297b21bc2d1dbca9ed0ee9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c78349389bb6d0dd4001133a37b45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b3529b8eb94db5836838e4a82c3b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d28dc0cabc37ec2b84726309041b0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523abd98ce4f57e5ea680f7d86807ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be42b36d0379484a2c67db6000042f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a9c45a33d6e015188001bb87099c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6538d92670ef44a275908edde2f6fbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d42dbbecf56f6ca212873c4f5b5f70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014e1e5135636f223ed3476d0dd39bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d329f8a83377ec8a5d700a771e7342327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94431b66eea6b1a0bf75f40d7c5ecd55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa31a628b40a78011eedc79dd1852b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e76b82f19c61eaa8f65d4c322c7079330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35397349b0e17e9c7f8aa5e09c4d39fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79305e77ab2e089eccd2b77f89216096332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88b0c6e72a07de99bdc0072947a1a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f651cda71ab3f2d9553f6c19d492cec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48cf382ecbca3d0d9f12551d956042335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c32fa79fb8321f4526ab8e6cdd8415336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7b5b1ea5cd5d09596f3eac82f1303337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e152e9a0904effae405d119b2cf50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ad3502d096831d4dc909a155b29d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10da43e9a9a511bd6806e025111280d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f23c1a0969610adb6f648de879724341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfce36a64b48a78e6c6dd8b0fea8c34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483cdfabac901df9d6a349c6c8f1c96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab150ad32d0373cba9f2cd4c7ccb1397344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47dc45787c0e98b3b5da7489db59d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15f834d5b608f2734f8373df597ad1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5d95c610342c07e07843f59301d7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648fd15ac203122e872031d7f52eb9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d8537c33c8422d1372fa11cb3e3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d8b2f67b043efe6f2cfb8d3b413b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0fbb62cd710ef42b1f35d1030ac0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50fe192797023b131100afed45c5bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4d0c89bfae7f735e7e4b5eb917275353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfde5eb4b2c267cd1ccd034345a720d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f60f000989e0e662687c813f51cc5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475a4dffc76ffc4ac14e174d1c61cea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703d9d252b25ef12930866df96ed7bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e01043dadf66954d08c03d7359106358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92a6e9f28ab2eeb9c4c03871e8a132359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2ad6dd8cc17a3e87206e1e7a5c478360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60230ccd07f91052ff2f7608aebe4d0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc64da7ed1a77f5c7f6ce43569d9c37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef30a436048e2aeee528006de194b70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084696be7d411887fb7f0f973e6c903a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded415053b79a7d78458a1d78002b2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08909c1819664581c6cbe30a9573517b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66964e3bb5eb203dd96aca36783598db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09761a64e1d6a0fb5d0f0e8b4e087c53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2570bbeba6e508f5f34e723fbdb33e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b583ee36e53d82f7cc4171b9bc30e3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e579dc7c0e2dc39ca6938e921d00c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95ce494a22ea2ccf3c09c0b5f48827372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069db309e0b8c148b4a2d50e89b7e12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6c3acd6ce8f4ee045a998e5ab2add374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345480c3c079a78b0d7eb1a19fbd3bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de95355d82847a6194feb709dbdc713376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccee6e2bc153c43347aee6e52a34c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76802543fe0ef3bef4142d5e5402b2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57bef87904e776709693d146d1fe27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7f621e45b144eee2b09ca53a9daf7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c265682084afddb7ce0a54dc6b8fc7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf94172150d446719c755a5fd9b5b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bf9e2a2f8368fc265bc07a96afa57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42434e6ab614cf747770f96a931ae7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28de816497cfe07ca5d46def90dcccd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746873e72f1384652853420fe55fa63b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d34416443c83de4842e6d4d53d5891387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ac297a6acbc7759528aed7f642533388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008399c5239e6e17cb97df773e99307f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79babc12be86d19b89bdebf4384d570a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959536bd4f1401752e8a862c24150342391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53362cc364ed799f2a8c6bda34f44ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e19c6a12ef7a6810a0e4b80824d12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a293bc5fe209864d89548c3f0d1ad93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d3e306b75ac5ca27f9c9c36876dda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7c1364c32ad7d3236dcb2f59cc21f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06aae56cd4fce5974d3afe123d25f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843e47e3d5ac87785e5d58b8a466296398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59f04b85834b8cf90d863fe84350ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80275bdf9fdb504a24a5d6da6ceab7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9214db0ccedaa8102150f081b6cfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dd7ad5c09ee08019e426f9a67f0a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd5eda03ea98097aa1e4d8d12faeb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4de44577dabb3ff2defbd559e679d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dfe59999bd1fef64be500520ea5a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9114fa6e9dda817cd44d7efafebfac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a6c70f64a07fe4dbe4515b3407e60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac801ee7de50b975c0f01cec332386408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717a7b808e6f9ffcff22fe5a6c57c54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350a3bb612579be5bf53ae86c5016cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e506f007c67c3e7451859ff70e418e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ea7b30ef4f9676082da622d8f0107412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350d55263154e3b5841de44dd681ebf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceeada45af1b4697aa42e703494eee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7dd5f94019617c21e273b15e10b9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3936b8fa8f4cd06d4298d1eb0754c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c41a1eb928f485a7b04583c4420bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250e9781446b538541dd52aa4a0f398418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5368c980a027c8d51fcf9e76a9c1d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f0920430231db074d47bca0460155420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bcbd20a21df312da0ec23bb48e67b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9125f3c02f576ec816bde7b0e3f77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa6d77372b3d1b822149c4fd30ab01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a4dfecc0af926f594635f7a2accf7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e501225d65d60b517dee109c3ac07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fb3ea1bfe1a05d5bb7ca95c115e82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97c636f4034f97cb5a531cf1f68753427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f295777acd136d6b383df14f43caf8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a6b4532224802cd1d800f01ed0240429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0031088eab9aded646ec95348d8d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0f957fb850a2518298dd8269c6914431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c01a312d22b7ff9b01d59a28a07b0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7de4cb31481887dfebbf8b0e3c848b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe14b78ecc7cde4d7debfe5a2ee0daf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad9223c87c82c2cdb2b4bba085c97c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfda15e7c48220dd94fb87227b57f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d309388c7a3214d654d5325a4379d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a881571dea4fb0565a6f69a4ab4c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692d6fc0c7bc99e7b2f79725652169c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c90e673e25c146aa92a332eee959d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813c263da3d49690677619eb8db591a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7a23d1df9c2d7de8ef1a95adca99c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7f9188fa6cd8b6daba86ad2c00c9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1733f5425d1647829d1c719e0deb50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0b60bbd62a8fd8229a7379dca0bb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8447dfb93541a7a7f0d18bd74748b55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e48dab9b556bef54a289362e7bf0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5051de4752434bc46c12636f07f6cc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ca7f765e0bb16a767653bc2d138f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b8e477c248cf936db8326f6b7ef75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9e5178aab0a03b3e7e5d44547fedd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696881c1f9aea83288743bfff9f65fbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f844a3ecdf4c60b4b8de0867ebfc2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aab5cc7d48a0669299e954fdca8f6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b91ebeefbefda1152bf34186bac3b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b8ce605dfdfc0bef3e35c442a6a65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca2bc470f2e9aebe3e66aeed242ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f8d683d57995c9387e3f338afea99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0f1ae0f89f3475c40fa88b1e79afa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315648482166db39dac10b9a5626c88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd88bf7e206b64da441600c53ecbb5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63c4696096bfe4652d800c68d0269d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92e4f2c94c821c6ce94403aa03f97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db5dd370ee711ad38c3ed17160b3c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207276b68f2b3acd3c7ba5e32a6ef4a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71316ca1e0980f0e217c318587d837a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426db2c0a449777cbdcc0e3cedbfdb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efd80ede73c2b9a295741796f26b62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fe532b820efc9def592a0f360009d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72042b364581fc72e26b1ca50f445aa1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eb29550fe85fa23b12338d8494427471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40654b27ecd93bbfaf52f7e0d0b8774b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42a17fac365c0307c974b6c765c0ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ab214b2bbcf2a040f34ac83e7f545474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71b6ce6d9ea14423b256c9c9ee182f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499605932da818852ebb291871cce11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1114a78c89a55e9a2a45f52937356a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4742dcb4e817ce645ec8c91a470d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403311b099a539db972f93f537f1a14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bf1ef6dd049da0b56bb103388e591480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c14d68623c11c022363978ef02fcb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f5a1d3566a32f203a04db5e3678d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f710400a55e90c9fb0d036d69e5f9a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4230c0632f3c9face23de49b43dbd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de1dca4778a50ec8da7db020061b71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fad509fa0202ad69433ce0732ca7ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f20a52ef4f4b86de47161046210446487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324747122180480ea870cdd64393887488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633f1c51970f75c63adc4d0427a51af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11626a43e5ea69607acd3fedbf21adf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f97e3a2dae4f6fe23332f361885ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176ef11cf5904328c7b2c3c8e0eafa2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769452ffbaf710f04f990802e6d12cd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2b262e4318fee3eb13a42618db3d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6edad6e928a25acd01040afa52426495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da94b13c8fa2446b1f494e21c97b53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64856332f87c39ce87c371d5ca04a476497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c549c81239d07c7ddecf8a9fda8a65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b11a6e196bd3cf31e92521f56b8731499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53cc24b1b8737ca65123c8c1c10a73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41bcec154acb7af68eb28d55d19f48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee972a7bf1b0956ca4ec01e7ca5971d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b21b42c7bbfa2b45572e5365a6ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95734fc7960e09195656327b095eb984504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee86a8af6217a666130bc28e0ace7ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ce537c7ab9f4b3611b51e417b47dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd65cefa79db2154af065d57e484cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130a86a43b61d3e7c7dc7a0003ce9dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8a65f6d462b3e59b839c400bb7685509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52febbcb3b7324f7a30cfa5258cb2ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6f4a1e85bc820d58fd95a89294e32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fac4f405119e24fad52847f3df4b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af1fc51f181cac96a7ddcfac28e1ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d7a259b1a880284e30520064e7b16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f82e2d8b3bb00764532d9e7f135671515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb60414503f2791ee323fe98656217f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7b392624b6895b04067ac1d54e041517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b872fe2639e941e03e349c772722a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ac524678be80bd736cbc6da6a2d90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feb0cc797e3a57f4a203b9a262ed13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3861b965dc03f4f92493867f75d73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d804a5a9e194861381f4450687e5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da542583aa5d654a0dc5a62b4c1d5a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358be58fb53d32ef47d0c88872d1b2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874dbe0e5d4956a798c1e7a9975ae78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b2cd0f22d72e26675eda7817704b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951b133dac35b717bece6ef048d424e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881b7b94deb6b4ba7caa5e89055c27a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4df8e4af73f48c157d0701f02f191529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22117d791c2bc223f940ff0cb8421cf1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3642b15c1a84b8e5064bc243949f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfea170bdd0278df5dafc3343d4f9f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf190b8dc7f1c0bfd9aee9eb0c71a7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64054fb2cd901680df866e235af37592534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491f430cbb0489bf39e970dfffa993f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecc70f6be0bbaba2947d4382eb6feb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde7482efe567af081c06d8a1a5c2fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce3ccb1f90aa43275e4e5f5d492f2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaca61e6b4e9bbc3f4e76b70254af73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc156a75fb26e409059692f9cb455e48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fd5d0153e6d73b1cb83d691c5728c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e74365fd4e73368111afd46a340bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b34ae41753981db4ce0dca4f08ec5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6f28f66f9ad8fa95d210d444493f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b31691da8f9a19e0b5ef9a42097e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b83bf8a88a68ede26738a523bddeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d30ac01bb79065e160102c267ae166547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96eca3fd1d3cd604643a61e9168cdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e212dc9dcf5090453d04d8c9bbacb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b5e83a8df71e25982dcf54912c5d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09af16c1bec9ae1b7c02216e669c8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83317484f3321224df3687ff973b134d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8a5bdf412097ca5d42156c9b59a10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a40e6ff33bee428c80d960b5a1666a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64474d72c58a03557ac26b90dee4a5ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe776e65a2247b68045dfeeb06ad7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e467316b06a375d0626444be23e6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7c461f71ddec2b086f082018187ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885405844e699cb10628156bb1d023c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae5f1e7e45e12e09747efe4c1259f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8ccab82b55414fb4a586a46babc38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b40f8820c3770a84d145e3cf1bf67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b160d4c7c20428f4588647e98dad8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a248f90ca8ae1097c99f31ac9a6b1c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d46fed5389680c74da0a1a1e99e5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf44154283fd6153bc4941a30bf20f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b2b82aa31a2a7e471c13efd67385a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b869ed980b769819bee20a56671cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481c77845a64edcd939bbd32c08f9cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187e183f3f0c5907636eb77f5391594570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af924ef0e16a746902ef7b3d85341155571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61953c69e0bddf8311574404eac7ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabd87aaf1dc32ceb9734be7a534a02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3aed796dc7d65382c1feb26b6566e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28392ef12172f56ddf647746c29102a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fd17a433ee7b2971fcdc84f82f79c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fb67e0bb7e2122970b08518e2bbfb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f4e27c3f5b63d61aee0c8f842721a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333db2315046ef9cde07b9986de92897579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d596477dc85dcf0147f53f303df4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612d9015d91edf64b58f34f510cd583581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614dedaf0f57b1ff0a7b5665146cbb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3043d8b7a1d23db91d7d2ae028b7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd1d10ca91e7b6e80f615938647a5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d81d14d77223d91f282a3028f7e67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558aa335ec73c4e491b9e86352cdf4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c8902da8cd19cc07836a00f8bc44e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb453de604bef817ed45134ad148e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457cec6f7b6a5895b244c2580c34d32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a91e5192bc9557901cb302317eddb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8c57d53158818f8875c406a340d45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2348335504f1e89c478a7c589a47cf7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589b069e220a7ce43799d4658d14f4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fd731fb85f0ede13e9004530a48cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be0a1d1aca267861d6d777885869fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f87f71a35bb87fd42918dbf0daad24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867477cb5c80e72f3fe332042e52547a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebf7000f07b5bc6ed6dd61ac9ee103598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7d0af10948c7dd03b8ee190cd394d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb593d5f2c279a478421cb7bf7ac733f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198a1026d88173a8b2bc995e9b76c44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6ebf64cbc14cfe916435c658f9aeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02c40210586b3bbea96b5ca159b43a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd9dcbddca63153d06a491cd382175604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ec27db27083fe70d185d88a5618c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc108a3d30ba22d3bcd73d7acdbc1bbd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e72e69d9b26c73dfefb0f793c7572607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cc15c754d13fba590cd59535d6477608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694c60748482811bcf0f8bc043380e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee317760cacb336399fc0d816f7fe7f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4d71d894f39023597801d1c3d5d13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e22cd70b466cb91f91e7a716ded175612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30018728111e0f4aded199832ad019613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b97d5fb3d57e965fb3279695d9b32614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1067c5c7ec5a562b10d79fcb42ca957615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeb9cd7fef13dd5e8dbe76f8b15cd1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eb9644745dd7519a589557372dcd6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b90df1edf0e564f95761189a51052618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48259d6900181d9bcdb3b7a4b8fded619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f70fcba3cce153bd5b493e7963809620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d7a5fb3cac6875bf07abdd97d4d93621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268624f9a2b1c26c2a3b94f46b766f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c64501217e484e1e959576c1752a35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7468b132c4b2dc8e3a039f2193e117624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb99f5cf514c83f3e094760f9bb0d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aa7c76e1a44c5d7e1fd31a161cef4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aad2699ab6d13be67aa9cc24be3615627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384a349d645e3a9c909d2bd5c651e72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e9a88635ae32db59b5ff0e39e8b21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b317e14b9d8fb7dac308814f83cd582630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63584f69b14e300d944b2658e1f94472631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae501aaaef6a1675a321609ae2533ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c978a7eda0d9a214898b9c39eacee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99299698b3d644bbae330198b421f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ffb8099c70656781bb8c5ac240dc6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e0a8e1f69948bc11b5467e55dbf8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6fcc24f2e944f2e93f41387bbb1fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350ba9bd7ec516829bfcf8fc85ad2fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9b97b805f8454c4313741fcbd8abb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e3ac4275b0578b08bc93e412f0c61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb27cc049769ee9abefa2cf2bc80094641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d6f427680a09077e623c7e2c8201f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5cdb338068bedcf239eb6de5a1d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b33a9422febbec1c3c0c61711f95d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22b145a99aa181d8d8e7349a9a3ac1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae41080e1102b36733daf2313fb7e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b25cab9eefa0d36da7b85b8b9ad50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebf87688e5496ad7f510fbf40ea496648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ef795b039bb63221aec8f00c8924f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a60a38b15d9ea4ead5ed8f4e4101a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e6c7815340f2709ad370082485f01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e77d40e322b5337acded1b1b74e0a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09703e5736ca2cefe20f6984cdf3968653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b05f87dd1848dac850b5f6669a32d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78618cba57164473e35416317f69dee0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55772ea66e9d297a004cf73fd014df38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff21be8033563754a4c59a1d7b44a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1655a6e92f6afcf256b8ad7ee9dff4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5850b9aa7b61653c8cd1967de2fb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d60936313b856a132ece860ed40a75660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b2c76dac7053621e3d14e1c634d79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbf78bdc3cba7ef7341928d9e91fa8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef525ce08f4e1d52cf11bed3ee6f494663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c8fd12d847e0be8af015074fb5ca9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb826b9778c17b598c7a4bc662f6b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f36c7f213b4f2d6f312943654435a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4748e300b7010beec4eddfdca6b7688667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb6855d1c22cf594a59a136bd1ee57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155418ebd9a134d5f71e4117996705dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442b38390dfad0192be3bc200bf9fb9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94e826b22ecbab213e4bb10a2f4f8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb791e06c910018b15d33d9f725fe45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4e85cd9df1060e0cf7cf6e5e2576f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622089f5d56cd50a0c26d7cad906047d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c7404a5ffd04f5030815ebd8fc1cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080c323b9648f16a78c8ba8b10f5c99676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160e536cda314b7e1da0f9369278486677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2041cc32598a74fa6783c1dae1aa5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9a010a831f4ce2b41f8799ee65d8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47957673c9fb64a8f25e7c89ad0b04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563f0e4b60628fb14264b34821cb042681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbdf5645d9fddf0c1982cb40459428682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5ae755b94fa5996d2959193c82705683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed93b4ffabda7fa99d75a4db29d890684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947e349cbb2f696187b5f725e4bab80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbddadcefc788e065652d6aa403848a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7a8a194ebe914d4eb2435556fa0c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c82b16359458f56b37c8edae7ebc0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe691cf83b206900f22795cad93451689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823ebf857d165025f1433e2828ae8b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7afb46b53fa639124220fe6f7718c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a53c9c5360920059a160f45f9edf44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f525e990e8936b846ab50d06eb43271693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677a767b3c963faf44a44cec7255094694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e809c902a1f8c09fc1e7e66024d4f01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af037ba681778b8eef26f656773663696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ad9c20655114b753b19b547bb3187697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754ce9166a790ac45c7f5f708b3d1c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb23081118b65122a00efbe75cf866699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1c826aa96f4b1d344ae3e43f65862700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b5fced536fe66b77a4cdcaafd9a67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de701fd2b1d7f23b426a853bdcc71f52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786619356882fdac4553612f43602fec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c04fc6ac56c8065b8929cae85c41f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd660eaa6c15086b7d7e9761042d1b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f9e133c250bc7192816c68cc50a99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f14b2e984f7955ea36d5888056ea3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614e11207e95546825a6da0fbfce152708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c67f2569338df24b2f855d08b60bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ce83a5b9641ada3d69ec54b01377e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3c13e71c4222574ffac4a98dbcb8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a2fefdd16c20f9819be80341c3f0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473d6c5b348cd3251181cbdabd10abd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c695afd5fe08be1d8f82a651d4562714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83582a8a322adc6612b08479a48d4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df41b558fce1ab8eabb89e37c219d75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7a107d165abcb109a6ab1ec38c56f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aca197412bd721cef3957dcd933247718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe127cd337ec66fbc4bfa4765c66a101719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c96916a047d9aa5d1accc31266a08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9156679f718471ac817b2cc17130db9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475f1879c73ee51a703dcd4d3e7a5fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62662b1ccc6ba62664e5b6b5b836c284723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4797c2abefa4b546de520df92dd546724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f34f6a63461a2360e136f4c13a7547725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b3c6294e0cd883c8c0eeac9db7f47726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b4db96e8fb582d26ad08178229e64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a2478e3f52b981c320f0eb7f3d267728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fcd2ee4f9f2072a0d46194da41b87729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3ea84ad1267f2d4b57fd8a96badd1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae19376074766d016f54a8db1e9901d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bd0ab8864565acc46886d6b0843cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700fa68829b470c48e058321766ee15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cd5fb9a3ace13fa78d443e23a2118734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ced7673730da00ab434ec2c92ab284735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64114f42603a3affc84aa0f4ecbd0a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71460b275a5ae30fc8ae8caf0ac2557d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffbe2dfdb805a903520ac9938d5ffd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d9d95dc10eaab7e2906b844681786739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15b20117764180c1465706ffae4ab2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d2c1e5b2222278591fb0723a5906d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331bb26832f0963675998a6d3cfff95742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106532f4afcd8f4b9feea23e3307665b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2770ff1e596e6ac5a6b786dc28c46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd1e5089e92b59e4bf75c4aa4b13e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d9f964859ae76e3ac3560a1c75759746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184467510aa78ca63f2a71d0c1ff57d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c1ec238f4ab49549fd397ec5f7483748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6989ef00b9e34829a04059c9fc2954749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7c63fe93223cf7fce74d9a4132977750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76535cbd4c24a990e1f9d2413ba8ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4113c5b7fa4d8d1e5c7df8d3b503ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334b944b9cf49835a581bfe79117df7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37f28133dfe456a9520f200b3fd54f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f681edde9e710bfb4ceb4483c6d11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c1394e6b86b4c00c7ef585596bf31756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c084cdb8f6d9cb1561bf9def0ec7725757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f39dac0baa2622b9881a7af29416f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04e795c12c35d53f9dac12c3a09321759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0168107a9ae1d9713161a22c6a874760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7b436da17b8faf4f7acada7b6cf05761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8628cb4c569cec6156119b6ebe99245762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eab88b91da3b89c9bec5475075c2c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cded9cd78b9409f3ce629dbfe53a44764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcb347f0144e688eed8c3bdf0a6d71765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891cc7d2ea9ed53ca71cfdb0eb260e3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe59d3570487db974cf4eb208ecb4fa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfbc7bae92d903686c51a67dc3ed8d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5edeb7545532efdcfb008f99cdb697769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef137c0c56fa9769445e76f1a01701770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f16f88f2e9915d612156b9bb0405771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3c2dd6ebc0377506d95c02e5bc500772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82540d51ddb5bf77b93a0856960a39773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdebfc9b30053436ca7436cbd51710774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7390dddd35db22fbff464a07ca9b76b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95588f623796f7301c59ad66141a4d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaca17d4de9f89d0ad3437258d306b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5165251f5726753496cacb08afc903778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd875cee4cd76317cc20e6fce722bbbc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b541a9fd170e4dd57c5b8029f83dc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7cb0fc9c70d5a799bc744737510fc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d5649f02d530ec4230c55d7bf7ac7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80301c322ed85bfb4184279ed83be4a7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39b548d9d5c14fc678c7a1beef45ee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28dd633ba49ca80ac249b311b7234c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd472021e361493a553a2c3ab9d8f38786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208d6b29f9f2d1d1b0a5fda38a3fc23787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d3e785c4f492dfd2d6baf149ae7fd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f60dc7d35d68d19596a0ced113418789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42ca9f497abf8f574dc02187940d3b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf07b8f7c3330e61045d1df980b5792791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a33a8f8928574773313f442af42172792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39246ee343d0c2ebc1d95f749c8623793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fab16a72b32fb0ad44cf9e6ad1079794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d29c01db4103268ab221b661dec15795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fb37374a6d8e0fdb88284461ebfed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297544bbddc2e1a108b30da93a81a255797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266f5c0d5982447cd5f01e310da30ba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508c0372135cad07f679112c883f862799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a11d74ff734896b32b1310ec1fbe0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec7dfd74eb6d5f9a09a39206aa4a65801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b988654d64af10e7d5b3d99bc6edfa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a46dd15ca5fc7552f0702a48017e4a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4b1cda2748948d78c407b9bb3bb6f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81849cf45afff812d9d7869b0c0c61805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7edd014d9aa5a21673013d7c8c631806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720775b1e087fd9ce002dea6d41277c2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8161baf7f7755a2e85a37deec5da3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86c369e8bbb1a7a9695cbdeb37c9b3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41874763e7062d1d6e5be15d27b54bca810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64557d10e45bade6622c14cad280e4ca811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1809fb6ca7ba1ea06baa2588310ddb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3610cacc94de7e3ea6270d8b22aca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb71be65928060a01cd9ed210b8217814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf8304b654a7ed8a2805aaaebf3aea815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eccd22003beb93328f7e7097e9563816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f2e9a67035f0b92010d65a48fa955817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38cb58e398859a6aa799d65fd2dc3d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b171f01a5b3521bcb318fbc130cf45819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c91cb3bd3dca67c9537dc2f9b6a5ae820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f910fab026734f5654551b36d3ece6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c3da731ab1286266ecff8ed74b509822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e33febfc298c5863e40e9810e8134e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8df6dd267f9848f5069a5f0bfab7b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6046ab2f1c8b31221f738ab6cfe2d5a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451be88f258fc68773fbe22ef1f5e31d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72006b75411a224b3196cfa011005d3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dd6927d3454313686bb9c326cd08a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9c2397b698849862efa7862e9db4c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc768d9a4a0d8670a8a139c978fb8115830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af5bcd0867fa8b247f83b9e219591d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb108b44051ff2d0d1cc33b652692d9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6630593f89ba738b5727d4d2448e06833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856b6d8a6f08993057c3175d3bb190c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea431ec2b81bded0791c93bddaaef8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e36a02db17decb0e3669ebf8d34ad836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78df00683fab3b43b58c7669d2d9b4e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b39dd48afe35368844f5d31f0a590838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eec40e6e49eef26bff7f4df7956170839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47b4249e65b9404a84ab5963360d4f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cab89f215c2dcb721a73b81934a22841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece32daa7bf00508bdf5fd0ce2fe290842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa0df0103cc3a46e77f3f966333c4b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ed650367ce7c7614486d2ba2c078f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d544d983f32eafb931922b6e6d7f2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6d3fe55968b2052fb4e7c6d2faf34846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd1444e4f23c86d7b3a10fbe9b02ef847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db8f4f5e2fa858893dd60ad5b21616848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86c18fe2da8025963280970228c2f7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a05de89db7bd00f8aeec9b5653eba850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be1816ef037decfb6dc500e3d77dba851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadea7863aee0a20ddba26d510cd8ce852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b081dd58dca0bcada48eea80808f1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0482efa2e9c949d3d705ab22897b55854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6482e4e45fce37934b7a2034f972a8f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8cf1050d3e742c2426db5acabf0dd856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2e02afe773d787eae689fbdb1dbc1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc565be303862caa6fe7cc42a6622869858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda77d4587ed7f088d34496f89e0331859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fc95b0949d1e9d7dab192917dacfa860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71175c49a3fba16f1e354733257669c9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6afc8a5572d4dcb5cd44649d3dc2ce862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2884ee6f662c878e6d879902aa1d803863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea25cccb2939e24f54b7accc3abceb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c83eae06e04ed274b5d6556426b65865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb42ec66fb52de0d26a090193f596db866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7204963e5619eb6d10bf23b8f5db704867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522e8b29284babd09f0c7e6e67b308d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0986622c6a3f9201aabe96f5b0a3b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef5cc2468056ba4d2e52d3d24fdb97870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c7c3450006f7f80944c0074700613871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d7cca3436f3cf960892cf3d9cfed9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d093bc00a0853ef7de81f40eef9b04c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f12087b753e1a08328e74897d45f0a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0223aa53bb71c5976a87ff9da73279875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16267b24e8b4cb061d3d6b4db6c227876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e563ac8b284e9fc9cf3e4e4bbee1d0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a19262f12e4c35b3f32d9a9c2f69b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecae572cc334e75478a8a7e6fbbadd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889daf3af14dd2f0e831ec6a3d3f066880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8d0c9df3291e47321bede81bdeb3a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affade56b500ba907b13c08d957976a4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642a6b921f0fa97ddd74e03ab8c7d60883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dfef804a72d9297bc651039eb593f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b687f0060f45ba045c7c15421dc42ca885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c11510d002109c02c4b0cb7a1a2af886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8914bc35ff90341618721de2b4082887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c368f286d8d252c490b9bccf42912888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803c287c604ba04373fcad446daa9e0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c26718e63c01a5fb46cc6f50e51aa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50881c93f01bc023102ebb06a2f03fc1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cd027e362832378b8dad5dbb46848892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ad9766319abb6ed065e36b37d1ae0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1462c04b524ffe436ffc6b0e8a5d5b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b58b8e0d8fc41f91364fd09448ec6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a842bc2ba9ef7adfce22adc6ec5ca896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8aa506bd5679ccaf2a4022403f5ed897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a8f74bac313c212694be8b36d4f95898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcda53391c90895a233b118cfed7a3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f718b426e1f47a5acae00f07483eb2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025536cb244c3825c5eb639ce8748f2d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a1ee60e5e0c53087f8f77253f9f53902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fd0290c17abdd068b5cb699b717d7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d713df92e8550a9cb93281180ca481e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da39141b80bfc4f0cd1ba8a61750f9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940b27b991d2b922b50179942508deb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce3a6fe32b270cde32296ac63f0fdd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9c31618121ec33e6521f9247ae13b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb79ef353ebbd5190d503284160c69909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a9995fcdce061d904bd0a0991d9b9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169159cf674ac4547ad25cda81edb5ac911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f92ca9c28c0be9ece0dfd9a04537b5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5010df6a74934b6478a3e0e069a02ab913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6552390f817a19ca325901e1ace31e4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea67e70373b13eddd2ffa2c3c357a2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7df7708d0899339b08cdbbc4ca302916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33a4abb195b055b394cbdbedccbebf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033bea66b8f35d1df278c1c520aa5ab918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc78915b2ff7ca705598208b45b0d90919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e6eb1bfc89cf596a71ab6031c2d1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1d69597b1d10d54ce538e769ca4ee921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed58194c672a910fe312fdbc5afc83922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3cbc95b3db2506deb42e5a1d00d95923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c52d3969b85049d2cab83853437ac924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc425aa088c7f46647e46a218f132027925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8164fd5c63e1e4f9338719c1c0574926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdcacfff9a5d4e2b88ecc261c8309c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4c2c0b0ce3c4f6e4ab4d7eed7dfbe928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57be73439d6161d1d2acc34a152720929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0539988a88b0a58d2ef9089688541930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a355c7ac5c107523b4b84c490eb39a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca669df9f0f6a1444408f3589a095e6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a920ddc09e530504b0c09069912fb9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e7c6a989d5704bd0adf205ac0c10b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027c81ba5f2defdc4a5a30df3022cac935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c615df59dd4f54ce8ffbd6771421618936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9369e3fb4426a6c221fb3f1c8f4f1b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d882ee7788a400b7ab4e2db6eefb594938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824241d0988af93963f0ea9c38597ad0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9228bf6c00262c2149e9a8b9b89eb6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6718b7d5fedb9b2408df49310fb76d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10754805ab62f01dabe77e1c29871d3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2c4f43b66a44cfeac745589f34fba943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918637e59a520c2af0a677d7593aa848944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2af1b734fa203dd110bbee812552b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d46bcbe3d75fdfb062bbbbbabaff3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1003fba326d4d2cef93a5650dd5818947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc983354c57bc507999bfb8a8bbfbd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab4610abf269095b61fb523c78478d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe95b16fc49daf2b4a7522c8b6738a5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3dc6d122d2ac7c0b82f86dd1cb304951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b9163dc633bb48ac403ad66a9a888952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb0206f4668a28f4618e11d5f19206953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1028c656d68f35b16fe8975d2d2acf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6b9e5e0e29e6f8a30df2b6541fe81955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475043e26b8694019cb1627bc97f53d6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92b7e0e7dbb5079597c77af0f932c7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def4de9782105067ef3046fedaaeb9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901329868027615680b41424c3d63d36959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694326d5d596efa2bf234fe0b462c7ee960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aca61eb52c539503d4218e432a93bc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484850c72a8617128fa4fd6d95ab01bb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd309f3174fc10442c8b108d79c1b4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f13e91c7a4534202bd199df52e0b48964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f7bcce64cc149fb58b9d7598e60cb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0999363d401e09f6522446cc43c88a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0460afca4673b33ae47902d2b483d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd31c14870560414d11ee323f73132e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b5ce8a0c0d6d4f9f1e60650d36c22969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607caa127f17ea23d6b5f4e6cacbad98970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbf64697999f21c69e4806abac35e6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba5e3cc2475ba5e7868ab2658004fc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af523a54e2003c4fe1d5739df90d7a6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c606c8bda5c3ce1416d003252817e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12887b677ec43cc93784feebcf8a51975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627ade93e2efdf0b30f5b3732d53dfe976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f85aba618db1f627fb6904bff5ae4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd68c2d054a67cb9def5cd08611efa978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413ff79e1d22d13c197fb60df65cfd4979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ce631e5e6b906b481e22131234cb9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226641788839b9c82497d2646d28ff3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc9cdac246d41731f3b0449288d678982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac1f996700ee2774c67dc6b8e160be983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49b41c8fced972e00d86cf9ff18c42984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56232c09d740121719f1ce3eaee3496985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f925c87731b66626a148d465b67b5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99065687a376486455d4c6eda8d58c40987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff445ef70160bda287d96e38450262988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38563131a04fb66e3a1c4dc26ad57ff989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf3d0b7a755283a7571fb45d10f04990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893ef38b69aaa40f8965f5a0e947d7e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e94991e369d51dd19f5078f97393a2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8d36b3fee89ffdb95b9a32941c296993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589f64a0fc672ab7720e677b52da58f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860302344018982e6bf7a39db7d727d9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29544222ff6b41a3b3204032e042dc4d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c74b17a04b9cd47b11327cfdf0eb1997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>