--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cafec56f4dec9e0cba1dbb8f66eed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890cd08adf6ff759e0062ddf08adf792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52482b4d3e9f8760b972e45d8885f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dbaf0fd46b95e557530df806d42d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9f414ccdadae49b6acc482b9b04d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73505c22d19dba7542db71e94f53b9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96950acb5c7246dfad04e71394b8d7547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2854a9ae6f9f228a0857fac36338378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7e363652a156dedb772d21223f8bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b36befb42b76ca7e901b37aa4102a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb29b669bf3c2327628faf944945df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5764572d44be1a0dc8229f95d90a9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8b718a8c69ce6af41bbfe23ec98ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d44755c5cb7d44ff153d70256755514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbf8f36b0ed26b444020ef0c74ac4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111c235807ecdcaf1dc2c13450fad4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784da31e1bddbe7ebe0b68383c2624917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1d90b72b19d9b9112ab84620f97c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f7b299f758ea3aa6b7118696d3f1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b7374a3496f58bbcdec2410ae663b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cd7a95900f2e2aebda4d39fb6a8bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f823bf0f82ba9e93a9665b92d6d7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdf24a49ea54718745b02a22dd247923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e99a2aad5e3b56f895091cbc70eef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a6e319ed38f929d4e1812067af02325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b74505d06aed67e09cf6320566146e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c66ed79c6b7deb13286a36d2c89c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e29ba1c3a9d78b7abb0ba6bd31b23028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6ca1ca68c4685d916ef0b0910c7f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bd392b1f904f3b65bd49e7613ca0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d04636a67c0958dfefd0a0a5aa09431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0924a9f1834b3eaf71c2f75f3b8da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cf2761f0b9e1749ae876462f2414733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b5c228f4a9f3d5e8d35e77a85baef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca373270a5e740efe0a386999aaa672535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062d67eee0d7462b5b44a0c71af7e2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7970fe9d6082d8a2752478141fa584237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd731c60504fad55efc3b2a2408745c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e823a528b318b49ce32f544160cce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1544d4d2d00f5a997298d5e48ca638640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030533bc4d412643574b4179c71136241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e0c2614ee6dfcaa717ce663b57dfb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f89a2279d9a52ef8229cf58f2fbc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539c9ace03c7cd2f6ddb7a291edcb4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcf2d336312c00c81ef59caf57ebf745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366161ca481df6b87ec228893f1e8ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9156923290d9d8e16c47cb096c6fc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18924efa82739c6177dd7b5ccc1801e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f4f23d73870d7758aab00139fa40149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee1c2df658933994c110ac988082ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891662f336ce838468f4243757a2178a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ee290b60a702fbdd9d3cb93a0c16552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e6141a427158b80eeb09973eaf03653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9be79a05e74376fbbcc73cb4a77aae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce73330f6f901921f930d529b13adb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d79ceb9f6a87fd406f92b764a8d5b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1f3fed4b8ade23b19a5383a622b6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4049c19f55e360669d6ac6a0e9fee8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5b1abad654b0175a83defec20aad659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49362b579d3660724b0fcc4f1f79aeaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f20c7d3a8c7b3d1caa3d3ade55ca061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d04200da7c87e7b38acdceb1f7f52662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b4af5cefe4b2e638c6ad6298cc25f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fa535f3b82b8a999b5dc4388589fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44041d9b1d7fe534879d793b3ce84c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d36cdffdc394646b22f9e031ec00f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f419471d5693541e6b90cbc6725a6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ead68dfa9b7a8a444fae1edf1e13068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40635ed3a8fa344b09f5cb49dc9e4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330654e10c020c38c27c963a3c53c7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c20b8530db49cec2370e40352c398671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e64d7beb114ec4376913deeef546072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd714f628c91ed5fd303876c7eafd78e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6db05b9d1b5c86f97da43c7cb7b9b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a801f41ef18bddfce230bda08ef8d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a1e007658bb00ed4d4fdec5c4099f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bf78cac859260af06c73578b768ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e812842867e67f6580d0236baee4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4ade241d332a1422b78d32031df7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aeda75527d2dbcffa42e11467bb7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ec73b8baebc72b6c4a838b578ceae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b23178a7c5252c6d4ddd74da737e6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffed8acbeedda5db09aa36f8dde55383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad6ee38112cf6f0b13d0d7e60939e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dafd9b6d6aa7b81a0a5a46c461031a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee750119f3772d96854c649d9aedeb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55ad73cca8e34a039c6744680d0d5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d18550fa22bafefad1898b7a95348d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d1027ca2eba432964ffcd70ae3b4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81eb342e98f45e86640e9c18f7ad5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd409f377898b40be2a050e738951e1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205c8fd1833c456ef48df9f77e4294a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d29082949e5032221b93c55e38d1bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783abfb536362506e16828ab09011de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230bc2274b0715c6692e0178bc10a3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ad05c2eda0f159cc3d42d6440b1b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdcaf6aaa34531dca5aed5940f464e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdd29b19d3f01ebb6235d52d3e006498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9a7911e488f59aa5adec957659ac099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bc81bcd357ae706be606b8ea5c434100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e22958a4671be82977bf876dff25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c69e5781bda1835a2cb6bdb9718f5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcabb1ce8950eadfe9fd2162ff4e96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0b28a160863c09828b9418dfcb6c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a0620cdac2483d018f13ed7b5bbe2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073566cf91a18a18808a77475f8006f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277c70206511f8b13fe4d033f4cfa2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203ad4899ffe11d62e01c3183beb3c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9068275a01f3d18e2137d02e3c7178109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe86b495edb73eabc5aef88688e5ce0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd8951b09923171b79da7c34426f4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed8ad305b218dab76d4f37ed79952c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30b486fb1c9bfc1799831aaffa8f56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce024648f2b1ed0e049145cac1c2ca6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d2ec77406fcc200efd54e07136a1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea007bf8207ca2997a0c0ed5458739116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868df98aea9c6d55c31eedad24a9a94d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611afd4e95695f7770c0d7a4d6907147118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b469b8580c6a533ee554ebb55d6873119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2981ba9374267ce985fcf65a5650fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6fca9e4e8ebf579367292db1f6f99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdae081d6a18d2d01b42445a311900122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4453fda703de0a244269d29a5712b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e81894a38536eb2c81ac901fe4f3cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38779c3d2e8714c825b829463a1e22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7b099f828ac3a5c3ed7d7e8523ff9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0efe2484c42fe7921ab243e34874a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cee35aaf7c2caec3ef9e32c2b8aa13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30959a4ce1b7087ff8b968bd6bba55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d49b31afe4f91fb96b12716dacfcb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967207f9b3712890252376ab53d1818131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869ea42e7438a603161c6e0a4714867132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba11aeec0ad7feadf6939618143cb0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d5cee62d9eebb8c85f1b0945347cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18089e16000b9d09e6e4396258260c6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8740be9219c9ea8d28d70d2ebadef34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade2ae6895330917d9644aaacf1f254137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d1da32d940a8e36cbfd68340e9bac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3059e79921bdce05f920bda4b4e65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ed132fd83bfd56f5b1424a02340fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606fe4c45230ac8e6e4f2d0b4726a21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b502fe27806ddfe708238842e9460f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581d1f0bb00d46b691bfea8bfe3e62c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97643dd773965d542aaa046fcccb877e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476b98ba633a89ed9283836cd0cb93a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f528472262be2ecdb2e88aed32cc40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920f4de44034cd826fe7e8fa7d91586147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135aa8a7f5fa68c6fd61ae0cac1b5f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104941d74e2c663564ec24482f203d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fd578c495281aea197de8d13c4947150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b6d032beae8d69c814b48d6291395151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686fd806aef109bbfadfdc8dd3fd0ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ae225dda160cb20431efefe8d38dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e45b8ee92e27120a761391616f7639154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7e28d3771eee9f4378000e6d23928155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b8c5e3e247c7f62484035e6351199156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dddb98272e16af28eb111bfdbb3d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c97247d92e1c960741c1b20ebde2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888e3aac4920ae8f4d0f156761f968f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac750cbb15235c838026486081c692e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364780eb9ca78241990eed0e311a747161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e28fb5a5e67c4d31760a136c2250f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5529cc29e2d823c507db94118c0cfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f973519c9510c02c07c69ff02d43280164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60a10a54370fbc7fd34c8751622694165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e59e8065871a240e11c02d72f9d255166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a51651519c86b84ba0f4f35668377167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160e69f5f063a62e59a71f43e46f99f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d124c587de4fe8e2afbcbb0d4919c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bdcbcf4c88cf16011a4e4986db7e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643fb90834f0e2fdbd82e90a2339381171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52995ea8c00daae44445ad5471ec5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac19a9c85606a31de230770401fab8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75895ea2912eca8d61082717f899332f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41741275741f0f46ebd68bf9e56b51d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc7941639216011ee2d5815a2c3e3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885cba967d70914e58fd305a8f820e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c41a43db0e5786c063e61695f60c79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57520df071a9d37e7a5eaabee20d6e13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18234ba09622c687710cb85f4c55ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9b179e1018bb651e155ac41cffe59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f412c75b3b57963adf1a59b9863a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27bd47b654ce14d0073032b58f5e53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2b378fbe9aa8a57a9a7a96c1a5005184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20dcad63edb8d244a6aaaec21e99bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83423e2880444144b2025845c1279166186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31975882381646d5d6b38c1b94ea208187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e5a27e33c8c75aeee7de2454f0922188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df333196fb191fb42832322a8132c0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba09165bc44d73a59580a94ea6d192190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae236e0f17be469f3f3b84e6ca4aff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e80ebf73f7099932100c1ff9284ce5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4a21d97905432933855a46a5ace2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab732ba9f54a722682e2a22ea546b67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b60ac7d9e7f5fd0de3bf8bb01ac27d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f89528efaa6f773739492072cc64f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9c5cdf3331ccedf00235407c93c82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597aa980cdfa19869d351fc85bf3133198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37b4bb7074a1d9381530edfcc66819199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c68e29944bf2ede5ce6900c2f0a88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f54936e543ff771df1cdffc9f0be2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ec13e17d747ffd796f1e7c1f37ead202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aec605b27cd48b625de029b0a4eea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70956f52c6931fddfe6cae911d3e24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4c14d337acff5d06af523a9653e1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf6ce3917247567cf5f71571ba2f2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4850b886eaccf71ba2b15ec9724715c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b569094b25d5dac06d222b5daff3791208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b83865b2e4205e5e1dc7b96309a499209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aec79a04d16a2a7ccd31df93832377210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf2b50c56fca74b61ac858f7b7cd6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1994a35c635702adb8b2242f2a52f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2761ff5b1e6abc181d2ae7079c0bff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0d9f7204abfdcc5fe28de59be170f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f31145c36bf7345215a86e5b69e3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1448b5a48f486653eb2d372c4e6ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfce0d4a098e9756286b477f40839f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828598948d7de9081e3115739e325ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e695cd95d995b0ed00398524a1e033219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43557670fb15379034843902110ad2af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3ec382de1cce1df947f5fdbdb0b02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba324bc34647979656695ae62ce6159222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dbdadda7480d4910996cd2b5d34e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80246bd7dd61f2efd1f0814ab77dea8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ae7a3872280442b5fcd579c4f8937225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeb7cf1e1f0da8f503c4c00ceb0e07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0572b10e76a0b6ed9e8a4bb3d703dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18220c5c3c469bbef36a47014a027094228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfdbf3875462c2c6a8150043710310229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d217b0a051ca0566f1163e56a9a541230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379836deac348594384c6cb3aca11ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcc15778e16a5eeefa6a40ccf25c79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8b2a3a9a03bad9b5057bede7be9c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa03952da00701c5799a6aba27813b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4cc8808920a4cfa9b0dfc65c180f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c687e950fe5414f0444eb69a23c1368236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49e54918305be9fc0ead9c3c8b541d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61fc8b7e69b912b1cf7bfcf658ce2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec3c01c630de2266903ea54cc023ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efdadfa7d81f9b2c96bf9d4821d417240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec784cacd37050cec6c0a2e0e94f7de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1324054456e7d8aeb7ebbcf5de4f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f59cacd13d5b0cfb3f9f4bbde3dca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75618484fdced3cd60ab8a938aa487a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dfd8393fc22876f9f84fed900b228245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a66935d439f351ad6d4351ce391bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88fe469060d7fdba7743fb2e7cf238247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7aa64e94ca1856b83c836d0d142af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a191ee7878c12e857a327beb5802d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77a8417cdae8dc533143b8b689791a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5956cdfef14b081b49fca5e3c1c553a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4a0f8c094a58f5a7f1bbbd05ffea2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bac58566078ce9cfaf9d0853972b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89c63bb44496f5127e07915427fddc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d61b8afa23e9a07515420ec8467f1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad207111db7eb881e2146a08a64360256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e4ba0b12a728ecf84c19a99a157e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfe38aad9cfea9cf3802526ad2384a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1ff1877e519c48f82749391867a6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a822dc649c6bcb8a9b3948daf2bd574260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d10acc207e5c5411887aa611e14ec9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf52ec5a8aa19fa7f467b76894d18b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf0e5269e953c260eb88ecf4432b83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d265a8823cbb869c3a816726944baa9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b4042bb52322dc9bba579b7cd0579265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60581874ed9d9171a50bece15c7d24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b08785de077413a37f2d27886321267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1192114d4ee532694ed36541c5e80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2b996479832f421fc303866b35323269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbc02fe40344eae8d5c3b90ad0655c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77b4efb13c9cdcf88fd7dc1352a76d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bf671c5564f3d7b8a3e0e3410e3e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d0c1e6c9b6e176152b99c692e9dfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92347ae17d75cd54b1d4f11aa2c3b02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda320c01fefcd65b109a640d93bcb24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3efc58b9b732dd0d87e1a293f4e876276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cad3cb0ce9701b13444f880ecbe330277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff701887690c04d3cfeb34ae88a15fba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f8689e9c903d5f4eed72652ccc7bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93e3b93fe6647f0aba5df4c848ede3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729aa366cd3714ef100c46d4428382c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3200747fac8ccbe15ed3c80d381d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f3445d1dc7dcbd962cf4c506e29a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1c6e29679fccd30522c48fc0cbfeb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5df49ec3644b0fb0946b038d981d0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffedbdb795f53fd67d3ca446721af7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd417d9e81930f0d129421d76c04fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40627584928feed7ca4d12f1211862288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5da713aabb22507bfb2b57f37a70e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a03687807af626f08aac52eb5439a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a887daae5a1ef76d7d9295aaf3684291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15b7cf990117bba187477129c2b347292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e83b882d6483d33e363fdb5c79662293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb8a3c7b4656afddec8f391978c780294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054316b3f2a6fefd80e36186772bea31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91477f8230649664bdda440bd95ffef1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c65b96c2af24ca3a5e4bd290093f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2b8f53b82c1128e14d12be7262ca5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad359f0794a5309c57d19480d71084299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7f1b38f0678ea248b7c462a36e9a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecf53f16df60161d579771d4f07ac9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffde580bd9b372dd209594b21a7722b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9921bc8cc829858607e6a63ee9ba9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eae640d8e21bfb406ea1723754c08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71e1087f9a286d0406377f456b69c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6a7fdbd9931b8181c40ca42b16c7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dd6003691a41bde68d03a91bbd9b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707080435bde715ad076e6cf51d28d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbb5afcad28ee4129402e3d3cbdcee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaf45da0bc3a69f9c6230fc233aedd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a45eb0d1ede8ee245b77b38c7393311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a92ae571a91d0d740e367ef88951ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12a0946c49559fa11261fb926ef416313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9ae7c2007a5753fcaca8c277ef497314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87a27b7b865022ad2fc45e328d335a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f7b2fef320583410afe5af9b4bd06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087db3c4cdceb6d15875e006e57844d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2416871eddf3126d528518e7c6884f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240eab37337aac8aa10145edbe113fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e86d3a1acf93cabc37686cbaf7b3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c123106896c038f2041e806d6b021321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca0dc53437e8525c15e733e746cbeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c2f4cc0b68af20bc1210e3240ec56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33f9c42436f9bbba2f8c96edf9820324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e19a336fa461dddbbd9618a075c8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8aa8a1e92f4d6c62cc159fa8252df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23076ae06de73b98c9b0dcc3fed0f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163912195ec49fa46f7ad667b8113ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cae13f38cca0e164dd124465017c84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decd48f6a046a86e8358987e07d13b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985777453c3f76bd2a1fa2c4801626f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80fffc844ef607dda085bd6eb40c35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a985683a62fdce6f10233e0c3e3fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bbd77ca6c07a0acdf8b801d8d0ea1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809925aca84c46d490fdbd17ef700db2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c5afd8ea5ff53ba488a5a257defd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c117dff089c884b386cc5bddde543e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a25338734013c4d2230611202c10b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e726433991e7e15111e068cc6bc543339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817e9175f167b0f76eb6f0d7eed4c33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791e200bb18bf4398abc9ec2cfa12bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcfc5550f314021c754904a29f26e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8491d09c1bb1e4ea47004c535440094343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2571843c209cf3dcd2fc8a4e76e1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b488eebca99d340cab69f6a0cb323345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f03b76c85299a8c9c16c622341b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761053620a992c70940a08b21c230e5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5865e3ceb45f501a9f6b6efff550e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731abc99d44e67dc26fbcf64cc5ad9fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be85881a8c77e1dae6f29b37adcdb6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b13487a9a399c8e6cef1a52716231351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d003aa7af62a49f3a173763c7efc72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67793b5180fda63121cb6a88e6c79ad4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b9d42e4727668394d262067d10c21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d8e0b4b1979b48565973afe3a5f7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c497360087bba26c11acfaff36ced356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd6ac589805219b97814c6950c3684357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a613527bd5e75cd00d303f8fbeba3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d2dfaae86c4298b9ea05568188268359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc4f1ee2b84e5d1da97ef70d1836cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b035a8ea6a58aac4f01f9b4b412731361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e20cb75e1cb4008ec03be4e12146d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fbac3454f0a12c440ed1d80a26989363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def87fff1ac2ee61f9ad326f795de98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f05c08e3c2bfd5f8a59f0065d9d3e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7393af2b73d9536f417ab48ca282c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e0a54e76b7d60413aaf48e6e2060e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cd7bd02f3286aaaf51fa650dd2d77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fc20790724d0203491f6692d10342369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936916b5f201192a3a2abddf60986ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275af93ccebf98f0d082efb17326707371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b41833655fc5837902cbf7ccb7747d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb788281574d70907049852ae1ec4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460f2545acb8029d0358188715e1f6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fed0e996925bcf5f08ccda492a5812375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3590578a0a9f2ae481d66d175bf9cbc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bab01148bdd9bafecc898e20258e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75904be495e31d5629e66b6fe73f3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bae4fbafc3d92ac6c6c079b1c6ae86379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f972b95f55dd19ee8a0ede121aacfa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acc7cf2f79f48245a2ffedf3de3e53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fd9271d5edb70ba5bbcc956107a72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff383472d4e144350a4365309288e802383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97208a682fca57ee24527208fdea70ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e01f6108292a7eb6c1414873c9f5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e634ee1b8896c4cb7686742aa6901386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73c21df8aedafba4821e7218aee559387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3633b295d4dda89343cbd011bd16c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a74dfdf4d68351461a9ce9c7c7aee5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df038683a101db556f59d3d9e24a072b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7c30edf98477bec315000cc0045a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cce89ec15e55ccdb35104c9c6fa58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b7f4d0a9be3503f515a61d1ad3eac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1318a290af95c617f2ac6c6903e6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84662d97f14a99a29e18c6dedcbe12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e4a9d503928e4fce002172dcfb487396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cc28d231f99fc5435573e4eaa8330397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22d782cde75275d0fc3114d7943494398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6d6037b5629ce9197b51b93890932399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce98067b91d6e8bd54a768405a6c096400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4f4ad2c9c141f1c8825b108dc7132401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9fadff8afe16aa9883d0a475600dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab203a68675b799d90b96ca1608bec9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e956b123315734357485302554271404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c5eb2f1d26976d427e04b2310c5f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2712767f2477c9323bbae297f5140406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960885f18a0caa48e843ed601ee9c9d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22b490cac575103b572bd09d9c1930408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695dd70dbc02d9ae56b84b52fc43ba3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3713720d5aa9f2b0b20407ccda6b5ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e106b6f2dd6cdd7ee7714efe2e233b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69642219b0dc28b22720e811795b609412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acba3da4b103a4b0f79382dca6630a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b6498eeb50f2186833ca8584f07b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755a75356e7a51f55bc7fdcb1df5a6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856e7b790dc665f0d3095a70348b361416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11511681ebf89e97e1c0faabebb74ab6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944071a49ee81ffd37348c45e432de6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233585b97443b926952b6e0cae6faca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e44bd31a172e6d314cd33cf4e56a3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63935de400936ebf2e46c9ced90e3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bfe36e283f973dfff97b4efce88d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9be79944b30a1130a00a001600872423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594641ba06b2d8cd8a08b3bbf65f9c09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb360ead4f1ea0093308e211caa8646425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c028085f1dac1401b8b4d209e87da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd897d52a5f638b536f602168eeabdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878efa426cdca7860260956889316e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba16e63ee91ddfd17acd3a24af68e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884b76c21c045a789857dce5958c6fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bcf684fde7bb198a016441c9489b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a85472637a9bd7a35199c95b4e200432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea28fceba0f155d7ca5cea64efe5956433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82371ca26beb8ee38a0826ca78bf33dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539c5741053c24bb8355e3b23fa9152435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d128311f1d2b482607e79f4afdcb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633765d832782f6a751c635ec49934b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33eb39100b71780b0768457c703381438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0a753bcdf9bb1f3d14d767f153d9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c27ae6af749e2dc519fa826a4579c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937f947ce3b7c7cbd2d477ad9d392f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5765c3bef2ded764a39ba4a293b387442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d853048934d02d03c8916bffef07f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea3dacafcadf5ce6b8581bbea57638444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b8702a47253891e528e28df2d49ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e533fad020920d1fbe2bd7d44a420ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696746de56bfd84f20fa79120fd06f38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687fd040cb1a41583ad7a452e182f3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c133b5d2dbab4921fd6211b242f74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea74de87c30f6f1901d8e0deeaff21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b3786e79401e08582e7c61312ab5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfc489983f2939ca897b44f8f98983452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0a155176a5198b2d5c1c7d7051940453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de01942d4dba0773b7a63abfd62edd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079a7ec51d7a560c2f7003f3c9f593f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc092c45e7c9e1a2f19f5475a3129a24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deaaea164a86c0e8160b9f910e0b58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d02f74e7601f362d0a4b1e014650f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796d4703d399babbe92ed9ba287baa9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45deb2af62d0d970710387bc72d424460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f004756ffa395364034ce4b70c90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db98072088f040148ff5a0a45902d63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b0140a6b09e0461b0480cdfff3538463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237bf93781c216cf281aff3dce115fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cb540ac5f3fd8134cc586eb7e5fab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8bd964054ff9c4cc41226728ec214466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117898d20ff5a50251a034b50ed2ac7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2024425e320293cda453220c74ef1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f41042527192c348ec24fe17927a8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304afbc98cf3f3c0b3cf58fc88c94b1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741ec54427d35503a3a37bbda9704fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379ebf64e9818243d34c54d0428b8c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957d183ddda5e1d4c7ee761e9484da1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823442a4cc3383f67bdb29b92587fa4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7cb9ac3134e525d64741e356c9714475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23554ee4db378b70a7de2f6c4f25f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd077c708d427b7d2bba0967054f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eee7d8f83cd00c3ea698bbbcf1cfe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fdc222fa14b685df2f55701c35e24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8359019aa75969a5f0d337bff83f6f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29087538146947d6b881cb9eefdea9b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435e7a69a8cdb70f7252de6fbe1145f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74283fd965974a7323a030b74d905e86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4fbc7d96a4dae4afbb66f7633ecee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c702ac12cbb4f71310033d0add0c58e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85871f8978b08326a86ff64387686d4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a45e94977e93fde97a5f5d1026ebf6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f8e72d8fd6acf63da2822a82e7bd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c13e138238d64cfe90bf409f5bb78f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ee35e6538468616f8ed4a0bef6829490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118c10855ccec08a53ba1fba2889c37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967533c714ddf4e50246591ee8e73525492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2002dbdc1ae09f9607d1ad634a01f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e81e54cf4a11780debc4b943e14d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48f59a0d444054ca893e25772f825f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5366a8b8703085ff67af8da7ef9fbee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8146bf9fd779a100a66e12c673075497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733566f41d63c07ccdcb4b28c0e2f7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8026b9970c12dabe90d42d7aab04c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e3bfe4ed6f57d703b12d5b760d5f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ad1a4a4c17679437c2622cdc7df2c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5205a437d00903b73b78cb6fd7aa44c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd438ccb1dc55979f575edf1e6bf14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7111fca55d41906b776036995452586504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9bc6f3c7729e0281da7c02fd57c52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50962c64362ac044e7571c38fe412b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bdfc1f4d5ccfe3ff41bd2041e0c70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ade0325fef94d2974617033c4925d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c547c95c52cf1908c9f3d7eeb2900509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b43fa83eb347afe1d2ccb27107fbea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd3542543577295cd14be6be424c82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f11d6765505ea17fe97733b77b0c40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d02efa3f2547a039c29bd198d71d66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fa12e8bb3864221bca6952824de18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b42da66c2d0067ebc4ce893d56f68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef528848e04bd7c29ba531cf5e85ce7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff675c3fbb9771e703b783f46cfa81c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e234688614c7d6fecb9efa802e7a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed902df41e98f697394fab6384eb494519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da4ade613c888ce4104dc0d481158e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c334bdc16516b9b61281b6f1abc54c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fd8e8d27e0a38bad37f6f435eea42522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15003c62205bae06eb478ce7524210523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d99894ce5f363a2b18ce51f2530d34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190c7d6c5891f7bc16e5e0cfb527968525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c534c5e1f92a902cae2988cf7c3b139526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca348ca3dad4b780ccfd62d790229527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd6804089572a405fd0e860f2a00bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36adde6caae120be777db7a020f3a89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5b2ab38a4a57852b1c21d9ad4aad5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e867bfb59719858d32f7c1f51c1164531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b4059e33f2d72fc80b7d6efb2430532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bd508d4f27e2c33aba2a2afd3796c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dcec2f78517bd71ce4cff0af0cab6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae26466983e6f105883d9f4108cdef1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778fd269e458eac40bf15b813f0e3fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b7a2bc5c94701ee46483781570e2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11ff72244f9fd876ebfbcd320758ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787262846ac08755577a6fb5a678481539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddae22b463afeb409007ae2fe823254540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fa093aac29f6486ea5f4ce03b7e0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab632c7f6c2046d808f9bf0cca1c9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d833b3bd27dc28f06e2aa4134e20609543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab7a719665ba04cb6b67ac460a4c4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998933df92cc5043a8fecebcb786b9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0118d80c6b85b85b6edd9aebfd639546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c2e98572e90c733cf28af6dbeb2bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3c21b7fd88af1724012a98b6de7c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca94226bcdd17d91732b672d0c82e2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69f05cb42a1b2bc2ce4a5a83f0e99f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2347d23c2f762d7ee4f4f4aa0aa6454551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84d3c1634ae38fbcda6160d3a0b21f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17ca6f464c66f8f4e759e85889454e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3005e3ed93def13356d591cad0aba67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97b04d07b7b9124372bd16193c8caa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c310b2036f80c5eaef7b3e7bb6c080556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6225f2b11536743a5b4687b6c3af96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa496a1b4212c6e496a4163791b7d93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5931a232b8e58d67fd2dd7c2eb67d90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808391e28f0c055b57f5f78197d5d90a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a9f47824d10a3e8abd24b239f4fd3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6fea1eed6832bd9901dd98eba6c41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f5bd85649b24db554bf1272748a80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6e9d8135e81d49a1ae413cfad9084564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33108d6be3bae325331d83b12d161617565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffa6d9b6a371da4ae708f9c5218e97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb36c8956e58f996c2583a3f5e3ca8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1566c80775be12963233ab8d5c7ff73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473d49d91d7e6684d40e043ebd86461569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba355d78559029adb9d4aec1d1b26d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9702031667c7dd6d651f127e1778df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d8f7b7a58a198bed0f2ec3f00ac2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55051d7c32537972a50a3ff8c743a059573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cf3cb4e065ac299d830d1f8a8a536574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2292abef677e0cb843fb64daf63bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6750712620e7a028c0a8b06f98f56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c843884dd5c0798aaae0251ad1d355577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9e593d5175dcfb9f200589f42a6ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee3d152d9bda0c6f1f18c390fb2564579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fca836a9bb0981a9c81d3e21ca302580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc0d97750cf2b78bfc84dcf245984c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacc9fb62a151d4976f199fb3fc8792582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed4adbcc26fe231e6b2a1beaa9f28f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b06224bd6f872eeb25bcbef10406e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67f11b6da744f6c937b952a5587d55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7df4c9e5fea9297a91c451162eff07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8379b1c706aae4be5d3b43cc86bf60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb895d32a27efeb208d066884fec5f35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd71de436afb6fd88c349684ab89cd2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239da4f0a103138e5af3b3212968e62590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e14709d4020296829d3bbe5af0b8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b4f968519948c61d2885e9ad9f7c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef357553bb7671dc10c4bf79b4ff2e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85b3166f32615b9e07186a70f420be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32855e6f293c7a28a2fa9f5bcf038e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159df77d0847e3b285d7f861267559da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921589c606d76a082252b8dceb7d85d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc58ebaf7fbd280fe00784a23f8cf6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9f1ef87dd6d3bb25afe041329c10c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f564dbe9502147cca99b8934b6fa5d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acae205cb1914c5d6b6d98130b5117601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ce5dfe0f762b245abbf63a3e2e846602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373c48cb1ca9c6b67341a5b308c5326603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8a45f084768209a28fe07d7f157a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7918ae9414adc1dc79a59b2310584605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fd56dd3e0cee287a4f4d59a4249fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f085277994ed91378d601ccf54e24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7818e5b46d069cf75e5d2f130260dab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407225bbe5320150566c31a84108af98609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b52648ab58ebdffc0e01e32636b96f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c8e7e0fab1d7b702373bba5482c06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bb10ceccb5dd78fcc8b69f4508a11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948877f128d32620b96818859908299613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be8f9ea0f272f32fe4363c84ab6438614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800ede22b1af36a904217740ad030cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0e50cd974aa7d4b1adf86a0fd0f9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ababef663b6f1494eff058d77907d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477df6740b346c17f513d613d8ad233618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddd70015ec8e554476e3216b37dfc4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0de26521983736fc0689488dd3780620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119e8dd9fd3e714b2ec620a6575878e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5056114f771620f4c4248049239f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615900503644a1acbf6ca627643059d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b649a7a50dd2d50b21abed91c64eee6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b82440116c39ac2b6d8280fcfe594e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09231a9d6700f0a6fa6bc088a89f84b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0be0a0b487c091f0ce5a00f27780b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12acdaf33c271db058ca2ef3b2998b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3153b706d8d53ad88ffae3ea917287629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34264ec7fa59364f243372acb817a0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8c92d20566262acfee602174f534a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67a0c654c4eca0a6adbd2d3d3ba951632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce38561568443a4e7d40d84631e5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44598ac591a2f678c93eb52efe8e275c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c458b58442ba7e33307d0101a7142635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8065baf975edeefdba2aa25aecf1d98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd203ee2104c438f8c648f4418f3f03e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88bea2e7296f0958dd131d598f5511638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a2e10ca6fa3bc91a2a916beb70a80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964a50c971a3490b335dd3095dfe42b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ba59941c5038b528a819a64a20bf2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80db6480a0a0dd88a1d32eb3f9e345642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04df821ca6dadbc8cd92cccda5753b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a42010cd4914a2eb8d854580d1ff6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeebea51b0568f8992d217cbb5b12d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea7c747df31de22a91b7a7fedf5b43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d15cb1923aa25d1157542bf444dca5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d0858b3dedabd33a81a3257f04091648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2d0f5bed7dd8a8eb7165bf1a8563a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a560acdca058cf72fa183b79c44d20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56ac5b52247ace423a012ab8625434651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a6acec54734f0c607a4586cefa8b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230b086e9ed4a8dd250316cdcddf73e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91808fb40cd4bad9e6196b9aa96bee06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f39c72d070ddae30aa616ceda3f12655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d29040aeb2db6e8ef9609141709fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d59db1051060fab4ea42fde0819fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1929ea4ad0b80a2ed95a868c4b5401658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c8e258d61f2f73c9df2178e270b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef27730a7f9fa5bc83bd3b854b15daf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef1bbf03059712667c917cd9613d37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218de2e94140055d258b16410d3ae0a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0ab297342a5e3b1dde3ebd8f5ca53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448a061f4722a3f5a66aeeec1585bc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b520ff0613650802480236cd2dfb8b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eda6f9c05b024b46aa90e00cd1e832666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7111877d1e7859aaa7effaea5879dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb5149c7c1af1a213ea8dc90b9ebbf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a60d5a7acc937616e8e911028c16be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a954d138388159354f0c8ea972cda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d1afb13a017e746fa85350d68218c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25681081f596f877a21da87d0a146e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b27870a4df14f30b3dc993330eef6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c51cbbe36bf79edcbf0e9dbe70b68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6339d563b011ec466c64981a5bcb8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dc0355e7c134bf00bf999d1673f3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cad1e51ad31c806ee52ed1b54ad6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200a414abcf67199e70d447e00048d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b696b8d5ec88d843098caed62ca12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ebd050a48bec09f8c41348fa5d90e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65420549d42e37279755f2ad4161ecc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5f251078ab864b4b1bfcd0f4182a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7c4c265eb219106c16c281b54e3d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd5f8a76665fe278f9942ba7904f3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff9c47ecaf84f4a2695e470f85d38d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dacab4927c8eebfee7d6ead455d74d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ae9207e019cc838542d89b60ce55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3f6aa552173e0fa61b82b0c23f603688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e6af7f0348c0ccafef0e72e6a39e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274343b3bcc3a68856381ceb2c4c52d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cf0f24e215e8302a7b36340286cbf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be6306398e0a9420497f2a96c91a80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441088d17995d53efb491ec33101e52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72884e1159018904914cefdd189233e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58225c898043d8d6e4ae79d21b9a7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561c71b4a632eaa80aab69e23ad8cfe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63618a863a1c4f33d41277315c2ed4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d3343992f9e5196f83b3e81c3bdd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79600f22c29b5e4b676a2cf16acdca62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355382345db4c6946111c91c90110d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0ee1294fb745113dc1fd9e2237d33701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035169314ab209e7cbf6bf8fd903525702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d04f141e76817a54f836c3c64e70ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce7f62bef4faeba43a3d3fb91d572a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801780b5ec1110fd566f115255059c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f2fbff6794d351c47c8eaa60386ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c00c2298519ec3aaff43c27621c65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46298aadfa5702342b6bc7995df55f42708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ada0dedd935b7fdbb3dffe310f20f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c090a6e384dc6ef1af196df58ffcb53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d795b722bfcb77063ae3d9c9b9df26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee72a690b53befddc66afe91f0ca74d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde975868c42a5338df460a44676e9e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6507932cef7c350fdec6b0e9c8ef5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ce995c13c9e9c16d924e0824dce9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10349245282d5b8426253682f05a3382716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7cd5983d42f52d92b556a302e49a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d6258247830d6d4fe72a66d7bb914718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555fe3f673e9cc61232279c57641360719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614dda1342a50ef65b968044462167f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e8bc5985f7395646c9c52e2e13c94721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f8cd7d996d8dbc2d2201df19c9fd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19acee3decfe89e6f5bbfa1f745fb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac9dabf2c11d29dfd558a4523ab980724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f463fc035a248072abd0698b90bb2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0d43f2b06349d46fcced97de189e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaad3d520b8a0ab7da3595bbbd2991727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ff26af22dde8bb2a6cb6f3e13645728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc829c4394554db0fae0773a5e1f3f4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0c690a093760c59deaa87aa5568de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc14a76ee81c2c238ea49897d95e86f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21b18ef7a304e8f821165e95aa0339732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2128f1f81125adedbafcf880067ef49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403bfe565634d68af1e29e5261ba906734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880a644d5ac8f1005bd7cac221d2202735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0679a08c998ef9e4a3c9594e3773b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea67d6fc26156aae8718cde17811d37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caadb5c75df0563764cdb44d1d9016d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973e6d11287b88ce67b5e0ba06f9683739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefee4919e978849675294f38954a796740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec17f6bc7a4805dd8c52d2e1032320741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ad1f76c9787c4e087980874f2729b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbeaf5ef59a355e5f7e4bb50660016743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0119212db3b41fb321d4a3f03bbce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1e3a13f65fb4fb1d94f68176d2c9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f693099b323361bcaf2a6983b2807fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b2ebb596bb70c48787d0fddd981f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9f85d9e7e0fe9ec66cf7d7f8b3c89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57275f7a4d92f2480011fe95cde9e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493a7425d7d67a60c96cb41df7e5608750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8e52a3e366d8d43e2d8859f452607751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f860419ba50cac29276258d344f88e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417df54bf20e61f1c9696fb5e7e1b6e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d8cb9f980e954c1be21c59644eefd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64712c8bc0a4cfa9e338a388581b694755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb80849965c188b5d2f1cf2d802f318756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795294a970f93c211a0d6864170575b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2c2104a89332f864d155d92dff4ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb47f3ba2754cbe6f552fb1426dbaaa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f3fa52b267ceac198f59440376f9e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4812b2003320bd37b431b5c20b80a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0720a749f2be68f2b8e8e01d2d637762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aeed5781508255cbc46bd4e6c8bde763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30db3c0cdf4a8188d9ca25751212a8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874f93d08c9b057c63dd286f202116d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcc6fd57a115a5018293e44c9b14eb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0ca58f02ce0be8456e13fa54730ff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2b132d2971d7ff8373e572c117f62768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaee3801b02d604f2244179c4e3c682769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46c022c3c34485a928cca55739036f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f463345a1e6ddfa3f12393afd5966f2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb5b7ca6cafe636abb14c45fce7a70772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1feaf1df68641f308c3cf22adfc91773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c48ecd8a25eb87bfa67ed20c6363bc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94bc4711d106760b40438a39e8791a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f73111e9d0d527e8bcc1e564b3b78776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9722d734e26bef5b845344d921877777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5d2fd2644c86658b1cc84b799d26a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23579951e8c36367646b9ed4ef2d318779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cbc4135b10e6632dfed44aaf59ebb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a7647677990317686cd017c89c0e9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bce622d001822e9ea6af2e43a7e61782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a438e058ef72908f7c52fc3623ebe73783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b959521a3a52a8d017e9087bcd8fc2b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3df16f0de4da288447bc9abf6766d2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9cfde009383b8dd28c7cf9596a5f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e968f7164acf41eb03c1e6dc4353750787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7c73995281bc29431a85f9c9a388d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09953ad82a93dd8121a01a12be0fe91789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65295177add9e8018a852994f67653cf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbe49202ee4708969bfb7f18a087c2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7e6879767640b0e4576f38c6d7389792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2497b1fbc21d19183def150dc22278793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9572a5c4c9a00f74ec3d1b9b39c261794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d55e86b67e8259dbce1f22d854f31f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d84d3135c5a5a95a1f82fb2634e192796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e857244ba8802470e31bb60905a78797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d8308204e12fc4867a0084071ca02798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c594c72dd77bda29c4b6dd48a588d61799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d93513c7262698517119d413768435800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fd9bc2561141e0c0cba503fa63d6e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62c7d326e1589c4786ac379f8cca86802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225f074747bd87213e2a0d06d1e446f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedab982e3808c04b5e0aa937fa6f82804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01847b9ccc903ebb300bf109620c7b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e692957530a07ade622983264336b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94515ce9e2eabd6431c8fdec99973de4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873901763e034424f7f25251661ff0b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e78ce3cfad980b283eae5e4c23387809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cec49a49e3fbca256ee2698b422534810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cc42b58f95b794cce6eb60ecde051811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1765bea189112637333ff67a2003041812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7941d8d461bb0f0464f1474dae6c2f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e894d6950777cbc54581424c3f413d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178076f398a9251b85a6a880377affa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd3511ada23d4e48af6a236219d34c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45b3294ac61e2cb5694aab332602fa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9a4268807a5bd66a52577f54ea02b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e834a721bb7a2efe80ead6d93124cf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4452f8da398ad3d1e6695c6be63102820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1e7e53ec7a72c8220c5c079d20f95821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6d81b037a0b196ec1d21c20ce44a7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16574cf718d113b1abf705f168f3dccf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e286a28f62b144d14388f07d1f58fe5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb40a93631834a6c92d5266ff96c123825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4606701bfc551a16d25f1b36e473b89826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91585f06a9a5b8a5de3ad5934c3d2a0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7e844c3569678b633d4ebdbf2fdfb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215445ece1022997e54dfe329f8f71e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2c03d3057e089d13cee013b41fb91830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839e6b4313d3157f3d59928de39b43e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a317b6d0a59b8532a640b271833987e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06d7e2bc33721de24d9282988baca1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa25a30b0d916e62fb44c1dbf070a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51436b847638381711a06965d79ad497835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ff8626e3318552efe439780b945dc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7a3819601f3c014da9b1081e0c914837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d65817b61c8df16fed6be9850bf23838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ef6c1deccfc66f3611110563df85a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5415de3dd856d4c6321a3f90aac17840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994bf57a9f3bcc76a0cabaad4bf65c0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab30fecc276a816621336d3389504d7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc25b37ae60f3d6f1263bc36b9db80843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfdda061ade38b82cd9bd97e0fdd55844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb74d7eb0d8d775f7b4ebddcb52c0a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aa3da8d1dd033836d757f945dd7e0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebf466a5cbb0cd844cbd1870af5666847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796f7e6a3c2fda3762d991f3a9716a4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b269af6af4e7a5a5296a94e803164c7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a30403d86a77bc6d39896830b5bb4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42321d596924f91fd8a8ed560c86ff2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d646ff9370e06ce3c8da33b23e556b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87ddf483527394a3952ac499653834853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d9bfa45ff8855896d3a85fdade1c3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728945bf37e3b055da923acfdadd4267855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78218dee41403b1b923be0c61bcf4854856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973d9b4d7746db0816774737e308b91857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1c6461884b210ccb2db66f2cce80d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2530eff0e5341672122bd5045ad4ae859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e31dca256d550da684feaa24bf234860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383a7e050d3c7998ecf65277b44369b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857f3ebc96e287eef669d0c1ded69a0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec69f182984b05f743ed55cec4a33df863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1951043c6f6242745650595c3483a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1c9faa93fdfded1dd8bb24890cf22865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e55daf54f0a70963926fa059fcd44866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591af803d53460b14e5d289983bb941867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8de52c427a761c8394e86240662f35868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f3939d127678213a65373fc008834869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe055f32fb2813418c9651883f932716870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05df44330517c402b7e276da2501217871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3809088fe136f2c1295d346727cfb3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a1315cc7a672973f0276ed202a7e4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea65104891bbe4bcdef4043d4042c45874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2908a0eb510f1179a44c8b1618d8d0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2058d2207b5301f56f84dd55f15c6b0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842813c120a0afde4c9fd5aefa399da877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53081ef2281b60a83f4244ddd3c3f607878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8c33d8a4862789b70b9a9f822a87f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd382f1f16b44b04fcdd7f68e1234612880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6498c808e61429558f47e260c78f34881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f1db68360a6242532d5532248b179882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f617729e6c6068afed442c5d651422883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48025086ab2246e1d3977ada74ff681b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a4b2c196280d1fa5b9cf4a0ba2c2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95185eb466feed529cb3100dde20199c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d44a994ab25c97e7d8f724e3bf5ca887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2cbee43938ab053030cb141f93fd5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c38bb84cfc60c3720e9f5d379d759b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61681cf61c7e8e021bca5c1c3735e33890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e3dca12976b3771e50d530b7aef51891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a28600dab93543a7018422016210f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8eee4276498d0e8321af5093e4f4e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1de2a515da0ef5365b5ad9217e258c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c8bd7d14a206582886731f2a96807895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dde652c842878ebd9c4fa953a6fb4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd8293db3684bb1f191f1369c92a7c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf5fc6a748d7ca5aede06332bfa2d6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37669374af05f5ba6bb3e50e1f6c8063899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71a28e60009f9000c17a67911c3b46900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b9fb7a6958da48447f640942da997901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec1dcfb56404b6247c06db40928022902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ddf48fec81e31d9e91272d2cfb3c8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c55cbd312d1d701d4fccad77a0ee6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a9b6f50399f040f966e4d7a8696e6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869083a57270bb18e861b6cf2d9951b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214f671a937564f2f981bfb2af2b0d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd4a88f3e535c01dc74fe3ce6fe79a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c8e9b909f35606c7a3865af143ca3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273577af8a33bb9153b2534d13774264910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7968245847cb40367f1a78346ca9b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71305f8e7de61d3ef6042edbbc8fe234912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9456cd41c6a0cee7fef533dfbdccd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682c4432b30e235369f184f8638ef7b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a00471ee7a77b64364b614623d21e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f8b22923cabca3fed724e2c162268916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905248df8e5c2a5cb68f1fe318ef9759917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0c77e686f68020af0a9d3cff88f04918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd773b71bcfb2e87da7ca5b7527bf0f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8324a262125690f9f5b82f1623dbd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca9a97a68f017543fb5e4b394cb95a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda158b62ebd9881e983473773bcdbb3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea88f61cc50dd950c277cbb9fb1191923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac162506966f6116908f9fd79692bc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa16e916b1f4f65c1d16772eb0f9a5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c90f4a55eddac16d2f440debfe339a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4411ad6d8c09f30d14309028982f92927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3f7cda6695b2a86ce8ae37951d025928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0601a91517db8976ec574d19f48d390929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e41865b6a2fca90f6403c8b26b215930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108e3dc073d48d3affa4b983f11455e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddcada6e08e67d443ec4acd7c03a6e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6796059b53c169f2e496a51e11814933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44672eab9624fd7115eb6c38068cc77934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73153e33b35ac00e0aa64b2078206fd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59195805561b004649b7ad68f22ee5e0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116df1690f548d72f1c72659e179b9b1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eda2513986d2cfdbde53caf9d77db7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b122760ea77b40838fdbfc1ff34420939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5bc95524a5042f4fc89a099206e27940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d319b6a161b6687e22254658dc57dc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8036a27ffb1a2d981ff45425097262942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e4e96332edc0545913ed7fa0e2c0d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9c0571c828dde010b73d576408e92944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cacd5d10a9763f7d51f17083036f6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fc4cb2d2323b7b4867d1bc9d074d6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7edcea63e36f534d90fa2597f5d327947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5694bf5c10c09d46f9e9e5a6214d16f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6f1cc54817aed4616208a04843e34949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e29f31fc41e298813f5a137bd2f79950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5906ee9148244a7e3cb4ef498e30d3c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728214bf9592e999ea831ed7a14752b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf991427ff9fe8ab5ab4698a60e43a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60236dff7bb52665d7173578fe28b13954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde373a8c968cd896dac84c3fe023bdc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0d3908bf2f17e5c9ce1662e6588a3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039b1c01103f175e48e86d3f7fadc71957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9a139c4b414815979b78cd534500b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e187ccc8721a5a20eb22fc9aaa4ece9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f073c18589869716b0114a00aa2d8c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb911931ec6215b7dcef52d688af759b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f54464cd1d2d0326a2366fead0028962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece63f1669083b761e4bae6ecbf3b50963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34be5959dc2ec525e27c45adbc17879964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b1c9d60ce30308f2cf394970908ba965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854eea1dfa28a97013ec91126b0fcee966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ac7031d9505a132aeb05c03d61f64967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f091aa11fb8090f55e2195b9ff554a1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acd7773fbd627d31e768432c5263fb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ce847b2ea25d412a53ba914799229970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d68db97e6f76626b4db649b288e502971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1ab1772551909aabbcc96ee7f8947972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbda8592ee6db036a609464d4fe644973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824691efa8f262101fdbede8c708e44974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b742d70a8fb16ee89ae126f389c28a6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a23a9e1e542f288b7975c38d099391976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4359538c77deade4f92c3c78cb6ea6b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91138d73ad3aa1afe0fe049e8d783bf7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46835703a5aa6c97ac91f0e148551bb979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39333574eb5aedfb85cfdcdb63a9bc2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2cf214b05a248b0c3d6d2308e9188981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02f761d79ff6fa1f4eaf8f1e350d33982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d8c0cd6af43ee6f2749958939a069983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad7ac7403eeacb5d21a96bf47cff0c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7acd57b10e9793ec7c6af47d57f842985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c576c21319d0b4d037bd2a900353d2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9345b3e8674f7afad490ae7dd4ff6e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86004f37cf4f76942da12bc9c53c52988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2b80003db522bf37268b85c4fb885989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ff14ef0595be9e67abb6108ba9de4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e887c584e4a168ec60a36b0ef47f98991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9f3fe4be1ed90c5a12e6c2f775181992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032f26acb65d4eb244b36ada313f983993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85947afa5299f43d3736bbd3fcf57f5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a4ba2e251981d3b263d0dc33d02fa995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a836ffd577a3183b0163659e593e0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7dcabc9c5b8536c62622d4e3b6a02997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c52d07967d158b8a8cacb569209c5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6cb8a3cfe0f6f3566d992bbe414d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd9aa369b476d5668b71390eca91a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229503173e26a7c8d6bf3fc207549cdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868c3c6f2464aee4c007bb6ab45ddb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10e0c1582d0f5e9db850ba4c8c9cbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3926171ce3d871ff0353cb2ce56427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a40a55ec8c1e9da8c7341a05733ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1cc28f99a3958da3b57188a64ecd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f390960a8b87b9294c81dc371c80a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e313942e9d2a247775a303d9b2d8c1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c13943183c67abfc73192475b2673412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80123766c710213b4352784f3f1b6b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a535e03d8c587965b110b14d871e43f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8382f4f2d25a23b3b704b8119512da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcee0f7183964824541540b31e2a6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca61931ed6f15af869d5fb68b6f09e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b43fcaa42e8c311122dbe7353c2f7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0952bfe1f6a0d0275410be73a7ea64119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e73e4ae32697bc3c9586621f58cffb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc2acf91fe9a3633171a2310e722d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac45b63e196640ee7f891a5e3a2983b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d53864f83c6438507653e473a999923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256c714c44369e05bb1c7384f58a7ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c80a7d11d4d9869279e0d5341d41e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12c7661513da2beff481ca3c39889026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689cf3cda8e7198404331b03daf910027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead4469cfa89a79c7262af7aa5912fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31420cb0c93170a6f4c8e0bb76718c8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4866a9d3984204db8557161f00aa130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1a3dc3da71879a22b871ac70b1c9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030dc8f2e55332f4db346c8a4c26b9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b1f353fc5fbdba80f96f1bf43959433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e489459addaeb7e001955f4ee336e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583163d61fdf52577edbfeeb172bae135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4224aed7b8ff15566619169e3186b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2061b4f058a6e0709faa98bce8ff6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636763df72141b83d16c0d787c3de8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f3e9febd5a2505c5052325e67c7c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e6a51cedfe38b79288edcd8c14cb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd44ade37f9133175e5ea7f0e4cabe441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec9861501f5d46b64c646adecbc1bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b50287e96854de72c26fff8e757b6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbef8a466bf76994fcbb83287199a3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff535c6923493521790024ddee404f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44e8335fa51bd76c5d3467f2151c9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0ff2d6f2506105e40b53b4ef6623947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9bde642697ce044fb49322e0db0b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194673b8f1bb8a818612f0ae868b654d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6d120154b26683ec2fdea2f8f98fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a69ef56f03bcbcc40ecb1e2a2414c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a162a801eb2dc5a455955d6f6d34fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b63d30b5b708f381bfc3903278757353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc117990e09d134d69f60c3edc84e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a230fe7527d809ff87af1fc67a309555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfce9701a27091940bff3844e6329956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c058df93eba7bb4073d3fdb33c13c6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416bd0b595148a33fcf0abd5e682d6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e10c9b8acd720c76d78f7655a350859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba336ec93d618ee56c101d99173be4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ab201a16cf0b731df28a5a4cd200961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137d7e7d1e87e5ec37a0786dad6659062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d377038dd4d5c0a8fbd0ba0d87f14b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859966ec91f28ac8f882c047d9652bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3743284f4dff6e9b41c39fe04a6c61165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3c69a829c4d8260b0be8b4a83d52c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b792a132881cafba9a6cd4639d73ae067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9172fdbdc822c258b23183c7912b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d59f475e42e05b40d4ca1df35d740169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34989f51b8b24f9251031cd361feced370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef32cf1240034dad74f27167189ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a7815ff1830bdd86db2c59e10084372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8f4e61afadc27a5b19c073d726d7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6823e5808baac0b9462bf8028b1dd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05130f718e92c095abfbfde95337c0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0ced7c58962823692f3bccdd5ca8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fde46ac944b8d20969402f21a1a0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535add510866bd8c45ac1819cd90067e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f61bb84fc60e2350960f0cb2fe93fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd0083817154411dd921be46e2970480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b1ddc286ea8ff07aed85b49c28d6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08192094b33c01ffccb9ed3285b06f3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b120760a11bd020aa671f84add5c2e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453ede37e69dc899c8319614ed9dc8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e9bca4d406bd451a3aba59218863d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf441b0c6ab66d68c9c891457f94aec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e747659fcd159f98a922401e7e32887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a02422d02e54e4161d70bbe25dda8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1457eb55b81bf0bc0f01960cd49868089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea9c3ee5ed98e9290def3244e689dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eaf521afe1c357d3501e715eb8f2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaaf00d573172b90ba60b7dfb93e2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4320775691c0ba89f2dddc1adb6d3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fa8dcc3357bcdabc0f4babe3ee9eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde20af21fca3100f99acc54f6eb07b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ac662cc9cd2363ead57bcf4c026f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d85aa3635f77915f091320cecdac697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070d3a4763aac12300ee90ac3f2e2cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9f7e6c57630d3c86d208da9e5888b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a344f6078dba0aa254fbfae60c6c960100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2783dfea086e3bf42456a6d82fcb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f9a08391c1541567e984ab2c5cf99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199c9cb56f276a97ca6b58de36ea11d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1cd4adeb6298933968c4869593307104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a7f64d94e01e4222e91c1877a20d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086483a9072b6cb831a5a16fc8fbf5df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88cb19f7b9c64df7f02a410fdb24e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d60ee0ed2240ce0ba92c3d0a6ed78b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbccbaa6239fdd21a0e8b6b2fe32b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6e4b6f0a5e47a97ab529f719f0f97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875b91d857238faac55584f350a3b3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bd414fe7202b5eef72014719e76cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419743326743dd35f7b32bb5efd3b24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452b0ed99bb673a9922ff08291ebbfb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25bb6536456dd2c41bb0209d122d1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187fc8d396c86e514ba7db3aa12717a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683757cb030c6f90f5f16861d8f348fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6b4c97e8cc77fe0e96c46c5896d62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d829d95ec46577753b24cc7d344243c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aec49a68bd97af20cc6163f26892f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e0eb855c40122a50a662f44445fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3103190403d885de5b6cab98ba16c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6e85df6ce2859f3f045396e9f7d51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c24bc2aaa1b19a5f57266e8fd71a42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895e2a5070a6595faf029a92fc30a16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e988264519d88b03141f63d1f2dc5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99733c3e0dd6410b9b85f6a0460b2a33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee70ac9d6a6b279f82b4ace3a76c79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922e402be31834cda9ca3084a70f601129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72115f5c434f5b29d41bb000846cfda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910cb157eefc314a0ec9730927f50f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a7ba674551f0a9ebdd168b343121d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75c4fe3d059369d9f046f0bcaf73b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de113152eba95aaaffc932b137844db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf95f1af0ed0fdc97d5cdcc2133449f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a2a1d34f9240daecfd9abd35d8c5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80497e480f042ffa8d14c1a65db135fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d719ceb6839276f20e04756225bacbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d65654bb3e4be576907ec343bba714139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117c75faa13f19f370a929b3bf20f45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362d03f6d4872d361e7d5165bb204c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8ea48ae72b2b0e6ed51d04b8e23e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6ad964a3e6cca5bd011568620affa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a094356bff4a4253e5b27f73b10d465144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f68e8e8a1436522ecb01f914a8ee00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1b6b3593d8b7b6d7a482a91f8cde1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e0b0b3504ac5985f5835e462a6e4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc3817cd0d8e555a3729bdf74aa7a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dbd073181e5c360c7fee70b791cd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a7598460cba7958e53cc3adcc6693150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a5e68a3a93b21bcf8b5a12ef54d69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88904d138cd076a1b323d6437fe22d73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f69e61fd537e0b62df04318433d31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5f2c31441657722f43a7306a02e5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fd421c9de145ca24ba12bf1edd4d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0f78b14b5268fbfbe6c5a5c88e571156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca8799387d8d284a5cdf3e6fea282e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e979449a3185a3f47a03ea227c315158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e905b77dd27cf9d119ac45a2eb056159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897e2121dcaf7cd747298770f62d4f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a54d2a54c0cbd3845041e61cefce7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c0bd87739f727570fb12195cca0b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf06a6cbdd6db353052ff4245cdd51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3259a9a5f7af666aaf9a3a085dfe6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94157584e6b6f973468534b84b4aa9c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb271e05d20cc664f10524471697c7e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193cd2bb23d628cbf1b782dc0177d3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b89e06b0833637d8146c081b7a1f09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b91604c0f14f882fc0f17ef0d5da03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59d02ef4267135e34cd6db56a9fa32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad67f5e7b36c133fdd0dc84e6db85f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023328c7779db9a6c5ad9d9eb08ca398172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacd63b9d0e63c4b8e9a6ebeedee36a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd281b0a590e569d76686d30ef3783d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2485b0aa9dc5c6118b45cbb4947d27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386cd52015ec896f3137795f7a79f7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d7855402f7a3f772b4d957629ff0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3398cabeff6e20ea1fe3afb9ef1b09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7114a9f9aafcd8dcfb586fcc9f3ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f08cc5f8aeef7c7c380f0659fdcae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdf25941ee3cc622e7bc40a32c50fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2007bf21b405178d0e61cc3227fc598182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e05b98445f9fe0b8c77a81f25ec15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6029f88a0d4f591c1a4c220a6683e2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0471bc1435a369cff490d960d84f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8da9e7a11166af2e9332f6d8ad109186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd971ccbecfff6396b96f4dddf0e40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cdd0ade7284bd7b59e4be5ca9fd8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934a973f782274d583bb83452e7d2db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c5fd2ba1bed0398e1f058ae406477190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa56383e874d1f492e0d381cddca602191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2efcf49425ec16e6fa86de9707412c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d7929c504f9ed2f6d5bf901acbaf3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8182f62989fe8d48e54918731c539b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3455c3f72d37572e178935035a88493195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99957b3343d201c9caa93a19485b112e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cacb3bb8ee06c601766c515a76ee98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5b231bf7f6025f420e37fc10c33b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200ab192b47dd10d985055b15eba956199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3956a3e582784178e040473a265667200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166e0dce66f85e75e3eaf80c5eb0f47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fefb55139397f5951eb6f3c38c055e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a844c3cf58d7412ff1aa283ea34677203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95777812b5d8f827d9da1bfc25537f3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fec32f2796c96d32daa8432856101205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f745b29d1116470001d6c9b3e1421ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16d9ec67d4be3d7702c001dd734567207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e600dfd6586bfe8a942db6503cc83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5200844b710941fe5114aa546a0a82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45078a64293a660e0dfd2e69119d720210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050f2fb7bbf5080d0319c884a4e4203211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cf0df0c788b57919df3a00ac0849e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed6c2665fbb270ed2c8e95fc19af0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf5f0a5a839a3776a4c0d8952031e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67094361ea8651a25026bf0d8c7af083215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b1ce2a480a5913b546013135dac9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ece979406161af1dbe68d5f493155217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23673002d5b8cc1a5721bc2a8e00ff92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd031297b5001af09321cd51733f5e49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8db575d8ecd38b12a520c5f3fcf09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29de0c33c0a794a7b3939327095f1c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd590ac8a0b5b60fbc4e0c4304a16372222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e7bd2b39e80c9ce6d38e998c0f23d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773378cf6a31988b001ab28ee95563a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4ad6f619e0860c573e0687a1bf29d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82b46c77b18e78458ddb8e8049c42e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852e3e86b5c43474e4c266f4f82c566227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb23bacd4fdc7b0807287723b06830228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8539ccfe065bd97b155222e922ac4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87190c9541a54667f660d01a4db5d3fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85a6967b198521aa1b4d14bb16cae8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125529f41dd64e9a4d95fc2225defcb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78599637a46ca1489e02959b54462207233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e70b1e0e2ad4866019064da3375db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738634a5a160353463ade6b428a42de1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6e57acae1a47db759ff6b62cd1b46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d76e83b8cbbdce7979dc70b46b4b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a629678e98799f0f14a791ffc4b1be1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413bbe463eb6849d4ba9d1feb9c8c3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630118ab5f8b256c8707d507a5acedc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c57c65947dc24a671582da8f09d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d31db267c160ffce8563d6042a0c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e221d628e04acf5cacb272a189a20a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a290be37bdbbf97c325925bf1580a8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8bed367b67ed52dee58f347cbc132245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c235cb7d087125b04f4995e944cd1c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e266b76af2ae9ade5285390b2aee6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179536d038f0a89128722079bdb6712248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f5cbb4c97bca892b72f4fc7be583b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df15b7ec642952a39bc6737920d5d19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe9f4d79ead70c3a8cde47b02ec0f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536825d367a0e7b1beac7c63b319523252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deabaa9307ed0f177d4af5e90387a94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7cbc95a34944e55cfb22890b5906b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350491d29cf00121a10362d33aea5a5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4126947bc2f09c26d729eeb0a17c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd748a4be862cb90edbf3f81e46a6d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406f157d4628fbb81c257281e7cb55b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9b9457fc4c98e6b9f825efbf3fe2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedb88115dfc8c7cd1d0cb50b419dfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296e464496c2108fd361e2d3ed92f55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f8a7de3cc0f41b223d6749bc0c0d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b8b44a5ef88ddb2f26ab94dc7ca58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701ecf0247ff69079e0bf4ee0b60fff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd97f0492ea182c15198db2c166f1b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca79dd48d46499d2c72efef59ffe8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14968e254aa7a248cf554fc7736eec65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ade59f604c5c2afd76323d892d5904268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefb9c43f3125cf30718159077d4310269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613dfd44048987eff7c0af0ec322c19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add3b5ea3d590af72bd0c4ed4cd2688271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50871029944a4d072b945ab76b38245f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f478e8e668605f9be51bc550f5414d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c89f79f07a736084f8ce34a1fd44c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92ec3f4c08adf8a0e4f2143bbbd05a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991e9de428f3589f1bea7315f391db2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8a95f2359fe129aa6c74dddf3a5fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40626a51018057dae2e0d5883a717506278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9622a706a2d39618defaa9c977bebab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04f4005defd8b536cdbeece32efd10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5b8500d9b5a4d1bd7da9130a6f07f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816048cf466267f5b5a18c1aba09032282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4e6b8a6432464737e6727df61dc41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b36dc0b56ab6d6f75dbd3967136b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413f35595a6c5aad24d7212e895fef3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bad32dbfafb9c0ef24d77b82a187e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7e88e54eab5b6206a2e3703edc037287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ad286eeac407ce90a6561b3651783288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c35aaabba6b3c63490d1963462a7e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94395ad254693cd5bc5cd75c861167a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c204d51c91eac29779e531db2efaf5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b26768474d8a47010ef249f6bd8fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c319445e921dd578605a1414fbdc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df059ec2f139d2f19e0c936edd612294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bde391939de157daa88a1d461f81b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1d918e82d02a4505b0a6954eaae2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302925ecae0b2e6d80c4613f63bee4d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eef4c1c27a11db493243c5697ad99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65f34f3dfae13cc0c047367bd1ebe6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e0c61809269e403f4a7c1d4a15d34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a93c420b69a7eed079e548ccc549db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1c9aa7926c7706bde640c6d612383302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1fd9d4abdfecd7acb41018587c336303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb0a67f027e0f1ee21dc690af8319a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89486717465179d14d4ba0c878df0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae50eb8d19588e8419a2a436bb7eb2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d9957a5d756704dd3c75525dadd10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f28d31c164e9bea33d3be3936987f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166fcf924a818441ac4ad2b9221cc9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3ea1eaf938ae0c3974598504a25e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48719e2735800ac2e7073c8cfe90803f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053d12f259e36996beb7c30c3e08c04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e2c534f7ed3081f03ed75884ffaed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9ec068e44a26c9a97283187422a53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970b45b322491582d54169dcec73174315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef82f9ee62d84593974e4ccbfc16d9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9195712cf5d9e0369f57ee3ae3153317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc65ad04aa49f08008a205826f1d3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e62b23cff776b1fe0fe7584eae544319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b24b0adb89943be1a3a90cd814563320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761c50492f9e39c2fef21584d8d8c6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74151cfddf5a1916aa5bb6d1926834c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c933f16dbaecf1c64fc69db4dd5a5d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc023e0a3a5296220e642a173756c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77a7d4feb7125715b0da9a3339192f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfba11546ebcce4278ee4013a7a12e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5ce3c1be206890ad24e837c11c481327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361f024bdd827ef7409050635cdebdb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221923e94b83456d53110f2ea92df327329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951bfb3fd7f97c9fc5a25de77720083330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25150700bf68f428f3cd61d2c2ca50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e6edace1559d0bb87f063276707e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4632bdd8b2a6ccefe736a678c43dcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda417b64f5cce1a59869ee580eed24f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf496691c2efaa1ec9a103f2694d468e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f494829dc3562201366f6d986cc73c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80b9447711c9b5b62b273812fcae1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4862d1f4d96c9b96ddb03578e88abe9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5377e7016b9e86217f2b1980852248f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc452ad6193c7f17dc2dedde5d7928340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500e0b6377207c22a0fe68c74943351341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4214864b18153b987c70f8c0e6bd6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25d1fc9a6dbc78eca9432917daac6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae720a6689063c3a0ce6fc6fd64d9a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec176b8e4c7d29fc915944369ba403b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ce79ca74b41b79f584a3bb236dcbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368254d86d89616e3f062c529bd90d4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526e6f0d2fa5549fa4b1d347aa437c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda253e3c646bac5d5c5a68fe2ab375a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cc9ab286b1819057d496c0eef4c60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e926f7fb57d7b4cc47ab77f5974baf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb607ed927bebcb231bf7ac40ccbe13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25301187952794d159d23855c9b6889a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8412eeace89ca45d41b1316729496354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6440b36648f5600dd44e0b522a5b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bf2638a15f99260d323b9a70533ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf494c00248be5ff9afc9de777daab1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce2741b36604f0693aba4201bccbd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ebc34238467698dea0d66f5732c68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1080a08dc1d2d652cfb10667be67f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868d2ee4c4e44dde4c02e292708fbbb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062542562542b4fe92ea33a600b8c6e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31dc4a41d991b0a70b8dc3a74e5552363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef39b2e2228dc9a037d9f41a6b3342364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce811a910e4b57c577e2da57e08bbb26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef3f8c7b791b508c3a5abb14a950b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d311d6c087b7477a520e366d8205a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d3c0677eaa81b420670530c408caf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d876df93fbc2d71bc6c0310d9849e2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea23054edffc3cdfc21ad7cd81fa2cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1de899e186814de8d0e1e70c1ac3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aa3b74ba9ceebdf5cb81d0c6122db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a4b53fb6a08611f1db4dde91bc945373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35367896c7cac313f8b30e2a96be6799374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56385c7fa70c441ae9dab9b64cc24ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b83fd9facc4d6db1bfc3caa1f216e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d4750867b75bd65ef42169d8ab795377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb55dfaf46ba9ff15cedfd4367ca218378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a7216cddb011b14b5bb5c1a0f6f71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b3e0a008d38f3a01e8f31162812c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240a3225e922ac3c254763f49f1c384381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df4cfe1cd00a07bc0027e482639009382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62952299a6f572ec38d0c3470c9bb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159de5f9607d818279c009bdf3c18de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e49d9552999c319e5daaae356eef7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b633b0e22e8ea1cdf5c5ece913058386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0d5609e3e6807d452e1b8680e0805387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5fae2532a340f06a15f30765ea19e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254e794be7c4346da0447d4e60d9d85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f68b4257307a1fb12c324dd076333f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45410843dfaff11466546d099bd289391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e74c60a0a9c50fca6a6cdb6767e1ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40444c71e433f35a3ba76565d983a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88746454206b80354908e9bf9bb7d13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e887775beecfc72c16f7e1ac3051907395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52978564d9de1fb4e4b90dd0939aaa47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd841ce7444cba6f65f79dc44aafd6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0817314d25679d0bea72d33096a3ec7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c2ee9db4f8b49195a8e2769c36225399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a220114d7e242ae8d3f9c77e805ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803f8046b031f50ffe16e2349a734b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1333bcce2810da62143c0824c6143402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7c39e30dca683413d09cae29917d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b16326028fa005356515a92350f81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8779c34aa6a4680a609befcb06bbfe6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad0473f9acedd484eb64ab5de58740406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f181d955148881c9994d9488b5fd46a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef6d293707dc32dcdce486c8392a76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4153947624c9e6223882ed32a122389409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb060e283524ce2443f3716067bceb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56a435143148193aa9cf3da6e2b049411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b09944efe81310904a9a924c843578412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51960752343b6aae74e87b7dba204da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba65b468715f445caf1ef2cb339859414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08411e9f12ff2eb5e532f7a9e795accb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87350cf655d26432ee4f587ae1c376416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139e967a4b32bd8273058579fd413a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ddccc60d1e8dfe66cea25c4e5e8b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6936800ced28778132b91a1fc259cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954f2e1deb893bb6c0bba2ec25a1a69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4619cace0c7576e7167220d7a54422421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db96d7179d38fab38d9399a54de2178422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df7bed1f24abad12f4eece91574c7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c6009bf6b5e94861aa209fcaf0a53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fc170fac7147084e319eff8be07cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d8a89ca3cc3821354ee7fafdd5259426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45c8daa577400a7070ce341a2b84e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e08403044b1f11158483aa5dcc88e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb750c6ba85aad822454a4e9959704429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1c9bb352df7b7ebcc68f4237c1aaf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de622a8803844447404d22e97bed8736431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7a78e17c7349802d63c2abb03901b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0556de7fb0ae38c7bcb1f9c6d72420433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b1f06e365cd851faacf668d048952434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83488240d62955eea175a1b4133892435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778505c4cc5339ae75ccbc7d932145b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0b13c5112cb411fb50101b6f9a0a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ba956c29fe9aea6acfbeac2722eca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbc5e467cc9d783861dcb6e3633d02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defc4c56b77b01eca36be4f42ea53d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ac3172dd149b510ed6b5812434835441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910102e5fcdac4167b9ac5f3466c791442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231f02c5a966838cdb4011a44468854443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c306d2f3e059db0226b4e76a8a9ea8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674811595621012c176ab5c2696c540445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c710180bbd6dc72056548a1e78ab7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b857641746a44b7b98c5a683c1c6bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cef1b88c04437fb2f14b88906dac9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01815222f470beb535430428bc83fa0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f64e3d13a96f98f61aea99882381c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330585cbef1d5d3d600e6b0fa50fb476451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d828e300267be1ec76e41d666a371452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bd3106b838bf6d1ab1090ec12e64c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08936293a2276cbf140ae6efc1b0a7a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184504dc4a6cc8bd765afd21c165c32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371d3347eb10d499c340fcf44704880456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c6ffd51cc4a9556d7edfaa7d63103457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7826719bf2b5034150cb7e812ad76fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab98ac157a26724f2523f45c12c75ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faea8327738c9a05ec29f264110ca36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670bf54ddc47e3f95e375b180eb0a96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de566d8f38e928d11eebe2f7c01b8a5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f50bc919d2bad1e8dd354a4fd7cf71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ff0e4e526714c7875fd63503d1b1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a141f29c6fc405c89c0f9177bc241465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f155171e8552f8a758507359fcdb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21386618b123c0e64ef786dd089453f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2df7892324fce7cda1e86bc0b6afc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae331de1df8bb9844584bf27963489469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f9f99b4bc984df0d069b6f057f9b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5cb3ff3728c4e50e4c23d6fc78141471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92229abc00c4b765c99749949f3232f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289090cffd9bdba715c1a99182a305e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c2c06bc57c40447cdc9acbd22805e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa496972bf4aa9160bfa86200e45079b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93edae7ec9fdb3c28df1b65f7ec869476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030adf2c83507f9d936a8b522b429c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0687514cc7e97ed53f610a3c8dda562478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dc3fbb086ec45e3af326773cc471b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbf3f2d42410f1d379107cdce0d238480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054d9679966f07b010a346b5d4de5d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134456fb01c80ab272133550fe2c6e2b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff94e604a1856b5bf5fc0f96d23b1b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405098e68e5424d73d5774fac491401484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73980beb111145b3c8e777f6c155fab3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3a3dc87938d27d04186d7ddda8d13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a59ad1177a960af57b3f4ac7acdf50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1b6bbbb7abf3e1a75a607eb895d55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74095edc988d4c68337a166d306922489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea3d1b841946dae9c821502c52f81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744567f17172442db20653200755200a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25feeaa326f92a6a0418b2510f41b0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a68c7d8b4fa6e660ca1c92d2d4797d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf99ebef749654fa696e6fef239b3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b5e53dc162ad6d1de7816b7a3be9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e279caeaf367699d30f697c242edcd7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81458e4ad201349c713d3808b053cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb925ebd136f08966975493440fa9dd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900fe7b1bc19225bfac4f10a06b3a95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008c1129475e2311b3ac9d1055c9875500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13dd7d7169f6adf4e9dce0a3160253501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeb9feeef46c15b924e558455be56b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d62565f2dac34ccb02091e457d3e3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ac4b3d43168a63356094adc821997504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b53b88ef391e0a8f3bf427eb1a3f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512399a583ff2a318404517df890be18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be19a48d03cd15c5b4b05d9f1c3c47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4629122db9c701c77625d52762a82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7722672e9cfc803745e375458f393509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10487b0bfd75969f5b9fcf02ee4f7b6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a2c85f46895351ea6707b3686b34a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb7da4ea471e55ff60bce97ae2257d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9552b9331bcf502170c757c7dc36d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a3709a82a3f9a3a072a5bbbc02361514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d742d92303349e2262bd314ead97d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680251c78da186e8c631ea0264128aae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4200047dc70e526885fc650f8a1bb27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91916cb5e14667bbbef6046e1112c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2ae7619e69ab21390f0146e2cd83d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1d21297d35212fd32fe4400287957520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5787dd2d388e791b53b15bc3f1df23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d2f546162cf919148adb3db3a9d86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70c115174cde79c6b6944ba53a5edf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43098199ce0e9547846ea3ff1fd7f758524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8c878d1705f9fc2877169ee7b6828525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0aa74cd8f51c9c3ea28de76a63d62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8469589924697b6fa39da239831f8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f03d0a3a2f1d0689c4574588e47d32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c1fd69a51af39477d1e739e19ddc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bef478317d90ee61f1a11c56439e68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e1b8cc8dadb30e5f3acc7989c69d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bdf7c159f8e0f16d63a472f2541e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfabdc71f9fcbf212eea466707eccce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83501b5098cc63fde58226f91ae68049534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aad686a6ade9c328075a40ccf63314535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effc5a4ce71d093a8f9c46b92c50b7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e4b82f225341184efebb62a37f60d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366cb217972693b0194dc778f361470538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63adc2ae41d692662c8dc522d768f87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cab6199ccf83924e354b78c9f4db5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740c29e1cc987c19ee6f24ce91ad414541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d500030de32255aec23c2c21dfc9d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ba6c92af5c3c26253c130511adbac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b61ef4306a7ef496a99f260dc9de0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40941e962b540565ff8f143ca140fa7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7174d31d8ce846f24ac014cb53a00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a539812a4a4460ab5873c1233b2925547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecd0d55108609772f5b570b898395e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff4e144355d8d7600adb9d63963328549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf8406598283ed1b1c350dfd39184c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757050a4ded65eb768ceaa512b351e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54d88dcb3a25c462bf77c39842f4e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f1a5dbd13ac29a102b64f7336f5ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768d0582cc8881b9ab592444ad6db26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71377216a9e726964a1dafbf3ce88d57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcc0f57028e100e10eb67eea9b3cb0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6555d168a0f75c0d4de0f438d412b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860e1b6a1af9d38be7a245720b6fae8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851397bcf036d0e9e4c6d3799b261b33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71624a93f3d8d74ecce860e4e20f1db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea66562ec4d0957316b670891948706561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6fcfea4f60b449219cb6a96c3065c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478119328b7afcce4460e7c5c7c4cbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e37ed28061a7c4d91fe9e543b24c3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446631a2e9643321cace64a0416fbede565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34666c008bed5b10472e8f894bd06f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4983f3c4844f7e7d4dfb9501525cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fc474141d4c7251c5dfe63fbe67d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41118d6ca50c1a7b5d9ae8b367839d3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac708b9ce22b1654bd26a584368356570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5e7eadb17270e5de40e6dbf58d968571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5e3065d0a2c7069decc81b2c49bd5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e8bcd469cf085cde54ee5a2de6faa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6639605d8a882975daf0439e8ae73c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9158e296927f67d7c39c2a6298b118d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164bb02403d16984a34daab3b2a8b99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4468c136a3c0d8131715c580e4f2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23b4d9ec02356fd883751fc404e3ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dae9ee8295a1e76465a0219e70481579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a6ae07abc0a73ec4a51cec0169f7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d98c6b811b9515a06be5a08904e4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bf9f44dcc1c4b74148a8efca94447582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effcf1b7d4e7bf556a36df2cd7a2741583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dd9c6a90d7fcf4979f3be7cfd5e2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c44d8104c9c86dad8703e5cf9420c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f084619b6b431f252751c4cabb0c568586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f0c2bc3ec3e1a2fa51ec00babd962587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ea987542eb1988eb0e3eb15d5971f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a02b62d981cb412d7e90dff84f5263589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef86852c4a70aa1f973ea69240bf05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f772a7e2ce20182734cdcdad16c3cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d88b307c16e92af63bcd101ca1e7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d048e0d72cbf993b54007f3f5ed90593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d209d380abbea0ecc9d2578c149cd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf94dee7473842967171c8e8161a296595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5973b23c4e3ad7edc2494469413fb8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6037c4e2aa21956734af9b6562f66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e0dc8c4054e112fe1a009acddd456598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e185bc35ea82a8d313d8f306c749f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59bf7e5b6ec9bdeab92ce05a335e3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba74c99658ac41f9bc369dc291bcbd6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec8852601fc6677703aa7dacdc3b4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde801d86fed1198b39749edd8ae812603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28c6295bbb9f51df4046c1dab25c3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccba8e250ebfa2c4b21e7ede75b44c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef0b90455758314a9005d3e26196b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170387d2fbe7ded1eeab4b395b985eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d7009f435a5a36a2954f265f09ef0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286de07026aabb60fbef8e180239643609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf430839f5f3155a67bc5acc005bd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63f999d9f164a014760eaf510b62ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6078dda140f08b9fabfc40b8a25449612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6c82f6592eca00dc03c8da9569ba2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b740d8d1a357c1e80ae00af3a68d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feb9e7db0cb02ed05b38e1a99a3c28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c278c5e82bda478c39e5c62adf4e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeca288ffe08a750a412e4c04dacc0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4f8e573acfb726b780bc97df7aa78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146d92c9fb64e1c3d566a3642de5be3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a1b763899a42343586812a6bac271620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590025f9829c9252fa760734eb48aea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92224a26ea2bcc18c229cc98976f0b63622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a337d8740bc539dc83cdbb6771bec3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea5ef8213c2c096119b48ad61e737624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce52299566876c00ff19d5f15af664625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633c3cfb200717454717b123e4e2ed7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74afcabef5c3657c3517bd8ee0cc500627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6aea3ad7399752eb49c5a8c014927628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7322638e9d4eeffbd4111c155d5c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e028a217ee230333fd869a5c8a2c7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3c0d14dbbd35223ebb704ac0530cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be952957bd03ec064bbf9d5d824d3e78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8470956b45a4e2b458e2bed447f16d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec525ea8bf31e0b9975292874be1420634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0978d3d4eac72852958e702ad62f8a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698f5b5b2a72589cb4b383d3c232515636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab0f7b8554ee1d1ff92b11803b7428637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1483fd2493de470663a447df52210638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0937539d3e20a73520d2685f2047ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1e90e3ab70291bb74fb1fb0718c85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48027cac7e22db15ac99ef997556647641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdd1196789ccad617e5eb3b60d09c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744412d5ea7423f357f5fbe323a74052643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196a8340c69b437861a6b91464f185a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965dd60b806ff77e1c996a27b34aa98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0c6dd55700c6576d31ec10fe402e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd647b8d74be8cfcdebee851e4f22309647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87cf700f196fa8ea2c72e7829588f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a0f71e1618d2b3b06a2511d8e7e86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c1b5be3eba31ae44029d0d35c6735650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cff140c12afc839fc6eb27e7a29f77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b864fe31b435c3d3691e659cbf75c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204751fc0b0b9f6828521304772cfb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39658135b266c2738b7c0c514b798881654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793459de0de7c8e8578a8b68afd9bd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a7a31d669b19f64deacaa97557690656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ddd699d7b23f49c8c606f03cf45c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cb2836000f9960d690a18d196e227658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d62ed8723ad66590168bfddc895d3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f265cf8db65d4a04ac20d5d67a26a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392efe03f3a3207be51f8a73d4fcd183661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74672fc8ccacbcdcf521d57220abe0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d4af8c1ec425c1c05533489b34d9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c66042fab2f1291741c5aad32aac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685b6fc419431c0dcc821a920adcaf7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20d64af9d1019c159a7ac19db74663666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe4a30c9338e68dba2118434543529667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba07599931c55980082747168f9b13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb003606575b7526b8c29617cbde43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6f469c4e6f466512189f083dfc707670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68e26be86f2bd4d3cafe369dd290db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34f06094b9fe1ff1a53e2788d06ae6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7a2dec0c6202822f2a9da5ba5d594673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e7b8fc7d8d0079aba9543885d52f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599392029942cdaf4559af7a75b31a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5685e47b8a5265e23fbe08f733557676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bea9911a7ba4b78f92d5b56771d14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf17e21108c9b9be5097688ac0bbaed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f421238a26ad7a3bac6cb0db33a9bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89e464d57c72724b4c7a4457a41988680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031973fb2ff63e8d096ff011cef87df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45660e0070527207dff1c21e4a10ccf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302d268f4e895e151e9147db3256724683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3f3c8c9f3acda3564d98116e413eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03409721fd66e94cad56f2abcf8a7e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa07c950ae7a756d026b504d6b9ff24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6dbe7c4e3512b44a64f2c34dcd7a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23a8639592943bd5930e5e83670c6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c89c6a1cfd8a9ba7d5eff02f986c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45b94512999fffe9d9eaae33a106ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b24fa3709c389f9e51785ccb014b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2c855aa3699b6273736f23a46e7a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea589ed2cae3c725e808a2b5e965bdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c71848aa8b2bae32cd83980a31df5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ada7d71b47e5d83aba33ce9d83bd3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88402432332a34e0eb4fb9a5a50dbed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e28fd0e22c3167cc2f589a792c0d27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec1d9a1f932f3bf4d3ac22a970758b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26a67f2085d1bcca0a20b4cab83940699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ff6ce65e655b5e1fb312a18c8ab86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a9cb09b914b65db8fcc5a53189d59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26af44ffd2c3a3de5e89b2ef02c2e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbdb2353f9527c201eb6a84407910e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41570db1066a57570f32f83b9350801f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953f7f06625b95e1e25794b4b4b2a36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe441ff06a8975f0fc7457b414f915706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c7de0316ed4d464192caf9eddbd84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce99a82985075d17914c81a90768b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77a92a85e9e9ecda8521b0fcd81e62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df752e548bfd38f94202d1edb23f8c52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d31726c4e7b53b6d2a04e598c8304711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5228b3841d017eadd0b77d10132a3b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb99fc497cb333bb63ede35fbbe2b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b77af20fca8fc7d6e3ce67231c1d43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4a9110c90fc24123ba8e7036344eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac5bd553999895e1e08d46851ca41b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec0109c89af558b1ce3663c083b12a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f26e1cabded7e71825ca8df7ad9003718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263e58e37aa6a7c57fe1bb7e19bb323719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af69270c6c46ea22802491f6c1dbfc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fbc3e39f2a3bee3c8dff90b41744d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985555e378069b38455427d90653779722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd198d474de2ae4709a7177530a34d29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802fabdc4f24e1c12fc4c98b4eef700724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11817aa6018adb45f582b10d3d1fa328725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aed3ab0e660f66d48f6084dff5b004726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be604e0872932dc0568c5a83d61406727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de18fe63689a364c6ba9e5e3826ac68728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de4a1564a78799579bf38eccd25c4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0781a0b5da30248ac65ec0877366db7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e440229cf5b785de41a646197889e18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba631b3b4063dec7b4832bd969f9b337732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0a248ffe8b5bbb5c935f6a4abe5b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a093a1d3f55e25e75f501043e67d975734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabf9436b3e36d979ae17e173ea574c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebdb7fd8b490da6f6063fcdb93c928736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0fe8c653d9fdc2c443b2abc029b27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152db4401166c5f6dc35626ee6948f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fabe75794a429c8db776f09985e0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff8a172360b49549659d0ac2c44339740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbd89f3bed5b1b1c5c365c74e12d09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a67e8b75c70e8fe64c373cb383414c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d56ccf447339fea12ca0ed47daf970743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13316a35901014fc8b85306e16530240744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a49bcf2d9b3efb22f3391c9c4f87be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478eaeefee5c1cf1fcd5033c67c0bbe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394294328ffebfbc19504d4b244caba2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb09513f93225027574960f6a629266748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce7dd3001acd50d4de5d2302309c84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6ceb4d0db2bfa88dfe6ac3194cf3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a236703e555b08655375d4e1d40a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f3787021b1a7dc94d689b324457e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30068f0e16d8ea1d70003aab1663c74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748a6121ccf13deb5667e115f10df29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bccf6ea9278fc2da9d42121adbd279755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0356014674701f49095c5728f91349756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3795993053e54243d50249882b3ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe30613971ce038cb7cf41750f2864758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f88f10f73fac9345dce79484f891a8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d9d77c6d5f64d2ac74044a3195a71760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a3b84c534177418b54a88a11c4ca4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0254e8bfc910f325a26defcc173b5f6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dd32e9daa0343e663753fcc6baabf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf981786f7d350afc5c1d0578313fb0f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f2e9f7228c18c12517aade0884710765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d4156f202f800a50fc1698dc8881d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b9defbc06a6d9242276ec94a641a4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c21f495e1506ac477e696f90a6bec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fecfa86a554369317d773de7e0ee9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23523a880205a17fdd75230a00d84b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e2cbaad65c1e7dd5d923832348407771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85348bc4c51140f4706a8638dbfd5282772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656429694ce97106506906b17b1b772773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23db9558eaaad09adfcfe114694cc6a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a8a5919a04543a0ca61d7d58dbbba775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3741f7737680b80a5d08101c8815d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07110d41fdab8edfb12b0a309e386f4b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ab3801ce4d95da65d7f446072e156778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f03af82d75668b36f921b3a7dc663779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1b05ff3642dc67e46b15436c838e7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46d52098dee0a59a6ab1594d20a119781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563ee8a306557ee45aa60a0b3de6737782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275eb3b9b571022cc0c4f210ca7cc12783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc72ba5ab5c15e452560c9c29351dec784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838b4ac026712cd6f50977e0bfa10c5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fd5376cb106801d4d1cffcd176ff2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba09edd81413f036b44028f78fcd8c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34991b6a1a68571625073d8829a5e40b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9064b314f70b81f9c885624ee22de23789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13f17103a1d0c754a3c394b1303512790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520e8fce5c5b98fc23bf9f6c4794b4f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47916661d50e8e5180c2d40bb74aee792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039a22f0c8989fc2c7fcdd7e0af978b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53d42c2eadecbd7e3f75ce23e5d550794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690a3cca0cb0b6c12fa06ea4eaa8f54795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f6f6bf78604ce718dda6a0a5349ea796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52cebdad01876b6477d98349526fdc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbed3cab545cf2a2499dd9fb9986993798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa172d0a53ede561fdaffdae6b0171799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290816417fefa013587e36e813bd07f9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b0e1cac7dcc269d6b5467e81223a3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49841ca0e7499a758159c617b151524f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79570e6e309d021138687512413e21f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc292518b4b1362f5bca72d96bb700ba804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009286a0534933526707c1a2fa6c1f0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2b3ed756aac266bccbc12032a8644806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a30c6a7095a322ce63919691ad3a74807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a289bc0efeeb32610ff3e8ec6dfad808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e88fe3bf7886f3daf27ddcad56ba24809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa419d4f94225b63c7dfcc7e5ea0c998810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374df139b5b37367701927d35186968811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5d61eb43f4325c911737b2b1dfda3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc582aa66179e40612ef901812f2912813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c763c2260e2945f8b5f090c6b0aecb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c906ede15501031c30bb172f5bda452815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50398fbfd1f9067aee17aa3eb6e3a9a1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612d6cee2b560cfa3bec42ee84382e6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef79cd996bb219f2be02e71009eea5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680750d217349cc9f1f88bafc5c0f3b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e002407f9dc9669a909bc7d0da40f28820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cb26fb85a294320cbde4233fa0a00821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61867c8cdb5cf5325b168e0c775175822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50324c4f878b5b1275813d53c65fbc0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa08a2cc3eb4c826e431ca948594c39824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843749c60da6500f1718aa6289718e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b77a77ce6a119bba4789d57cd4685826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed65f8c3d1431c3eb75389b6dbbf577827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b518a326767d9646c4f6d45f301a44828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca46b90be7e6d927dd2aaf68093ea6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f2d1103ffb811baa5a21678ea74a1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f113b67db7a16b475b593ab4348fd7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d5998271bed99dfa64396d60f9e52832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adc48f0cb19443e7ea8ffdf272e902833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cd37f3055eff0b3a114d4ee710164834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcd74ef617c557ef6863545d51fdd6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c7cc5c6b9efa87c4ca88cfda0d5fa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1783abda1b5969e773a74c29d621f23837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e115ba4e35957559fc63511ed544c1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5acae97007d34142009b0673d8c1d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ddb08e6f602db2e1dfc61ce2393fa840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aad3b115ae6e99ccfb2c910c32186841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916d0def16c22be78dfa6e3ec289183842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b365c0e131ec85cbce570ef1151013843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf416e8581123c211b7687507dc988844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f59240d400212258f6a9483ced09845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba6148d8333b88b43f1263fbfc4271846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78fb6f2b07e7ad57e5f23f8636490f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a891e5d5d5f14c38b5266d9de94898d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7ce7a68eb856f5ed7a6546b53efbe849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb89433b5a3dc80de2e664f39ce086850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387c52351dc9422a5d6252673a61e6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5ff3da3ecc1952d2ca634082b9454852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ff1a9f7d8ecf8431675e15866b67c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0b0663926797607a24eb5099d2a15854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03b850e40e4ebaeecb61d1cb5164e6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c9232cdda67ae308986219bdd3f51856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602237ab5606022b93aa9fdf13ee8f24857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af206d5b63a3b9673190e348609b8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fba7473b976f37b1d682e9a2c02f7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8a0ddfaba34dff8d3edc5a1171143860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a639b6902a28750e932f3bfc1820606861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676e8d16ff132d0bc1cae3c2cd3d2c7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d4be03035c46f2d981faf59300edc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51347dabdc304c70a702df191d8f79864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59e1eb937a26db8c2c334a87cfaad9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df420f803e6d03b9676bcb15c9322553866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cddf45504717cc56286e676bcb001867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f27fbdfe1a5df9a1124915936c685868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4bf37254611b41eaafc41491dc654869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae513e26902d69211de6f2308a87eb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32c59ecafae55569c0df62f887adc8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392c619e147aee6b543c76e4a6e0141872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279100f1bf0400c4a183f744a86793d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b058c208e52464125a96479f9d83fd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa7c02a2f584420c08f1ed83594b67875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd1e3162c58fbf5a24f6b454e0c750876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159823c2d6da28b21437c7ffaf9d0509877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03421b373d82bc9491b7896fc2ae8a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19fab5a3b62fd85400ab191128f076879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd9bad8e4c16882620271de16bdfc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909df4258afca3ed66e04f5608f88b1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d744d615bc11d297fdd13f1a62b127b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24603378aa0f1744839505fa1edf44883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff20d83dc0c0c2234f4b232aa61ece2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2965ade2be6a485d038086a8da6f367885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0f9b947e2ce6604a956faf6dab487886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1250cc46ec324ba1685c5eb2f99ce887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c71c58655e7738299b8f4e7ea5b6ac888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8ee868b3760d7dca16fe0834099b3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94410156187a35a21b49c72028bb38890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dffe4e10b28cbe4cc55d40e693a7a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbd9c8ffefe27c11e740c90b2f4e70892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9017beaba7a80abdba89b8a25075f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d74154721943f54ac092379fd2c54894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d84fa54c7ee7b931581d9ee8595fd5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadef6de56eac0cfbd6ff980be144e30896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46880c29b2a4ab9bcf43b932bdf40475897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe340d48e86b35a89059141a7fbc7836898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a1377e5bd93ca435d8b1bf1b9905a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d50d43282d2aed1d47e76609fa531900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11154d855faf1d6af2283a10b374ee9b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdd344261458f04478aecf3235a776902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9506c930d83d563573938ecc7342fa903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2efa093e22cfeeb0138559874a628904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004ad5dd2f14801ac6395ec0ccebe13905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0225b02a80cd0b98d1426f805fe30906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ec14d8a4eff9e7ec421a80b80984b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873197f5550ec33386e894ec539d6a4d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fcb76566d89e9a2ee4770bc96e920909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6d518176e7461942b7a40e2e67557910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b70833771a96f2832b4f2cd845ea1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9492e2f574ac23cb1b66dfa3d2059912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11a0f5cf6722914f72610214d1b0dd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbef795ae6ebeb90ce7f5e6b8109540914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd037ef020e07f8fe010090b79e867d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ebf81cdf0fe670a01478a3aa4ed1d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b1601ee4bf3d957ec63bc19ef9aac917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced2f602f28222081d3d5843eb7f7e6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0274c77ca6a738b46dedf2723e5a8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718712d672a6f741945a0a1ed4cd10bf920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7580ce351e739ef7c5e3398a1d113f5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790a5bf44e2b0f1f97f9b6bd7e2b284922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aa1dcfba35d19c7833f970e4784f4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37180f7f0bb04f63d8864be8962818fc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90994da01b3ba80ff1d5371f0411c912925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39357a2b95c260a93baf668edb9f4804926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533640d411450268db9d95757903e44f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e986214e5c6bb759f9f7b5e88afa7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965cdfe104b8218dc4de96fa8f9945a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1457889e42d3ec6edccdac8aceb7c5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc934bbefe639a7fc4d9242f22c684931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb7667175c523aa9fc4d569387edfe932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca55764743e3afa80b43ae9b10a507933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242957d35bcac0bcab21ec7ba136b620934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5c2cdf11ab6436a00246de08f8799935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8acc95f6511eb9941ebf8117ab7b16936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e245d9f61177dc2a1ce873d66463a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed97b1e229412f6ee188306d311189938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f1f559ecd290803b503aed84e099e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171f6584b855a0f9485964a90551921940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea149bfbf7300682242de3e9424aef89941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed877d5aaec6a1d7beb0d44eb8b6f674942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39942cd92d1f79c8e5c33bccb428604f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff180a6fa04a484df4891c18f4b7b58944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b48255c03a7a39fd65d319e91b403945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de381fc66b1bb0630ece5cd94a3646946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfb19950f51ab73dfc4b495903a9be947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed4533713fababfd81b9b82e27955948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d598c6eb6f909279da261ec50eefa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b68512c259f839628789d87602a47b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb102574c66d9ecb085d84d46bef7fd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df9d3a0c106e661a1e10a7ad1b383e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70d74d5eb90f0dcc8d4cbc21c2be77953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775d9fff807a22224485a3586ae602a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c181a3a86f5a5c3ea05e4006c064c5e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b7b9559d32f76961105b369fcdfb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fbc70b564367222304d8d8233ff4e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d2d188ce67341547d4c9a8b623d1a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7cf717e9840e1068a9aa88ce4e2c3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4863c598f2eee959802d1090b88fc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1fcfe6d5ba26647a22912de2b9420961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d1a3db3a77e9c6bf6ed2878b5cc55962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a2f81495f32a0d9aceed556bd200963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50158a469a19d823e34ed7f7e0adf97964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c4df1e387d59a4568880d9f652986965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca233b876b9d1b2bd816d3580f4b559966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffbe3208ea9be1d0469396ae804fe0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f34a14bbd06b0dd1c03b07d09abed968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc6e011f5da06a232ae93132ff9224969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25075eac3cce9957691426783a2280e2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a82d761616361fab9b59db5223b7e0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf74b8c239301c48d47ffd1f3f2ce22972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7f0360c27f4f4877e449a4fe841e2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02578d09111374dfbc8d569701c698e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba32624244a04cf7b8c6216b01c3de975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660c67df1328ffd875cfd5893c48f9d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f8500c11770e3e8e8a6606bb660a1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d456c86fe9f48cf63f74940800d34cb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dac6387efeaf0547e59ab7e8d2463c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8a3904ec2a2a95cde3bba7faa0040980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e7dc97fb0296665bc03a565c9253e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd6fa684ab25c79c30117d9ec79f70982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c517532148036ed851b763c688d0ae6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5e23928e1d89bf3358a42ca161702984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970ddfe087a3827fcc81f6eb3ceb46985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef1e7bf286355ae1929acf6bd80d6a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd70cfe36326455a374930bc2eb54a5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33084062ca5499108f1ff9f603790e0988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2920cc89754e41f6a874977fd2c4ac1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f243f3973e46eedbdfd65df802e01990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f787f849d198328d924e6d81067f33991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cc22e3666fe7732813953e3f5f574992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca31611c3e71f4655b2c7e7ac471c97993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5be03c0654ff3adf07aaa21e737a46994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5abd254c141aaef626e88a22e59996995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bac4c9a7a881050b8c4fa09d26abe4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44267075cfc866d64dd166413562528997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>