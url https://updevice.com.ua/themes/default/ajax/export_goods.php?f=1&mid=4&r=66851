--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd62c759501359c0ba2cb855b422ade1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6f3f3440a7dbf74ab9e85d92ea3f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e30cba53b4726ebf9a5548cb6b4b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd458092307c8574ed6597c0107e40c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ef21394e2d4b2005fc7f997c370e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62531cc63292d46672b76198aa73cb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504c51be87fb44f0e2b1cc75914b01e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230e8d1d79c0b63350f1390a88ab5f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78d5a64730eaa98787f78bfba5e5899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f45751db852fc55aae9ae579ad5b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402b5e607f213f1ee84b2c16954e3e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0de3d70589a056ae3d516950c6121d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29bd4933b17ab552c373b08f4e88cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eac1421394858b7eb7e61a3151a86414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17959666ca5548463cf1edf072951d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a283d48e2c60a5705f027308864552516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cae8259472f3863e09d158c672e20517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab00de1787f2160508bc81dba18ace18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce93a95a540c20dd2a713c07bbc2cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc8ab47b2de9025c18c1538ca801fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830b7203cdb46da7030657b9065d0bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbee3ea2928c6c0632cd6e55524466422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2666b63b9b47872ccce4fcad8ef26c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fb10080c264e021ffd0d933afafa424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0437399e751880e5836002602095ef625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b1e253ff85fb642cceb863df69d5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1051a4fdee33dfdf67e25c802319327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ed6c7db15b83fcc08a7c0304812c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85379ea9159d55bb306db3c3409cafbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0879527c3723c727606496a94f33b6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3050962c4bd0cfbc40a6fe3f795b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb88a7becb8e45acc192f2996b2ac1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b09be993390fe32730c349bb1ce55d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319da774fbe9d0d1916411ee2aa669534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da472cd092b9ab2c0af9719f35e245e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bb684d2bbac0553903e6fcabd806636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aafe3bff32fb3f804b799d286d69b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef21982d5ecf4bf742ef5309d37a5d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5e26e69359eaf1ac97560a2dd1f3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c1be68e315f52fa9d6151e0cd26be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc39114e02b3352a751e9b29b37b36641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b9af9092056eb1bda86e0b0ce2f3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0130b293765c6681c2848f7e45c4b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97842967f1730a5b8d91092011141744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea81012dd2375af8b3fd29aff2e96145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2f3994d58fd831a16a54df344220f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa159a3727fcfb72d435da3dc20c31c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f31c6afe6cf41e6a8c7becb2ce22f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8896bf9f269b950c611aa781ac15649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151c493891b52b2b41dd4485beb9eec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd1aeb9558a4d55fcb53ea3bc05ed551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad91eeb86c18d1a62493a4f30e789f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa659f0063377e8bc65afb83176de7e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f5171df37ef035088c0834f18c1e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd82e922fcfa3718bd92627c8cc5e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994d0a9a5766a5e91f7a8d541a28e4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2464ab53d6dd290869150d59fef59a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30be8cea4fd1534585447fa65e613b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37255682a7852e54a7ac146d3630ad459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b9f6406635ffe681ae81e2e2e9dd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d28e91d2568f2e859ca37a74eec4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07305d2497eb1326ab9f599d560b94e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94936ed59ad359783b11ca9f39c87e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e5d02e6420a39c230ffc0d61f2f9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaeb053bcd0eebc146d1c29111fe3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffa847dd0faebf76757b07ee29ca6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae356f21f8f448317f3aae710b3bb20967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecada208aa23cb9801023273859f9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954b5c4542f832899d5003593a3849369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d987826363466e4026dfe1296ca8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db0e1efeada96d6724369ed67c1f5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d26f6d821ea3db671f295e094b816972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875656d247a26af4860841355d44d3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4a4dac62d8f918ed4e648705c2b7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3f63bb033f2c88785f9a27a722fb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb287377b7a9f8a0c90d3b927a9115e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01383303f7bed5744bca6ffa0426889777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408ff32d4c6fd005799377367bc77cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3570391b34ab79acaa2c5dcbcb00cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990697d2c4316df6604a55582f57ce480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34feb2fbad6613b12f8eafc6ecc99281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed53addc96b08fbb7ef77c60bff06a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e3956e0e32f0e84e889af6d21baa783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9ef5f207a5bc4812871ab3087fc6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68394ed255e8aee02bc74560db3c954885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9132565f49729a37a3dc644c62c7e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003b527fd8da33b9db4386fb16473d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af6bb452f2e938e9381e21414f77da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d02adb25cfe79207ffbdcbb0186fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d62d19f02d7b5c187ee5a990e768a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c83d9cc792d4558679cd8774033b1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe90440dba3cd7d449bfc9ad0a2f6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecf63274fe1fb97a7688cc6bc3f2e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f67b23df59fa30e6011ac324eae80094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64225f2ca72ef3877aad9fc162c2ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0b33d92c5e064855b2fcfb686351796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b001f5a4dbd810befa781d625af4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638aad0945e721a3668b683ddc04af998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5ac2f2d6783e3d072cc36cc7b953f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43981f960fa8af23ef50e8b5f5f4e71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7156818369e7ba04b8001e71994d47c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb5eb1e192a58afc4beeb4091e0d1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168856793c7560302e6dca83472d237103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117920ed597d43a35586fdfd0d66b98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd918fdfad7fd1036ef0ff7606f9e48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88387cea0a6f289eb09646706468f0ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2c657f28a00557a4696db6f3c10dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca130a15b87a19b4740833e70c77589c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a07cc2fe82003eeb173c93505226109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15d0c774d91764ffa97c413ce91d28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a481b7648b39fa0247e4cd29ac82b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aba3e48336a17021231dec1e176475112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ea8154f2acc3446223fffd55a1872113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bab330c5bb35abbe390d318690bb70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397b07d3e27391da04a3dc5e8036d53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccac0c5fa131bf649f2d815cbca926116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe553f5e59142cae5567cd4e0325514117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360394fd1adc2695513523839edaa1db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b9e2a0eb7b3fb9608417c0c1099be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebe819d7f8e327d8f5b8a9c3c42b02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85b6ad440f37a33ce9928aba0bd873121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7365b309f9cd6d5abf2189b9d0cd0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5314492a3888518eb118b5439f08fa4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58afef8ce06f67d2396a2ba1fbd60db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595eab487c9c8b894ad7bfc779b2349125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210808b46f85d4b2ea4fc5552e6d4153126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214230011beee33ebf52dfd3f08bcab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1b33ff85af1781cbd052f7b4d5f8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9352c3bb12942943b377eff9e8d0ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e594cc4de8b821b3fe226a64546ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042704ac773443ae47fcc88755fd209131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f1735feee47ca0d4cc335278f4b88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626b5aab1d7a27ff4bb974df16e3d36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342101a6e5f0ee6cdcf86a942bb1515134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dcc5917263a00759ef8fbf4af464c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9210278b4c6d3ff360940ab3fe60a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203e923ebece07887f0a934bca91e58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bb94f5de67f73f99d40164f60ada7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065006d1994b3f756f3a3b691bb51da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17221a0a886a0eacf69aa80738e78c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ace1f683525d29d368354540192ec6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fe8b97628148293e962e2d536552b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48289aeb9ceee09dae2fc59d9de9bc4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605558715f4e3d58b156e4b71cb381de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c0c58f8b42728ad2cc7a5c915ccd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef3b19bf043064f500cf2263e41b64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b060944a9a24589ecdc5aae55d95e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a0f45257ef10aecba3ca5c73d7133148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c8c216ba20730f901672a8cb71550149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509536f13e94b5ba0f4bfd71bc82067150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e83759764427eff3f3f0f28ba0e3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bca23da33f2bdb5f6d969bf60d19b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1710cfaca6f174e291599a197f4d510153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346247146bf69c523af77b2e89c6587154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448c0dae6109a5efede222fcc1bccbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4c98145dd56a83e2b397aa69f400a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48308a2f027f2b958193b49aebfed1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037fb013cfda15742e35664379d1c07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4226efc12005fc1d513121699faf29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ad590bffe6b145c8b52d1f9e4fed0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e484e56a8d7d3aa4a79be3251a5f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d47a62be72e37d94c5c99428472dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ad12dfc6bf9ed491c951dd54d24eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beae2e93bc30f848c187c9e1025f26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebe16825f11b758151cc799e51652b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f900151581a23dc3d24db3539c477166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21b6154b7bebf07ca3b687ae981826167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71198074c22d11ef5337aec0f603a3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21253cd3b8412e559ea290c287cc4629169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e7b19f27fab7d1222eadeac1f16a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824d57d9b52c07fa85e8422209d0dcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2e449100ccb7fb86d5e90f9c72708172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a4613d7ef7df8a409d1b21ac483d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1118e3b673f985e3619a1d90b0a7ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075878667f50a3094aa27130a33aa4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433d2f34c4f1a4e62e212747f0ffe38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65987567c61d0b287b1f82264cd6dad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539968d8a21daf2284115af05def3d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3b7f3cded5967957228b9d42f955d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e47538dc08d08d3201ce2fc6dc3d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a5497e8b325293f2fd198586c124d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268afadd31ca86bfe9bcb899a303bbdb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f1b4847bd39c80a051b6d280e8c07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfe1130b39bee5e28fac91a307afc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0323ee3c85fe4f2a6d5fc26b16b77b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5d6a3c21f0537d2b2dc0310024f49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b47a90e3f93448341648988679eb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1a0f5e059e1e2b568fc5730db7218188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd1bb6eba5d583d6253359ceafb928189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0ac906bddda2f6a01c1fd8692b042190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ff38d531758f1ab0eb3281d6dafb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bf4f0ab775cdf89555279ce384490192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550b1a6d829ecfa7114005796db2063193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c92f4ffc8a503ac0e83d21741d180194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552e5cc2ce07e0e59c4b57ace7c81b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31038ea7551b4cf72f10ed1a6f2b475f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a0f11e16e4cc994032df859e22f67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30454639e49d527004462d73a6716b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2221471a68993e41750c96d79e7dda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2221f404e2fa5a7bc4ad5c9e1e13b17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef696f839a8b69bec9542b37b0f8c71c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f1bb3e2915fd81c6ef83609f36ae7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560fbd98d735b2b64ed546c5902ef5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bcfe9263f6510530f3af038d5c33d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd734c2c0de02831878b7b167266384205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b3c1cfde1cb53f9c454e2697f58b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b4ae634cf0d5d4efba52b9f0c1236207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf8ec7678d536e900fe656b0f14b90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f1c70aaad9a15d72dbd1a698d431e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198bcf4f290910ea1cf076dbe39bfd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b91bd99b5f13ea1867860145f5260d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c57402eae710e66ffadeefee3060ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa7940594ecc2572062951f86eae72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92bf4acb8371843667c32cdf57491e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a580f2eb1f119f5e0f798f84ecdccb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf52cc86e224f87d125098783aa490b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1099d2cc1e86dfcd54e1db8b37c76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f232f2058ae5ab1b6617bc22fbb94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b78cb1b8759ef20c074ac2d0cf02f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010fd1c085568eb14f9be2130f700e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714e3d51264f7261c77843c259f7985221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffa1a26465e442d278bb7725bd7da0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a431fa64f217d631fd759f0abab62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912c396de50d53accc4d24ade1e530f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38af48b4743909a46bf9857f1c3ff73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0e10cd5602345ac75aab24f8e4d3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aca2581e0dfe4b810ee8c526d6cbcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6101b3d42df2cd58fb70d0ef943d935228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fca88fca0b13e3c82ae8dfaa4dd62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c21bf916f044acf124024031b5d99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb04ffbf381ccec339e836f2222ee3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56225546f1c928dd2f00180e72b9eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c78ef3482e3aa00d31f9e6c175d41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046d09e5d1fba78048f2fe36e9a7c4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943357077bf21d4066367f019309bd33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97085feb6b5a2fb4ba7f8e36964be1ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b15af54373f078ac158a89785d7903237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd57825b0057eb462ced8553bd73d7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad980f4cc56d1c9c82fcc8ad620da6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59115bf347d2a34dfcdd681958f7ed4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc63f9f669c6011813d13aa8617069241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e600168e638c9ace16ce0be1a713a78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bdea6ccd3e289cd382d9461e3b1ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c6ca81a65b5dc8435b215e48018b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b0d1db0545e5b341081a2ad9ba04c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960a6352ab105e8a994306ea30a6492246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c25f515a8590fd53cc861f3e367c90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd6882777043014b0c92a2cca3f3f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674823f728bb4433305a75b6e9445cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71ed2a224e9f0e8fc54d69956ab8c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244266054f59373501a39f62202b244251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984e214035c214a02e4afb4b6932c98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770110a6e5eb50a001e170e176a0134253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f0fddd3b3b73f2258ecf42ee8c542254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0566faf9f0e104d6ca535dc841f36d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75ce0b88e659d0371191341757ecf7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55d126784733a67b0c0ffc9493f824257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3818a6fb1ac97f11464599c2eebf5cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56593f01dc3c8e9cca457d4c7615385259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8a9419a44a1ca7ac8faa2f54eabaa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56689311f4760e4076e20eec3bdd0a52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825179c98fc4020e172ec561d152427262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023ebfe2b8b90af43f01b2a7bb88910263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924265dcb1143035a45b2d9815b7634b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21176459b571a6e7e252d2acc273d6ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd0415828a70fa9d34b0c27cf9320e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df1b6467633c81039b9faff7f21b1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffded856e6d890ed2e3821249990917268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297932bcc1e59498007fb2d8575df48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84a7516f6e5c40171ebf3bf6e53651270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b175d89bb0c3eb1207ec1bb91b11485271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b2e67a999563fd0fdc9efc542eeff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3d9676b5c6b680bbd976a640460b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e778fd44be845470fd90ffaf21c4e75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25d9af0d93b88754863d8877f1df7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14882daac75b5eebdd1a53bc557ee2b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3c5e3523b1e54613716f505e56544277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4fded796731d73680561255fcd42e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20797d7a27b9fee7eb73f2ac0b414ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd66ea700f560d303ce5f3da59ff5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa907303218953e3f81fae39764f24f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f303609d7201d1538fc5713ef2488282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8840d5418ce897e49aff68e9f0d4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd98ddd82f5c16bdeec64e046cbad04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaecf9e664cb24c27be66df0d75c318285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10925bd45ed0f434c07c98bab521e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329afc861f6cb775cf92e678406cd94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a857d180517b153ba0a0f2ad4d78a36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345611c47110b886697822b5eba30ace289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e307c606fcdb55dfc07a9563888d70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d41b8b11ce9bda61c76e60f5b2f1fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4e92b4a151abebf98c46a111d438c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b57f16a42780475aa248e3e6552fdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf8f17ee4e46984bb3ad322f3e7e7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af40008383612b0d9240ffb5884604e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d3b51770253c25da89093c1897501296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a76a02408a31c650ea96533462d158297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fff99cf17263db0de610823c4c8289298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553737077da0ea78491e7cf02dc077c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f1210db5605ffd1f84d218eb4ec30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f630dc3a2bd127021182dfcb1e714301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07123d64ce873c981d895c2fba990d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e06bf842176d3fcf25b45b42e125e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdfd88a2c7abdbb0c5c90dca379c54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38023e392d6cb6e7374caeb48ea71a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e86b94f35b7915016140545777e537306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6867d7867717cc94b50bc606814c07c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff283284f347563cf8decbc794fdea7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f426abb94d7f60329eada0fa34d12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bba4b1899f89e1a39879723dc196b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743293d14dfff71363afa35e2fc847e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48af6413dc7066b59316060ac0e40e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43201df7ba6bc735740edaa7d1afac3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69896b5413322ae283ce79155a39a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226327a999ca55f20b1764a7ae5a85d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4e900f8c15218cf05f400441ffb75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09799d37d45539f0833419182f799206317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693502326fda26d91c9bfe6c89d7188318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c993e07c404ef9bd1d0e65b9ea5e6c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917d0c3bf3838097cd44173eb98025e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6fbfa895e8c98d62d9ad80aa72053321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3bf48a2b93ddd81a69705b3efbbb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc172dcce5b6fde809388260da268e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a07b9749c22fec4ec3cd82e308fb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a9a7161117944134eb624447baa24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9c6f2837da0c8714eb9d0a9713fb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a43227c00c1a07d7f1169b26f6fddc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7b1e0f856f59411002e08a6bc81b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82d89db95bbe22f431024b49be9d6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aa462ff6d36c96e4da302cca9452f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998305e239c865f245eeb53ad4722338331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ef3a5c40691d1bef0c9cf0f1a8167332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6e01d12de116f6793423890e03e22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cb385d7431af1a142ee2dcf287e01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f75e00e172793c5b0bca3b348c775335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8305169660a95e71789585cc34cc82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bca84c918d489a80a7c9826c20c743337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc3b7a1efe20ac6d7827b7a826ad4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697a6e77ff01578ffb44ac21a298900339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3981d4fec29c930dc81a7f593ba9774340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fc6a869fdc7f9364276d66ba5a3e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4223526d8842324cacce17274b9f80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162fe85b84bc73874c8a53b0dcb5b4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b231bd74e4aaed37b301a6beb0536f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2979e0f1c38d2ee8a1e224ef7bc7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653c03138bd40088d60aafd8dbc35fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2a5c21bf4dddfe8ce18f6c26ff853347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad852cc7c702f8b64ffc5c9208b56c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d4d0bcccddaac1f8ae713fd037980349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939a1fb3ef3b73054458296cf12078e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc2c5b8472952a8289702eecbe99c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cc295de6472e72745fa3f50043f5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32658f7162737444940632c2ab2bf5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9647f848cad027c2b632f6a848817a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91e7314e8bf52fd98d534bcb6ea97b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc4c9ba7394bde74516bf073f416fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750883e6319aae537602d33d21e5c4e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77228bff8c63b94fbcce139869e0e3ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d7d692df304b36fbfdb6fd9d19aac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000464be824265c99a0498976843632360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede8afbedc2c79d7475ebd2064b8e9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a6d501650e977b756253fd8a13136362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9922ca0fc0b775ebad8e4e24a76d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba7d44a0572e206f96e28567a45194364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb271cfe7035b28150eb34f5ecf34d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52bd9d470c1d655e30f3d234ac0a09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931079aa9ac4b9c75df0e5f19c70e48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e121e09538353ad3128d6026ddaa88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c667069b15154bf318e26bdc567f268369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af89101d25703d5a66479d2b5714e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd1b5492a6efa71645b065bb50a64e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e90351be1c46c4e697caac94aed2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645a17f8bdac57aaf969c40b82a9f43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7138df63a9a66f886059dffa3dd01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57af73c54122dfec2e89f0e03766cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656170daa75ae5adcd085aaf486cbadf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568522cacdf518c859e9ac8707ec947b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb5b3fb788ff91f03a9ab00ee206ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5d76133130775f36b00953c2e4723379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dda6383820d3e0b0447fa53bcde85380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867be678825cb626037c2af14d65ae64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8a50b99c17b95bbcd56c532596156382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5393f707cc068f41ea3e6d21961ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c650a43a915b9ca2a457885e46154384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a279b37925127b44daf3e678e80a3b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dc0f5eb2f49a681239ca9f2323bcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f2cd563d8d31fe4c9ef1415c23b07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d9a04d03a6513f2b483add3a81fe0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc38088b70ea7d46b9be33d6c67f37e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd656c854a702a4d4f1e1560bc710c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e785e69a93bf4e39340e8ead5b304391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f2cea545b4e2eb606f26125c659bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3390214936554c4f1ae50e71f383b9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e24368e5fed59041a880fd9ef68eb7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48848190f9a737a32b19ac0fd1659a80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd94dfd80c595333aa5dff6def01114396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851879326455838552c4673ae658f4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba759674268cdc8723151da1de36926c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f84a08ad4713b14703af6a3b953bf5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbf6a31b1640062b860ff70e35ba3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d48fb04a78e954aff01247e26e8fbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6d166ee9cf6e7042801e6b6d3698c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689af77a1b674d2611c1c983846d6c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df1b1218f1d6b21313923b9df41740404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a267d502780e2f10c6fcf130a8fe44f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ad50ca53450d341886bf69bba1b02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83f93853d360e0b455610bcf4abea4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce08fd7e0d867eecc6d5c9988adfd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5ccdd0b5f7a3a2c77533b3c6405bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4d0bf7feaf0131fa4065a166ef9eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7233d1abf0152c0d224c476e809e567411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8da1d70b8183e95e931613afc8d85d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7ea18e37a6453e412baabbcb5c167413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f42dc54c9c740a984a0e61c5c6e42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46f7a00979a52e16264a75f36ec589415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825ea1be9e0364498dfbf15fa054009416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ff6829f537e447ab38016ac0f9666417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed538fd92c4143dac032e2fd350990418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3652530a20b722680580afc16284b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49a3c0be01cb367d7dd30f24562791420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181a70c0b71030d5e583527cfb8a19c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fd80d3c5a0590d2227c06627aa329422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f0827c606449acb57694d2bc96dac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ccd9241a2e8cdca9ba07a8fc4cb3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dde3507650072cb77d58e61e94445425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcbcfa312a4538199a82178f498708426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaffe1a7241935defda5298dc879544427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f206c142e4411d918b5027b2b2227428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de7c0bdc772621cc81e7fdc4d98e3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9a616a0992cd02f826904f42463f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845cf607f3024cc2234820fbc9f2589431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a055b54eca092751e7bfa23aaff5bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c70052bcf8a2b4529949104053e96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b3576942f5821b74b2bb9c0b2c33b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85726505dbf3d33ace46797278be8cd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1f53397f9286ad3d012d75ea7ef20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057f0f37b2a5398aca52a8b8c1fa450437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294def31ab9be826ff9f70ae70d4121438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9910403e353f8768ffe47f66cb21e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108f796a47b2b1ff5b34050eec00c57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5d4eba88e35c291bb59f828bbd547441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde67bfc1d2cc95f582dee1286535cf2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eed0296dd3bfeb721761088b52584443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a3598b6a2965929b6c758341e2659444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900504414965fc10152f2650641f1909445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e32f1f0b98f9193ef5db72739d7cf5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275360056f94b67ca30742eba7f7a29a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604ece1e648091f33655f9c84ac3e49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c0c97969399a635f6b2e7cd2b69f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeb8f9314e3bba982b1babb11a4d0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c082ffe2b5ae39cdd8d46072f7bf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca7f5b6fb46b53013b3ad71a269376452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec664603519c99cd515dfc41e2837b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64593413810558ecd84c000abc32fb27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8161658940f23b4d2c442a373195455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f4d28d05794973f735cdc383bebd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fac4762575eabc7eabb2bafdbcb4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb486695f0ccc44c1935c1ded7e13a61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca9e7f7c562beed52802dbcdec188a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccb5228f1186d4a956ac0546ec2de0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7d279512738e91450580caf83572b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c086bf0a3b6a80c120c3f81a8e8116d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16856695a6e80e7eacd91f2275fdafa7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c40091758f40b443838e9bdd100c18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44268a9d6a26baca7843b71f568d444e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc624f560a501ed1ee6fcee1558266466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fa1dfa871cf0e1178aa87b3418613467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a986b9a42bfd813c21b6c08a14c5f30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cdfa9c8998eb6915d00708bcae83b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730cd457b8efbc990e4be2fd7dd5275470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2ea964978d91e13ac66ca0bfa7197471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4b4c70a2dd31684a8c44a26d488a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d3be945778b2f95b2700ddb4fce9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a309ba64720b006d50989bdab37c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e8af005e5b1000ec7c3be15ddbc63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19046a9af0e15f46e2446812eb85c1dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1751dde917f987a334e9f363b8db3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f98d74421f26c2f855690dd2ad9e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b84f26d5ef73a042ad9f77f51cf55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848de028d506818bfc5b3e195f7d140480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddc0839bebcf7c2811cea506ac4fe5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb667df35be8296c4f27eb947751361482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086b70db3aa53ef91a89e7ca1684a6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab454cb47931b9d91728c3c74e1a372484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d215fa5424f879824dec6fb66d06616485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7507bc01f09c588c2c68e319ed356c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfdd5d11a3f8430ce97dbe7b02e614487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d9001f1de8612ee58c3321d7cc339488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a25f98210ffb57d3bb2d296044a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda20e34f494edd905dfa1a3a532e47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c2099989560d0ab74030e6d2a1970491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b10845106d9ec461c63be6ede2e0c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d1a9f90faceb159a0d623d5446369493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a503430c96c837f318061d5938cc3fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cbecbef31a04ed607cc16949d7fc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a39923a319ce62123dd1f40ae7f9fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01d3ec94c692a7032d7e831c1baf2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484e0b3e2edb5a50bf295e38980f7b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed29394d5588e1d3279168bef271d80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9de87c763797872a4189c97922e1e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87f6e90a483c1f31ff5121e556cd5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325719dbb5db206ac2014882a5bd7370502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fc672999f868082dd51ebd3ee9220503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff97421d1ceb2b25f428fc9437bc577504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f2e1093bead72765a2473cef4b8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8746327f56ab3d7e3e5aba4a2b8ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9362f4e1b1949d8cbe5f23268bcc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21689852590899a14680d76ee5b1470a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad337dad35b60019d089e01fa4e4d17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b9660207805fa2aeb876ab6f4b9f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69573c848b946ec922330324f313c3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2374aa890572aca2aad4fb219e9bc81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cfd82b47d89507bb93c3f1c00284a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c701995e811e8df86f1af4539cc74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc71d65a7980075e6ad2a8b04e75f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ef5ce2150a71f0147fe9ccd7cef90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e5ad45b6b161c110ad6761091c031517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafbd36c7a1d72ef16ed0e2fada922a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2186484c46eeae969d0b2de8c852a38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658ae0d7dccf8a43950c9b2bf35eba1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c7669b9380f2e3f629b251c04bc66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec97032510914eeafe2a58307f8b88e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5cce9c45d74acd45dbe2959b8f818523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4a11e96424e87313cecf521b0633f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085bd15a9a022dae99bf8f2023532ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd33effa161a8057ce7aff2edd0f01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb074e3e334eac4ea73ac5b54c28e33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949a2818cd6325364da82807df4359e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479750bd1c5ece0fdcd18689b5576c4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd70258d8e2a275f4d179f68f44c6d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1158eaa5f8cc31201681bc02d05da5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc97902da969beaf39f51737ad7878f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71c75892982d0a2c0304214605d3b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb7e48e900f610aca0e11373dcd060534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658310b3c300315ccc972d2e3cf48af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce85ed368ce92a7f53418342c73d5a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fee77fc4b5a2500cb485f5b745e727537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a745ffc1008bd8fed1d379f9d7b235538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498a8eab3da038dae63cbd198fe1c1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91439c062d1696454e0cbdbd39f004e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7b8030b5b0ef13e0ca5fe3694d756541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2d55169059f44aa63aad2676b4bac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a33806151e40698f267d15c5251a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40462a6d665a7013a4284bde425216ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28849a0b9572cfb65ad7c3a93d424625545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997be614a0385b6d78ce09e998ceec1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e66065b260ad690d22ede8e011d19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1f90375ce99ed5f4907eae676ab1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f334ba25219472eca070c9db09368549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cd82137cab7b7dcb203d5cfb5e075550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36290e49731644a3f77071a447d238551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64ca9f605bea0ca1134133876c06f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d145c3621f3517b3eb15d26c625267553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b3996d6783257cfa2a3d6547625e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dec3513c13f1ba238f108563eb577555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36f490f8954c355bd4e95113c68876556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b618d9aa70d5f53e899c9f4fc534557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31497f35a96036c6fd535b0eacb77b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439754d832dfbedaa4c3681d3e67f16e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6926bbb0225f31b85eb47cba11a70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa972254ded118752a7bdc731bb01bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90873d34ace10ad1166fb43d50cc1ebe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16120dac1b94491716d4216252e2f4cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a8f05bbe2a1f5cc5e82e9b688f20f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c828bc1f3c693e1350ae58be75ce1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3835f67433b3192de53a3df05dc25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0f844683c8ff0e11e9e96d1b0c283567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3fbac315bdf8a0922aec4129dc2f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35407c236eef684f68ff163dcd6924ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddc7f1d18224f4d7ea52b502243300570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efbebe746bd313560a0e148bc323db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c33c9fe9d6b945fcfc50f461c0dbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51a47577f292ceb2bf137a3235b113573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea21bdf37f5bd88bf03f075814aefd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a7d7da3913b3a1a32510ef27ebc4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960c0d5c464985a2a703222aaae1de4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905f47a418d62c6c42a9b8f7df3d528577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f16abe235c45aa37d6a2186fa27f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d6f21df0df1313b8395ac63a81831579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78445bc36a8bd267cbfabd6280975315580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e3413a24851c6eddd3b47bb9a86fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066650c9170e0d844c4a908c831ef55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525bd4ad54157a9315ea897baf0c91b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01be980f17ecb81f0f79bba4af27d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489279902ec0e26cd3f6503ea3d282a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1531ab7140596515a54bcb18a5bbba9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841276d553341b917468d43986c40ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964cfc859e88a6846033c04f851a60e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894cead1d828b5fcc8dfc1343745f5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e108e425271b0f498eb584ca27d88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b9006cedd2573e2bdbd7bb57b31f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65678adadfed01b12184a7da72d1f2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361345e188553b930881e87336e6dc2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265cde2ff08488497c5e10b9c9fa1b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74e5deb13a348b87e833f1e481430a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0cfaa4f287dc8904d04183c930885596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71e37efa0c1324cc6990cd1422d615597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc261f37ee2cfe9b940478f708b0593e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c9b2cbdbb35a19a3c624bc7097b41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698fa6ee9c2cf40d517de85642a36b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682de089033a4e6ce61d6048586c802e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7c53d300ab368da6a0fdd2ca32f0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177c774158c0e8c3a8e8a7aa68d7671603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dc7774a200d7eb3e6b2ecb2eae304604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc55ef504cbd193de0a92e525cd88c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1431cd7794133d67bfa185d597466e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6add133fe1504c99c55739eb236813607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743ed919dde9affae71c78d05c485d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d979785bb2673e3be79989ca40247a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea8a6e59b228ce09c24cbcc2499f9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264f81f24549b495cdae523b77e1c3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40f10def1ed40b76391e57c9d00fc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af44f9af7bfa552e996773401f7e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226959ad45d38599fb49f859e1c969d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65a4787a6029db7ef6bfe1ca26f896615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025257e3eaa97f8f742773bed86d61e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf153f457f83ec7fb73000d908b8b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe814ef9e71cf8eb89b9d6a6a7cd05c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46550bd740e6390022a6099b7ee14ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3554382e76637cb01488960b1b8c77d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c38246bbe6decee33acaf13ef6e50c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd6cff1c00107f68d9ae265671c31c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c973ef42b5f9ec069e9a785da3cbc7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1029278cd70468881169a75d2871624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5fd63379f3d5e6ac6d6b4868db0de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cbd22f83e4144df48eaef22b8badf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fa40b22f3799eeb1416573cb55326627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635dcfff9b7f4306d82a171cd0b4752628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46dcc7bacf5990bbc3aec42799bae6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedf657ca91853db554b006cf34c585630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bcbd65e0022eee010968504993e94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7adff9bea40149bd78275127ed6a9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c7ca429ee57d716c6c32aa56b01af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d456761786b4dd26a32f6a31ef67a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cc6ba052f7caf1a8357c0c9137d04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c98f1ea4131aa663cf0afa2c5e23e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62de139f08db3b3033ac3affc7e18e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd35e6466b0b2fb57c737a2c32a727638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400745a9b8ca833378bedc131a3f2723639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3f34b8c9fec8c98d77cd5ef68e9b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6c548817e4d2d53c1b483abe4a39a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc4c6a78a24578b514cdc98679458a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423d49cbb2211720cda5076f055cfa8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce8a7626244728960cabec857fb70c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dedc64617d68a6f2f4a951f9b8a3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8c3a3731839675915643139d932a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dab03d172fcc6a02355c30d4051d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea481cbab3bfbe0f24b38280caf863d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559bd11ea6d92d3fcf3237e9457a5b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ef02d0331d6af86a3e2b06a193e77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2a112ece150e1c4ca06e4af33213b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10520104ef1227b0d8f973ae6bc30528652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdec06efd092a6a0c1bee29598a2a37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1d297c85e3b722e128a46f7dce6b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0d41648e7c3249e01e4a046d8cea1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab69ac0caf1f22f541a399c900763cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cbd60f466e2b67b8db57098e6d37e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3542b8269c77891cd1c37f18c8976eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db9a352280eeec90e9defbdfea89c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff37a07bbe1a222acb8d78e6d5a4e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57841bf84d1832bc2833a4b5cdc6a8e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c899e515ec0191e03ec49a396747ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addab7bdb03cf5bfe14b08e5fefafbf0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df83cd378f1e5762ead1d3d4d14d50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bad0dbc8f111646aa75020897645a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89de5d5e7fe49c44cae1566331c98f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa173da3e47c7cd8dc9395aedb4cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c25e1a9fee2b2132f42ff9beed390668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5936d8a01be70fa52cd1a134376015669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884b514f9529bb851a3e922755ff3ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca07235d18d523f8c634bb9948ce71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286923bdf4d3ee6b208ddfc261ba960672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfab7ae3079b9a18f76ba543053d20c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cf66122c11c2bd732b3d69faa2001674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deff4c3ebfa63bd3649a24c1fccadb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cccf0a4bf5d932c13820cf65b91f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa9078496695fd48fab9a6ece38c70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18abe103a4c9906884bcd16ac3dd31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71852f1ae3046baa2bbb657940088dde679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0963732b36b9e1d31d2f7e511216d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7145b791bb6d406d4fffaa82dc9fff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616426048af02bb7d7f301bd51521e9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eb4851e1d25687a27024a03769280683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004025a00929e596afd0128b6d6cc3d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380c60a55197afcad308a150cf2840b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccc96e98adb7618e3ff9581ce6de34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18f3a7b35c8ecdb71fc6ece8fc17aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565373c7f5c955c3de4e793dfc476df8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780b8ae6ea501750e6dfe7db9210558689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ebb68f0f013669007519e49084560690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091d3110fc2086bc84a514b0ff9a57f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9b0215b3b8cbb41417ef687a4b234692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5832340df750878f4e765aaa3f72c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e22d6f6f4b48f554e7df6122444a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f0833f08ac75aae1cecc6c7a03aa8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858dac4fa1c4ca012ee19090996c45c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cd802e43ee9cfeed3a9c5058e7206697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5476b45076c5ac0c68002d1926fe9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949f23d84734e9fc18302b8948ed1a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725fae7edf4ba6d6b0eac5ad72db4a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17f218596049a95a1f47d6142bebcb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159dce032ed0b1f7d3a50cbd04f42fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40945b62b9d613601daf75141290679703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8d72c34174f695284299cf8b5c73e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4136d9552343d850e302e00167427705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7235b5540a0babd6cc19752175bf9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae370e36bec7201a6db29eafa3b6df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26521c177f2a004c4110cf5c2e51e56708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376da72c80a192c73c43f4a8e112057709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb30cba7cd072cbba07c6a4afc98976710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4730bbab3260df8a72458057658f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21279323ea6de9eb9b345f7148a97e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10134b14f55e071b8204bbe0993f072713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488937f0769659be714b345c901135f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb4e41095bffabd8ad8ef45b402942715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e740103d026147f8a41079021ef80f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f630b2fe7bfd46914ad0792efd5eb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cb4bfb5f592e94b7028e487524b75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba50a51582ed8f6d76ca1bfc5c2b657719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a31dd23ba553ed325aa1fe97dc369720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5560aec5b492d88877f9573f9e67402721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd2b95c69b440fc0af180f354d95a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf676bf9a694f6d1f97c2088941f46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e094fe65ef1852cb97ea27e2dae572e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0165f3db20b5b15e7780976463871725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc74b414fd25605d52c104ba7adcf32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6355844fc3db888d4816e689ed75aca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbea200e8b3bdbfce0cd6316a03226728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02efc82a061d83c9cacb6921c2f980729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6f0052de9b79d49a47cfaeee44956730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ccbe89070af86ebe8d9935bc24d3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52edff8a8f4fe552f5483fefdeeb23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7f9b059b7104946f745ae4a443a8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917dc00cf4323cff1e2b35daa42c5f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4897ac5438c06cdbe17b6d31a9d7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ce1c917176615f25490853d9304bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359eb018988b0ac44c4dfec91a3658d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d078d1c8ecc0bc1e036abf75dfec0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59de3b2ea012b2850e08eafab7d13f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b93f098d86d00d5778991d3d6f80be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355d00172847e1cbd18ac0118ede5dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb17b51a6b03ad034b6d0737c83c1c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b73a7bae37c9504f5926be4ed0a8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b735f15a2b5a5141790a9b737a49331744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060aa2bbeeb71809f8e7dc5c5014fb4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d7360f6b2f2795f14c42b50c3fb27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba343b905f62c558eca36351123940747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be450f1857cc346f3606e0758a19042a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948acbd67111fac045be71663aee4aa8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c718fca2e08873fb6712fc3139dfa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feba02f33173e774ebd5fbd957665ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76a0debfd21d9c2f70ba7f9e4fa3dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56110162777aaf84db4457f2d92f4ec6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb09593055bb49d8c334ae5b81ddb59754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76d10c183a9c4d2ceec0212d7a1980755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec71a1b0b429394b379807110ee088756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5fd454757dfbfd0283f8980ee5a02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350576db5b8463ff429f13bf24fe95f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffae25eb092ba3dcf8838c30645928759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bcefb09fd390ab0614edcb115a3c1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0218e0a35b3ddf04e30df5a3c33bd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa5a30bbfe9630444d279fca31c872762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e917748416928851974faccca526c21763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab60c34cbcbde2e18c9fcc0e97cf4d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd96326e80f7ecdbfb6c97782a29070765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1618222002c5bd9f5b11e00437f81766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde6fd8237fc670cfd4448adae2b0cc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37002292cc824176e42bb955eb8a5fed768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b59494f695eb69ec9f44fdd08e7d6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cb07d97881046a5f2988023bd917f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7765b0c855c4f90b2a139f0a7290b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c696b489e39b63c4717aa1f13e6cde772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e1697c35d2a98c96a934b5a47934c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0a0a85e67249f168d87c897f93eb2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a1d490708d1cfc0105ad2e6c02d2d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96903440158469019a1ea35901d9630776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3089d0bdc247e8b75db76fd0147b38777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a86ef3ce5598f510d9190193d63de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f762887eacdf96706b2453f52d7003779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21316e6a36c9e555d56ac065f2d88e2b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078cc8a6f70be873c1040a86c9efa4b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5d3aab2bca8c873835337be80c99c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b43826acfce9cf5d86f2e2efeaac7f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c865bdb2fa9f4e7abcddf344f025fc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a34f00ee0eed95be6b54dda10d256785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5507739afef1aa5562779b94129bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e81d49842fd99cb3b3d649bcd8f7b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfaaac1ecd1eb2c5ddbfcf961fde71788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf07ec767d87f8150fbc1ba35f3a1b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5b1269c70f5768eebd46039f6b3d6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a41bb204a8651332a1af5af855393791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc15d76ba0e0e05eff7248bd83a0449792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92013b13271385ac7f49fc6c55696c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae402a82e35683cd7d04687f47e34ec9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c098e9eb4087ea317bc9f0651ab15f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900c6bc665a9760b423fa920e0488bf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406f0047e5037a68ac1c970749800cc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df80e0305294770e67bc544919d78c5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc34e7429cb3f925a445fe4f244ca2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35265d80a52ee842d1557dc04c6c978800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756cced817f16294308e751e86dd1cc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bc3d58d4de6ddef4913c4698f94ef802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6034c65028afe06dff891818c5b8b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d041d3de74ced2cc6015396ac2730804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada1b1372b407e81cd7982b23398663805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d74e9320e242facd9eca2329d98ce806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3a78df546e4e9868794b6e313d0f7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ffb7cde84d5dbd606cf7cb7fc08cf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb671f8f49dcdfdf0fd29aa0188e09809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080875160dcf9a732409e6fd0481d43a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3785501efea0fbad547af472dad78df811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053fdb4791b14c035984511d0894964812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e6db6adbe40367ea7bf2b2851fe1e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a650d898e8b12086a51336fffdad17814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4cdfb50d84d988299d6bbd54ad8c6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7b03188f58c06d9e845b2aff6cc8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596198b13c6a9ee7bba07bd241e7050817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f46cbd0549d7b59e87a7fc2e548c8a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2ed1cb07a93c35059cb39040f31d4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a01069469d8225a9733bfa55ea0066820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c89983cc34c7d27d451f0011013a07821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a83dd491196e4ddc619b19f846de6f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4e8fb3966576dc0cce6981ca864c9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20afdd21972f0aa8ed6d9b02d33fa52824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feec0e2626b57ab5f376deba316332c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5d5c9cefa980162e763683e3ba71a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c0e3a456374807dcc9548c2a37f51827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7249064fca91491dda4fd4b48fd9eb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528270230e656069c70eaa3352e339e4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6855bfd908a93d640e9f230a35e2f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99d097fabe40b52462bac18e1b8972831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b37a5b32aa69299c2ce657328465fa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cc6be19f1b616e5573a4236375437833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d7153933726a9fa77368a3ea1ce1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565acc8a70d9c74b80eeaceec5f83ea835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da417832212f1b668a79b9672c56c67836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c595f2ce3d6a3d1b11583a1605e10837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2572cddd156c07a646d1912d5fcdbe1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350722d69d9b1fb29fcf852358cc854839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c8b68f44768b3254260cc152369c0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4eae6a24b1f0c3eba4195bb59a77e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ce382b05be0c461aea82700df7f66842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c30cb25cd4c148f7ca0c542c47e27843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098b7ab168929801d98ad50f393dd16844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594c27b71675561348fb147efac79a6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286a6f5a4691cf87c890066167eba2c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664f9dbfa66873a977b17af95ec5919847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfe0ffa19c4a9ce8c9d161e4b80e18848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b581462b027bc6cbdaa6b227cff5454849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60183347249f761111926a26c255d634850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc7615d4b7f8cbe9aa4e6c2f8fdb14851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bff62f79257aa189f59de282e0243852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082391083d086e44d1b7f586de0c20c6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834d1c83b8a3fd199c1aba09a1faf37854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4cc7abc2ac94f0410602e7ef51b92855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2b88b3089084b76d6a71fd7cfdf17856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fc099853be3a2d9352b696ff16154857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83faf0a7f284acd9136590b5a951f5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685f74a09e478c5a8507a25cb0a9fdd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3549d593f0a463f9047e4735b3be752860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb8235633a5366e9c013e03894abb1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db88bbc9d4e17ac0a755d18a6ae83b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d90d5d70df17e79ec21acb438d8ca863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1757842a9ba9fa7d1adf124a49a0d1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baac1d556836808ff4bf46d82f348fc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d168811b4ba396369bc78cd75ef3638866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db430120e3ca58dc52d59cd65f892fb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a3d16549c80a3563a8f2cb59b5b3d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b56fa9c2fe921b73bb07737960682869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051311a3da7775ff2f38bb6da04cdb2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fd1eb463ba1a4768cb7960d90b867871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47111b55776389c9a0ce476accb8cca4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30898b3313ce26041199ac83b847e0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f2c2a36262fc41c54c388a2895236874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dbb398d4d24f05e78de23d342d496875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db287688d80c1fc72cc5ef60f3482a1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976676044bde87ea1241482116c2929877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70aa2cade3bb951edae1c4ccae18e7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ad35e0af82cbc98d4e24ad50a8825879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d37e35d2388fe66def5facbdf6537880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16998675e12892cfe61994c13cc8a8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a8a82977e0e190b81b46f2a4f9818882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643e3442381b7d4845fe8e56be15a27883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbcb1cdf7091cf4a239dd6518d347f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f58f67026d8864f9d5cd581bd4a96885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0abf21b5731bd256fa3a518ce2e305886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeb91cc362277aeda71cdd3ebd8192887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8d759d1943c15f6a17e94c680f946888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f00891ff55096fd0a300bf8bf2ad10889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b0f2f85d6a1ab207c0b27c568e77890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17817dd55730b823606a9ba49ce6143891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d784d5ae24fc2636c867524a4ca2e68892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766d1ef74a54b73192ba576e663c7b9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9270a053b92403a5197376b32ad84894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0acf099e38d159107e00d3a2f9523895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f621454a7cdd8013068534a3dec94896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fa2bf75a2b55bb33726ca0a63382d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648a8ee0b2ee7a17275cc5d6388778d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286c1ca4381bbb49e5b9cab81639018899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475397e512767c187e5d2edafd00c96900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a247d1928d4d4c77d07aad492c2dc4e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3edd59ad9ca397ab1744a65379583c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50944fac12568208ab28d75a5892484903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8f462a9839803dc91d0412fae51f7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd593a7c457731d0eb1743bf6e11f4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798ce1b0d2c27c93ecae77fb2027268906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c89a9f143cb298fb71d2d4385dac6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f679580c16b0cf0ecf8c5130d2c87908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f09e0cf695d9185fc46b1416517c0a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55947157fdd180b80b36006bbb6015e9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cab9f06aca4341f5d76ddbc0846570911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494b39fdae3787dfba7d9ecb9994809912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7340907ddeebfd05e7c40fa28a6a14913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76ab0971f86b06432f64bb88dd04d8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b1636b2ff99be90dde010c7a39cff915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2d20adae813a5e7dd730a84e3532a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576356e33a72bd193370b53670626f18917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38dc13ce719ec4a3fd25e5fa3855d9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1a75a2a4fe6e5b8733fcfb1095d2d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658a113083ae10493fbb7785e900bd5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d8e71b8e187d6f96a4a5ff8e389c3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958dab4e36de492e0414ba1cdbe0520922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e79dc25bac074d09631180191d96c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d53fbcb743194163a5d0224f6b415924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1975595252092b90976994010fa72f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21af34ea1d60af423e918842d606586926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeecbdaa9aaa389c3282bbed692bb1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3541a93d5b9a10facb94f6498182d3d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8c803402615cb59f362a8441fdc01929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c9f209c14771411572faf5e744070930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cc489448faf0bb6463228089b6adc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fa3053011cbc9e2b7a93727568371932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e6fce80ee363c26c387c17848fd87933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1b3d59a46d4cf300508d39a25c407934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53a4b6a96b8859ad23251c30e2c8d2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eb30fb0968aded26e399dd9d9e46f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a00ce9ae7e468e5e6125c142d555e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fb6f6df09b96d8ee406cb5da57358938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b446965e1910b4977e238cc7c925e6c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581131278cf331fdeeff86c902d15caf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4baa24aba546aa7a1c6b791d71d75e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b2cfdba5b092d2bd3ec3ddb115717942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764cdd746aa59549b28793dd070a049943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d122234867ba58b135aebabd1fb9ae944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a79b688016343141ecebe3c17c3839945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f210834e01c294f758cf75b596467946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bcbb833b4bd632cbc53b2ff957283947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ec20a976df0d0139a2f286952c78f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b993ef2959045de4773379b69e2e11949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372ee4794918a8f408139d1f0a9d2cd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4971a9c345f78ac27a5e2a48c98b3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c91491647495c47fc8202dfd0e5c6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0497dba4f0d9c8bf47f77b82b8b700953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179d4293fe13612c528ee33d9bdecb9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c8c147b8301f4100b5cb0a2506c33955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488087a9897ae7e7fe25d1b04f4917b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2377bab6b6e7ae08a5f40995eeeb7d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589082d6525f822eeb894e3eb66c148b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae28c742e692692ada26ee5af8a187959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37a76c41d892efc03e0a64ba4cf3db960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d60f4bf121b4e0b6d020c5353b0775961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e30045332a463a0b566030cee6770962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5eef024c47ffb613185007c194a90963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1501f92ffad4337b3c10bf2ab6a3fa964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a79e0cda0462347ae59790011ceca965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6177fb01ea67886002b554c4d4657a3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc6b8736933806e893e93d09855e39967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e495b71e3897544aa749551d5caefb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb89b4074f5957d3ad5d5b2e8c4d9e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb71d6517887479b7f49c1050bc973970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440dd701168c6cad5ebc63d1b1f0c00971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bf38748208ea4afe54dc6a36af18e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74a5ba0491924dc5d24930bc4e4914973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82202de4061ee5bc196364168d3f89dc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824ec66920ca7953ab83da97623cdd4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819caef063b4b27034a1f8d77d3220a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fc350e0c6833bdb35b0061f364a30977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467301fe758278ef9675f7e416aa344978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b2d2119eb696f5dd7dd5a363d479b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3049c74a06d1a9c26e7be8f537eeb9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3992cc29e430749b25dc4e724889e2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82669821516e9cca88229fb3cfbdd9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485082cea98ea5c939084f4743801b1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed44493f80f10982943297d9a83e4b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367ca688e56d937138a5c5196de94f2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade075801810536798d5259d03ad1442986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055c47c62b6ecb4af1d237b9bf60d61987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf8affd18807719687e82bc407209a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0399ecca428f81b4d8f5b75cf23a59989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d544f827195cf79d01ecf2af9efd2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991c6017c9d1105795622c93c6f9608991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4f89bafb52c3f64a507fb53aeada3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77655d8ac5bb1fcdad4b78d76471e277993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7278fc9bad33745c54d09a397f015994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded0ea80e5eb3ef488e86552ebc5c11995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5a704af7f0bfa4d7dbb4d6f72b1e9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ffd5ef6767b900ea147dcba9e54a7997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a333a3ae37d5078495e548c3ad6ba31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be12622c3adcdb133bf3ae6dfaeb2112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83001b3ba9ab34e7fa3d89ddcdbd6efb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe5d278b00f6525fd842071736d8694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6528458951924e9518cc0a3ee6a23335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd804e78ab54c0bf1af2e8fb120610586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6690ee6829a205eaa58e595e6e3d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead24a04ece652d4322e69c8215b2098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d37e0921aa063399782458ace430cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1a176ffdcbc56598910ababe517d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef964c056b882c5af6c41cc8d48b94c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d715e413f6096da08d2eb89f5170812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9557d8d5d123ca1ff78911a9fab41f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c336027c79a517b9698c71543d1ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625bee920d3ebd392e3954a5ec7fffe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd637757b2ed9f637fd18a3febe9b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0b18397868b17dea38583de669dd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48de6c5cc9a201e8f459708aad9e3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ab1deb8fdd36b79bc37946ef18d5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025d4cf985e29cb8aeaf44cf47fac9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c50e18829d1bbf9299d6b0c169c7a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068885e98a05a92d2b30aec3a6b310d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d8048687ea0399d1fac6b393355da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e27b739fda902d1d5a59caa86801a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8677ea4d0405508e919b0eca0827af025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6a8ced6dd577c3849919575007a1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979f3ca3a6785530c489e7035fc3cc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de64f3d10e0d37632048638a0aa2d5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4a224803f2cd77e7785082c368f3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e9f9ef387c0098026c6777c60e2e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7a370cb5bad626f14bbae9e4d3e4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d67619aa30fd802bc6dd85426bb45e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3677ff0e89ac19e0c0296dd9e423333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc6b53b39df297dd5c55f711b71a5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39e436f4017b57a7d8550362834d3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc04b7c22ac0376d9294e4289f094836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b594b926606bfb530904814c97ee437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec58afc074342ab08ea53b25c46e8c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bcfa6375f395f72c4baa7de13b90139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a72255b340419188b053ef2d8e559540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe387ecb57a99932fde87becf2dc5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa367a2e8c5eecd7bc3a96b155cb7f5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dcce04ef6279d847333986137d95a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41069a1c25c8065f48cb718b85e339f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba61b8a4661b5f7df3ba5fdbb49d46d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e619643292bbfc625d2069f518ea946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad5eb356c1f631b5bb9d1dac57005147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad811b4d06196b0b3b1530e19cdacbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cff6401fad6c89b759504efcd65c2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a0a91f2f87c0675fdf45390de713850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecaa679a845ce3f6d9494f1fdcfebc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f25c55f4bc037b1d9eb86b44da4b0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fca8c7521a279786600268294375fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54b256405330834285b3da35b4cab054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309bf9eed1a18dbc33596b496affbb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f9ac04042d3f1bec9acd2d74caf3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c7ef1df523cb4571db94d58f5896357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90888bbdef41e49557d494bb07455c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8e0a7e6ba4dd668bc328290feacea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e412b4916e979439b0d24cb92785260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882f9bc5d625097f323cc00d3ead55561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8a6cc74471782229db9f04be14e1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c0163fb623bfcd4bc7d146b87907d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0edc1f591784f1a0800fdb660559e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9f4bb3896e376cb48fb8f2d3143eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9190753e4eb51e909a6805a6d7d322f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae539696dc0058b45209a2f09a85274267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68e74bad239e46c90e8e0b6d7306ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04153c19c4474319b080b1a491e6f4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc31e06eca29c8578cdba29b99a376f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd124a23a4df72a0bb5f4630312ec471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d01e0110328921ce36f582c3fe67872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d45490834a51dd1a3b05a400db35573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188273ebd8d534a179769d75998b37174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b6e5152b7403a43275784270bb2f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f68463f97253526140fab620e0f9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98623fc2725fa37f9c2c3468760d07a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a6cd28c067cd863eabd2735a3566c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b03f28b0aa13f753cc10119980a17c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61719263b39294fbe01a92ab0230533080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d9454245efd973f9f928b8cc20fea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246e66f8316ea273d5617ec486e4aed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aabc40ae118de0346937649272fcfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc6538607ade40cab50afe2b57663684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b901760d93bcec15de2066949fc1dd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37317b53173878940457296b836e1cb386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7c0179b3dc19a1add3e33ae68954787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401367c777bfc9a4d0fad9d2400de7e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88dbe6e211957834d4552a4fcaf5ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a34be999804044beccbe3c1d31cfd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39843e218bc77587af7a8075043157a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a662a875051d4d4f09ca77e094fd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294e5ef219c0bec7c470ebb747241b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54bd373780cf36926ad693f75e6c7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb91ec2b7813bf5f9ccfcc854dc6c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d74b0bdc7f561063e0559aa277d8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528568e47abd557f578a71bae2cb7a0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a836736f99a298713183b50bf44d3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75c7bbe144619af63d9f012c44597b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a73d682c854755f24cbfbff5919037100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee9848b61bf88e8ebb398cf3947954101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d807fa8fb0fd6b46b345a2e2a97c1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ac4211028b38bdfe9d4cfbaa7e09f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80564c4623065845fd273c713af133104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bf3904f1f18dd7c20265ff796130f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2be88fbbbe4f801aaabe9bdbff0fff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc366fbcc8052d5898f00561a18e672a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ac51cdc1aa01ac8942a59b8e69115108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6b59b35973a937406eb4dfcc2853a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c9ef5ad01fb806268aef986a35707110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633343efd5cd5d1dc66d8d2f0aebbb5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd48cf875eb97e679f3b5d882734bb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98036527df7fd94f8ce3657eaec2fef8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc352c2fc2286d6143b0dc99e98e0966114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65558591b32d20e063063d3fbe1901a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358867075961f52962330e4a7a93d03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677f321500c1ccb0ff76c91ab6f070a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb97b019c1237e961d9dc5f236838a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dbac7a23eac7d6b1b0ecc84420999119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653d75e349ae62bcd647216486ecd11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab93d7eb4317773029e08416baa6492121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d97bbfcbee1bad0e6cd68224d10713122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf83c95de90fa3e0529fffac10bcd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58adf9fdada81c0420fb7c521badd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f7ff5b4adfab73aa38bca8b9b377a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfd3d10f299a3d921c7376027d86d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ab661660a05130d47335e932968df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e274c84aea9f26b47d656872effd7d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4740b9eb03ab650ee6462a965c46c90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6996cc7f227b2d8a5c011c09b16819b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3ad93a960ac379abe4057f2d14ba0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed12f5602fca573eb80f582580ddb74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c2e9d7c0e228ed2ebe3560e4515c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62655b4c4ff0ab47855e12781deb9eed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dd48f958e42575a1bc22900630103135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d596bd9c4fee692a0f1ba432bbed119136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8376a72605a99ee0f2056c67379797137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50557535a9f0d261069eb3cb46e74b09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e07a99a5e8001abcb8f352c2a99a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf255e3e83369e042c3eaa614e8cc566140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aba00b1d98d622e21579eb6d98a3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2aa81ab9ec9ce2369f7c45eb7fa54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1ce574ee2c2e013a0a9178218f7d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2381bc54e66113b8d38b8cb453f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929bb6918ae1a107d15b0004f3cc240145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea140bb15b2061f0861ba53e60de3a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d669b9c22af856f6c419667d76fbaf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea93d314148085c629f8e4aecf29aa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24e5fa703273126cb79db814322bfc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00608bb45503634dae1bf16ea8823f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab00515d2c8bd9b3e48a4b4061b30e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fae22ce0e20bf75b09b9b6ac273a69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd6a8e184773a816bba8cf06be38ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f38f4673b388eb492dbc4ee662b7d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9095fee0d0d649be27cd4f311e159c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7033bcd552c952605351768e8728480156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898d11e8fa288438ac4af7c77ae0680157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67743b40c643fb9809e2c823b41261d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de483d6eda45f20669054f8639877e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a94e5d30e0b95eb2e8c8e2db455070160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db99b23fd27a5069e7d8e69876266161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9465a9851c170adff2f7accd2383494162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3ef7072047caaec891994d1d62218163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d374efb648a4f65d848eea90ab87850164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d559c9030d854e7944444a839e6d29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64c49d8ff3cc5e7a3143fcacf95fc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a9f2917a6036e099a235e86238148167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361fafc60dcd4d7dffd1baca007db93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3757151c6392d67df9f99b147c58453169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd295b39c5215ed8b8b2d5b7e0299c16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53603fd35dcc2de96146cfb46a2c0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb5c15240e8c692e3201bdab3fcb3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71985b5b30038472dd87434731142b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba824f1b327fd3a075126217eaf6c572174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a5e1c00edb2d0df68574c0d7be2cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d90fa26139f44ffd7ad55a1eb8e2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c2e83cd0ddc3fabd56a795b775163177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498412f4bccc54d7d3e604313467cff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78130df14b8b644176fecd7ddd405df0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78e9d91e7f6db651034d9df342cf64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a38ab2e5140faa80cf4103264836c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b70230bf112abb4ccfcb2210fee89b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05536eb43eec78ebd92d2aff34a7307c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9e54b3f59dd5f06ebd449b574bdb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910959d982e861954444067b9e10b3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6501b619bf91e3dad49bc42c0db0a5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daf79f2c5d41507d9e8d2be09610db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd85becbbc35bc72d0411b1aab9bce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a681e32ad74ceb11b98d062696515ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73fa1310862d06a306372f747146e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd1363580330593b33977b576e9c8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09a69b931889e6a5b030f8805e4cad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196521dacab7b2c13a284ee826eceed9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdce3eedd1565e9b84931a52c671ce8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0804d000ffad281517e63ad3a0e37d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9955802385650fcc674f5c2de2f12a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380bd04cf042c4172814bcd321c0713197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab11209fe832162d564160c4638d7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdca6e5f3ea0b73f906fd1dc6eb0698199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcd98ed518ce1fc0328b63f6661f2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb6eb2a33ddecf940976e9be7d81fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ffc348a1e30cb61faaf79d9d9c8e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b744a3c4e3e8e2f2330082813ad7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05718d40f55942400258d542fa64e319204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9075043b225625dfac828474241890205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad1b325d929a8a0fc598638515efdb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9a8f909d270738f5b7a035d3d6722207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb9e10de8f8e2a521d5a9d86a9a956208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89415ddf5bf1217e18e78a89afb1b87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bae4be3b5fb8e5cfd27443e351850d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f722690df571f4532501b51a92a3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec199f9bba9f80c676530d865f72b6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be21e56b149ab4a16b63a6a097473bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e009ae6efab7a1ebf076941ef3437d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc14741404b32a285296c97b84ad13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeac72f34b16942875cb1bb7a649a8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73643a0ee91eca0cad5aed77fe90fc11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26bfde21db5c2a2f5f697c4ec79d20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6126dd26b84b0f8e31abc51474a668219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf51ff7e975b21a7e75abfdbe48682220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e2e40a0581cbcd57567d4ad76bae6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c6180936ae32f0caa64e305ea0ffd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c33e8785892f777e781c1cc5119b31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebbe96905f09b009bd6303edea6114224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396f744d02f15349116b9705758276f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a4a55097990dfcdf05d1a6e41c61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b4135eee07a59dd598bb613d02aba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bcc37747769d23b6372cda4041b9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a4fa8e0d487b69db6850764e5d3b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9ade976d6d0c0dc3edd86cc980075230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdaa0d376fa26db1a2975a6a9b6f6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120b00de904588b7cc2eb286bdb295f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e16bbe0d2983bc107d31914d695eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78446bf939602c1ce97e920e2ea89db8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e64eefe189b6869e8bc61caf50c78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162014049f6fc5cd0aa6cd07f457262b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590cd6956feda1fe2af5635ae5e5c78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee61726e0e9281822fb502f8ab9b304238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0ed0deb55995366a43834955f6aae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfae0afc6839c7cd2043269852dc6e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f423692b3e15e30295f11623212fb41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ef8728f1fa47dcdca70fc44fc371d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95c74f27396f957c2c49383b1ea264243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4b2cf17a8ba873c184f58eda0b554244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a05b13d250952d0183f3863591a97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6820e66f330e58990566752e8df1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14f2755b81850bbf545f184256ed71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb68bfcb3e0a87672763918edb2dcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b8734dc424231cbf19846d6c27112249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b96ad3da462b98287962964ebef225250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aafcbc7da2bf894b8eea7e0cf4940251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db87921cabd3c757e9615888c0aa842252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6efefa91e5bbadb2e1779d1993faa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c681c340683dd92e48a1c13064ff34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4d02d2f004427d220ca0330ee6360255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057fec869b0f5c55969750711267d1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37199f9d9c002e50f7158a4cfe8940b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3fd3a6814985efa63565610de16ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c06db1fc4ce4751d9d00d7bdeb63fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4083cc25ef7c54c03484ad11fb5eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5363195b5cfed64f585bf3e81cbbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174574a5440e150e9797384162f8700262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7427e8d48cf601866449a714401c0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2b43b7a938af9aacdb80d607dee72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890b4819d32be53648278ac5867e7f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32008a2a05279a47ca595e3c3cc4ca0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfddbca021ed73c22b1f07eee44625267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558027ee83474c101cb3759198a1e3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fe76ff82e3a392e07664605b6decc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009925e53fd7c0fad26a09f9f0af84cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60331589c0a351e6eb4194e34541126271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99901a211df17d9e39939322ea6ea5a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8713be676b38dee3eaf5a63294a97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b44d575cc6eeba2266f9042b31c5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d39088af5ea6a1f8267ba651529ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542df57ff48475d937246f0bafe220d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f737af5876979202d844fb1cb212e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae2f2da4101bc26d24f2ca85ae4063278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29fb40916ea42fa4974119dbd29d7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88127288eeab2b8653d4907760614f9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56584d6e07b7e4de74d710c8759ff3ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925552bacfa7518c4feecd619e4125e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f3b6c28daf680116414cf11ee9216283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde6a2666553910c94f8e5a581958d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb94c3729aa0f1662639c9ef8cb4150285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813b5cddfdd54c93706655d5f9fc163286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9361725a3780396e60b7b00be268b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f2d2af433f3a396e24d5d683fabb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b2acd17754b315284e789431fbeae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4c29e2d031f22a3ba976560218253290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dd8ab84c79e3f796997311cc20e2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1f004aca1ffc1a646c783697b27e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d2d77b64d7bd609e05ad56e374bba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb1888eca34d7c412e1033754dc2be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c870d5bce747105882b6cf8722999295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da943fa8a7baa153b66e6f86b4134eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672d8bcd1bf3fb64330bf8888b1da10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7845c689c085e3fe27eaaa1c10f4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e82e0c9da87a57c54b7b0ee0e4da54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391c08cf5d1b8b2d327fe5559ff10d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a815921d377316c6c45eef1de974e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c81113705c097a3743b8ad3e1246c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880c1bd135e6519e481b256efff6cfc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754ff441b230a8b6f0d305129b2361e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c6887c50986fee625793bd29d7a90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5329112cba0d0193acf4e9a5462bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5c286d9016180b880efab3de53f11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c47016cab4d9659db1d2271ee6fc4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e118a0dc1875fd758f17e52984f56b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cb86d870213079d5290a81e0e908e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08560d35083a40132ab4559574431fc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa702ff884bdfb700639baad05c95d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07a910c55633efb7382fa57685eb09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15a94283d53837941b3c15dd762736314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f24e288684adb688c6e6b2648dcd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29368976fa188e7b28cdd5e61cea83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcda4caeea954dc32c90521d5c0b8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db121f0463a93fb7385665dfc6422fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115e9d2d50d26fbe7a65843be89ee20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412728babf663f54402ac764e4734e60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba71215222443ee60211e3a60b46df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9b26bbf4f5ab237f2bfcd42480f3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a51c4612e03faff21a4fd37a5f52cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d68239c0ba3894a663debb7a198ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef475da840894a9b13d9c4a7cb1550b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c11227b7b5d544661308773a67f508326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916d3ffc5b6a3f7c7e6aa52acf8ffda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd19fa584f8ca3bcdc6f7f118a79b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6988abccd7b70dc0929e73a62297eb0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efa4860fbf386465f9d51e82e71092330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b9c8fd5b026d12f19f439de2d9c43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bab90fe8cbad933f5acd6eeb87fb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc3959273e728dfddc09607769c7cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca22f350e4d1226fc9c8a96b59f1bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a331ab32505d124cf6f3e507c6d8af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2bda8b12dc38db2a367d7b30630c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d55ffde074412cdf9aa6f4c72e011e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cc06e734011d23ac62b33798c31ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f80dd2152148ebf0b7b462eefb772339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19391d26fc8ef79155e8311764240dba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae21a9275bac53bcbe5ac509dcedf47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244aa3b6e84ea7e584242015305df08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373e55e092635b07a8daa41784f52d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d32c3bccf16e2bd8f0fdc46454da4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f462406bcd4845b649dbf372ed88f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c833880d4d00762a973bbf4be7a76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e945b197e2a121165561bd8709fe1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b7fe680f20fda7b1f21e6010e724a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409783022b4be88749b7b5152d3ab85d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad799dac1a5ed6b903ee24e8e543f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b975c296ddf156c1ade1cc1ad34ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3e6a48e5d858046b02db554a2f744352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaf2d39a64b18511df8b04437635b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c4ff112d508f730a4ff9b209aa66a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a50ebe0f14f11e4bdbd160e0da075355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0fca0648980c8026049d7d5096960356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdcdd91f6f22e2d9d36443d4bfdb5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ba19f33b7fd494a7e62e17dc65d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347617aed21c4eac3f91cee7e1dea65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf264bb8143d332455c1f3fded377b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79502ef25692d79dc8b86565460ed339361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410d9995ab6df8607d2ee3a67831348362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafee973557e26a3f894498fd0ef9b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4900ca7ae09987c65ccb4d49dfe4e92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef924f695b006bb6aa823dff6bf194365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be12b864d342cd99d918b17daee98f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5efa5d1c721916da909cc3c0cea70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538e6e3493edfca48848afa5250768c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b081b42c8de566b08600f1804b26d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c30855f8a1ef4706097b0238fa293370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6c2343b432c3536adaafe7b5aea8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54a07828766abeb2d4a9ff6b59b3dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58833cf48659cd51b57e837b18e4de9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d760f1d03fb9e229df7d56ddb4663374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccfce684b19e322737c9baea72de34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704416f918a3c1835311de6eb50bc6a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97618bbaab216756bc19235a18fd3252377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b365f38eaff87878499b0b732ba999c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118a43d9fda892e5350e630cff6dfd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e884936eb395214587332a1975104380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4570749ba24dd41370d89c5b1899e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4d4bb1c56a1d1b8ddc2b9f0fe1bc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c255d75f778d23501891ab60ff3460383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ada114debdf0dbf23e7bc11748ad7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fe6ce618a498589ccb37df8f777af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eb2fd643705676aea4c88ca412af7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781403429ab027e81deeefcbc88d333387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade76e1c5813d0dfaae85dc010141a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564b527ecc93a5c4a7c32a160e64ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd580e2f0c075a3bc919f2bd226dfc06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26093686094ae2156bf25ce8ac1b96391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9659880dcdda2fac84f61c05e4cd1d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41374fcef82cd91152c4a7662ef761393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9541fdd5feab8c1cfd8936eefe3b30394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174dcf1e4696895dda76e4a0ab42dc2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9cd0aac42c3a2a97b33cc0862daa3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb37c45aa06fda6a1c2b2f2a9b92025397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e670c98ab4585a05887b6cd7cd5fbdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d26586bef47f1c64867cc956717d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab778c0135b72f8f92ce1d97c4b685f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f03398f31bc251d68f9a705cfff757401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da6bcc7892309160491aebfc06c532402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b37c74627a7ebf56c8a9a5dfcde1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba62f14cafa370ffe8cf5753112382404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e94ad05d9f03fb5457f6252ba0b74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61189d2941b539da8d7967941b34c8fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52f887ca6f170f805e7e1987c9eb85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffcfefb583f6c6e574a5c66d19a029408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9482e961fe5cdc3e846b58b2e2ca090409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9d1e529db1c0e7f522b7bc0103ccf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50befd78c2f72b6777fc200cb9f7c98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0372a93a7c6a4dbbb35437906a81f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee7ab1b18a5ed511786992530eb9fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fde99a03136798b9aefc8d5df8c8f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3eec98346052df85567a92038f9bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789827db3849a63004517b262f3b97a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532371ffa6c6e3593f06450eb92488f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f7c49ae70d7742b4191d33f51d366418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a1386223da55a9944f2f60e397422419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bbac990ee9bd3974dc235999c730e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f20920b9547ba3b8748d535c8f7974421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eaad867254fc8b7204b59b8f7a1d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3409541616f3657817b893f03d2b03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a948dd7d1f4fb3b506ee6535d5defd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b5d1bcfbc4c0a7197edb5c8041ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481dcfa4208d69996715bcc082ebef6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0d89d49300bc1462b9a7ef43308cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ce2f8ae40673247aea0a21ae5f281428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72500019064527c20871d883448e21b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbfd4bbfe29e9b76e3d6a071f1e07a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99706a7588c50c78a0e91a08082a3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2399f514e9d9b9250b2de58ca6e9f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d59fe9b55fb7dccbcef65bcc5f88d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f8c454df83d9457b30ef295c52ae9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4dcb6e60382e7d532e44cb415c7f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbc90a49752cf0e7c9c544e4e2ca1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc28242050b65205e51adb137931a12437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e9dcdd7e009c923f95121775b5636438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5986c15dc837a8457a22d3854ff433b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2927960a2a82e6fc30bebbdb10abe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750791527a446a2087295413c0c1db8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7598bdf200795b1646f1d0ac77b5e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc09c5b02b34ba21aa3542ea7f5ba8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fa5c7fc0bb0a6f5e3fe5c4588ab56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4993aa966e877674705f12635896f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e557bb83b15dec91395c09df52e0ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9619bf9472abb57b6c920703daffa3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637f3dad80d0f330d5b81d9f8650b7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf4a7b1df7fbfcc59a96132685e9c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b261689baf2f2029ce0324fd8f6641450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee397c62cd70fca982d44e8dad0eeee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6336a369e0d29d2c954e2958a1eaef0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206475d46b5c1b3d2bea85a47560b418453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb4cd03d1d613beb7870dfe53d890c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92d434052990d2c0cd8cf39f511ac0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44d6a3dc3fd9ca518857a8e5d28f71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9130d8a50136dc6494de79053022283457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd805c138fb3a2ac419caeca7f4c4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2907232ba1c61e100d47ff298b1b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f942756bf45ffd002bcafbee27e61d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c11bbeaeb12c83efd3e7192b7b323461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12def4ceff4524e09ec858ccc4e98ba7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318e770e50ad480b8b8f38ddf0b7c93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce186f70136cd33a9050bbd1c82aefa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80137e98cf7516dd5b1f4aadbe135ec9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56aa730e3208f756416cc1ada7e37b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f124ba7731de65d00d528bcc48cc7e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d64b97be8120207c18ff30e3f07d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3cdd4d4c779c6a406e2a54440bacb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9ed0f674b6e566c5da2073fbf9b96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d950581b165967cffacb98af1d2abd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c249dff9f77766635575d07021103472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1d3999e0a572ebf5af93d3f233264473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbcaed09d2ef3d9b31618996cb788c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a41bd26705f2ac2324733c5ba0848475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664071df46a515c8a8073e53ffc6aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28050beb5ddf2120c55cf7b5ca306d3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1261f77a6b8d96e2b25330c77e767478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500eda2b9e864d90b2f87ceb150b0a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a74ff0467711602bfd932fa49084c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e79ec2f9dd74c7b043e91f65f6986481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57a8449469e35649947e6e186bdbce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c331582b150cd291eda3b468f4879d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145efd97ceceffaf591df9fabd76d579484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0771a286949c8b4c06e247ab907108485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac917405c1e789aa0effe6e813ede32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5cfcecd9af9eb401d8f42aa2b9f63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbb8b5476f5b74db46f4a164c6e7d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb535bbc42aab4202b43c5b1988666489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c521446e2d2396c3e1e0cda307135f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767a793838df9d5508aab79f162d6b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae85fe3ab2c6b9763d819b15e3fd43f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fa3b1a070e0b7dd6f77ba76d01297493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26582e6b4921bcada1a08b85e24c0519494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7d723865dbb4ac1813ed13d1d7bbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492afc4c8798b28cdda5bade8b3635fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1ed15722433a662e3c0e82f1b5fc8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2095e0066c9f97584e20a4160b364498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63030fc95d798ebef733d7e5200fea2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe94b5c955184bd9820d99519894e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f0cbb5171cc2454801d5851c1616b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976525bbca1ee8b2c003fffe4dc3890502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cba712e4efa4685a602896148d45ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0926005a79710a3e85f52ef1615666504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb900253f68c202c8cd4a2b5cc8f627f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc486eee088689baa9713eae36f3d486506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d819f2709007f7301fa8c70f92a5872507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d09fa41a755949177449379f626414508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de537621bf8746a9de70df8641b92e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412ec1dfb9814e755d096eccb923508510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe5c900a29321484ee4b5881fa3d3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a40aa0218cf3bc03b0f4129a9fa5bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478976b263addf4c6c7f43c70a78325513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4f654b766dcc6e96f2841a545240a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e689522f16a09d983cd04f3bf02a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dc94acbec4707dc72a457a951fc14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64197a4a318981d67b68e0f72ef60bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190c7c160f56fc383562ffaa0a6fc60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634a9edfe866e92926b3b713e65f77f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937d7339f9a93dce3132b1404b601fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96566e4d08606d2d9b4043ddbf2ae05b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965daafce500be93d1b75f4eaccfcd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4abff3ab9245af07009d14042a51e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70579f3214a3fc93e7003ad7487a8759524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef02229bb6f9b54682d15cd7bfc3c68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1685ba07638c9f25cf5c2212b9a6214526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a41005ffde30110197942c07eaf70d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f15d77a91ac2ba9ddfc4a684e8d7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36964fc565a33ba1082f1235fd50f201529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf5502d69dbe0f2af21c846bea144f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0d41bc0cc23defa2c575e82ab3f71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e7799dee6bc2d0d9badf0fd4d425f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9807271addfe263c2671aa1f7dd0a07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a367f4ed52b3d8fb9c6a9af00794f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc91369f32cdaf38e5b18211dca9eba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d4e53fbde41fac90dcfd8825144a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49470edd7ab56eb04153f63d4000d17a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1349f81612fa9ffa69fe146e545b120538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5c92471328d0f939228bf38ec2ebf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7635904e6b8668c51b36076e8c165540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda969701b4092f84416700a2609f92d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9bd9042333394cbe8f625ba2fe595542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d295046192e89d8839e7c0428f766543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be4be2554029c5e03b7aeca8debde4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449844ec0c89d12fcfc22ebf501167b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1fe5473f503c5b7026834dcf760c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05328bf70724dc3779049b9459d17150547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731995d0f7da5cb117006475e157c7df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de4f689b8b05bda38187912ab5602a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e56ac4a9b18152c2fc86d112b01d6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575fbe2469beeceaae316bb4a03b2ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6494e964f2c979c39bdca24539bcfa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1dbe50d2426dddb01eee2a962c006553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f494e2b342b962f2dfc5887c68a86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdd2f13716bda7ea90f501281144e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf173b3df946ea0057a7de4638b36d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c3ad283fc7e60a9ebeb4412df6ca8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33b6fed9a88557659a6be517476c5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3370a4835e60289df2043d338853e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38da793fb99278bcd9b12ddf5e4ddc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56c23d75c1259bed65065b787c4024561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3e5c5589fc3d5a59e4841fdc57021562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56237522b4723ff14dbf63ebb411e969563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a038f4a5d685f16c1c7f125ea0b234564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbdcfe02c55b1c560a698653890f60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d925bbd50c57bc89cf65846e9047d45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b739da5b958115f0d866f604a6933a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6e5ee9c5468d422fcc1669e5b5dc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce792ff8a826992bb25580c64d9bf68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650335b014c7ec625715109ee39e24e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad64ca57c7cee5c52ff0df4101a5e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedf009261df47dab7445f4e7493bb4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4447d0ed590ee303209e3911850ad8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241e37a76c10daf3380f62371770279574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d4f90b152d8068b391eec00bf80ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ff046f17cc182fe98d950c0a7f543576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591bb887e14cbbd06aee6a258e7919a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4190472ddb52ba488ab42375d6b226f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becdd2fe3c9754cc16278472053e786579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372646bbed32393e865983cc157e396b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27161f625abea340370d4dc4d53fa5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f35cd8379d8fd122814ede6f1850fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4090666299fe356bba17f6a31d1dd1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a03072e686d2b9c949b640906eacf5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefd49aa1a2249ae1216a6138b6884b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1f7586c085ed1199e3f23026969f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3794e3894ec05ad250a23721f8434d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86581bd5bd7e5e29cef40f7a262ea27f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763388c96a5d2f72fd8aa1bbb4ad457589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0605c32f08f732a904bd2213c1f82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4376a00ddd4725d9d2451360fc5e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4dae8378fc4398c71c365177e1257592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc212cfb693efd9a502dd1d54c61227593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911d63a2742d0f294aa8d2c6d4cef35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234647b221416f663c390f375601b0b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e18478d0ca574944a7730b3cce64bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3741af4e38d5877a348117298e7e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad5ece90b6aa16545b9da49524c26d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bdd44eb9210e703053fefca7ed745599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f718f5d9a9bb42a7a2ab87f63ad8f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a0d6531d238d81d2696b66bebb46b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee0c1c266bd7062265edc7093131e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cc8071a325c77022096694117a7e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1b6e993d272e57bf4be0541c39704604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c45c48af2f2c89c6b8a51f1948b655605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda75149ec6262b32253d2b59f5a7708606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12655b66a0bfd60cf4394cc4ae369e0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833dfcee3f858f480cdb34674ec14ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abafd2b63d54ca7e8549df7e3d7667609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9edd207038cd743f26cafeef9e2eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164651d52b48a4c58a5aa38f87ce8eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93b861c0d62a6dadf04de7d903685612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda44e4aeab5568a26442953e17a0e26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b35ef0b6cf9a0dee2d6a9dbea252fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b189be1bacc7372e7aa48fb3c25b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce6e78fa269ac3c0162da2aad97f7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4e0c1ea3063beda02684271c8c869617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f60c01188d8cb1a0c3d6073bd66fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715afd94c4c073605a178a73a0279292619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd58d9a53ee81229b611ceb77fad906620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb4d93672bfe06fd6110d830594a15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d23bf6f05c9c9970ff31decd227a74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9acae56c078bf1585ea32e12e14a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27521eacdd9d3c06d18c44f410433a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a197bdebd182c091faee713e43c46dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee665c490f905cd3b27e4031b0325ce6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab9a0f91409de342b93c1788c091f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ac398a6858c480962ed4f280f425e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22730fb223e436989e5a3520fa87a86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d09787d6752b0478547a302b56e0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25a36a5aad2d1dd22bf093d9cca613631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514989ad9279422d4c0cbf8d7a0ccdb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d28998411d437b770c00b2867e6ae1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202c8fa2f9d7dc95768d0950e80956f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87070ca44b11e4b2bab3cc0a036515e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af949992de9e00e60bf28cfb63d269636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff23f9f318e1932af6b0fbf5bf1756c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007af99a191097dcc1fc8f0356a797e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4ee48b060ad0637123909fb719786639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c8a930e6b8ef341b01b519b6e7a88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061950a0573e69c7de2e0504f3407c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad760734c3c6fa6b8f10baef07cf9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f35d5056215c67631e00121b46ed4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77312ca397e077131bdde78952912f6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86054cc7b81e2d8ef3e05fdde3aafc8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe287c745f7844af637c65cdfa51dfa9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71739e13a07d40d29c5542b4b6dee966647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c54e6e10ed4b9e1ec433d1b085e473648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2a7f31861f3d125416d16a77e7247649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb783e48dc61c751b5e88bd4232f77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81124eacdc114cdd9062906e11c30b52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880855a48977babdffdefb0628ad56f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f237787270cb7a830b4a28bbbedf72653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9070f797d774b5f6f3ebe69f9ed53b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08386ad395fc8b9c0a94e9fab253a2d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdc22ed47a10d7be914f4bd46d5e5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308d21a3edd99c55d39219c4bae5c6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827b8d43eac8e6f60f25257f6e882e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d80e8fdce1e8f06755692dea36d0bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc48fcac3f6257c2a1af016eb90de9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf078752f65ae56cab1f362d85d06df0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48474c06605c90839ca3dd434178800d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d512d710a1da6c3dd20f7665941c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68f7634140d34bc671a6c3cd63d1b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c3798507533448c8b2c9087ff2c24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565019ebc65c555742484023da62c65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858669f4fe316435340173052d0e4783667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3daf82c855c99b24e6874be9f1ded668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c4862b5a321c947da28b8732f9896669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde085cf62cec31923819dc1e96a23c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8dbc5a0a41485d978eec04949db64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f55de9ea918485aa7a1eead840f7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c7a8db66e05994dd83f72f6bbd835673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc608c64b11ac99193dc8c4389b0a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea304e5ab20577f5b2f0378108b8d5b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f42282b5ca349b595982e5de74903b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec7847a14fd66f9564e079a66dc164677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21efff2ee52def846d38e5ccd729f8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6f1262f5ae6fe373f603f032ba911679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb8d9d1ef567ba9811c42039ea509a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c37fbb824f0d72fb12d6d9f41bb11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2f24988eb771af910564bc31fbab0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62706760f77beef4d48db2192f238ec4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56227e435bab6fd49d4effa2c58c11e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744e518fe4f8cd93d3d1fefa1fe08c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91ef08edc653c4ad30ef2fd3781d16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cd1123d88fa143d5e2887e061894e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1c04f9ae6012d70950efde12d523c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22a51328b7b6b48326bfced2554832689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12210d80e05b86906dbf29757ce968690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ded7d191e26c1b8e9164e1d036c684691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647dafee5feadac09e700bda06bc1e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335b7904f0f29c85b4675fec8a49b38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b9849e370524fa99b6982c300ebfc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d73800127985bb3d4462f536492360695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cd0a8cb5e19278ce1b33770715ec5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81326f9884562942ef09779801784c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c40c06d1fe0fb528df29252509649b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad7ad67acf092982ba5c7ac1de7ebe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dd5958427a30d1109bad969357369700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285be18c9459288b3c8b78ce9ea569ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2d8d384020e5c0e1fb20ce547aa14702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdd47228dff78e74b375c007b6639e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d29a707a10e29b31316529fc78847f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b561688d3b5ee10e9de552045bd9700705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa0aeec00b92087312882acc4e0cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cccd760f019c33bfd08e22a6a55e48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c30f2f1e67c1b591099b714906c96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b514fb64876e5462d14f7fda826969709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a009ab4034f76f2bfa11c9c81260f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc168465a464f68c8436f85120713c87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24140670ec72d97b064c9cb97262c0aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f920c2f017ad4d2c49b91598e9fa3d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99076b90e24157f7b5f53b8448c7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c50b44c83a6e77eb1c1458555ee7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54066cba4c7e4da4169dd9c7c4df0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceb5f47cce488ae994dfdb7d4794bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffc37e1bf9dc167ad520c19daf7758718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c0ec4c2606cce26a02dab7f351475719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee0e6b4e59d8acab163d1e1753a8a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f96212b5c457c4a87bcbdffc1b6c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb165c9dd2ede8a8b0e327609db621722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a0bf149940d4edff84669292cfd33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da4d15dc8d02f416fb2ba8beb96ede724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d7d9f3f2380ed86c3d096d1ac9f6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae2f5ddaa10b2fd0c2ea7b9b54ef09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8b623751306b014ce788cd580dae4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1435bf83245d8fa9e3ca1c56d34b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ece907c7cdb9af9c06e278d962f2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c195201134b2cf1c873767039476a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fff6a04db6a9cd5e73d2e1208f226731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3869c7d0d6c5198a17b54ee2979b0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2900dd05269b10e0b9c2efaab94ed6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc35669084fad2ab2ee17dd8a25d914734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa52309f6aa6d10bf1178ce1ea9c3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed39ef48088e1909f8b905790cc2645736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361f3671ea94e0a19c6b8324178237f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94de958cfa40a63af2e75b43b6800a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04c22d02fe3a5d455ca52d17611690739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c9a7d548a6c505e82eb27ae83ac97740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35916ae7f6fc0d7cfc543bca3134b6ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b3425c3a9167530084746c4925eaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1c35b6ffa2e87d68895e1198ba753743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2055c0016dc7475880fdbde52ef9fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c41621c2755bc52cd0e46cda4aabe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112138663fbcbb64c3451372e4dde86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4639233033161dab66ef4139dff8790747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c94a38f8614345246d6422ef241fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05a1931a2342304a2c8768a3d9abe7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f02172912a03593c09c22ed1c4d9cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b6ea45c5cb311441ba70854259690751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8c7360fb824f47c6451bf54049559752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479daaf7ec1dc5f22ed8c7d88020d0ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7f3531788b29e68200b91f854dcbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d53e50dbc215e0a6215e0be88cd71755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac741640b9fecc5c4c883a9d7437a90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455a3bac04667bfdf0d4e5a1683ac6e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6e8e3b5df2f8071fc9fdbb0bc48b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554742e8e1e9f050bd9bdeaad4d24d5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3111cff60b66c5f57a07144d95216760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48115a1ccb5c153b6e92e8ae05f7b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef85420a23088653a12e06f75fe103762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1c00d7c32a81965a86f22ce7b76ac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f58a45030c95083251f0cb16a0e30c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743eba9e9804ebd1d4d616c5349e77bb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac82de42f1551730f24cced3fad09fb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eab276e0ad8fcce912947790b0a275767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c558d072c1defb17d405c3d203b2e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95790d0361fd269268e82919e88a55f7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45670b14410e132911046e524ec6f81c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f4a3d573bd1a8003cf36fd480a525771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25b37a1fadd039585088da12250d59772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10878864cc14c88130d04ab914076f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b73583c732f941eead017b8a74e07774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d16ec699026688ef2644f4c7f158c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b1a38ea6ae82fd0cef0c9d8d2099f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed847efc38abfa6cdf84d3de2befc85777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790234011aed3d5736f86e41687f2a6a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e9aa39de5e198638a12fc9eef23e0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cb9e63a0573a49b57710c3c461eaf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93486c93b39a6009d63902c149271f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b82c1cbc87a44c62a23cdd83626b3f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1676e7e90a42bd2c1bd38d81c4957cc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e5883babcf6285e92ac5f5db60bf6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f6a9b3212bd83a60967968d2840e0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51995fa86e2406adc2c67f64aaf00c15786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226caaa000ee6725c210cad16a42d2f5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90b5eff0a0bfc2b9692086d0b3393c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5d711ea1d95bcad5f114419478bc5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c9ebd65061cb42819e1fe7934fb2a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44286d0b2eece814fdfc11290a8fd7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8191e2ff84c6d47c82e302de117f2a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b15f5909cdc2b7b876ebf2105c8c7f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496096b0a93726acecd432f0ec373500794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fab1a04cc8db9f8caf9057ec93a57795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffb192a1c4db73c136cf84647f408a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09e2b06dc41cf1c1dd87606d48924c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc95452da260527072a761a97db3ea798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da78cbdde5d4a9a0cd1e9e71b36601f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e999fb8d4626729961148c3879dd63b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99224f50ee6b5795e120ea68cba2bc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e238499621144fb260e66f03f4acfd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0b71847b94c7dc17d5bf04542f28b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd25cc19db924c8e874ff5e684ef21804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad16e44c433c066aa137c951b897def805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf042904369d09e9dc4f2b9e037855d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6711fa20e387d134351f69e961f63f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3043d768876a4f1b5db66a9f44f23808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e52a5b0bd00cc085000ced225de01809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07660a5eb73f3668a86143881298aca810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64a7585a97a55aac876f8cb447e3ba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb303c40b4695a17aa7a38605ff63d0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc0d229239556c501f5c5796ab606a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1069bc8da8b1c6e341b2719b4bd14814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b69d90bb3518369c32ebaf52d208de815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f667a30a9b5e4692a50dca02a3d2775816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847585a93c3128240fc759720e6d00e3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d523e6dbf2780f1ae466cc4fddf2c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594b0d5d62e0fdfcc0e6bbc7a29d754819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9003c31117322ddb910eda9ae9d9f6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93733f401bba642915f4191ade60f613821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93d68ae8227d39167c14a3296e4974822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea37b3453bb45c13b7335ab0fd3aec823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a188519b2661ab03acb2593cdd564824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a7353eb687fe156ea44e72e809000825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedc48c590540a37a433cff7a63d293826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbbc05b798610f182ef8a150bc2b0f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9a26b1b461eee6720def99bb0bfa3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a87d73cba38bedf367838046c2695a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c960fb2533dcb6958859e63c82c74c0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec13a297d78a80158f0ece2c6422e6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53d2fa5e7e6f3ddef19ab02c264e66832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94292e95de1ed1b26536abc71e110280833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71d3cabb26aaaf7e073dd767f059a7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50125e364796b1d639e9fbba0968225e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83200292012ab3948dfa4374fcbf0b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee119c3e2de34e657585a1765308dc47837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcdf05dde46f78c9d6fd85f1cfc64a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ebf0d5924377f78299e1ad5301105839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ebf1a83bde2456d405aa42f849228840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4ad00a704b6dbc8fafd847cf094a3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a900c16c5b3eebdb8c65bb449f4a7b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70314ff3073efb2a01680b84ed1583db843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765afcda3f2d74d4727241d51bb5e9e8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87a400d060106f6eba12d9901a43d8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e528f20d24dd6c957a3dfba2995de846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b11c2fdb726b2a9d3c8de04bf4fb7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586885752ab398ffa2734d6f8eaf3d39848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535590ee70ddcc12db5b9ef38db051c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37568f9771181a252def2968cc57c364850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02060e37c6867f0f3548d98d6c5030851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8e8c1aa307f6e4b9b683bf80be11f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb42def9835de557032f0f02b731db853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f139247246dc8e73c9654e7920a07854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43c309a4943c160eab1f44ba266854855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0a89faaa482c71cbf5706e929db28856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ee343bdce76afa2e8a4758bee4b49857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42e999db68748468f709fef5dad97c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a968c694fee5630e41795ecdda8996859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4df5e26fa2932c7e3a2e5f4708137860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16146e81a6287f7580e9f6f3de650d3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3483bcc8a3e3a3d408ba53db1c2d1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50d39f2962ae2c670897cda8bd44b7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad35ede28beb62e668f2cb69076eb7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec2a3aef0203cf82f3a933d2a270eb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f51f81b02216d1d72b6a377c5607f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f1e352087c7b9ef12ed01c509ceea867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896f8ea643041d1eaf0dbfe9cdc76bd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2928677540588b52e6635a742ba384869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efcfd37f1576e7138c59330f0bfa2e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5c0b920a3180664d4d299224eef53871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc759764f0efeeefa796aa8741ed2b4a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5c60d43413f56f2d41f687b542f94873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd08b8e737a36904465198fcd75a67a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0c04c01fdda8ba0a7b9314a4e5e59875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e719149ba938d4e2390e57c27d940876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196a0b3d698629331f79b0cc0594085877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492ba737bfefde86b9d02a36c0b499c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91924d0cec01411c9632172de67b653879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5947683c1e4e5935dd8f01ba4a95b1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6b49ffd8326c4dff6349dcdbd3c62881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8601627cea8dc6a91bf7871b317668a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c902727935a43bb17523aaa9f0a4929883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e28b301db98edfa08a2afaf2dd7c0b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20127c849eaee7bce7af3189995c35d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65a9b57971ae42d6760af723d5f7b0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf9c92b3865b931413c819a3517e8c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26d86e387a50e4b595f571df7deed0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67deb999281bfc696e710bdbc57700889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4a38e38e952de78e6c4a37372d787890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed5dbbd836c211c16da9cf1fc85744891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b826340b72e2711cb889d3f7fa1e3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e32716850fcd121d54f2ab0711b42893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ae292d8dc7e03007603f8585614f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ff78bce8801f4d23fbaaf2c2a1f5a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c85015bbc0af3a47b07b40e20e521a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122533516b5a4492ca3ad7b559490fc7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9d6437c1c62db5bbec8346dd42479898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd1c553923927fc5e2bd954a73f637899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741da9efa8b6b7ff8279a852d6868155900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bb7a705b439d40cc529dad154d339901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784810e2785bca4c5bae05df5bc3684d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad857bd17281aa79a2a700943909d226903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75281eeab9f64bf75f57d0702214d2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218229f17d9b277cb377769ba2f85ad905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ee8268e106b290973bb5c2b6aec48906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f139dfa20c02370b2f7d52773549a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc764e77e7c731228587e68a73efba3a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdcb42385e10e87fa559a65458efea909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487a2339d970a61ad710593ab46c018910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295128e16ec6e10cc6801a0deabeaee6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6698d815f223bc99f6a82e09f9634912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24f1a1b5279b32230a6bc82e34510c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7590da8091ddc6d7f103fbdf559ca914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849830a57469961dc9e6b2fd5620c883915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b336015bc5fac3b0d77d3c0341a54916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66454b29a850b0006b838898d2f7410917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a246b63d9929ab9fca568cf244a25ff918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d12069be8992f531326d15e46dc20919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2d083b954a60f853491165aeff375920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391f4102aa7fb17884b3498a05e47e8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23a55fa90bcb568ac999417bbde000922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b1c8b5478084baedeaca0e26905d1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631ca026d8a3b04ef9134da630e55d9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a75df5e695340fea681535efe2f5db925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45b4f61c0d56d142be74e299b53b27926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220185f43847f1a1cf6a058ac9f505f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5775f022e6e82bd15f8117c1a881ed928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469686577698f026a9fa0c30caaa385929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b4f0eb382964b130ea57fdd2e36a9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be9a39223ee499da61a72df996eee8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4641a6e30a3abca28c00f6d14bff26932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d58f9cf0880b00d8be5589558e3ea9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47592f4a92cdbf3ad7fa9589165e44934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d3aa668142f5b0874bab64181604c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac2b60d6f89e59ca3b12eff80868fe936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f916cac866e2703a8438edb712edc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742b638b37d73c2cce1f865ed3a004b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0cca3865ac376b5b0e49152334bfb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6939d85665104af451b2c60a1864f46940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc84b9012b4639baf0ea9c96ba2c5ed941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa699a7ed2d65662930e8f073972b2f5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c9e19fac305635eeb374f27e34aa2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b5b8062476008e42923d3cddfa9df944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d61649004c891a987744035a42e851945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f268a304a90655e5c663585592c2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ec0f53c664b19233eeb0d0c4ebf72947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a079b1ef43c4781c3d9a7202f838f1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cab9328f2c3103cbcc7de0663b750949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998c57b13d87483015e544ce3f788f5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a1cd298f2689ae31cd296e01cf520951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6400dfe1cc2e63236602375641082e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225273d7041276bb128ac50eb526931c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6646a84382758f1672e711338746f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e52eac5d95185fd8b9bb224e32281955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae38e1f15c287a5257a87aa613576f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f05f6e509cc195ccbc1e4df0fac05957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1441263cda4998b1d804ea4607ad2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d7d59db3cdb834deb9aff6a637c23959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b21faccd5389f9e32ccf3af59e3755960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65ce80fa1bd00b1a48cdc9fb089e79961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6bb641efe929d5cab1838cf8de568962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd6a29fae76461f70143fb4b451733963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9f10b869df2d2d95b5e0c2f56400e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b1dcaca9764ba402f272cfeeb95d8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f4308b6847d2e5493389bd5b876a5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6449491a129fab4dc6d8f6633366d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab3791b8b0ca83f783d9c2c2955589968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08363089df0593e92302355552054552969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfa26b2667a7f67239d95fef49becc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299efb9211f64324cf24d5b81359ea971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b426f41255459f16c07a87be4f4fe5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8932e5105f0b4b8cf5213d169e6b2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76984520d24aecbfda4f5303531244ae974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023f42e1cd16d5c0a78a5e21d042659975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50914df3ad73d86625ea5c58ff044c4b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ef30ecb53c760715021e011e064ae977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0168723ed700b141684073dc0bc424978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378332cce8b255f57b6276c30fcec7fe979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c9f750f79223f4d93c893f22cb8f9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b89d1a91d381a6932580322ac92c43981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441fc0c43032d8498a784ac7abb3d5f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf362389f073c8dcd181a00047b07f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c5aabe573fc3413d9b95d3e53d791984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bd6803d4709f6f36e3d3d81886beb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6d9123858cd16e8ada0c358c5093f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e67304ce627d8e3e0b21608cf6e5f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18949f490d2c9ed7c7b09d12f7b96f99988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128635d20ec0164b0d43ae55d8f52d3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdacca228fd18471d0f329d8c3eaf5990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ffbefb83f50652026bc3dc2672dbf991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba43d4cc3b3d91f081a8294051cc3f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677df7a45d9abc0ec4af9fc43967954993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1d666d8fdb82328a39c9b90a44728994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21588d2227ce58d96c99a3cf2b78e9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2733dd0a54f012597807ec81328e8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e3494a8596d710ce59a47125eaa8c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>