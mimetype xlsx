--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c125eb0e1ae7c38c3ec5672637312a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435c48889209077df127794a408feeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecc8e1662e0efd5bd9a7dd8ebeb7d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24dd9b16c83cc854694bd6e0ec92734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161a63167e17c94ec7a1b3d43a045f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c1da6389839470203f91451eec92d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c97b9ccd4ee57a7f4b2f88e97bc767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd8685c34fe43c0b9911963934c62e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d01391c92d061ba55e5050ddf6f9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347a48f235b82b462abcb9a5f3a606110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473089b2ae75f5be99123bcccc6025d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240f2454c6e812b1003814cec2aea7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63f87c58132ea8d5e4ff6fc6fb598313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2af6de3553a5c5a8c75d3d23c3b6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bd1e87461013a3861e7d5bf93f74815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925da22c121a50515a95c69e2ecbf5cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f202eb327d86f501559a61d131923ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7d6e2cc9a24cce9fabccce61e193418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29437c83a236c57bacd538691d78092819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf485a104aca895301b362d0112d95e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4eb1dda22bbdd5149bc07a6529c0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bfd566e4f53128c33c46de80b7f3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd020994ec8346aa89097dd0ca338d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1fb47443c03b84c9018a87fe275d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7994ff0dd34e47c76df993214c878e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbe21cc62256e9b76ca4d400e6b47626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea38622a0158596a25929b895ca5e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70361e88ffbcbef0db510349133a7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7456c67cb79893c14f302a390fec59129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e714d1e933f388ed9378149dadde5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f28da990b5672511e982903b3e1cbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167953ebaf08cdd4e98a6d9349aa8f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde3c2bd28cbb64bceffb3f93d81f1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9ca1a81964f590867d1872e31202434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e69500c77d687d21edfcfabaf8965935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb872b540bc6066a191bb0b08c9bba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340fcfeb4de435452bbeb50fa62946f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b26c755e8e30fafbebc32dd9a1328938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c1884181fd6506c1cd31f6017d46339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdc858797765d3876e5f230815ea9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b9a3dc1ef0543f2407aa8f84fa68541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839b448528a08971be014ea5d3fc55942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4e19784d7e66a9e7e6817368a3f8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f74cf24fc59de7394bef695e7033544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a9379e3cb42de9deede12b03d120945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cecdcefb1cba21d7bc91485ce0fda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc326af4957a18985f6a1c76787a8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116d42306a678b599e02f5582cc784c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aac2d9bce9dac07230dd0bb215f3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380757ebdde481623b21c77be523d79450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cee4dd9c5fff9b3c3a2bfb303704d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de1aaadf4d271aaf4ef7338f6e5e1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751da960988225925db72af5e6ba4f1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab327a9c8332bcbceaee56b81421d2a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dc3a3cf52df31feb97cb8e9097b6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85a9220ab5f29e6c18dd2938672ff856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710efc946d65286a0e86042c96362cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cd4e8e95c368179865f22a543c98c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4822d20f9fdc81cc1762e122e5dbe8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c894b6e4a0f5be45e1d9a81a9fbf1b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6a6debb0e3bd62363f923017f201a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f946fefaeb6e800b230d09ba6df59eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60870dde2b6d46d23201d3496f56595763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064d10efd8b20feca60c58a69bf3d0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb860730f3d9cdec873559dae23c48465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef4c805b21a1e3194de6ec7f28e8ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ba8c3286c69a99bd17c88f4be26fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea40261e5da81d173e945f834abf20f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b3a145de647ced24f16f4cbf04e5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843041d01457896ee84f08a687dc48770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12289c3abc6f2690529fab7f8509a8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff190510b386f86c6f5eb434a2fd2a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2495f27445f81851b5e6bf9bcc25c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189cec9acf326d4bfb1cda738ae998874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a5aab8d83f51a61d5bf2239c9234275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54469040985ae910b2d6c1de4fdc6c3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a703216ca74dd25c6c75e1de1009bbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157070e51423331b5076c628388534a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbc4cc3747a4328a3c6755802a384079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c1aab1440e7141a7e2f03a4eb7b4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde05bf333351a4d6f6006502ac9629f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16333d741cada150226137622baf4b4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5238e8ab00c3876077828ecaa65796f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8a0560733f8f1ad71a193a103e8e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fce2b6e55eaeaad33e5827c1596f7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b02cff57796317ca30288626133a3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ed40fdf0ad124b254dd308f07acf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8c42d38c98495e23497324dd606d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30b27c15e730a931678aaa9f7c773289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8532fa2940b8717491d7ee96a72e2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fd43cc6832c9dc2a189839d219e8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f622d207e0387d1062664442513f20092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835c59cb5d332426ad30cb3687a47d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b2963b4beaff19066615ee14bd2ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778ea3bf919815dbf7e461cd861c87795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58d450f4aa6e8ca22fb619a1d0dbfa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fbb6be522a783708f2c43acedab4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b33a15d5fa7b0fa92c885f03389d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5a05e2446ef8436771fed6cfe7dcb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d8e5b0d64386759747b9695fc7196100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ec27842e17e335fe331092d94f140101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae37d7771d833d5e3e6bd068104950d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054dc2989fd2e25a76aae42f7b565f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec6699ac30ee810f351d09cea726b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374fbf1b7f228dbfe967fd548b3bc98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f214a3fc0351b7ce0feb2603f8691fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b995abc4329c4d44cf1be4e2efb8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449f95ce829e56ef18421c7ede93259108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051169854bc269f11a1d80388e451fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2e60c40c76c5eca7c36f09e8a2b40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfdcc055664ccecc4b1a59fa62f058111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122df3242a9cbb6536dd09f0c0d76b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ca084b330ac03d665ca4ac263baba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae34efa45456174e8ac8f917bda382114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017080a7e06d3d3f228e685de4b5e3bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4254cf25cedd0750bd6591e98726e2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060c3c6ddd7eb9bd417ea0dc24c857c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb84e03d473bbf6d3ddfcb5e9b2dba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a44df563756f24c4a38b79c933d9b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c112c97c4034960785272322ce9727b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43a8fce8f662433d0faf54203eb5f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1465631083da9b1d278404e02056869122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861a03a7e1af785e03032b565fc3564123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fa9337bca3964cb7752b52186927c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd0eea298f4448cc254381f5165c22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba0db9ff2fbf3362a217c382a159b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7c1f94851e4bc9e4e4a24871afb3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119beef13aaadf362b53a4ef80ceb1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a295502e9f6a03f530cf746a9baf18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31417b46324b21070f8c165ce1f94f94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db087f07678dbf0c76c5657c0d989ebb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9d8af5b8075ff60b5ba8cc7f6530e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b2d4422d0357c5aa80b2403247f4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a356513733d5f7b3dd331703f5907134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51cebb956cdbcfaf6aff2a6b8b5abb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9074356329d9911a9c9a334dc7155136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ddf706aeca3c3fb5c0a100111fe75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59540df10637cb05b1459f138050316e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2c296ae338de8d260dedff9d4c2a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16abd559e234cc79c84e459acd577d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a073c7603117db84fe33e37276f38b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daebdddb88e3ce59a6571556531481142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18887f838d019725002ba406916aa169143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf690cb66e2816ad267b328ceed1cf4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ef41cd02261825133e61d5bbec818145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec62862f4a15e88bb937513ca6236e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613bb201591b80919a79e818e63eb95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b7ae2571f864af79f68ec51969c9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dd60b41609645eed7904586e3a675149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abc4606245a7c8f50f5c2d71c9bcdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8e09c79294074a29d99421c4dfd52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042976f5688f9d540c28d4276a088fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7e4e773d986d878c89dd05fee7c19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1abb3e10769386c71951dcb68478c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c6be6adf1097793decfb151a6312d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b715127d8bd4368cd0fb005d51be7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6f16dcafb7a14cbabe2c232b165df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eddfbe21f45caff5e1c2859c6116eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dee1321db344723656144fd1f8c78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519a20c1be09c6ec1ee522db8cb008b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692e7e13105ea43d9cc689b6e34adfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba45abbb72ee5f83f7676171f355d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2254ae4a6cd143f99b25322bd3e8c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85179ef275390f6aeace9b45b5fcfea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b5e462db9c49ed53fd13769751512165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853b46d9827fd1ff2135ddf300935e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c1ea4c7f0f519c7e258a48fa06a14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99f58fae7294d1a35933f6d489be2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748710a0f1373c98cc43a49f32a19df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a0ded7ad7f4dab5ec743a84307f2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a167904c6e7a62cb3523b505658c66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec97896c5cbbd4e80c1c8b94929425172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9efb37c44c2ab7bdd4e0c12981dc7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc162cc2eef026546f3e7a069a78424174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b24f0ad41ed27716cb5ddc3f24cc1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aff9de93153475d08208157f006f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79775bde8b65749a613c82b507b164a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b2e1f0c88c9cae2ee7ab9eb0ed8c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836002f8b63c269ce31cc288bbd22ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c7754070cc07033a5e369fbb3f689180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbb184c1cbe551ed94b167eda8d929181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f7a44dccd39a7f95a75e4563f8631182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202af9041c382853e84fcbeee772a9df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ada622bb9a9031172f56d46fc13bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c021ab7af378d6325ca3556234e2fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630292ade161fe5ddd901e19d652f5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9331c1db2fb4d5f8f53c1f600a81a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcf43d9faeb108248a994a92d938c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c21d684382072b85a9ed1852c039b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee994535a8974522d63b80ae95dc428190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f655b0191c6bc6c92a877c3c97e59d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817d0a53bc576fc8cf82ee4ac1e91f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5e8830fb83603e73551dd317d1884193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b292b08a1a976af744ff88d6878b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b389f392479d66073145bf4559fdbbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afa1a9d70f21a24eca26ab772a582d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf82dbd5dfd3708b835ef22009af760197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b89422a822a48e54dcbf08dfe6c6e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae89d685ba46f90b9db4b91b8ed10d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd10e734bae7bb105fffd59d5d570df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccb1efd8b8dfe0e080271c759135cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eb9c1e37273b9588f720e8fea0bc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa09ae5b9fa773920eb01827fbd7bbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a306e4b5efac65c1d72b7c96e2d6d0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fe02bb2e8c51a14affceed46ba758205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f3b9a96aaf41631eea2b101048d9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca22bc15dff5fdce44b6e5123bad08c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06e1432ae2afc4c9e1629b708dd710208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603e99009688542745ede589ed25f8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31431b77e0b5e1e3c0492144e99c063c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb063796c4d94913f53dbd8b29816211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7a3c35e75c049248c2f00bd754c3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863654e517a786e337a09393f306eb9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a1b18c83914a22fc2ab6b4e448e7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30228b568f1c2af4fe75d7f3aac30683215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18b2767817e3e32ad2d666d24d76f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e869c5d7108dbb310499813facf5ce1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d990404a6e68df52101779e8a5174a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7820a4deea39ebfc80fcd801d949b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1e65615968a8a170b1e59867457d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7f42ff9cd373a20cabdacdc3df767221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fcbc847e74dee50cf165590df4a46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aefcfee3171d6147b73f61db7b7a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897cc0bd08d79accc9c186161b1b169224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6304c617274062f1bd53768fc3a8e63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d856ecc0b8ff50b8aff90d52cbba2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a0484b113d96aff4438a13f9781ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434894ac9171a1351e0aedf3dbe9914228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd02ae282ad5b95f5e992c037b9969229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92b14efa7d0932b543fcdf5be394d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f60c23048da54e54e4c8aa6d3f3252231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6084b1d091b4dd25074eb7a21d1534232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f331a4d17acd81c158c760c84ee4f32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2891bc76d3f94bf8ffc9a32d9206a38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95c1c2841a54de5695dbb99e12f0a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41a04ee10c227e037e249c16e46b15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1531f731aa15723ed285b09003ac4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5ec4729d73a26b4a9ff89676f1b1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a4cd8d98601e297f9fa3af1b15e2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82d4317034c03a3e1e52d3cfb317f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fee868ad1959277c230254058e5ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68500de2799ae8988a0df41de6b0f36d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392501d7e1276818aefe1c3eb4c82909243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79d1822356b50ad794e54a4f57936a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513eddb326653f255c25a1247313d087245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4072cc79c7f9c1eb54186fe31588cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca1f73fc708acb69c191eb08cd7a1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2b0d28b8f5ab2422907f2bbda3595248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308f3e6e69e3eb930e12770be9b7afc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f5e1914123bbd9ef5920fc87e4771250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912a61f41aca745062b4d400b37b85a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d6d22566c0a79150b1c54b929c647252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986b8ee8e5db10fc6ff2e71eae46c11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885a01d436bf6d3e51346a508569bbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbe7eeb92a2e2d3cdf0f3a54bf9956255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06dbafc49116dd98da0d056188393c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559888c68c40265626f8639392cb28eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0a5e72b92c42a5447ab90c89e5e1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fb94a6c692894c17acd78a020d037259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccef9bfca49c13b96b9ab25c804d629260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f69dd97b408f4542bd036c2a29a46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf704989a3b559ada8cf607284cdc93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc7fe61a51536e00f55e070d1c73b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018534dfca058e6d3c622287ca3e3e93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd547f8e901991c425aea43381c3533265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dce8be23ce272d5caddd0412ed3d55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d226cd9e6e93c547353dbd1e0a9139267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558f8359f703413b3d8e6b1003fcaf4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c3b3dcad7546a505bf6da988f6fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaab16422615bf9378c3aecb1676ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327e5a80285bd944ea62576bb9fc0a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e280edeb64d6f42d28d6e897ab3d2b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7239ddaa5a088093d620c2811b58da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de04a21f6ce2a74296d5f5ce83ea9c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ede90d2da2be53dad4af20bea99219275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab42c589559c05f2a2785254d0dc26a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a925e06922e63f6134d0b5d6b8825f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3902536bf437f8122aa21a894cd005278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e05df0beb50d27f80795bc5d774ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5df5eb9f6da49bec6f6e801bf5e727280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee52c4570c8ccb8d28aaa4b90de1bda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bb654754599ac996298da306d4305282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab5e130c21c0c288175ada362b8988283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d07dafd08dfdf8f9f39026b3d6e5d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5faba6f880bb21802985c883663fec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074be75af1fea7d50ab13b5919d52c28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86a26f7983f0194b543f7a12fe33a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b47456d312456b5574d4799b60095288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de70241df8a49fbcceca16b2eb73e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8c02c67eb20ff2a8b6ba8a7f63514290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3afd37add3ffaf3116f780ff2effe9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c9589700f28273ca2bb4c6cfc80f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e16e1e40b8ed91909b3921576834b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318843870e75be6583c1ab296755ef3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c3ad1464f4456716b38852cda5d0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670600a19a7da2bd529ffb6ade57e81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a72836f4167c71d565651de8ff958f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731789f5998600a55a71cd7ead21695d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b79b730390e584e7bf1443c907afc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a069d63a2970e8648ca5123ab511628300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c502b07d1ecaa3a66c1051c7d262d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768c647ca8451637e12772f363dfc18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05479372bd7f4f1aac38b8349d797c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8235fd393112610b3d86b5d411d2d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715dafda94f69e39eac7edab3b84afd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851165ad7805d35fe185eb57b9372f55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982abdb4e113124e7bdcae9b28c45a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622104be818a7fc18e41bc47185d2a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8c1d17d43b16420773318800bece4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b1acb0dc68c45db917c6e079f40b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51548540e61ea68d5cac7aa2f3efbe58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bf69cc74bfd5a97e132218999482d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9c46ec70c504857378abfd0c00599313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee7fd11af1cd5c95c285d7c9e344e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a108316bada7ca4fae7505f169ef38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344ef12f651162f98c35ae6820345c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d21fbeaec83f90e3925cb9d0ac287317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905b489e27b90d8b4851200785ebc50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136612e346bb1fa9f6cade3250754e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e18d5ad80b80433c5d5c6351e27811320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb70f57f708b0d6dcaf9a58c60a1dc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8412b60c58fb0b137b33565c7c8cdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdc60cafc9009d82b01b8e21e89a39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46692b52178b3125c3dc85401b95631c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2a63f97a2e39fd7806c840ff67691325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf2ef4732d7454ce0ac6e6918195a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0181762fbee089034f98aaa463d9ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c1e8d255c1acca3defe3f2d055400328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35931b4ff19e0a2abca695ed4268cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c6d926601f35c55fbcbbacde98e7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743dcbe24e17d98d1e811608569cbd0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f06a3d028fb45c237dab877fa5e30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ce29f81842e94dc28376b72cf3b27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1890e88cfd2c9644aa5b599ec87b93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531e192ea8ab54be648e9aa41c111ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bdc225370c142e89943c79caf044a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d382a186835076b3bec95ca79ccab14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e09f15da2fcf84306ff02971ec01f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87141f6ab3be60dd4522245f8b5ee7e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8532dd130e9e24ecfd4eb0acb5787b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253179a982095df13a3c1645808ecee7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97070948806eac7b5f16457afc4ece0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b6cac01ff699b7b5ddef651faf8c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f689fe782610d62e6afe0e241e13668344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f1880dcb0ba5cc4f99ea41ebe67f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7755593738a1596b8c316e800f1b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebc77d683c07e69d058257714c566d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85776b6e641d45dcd8b958248a7c20ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a716e67e312121e4f073f10b2873754349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a371b264cad50225b13a34511890b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76627c6e326a6799ba3580df619c775351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de44a06dba8e7b20aae94b3dcb4756a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e2e9a5acaffedafe396fb3cd9349a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d005fbe90a1d9f6b4e68e6f8ed3705354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c5979797fd78f02614cdd63b3156355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a16b8a1320449caae4d29cdbd22be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871a7b62420d88ce5d4a80164ef66dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d8575c5293a7b4287434566e370d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e5d652f085a2a6d39db67eaf2cbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1f57df58501ac18a6d6a127d6ba6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a0b7f942af8c3547d68ca711be7b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2ba99091805ce913c00790f959b61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe74cab838b3a3471a6c89fe3101a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329d4adf92c78c4067f0e371f0465b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d49624b017097c4d2ae549ea050630365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d1e6f60bb2ab4f8f1a1bb40a05e45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c900586898c96b8857163391cb71e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117d79d9490e11bbe393a7aafa10b4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083f0234053af627521b6e23489398d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e53b7ac81d35a417bc3afe1aecd50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5724bd824bdc309a8483a39a22761e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef1cc10e3787403320f789aca6b727372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6e53eb6c6c16873fe730f7d0beb0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9dd5f77b027e96fb0164ac6c5538a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c248a67b7f8e7ad0e5c4ee406e2e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da6ac70e888ecf8f7324bdba9dfbb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dc569faba901a17b7ad591725dec1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc838e4fbf098a3b34d7de5b041fef5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc964c7be72e7fd4f6a0743b51ba5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5f2da97c2284fa907da64093c377c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb3e624926fb70162a86dece4c5825381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b6daf282cf04aadb225140d969268382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a781a0215aa6d5026b6c62371828b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ebc3e1177541b91a6bc42a4385cc2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25a5b717d68eba0789bd66f009e26d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dfb1fff68e94984b0a92cc0c200c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec7088bb980f7f064c4a4bbe21880f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabd650819ac2073e144d7b67b0b0bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaef2c19786efc6ade1fa9d57b35a5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e534823fcdbcb08a9d19e7c622296390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66715953dd7f171a76e9bfe7311b98a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb313902fada76f6d67ea7fcd1fad3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2f22b23ae7c9d9ae129580d943a68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbf842fae4e5025becbdeb09192682394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa325d83dc4a4d8b763f8dd0b2301dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6b233de9d7afd0890f3cb3e671a11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02396c61fcb29b9eb223c4ce4a440e42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f4d3d379e18b45487290be26afa4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfae6d745c82246d6b18ec60a2da8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56adcddb7871faa3e81507f9601e23f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84271c15ca1e054af40a7709339fefed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140ed228e254f1963333fa8a3c67e44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fb68a86380e4725dd81b8286c3eef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf2596d06730681cfc740922393325404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687747157551ffad772bcbaa1063a01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2a21d7836444389bb18ee32795ad5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cfd44ca285939d98127d626ca87ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5d7440ac428366abe15932f090709408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a0850a7f2286ec6817ae8a4c92e7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00625be06409a1a5d52637a6e0c2381c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bab1001b49049f4af79055b546ed1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae35335f1b27d48e9c6fc9664d270aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3b55fc7587c14ed1ca031002ab933413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24a71bffbf29fb0a383a77881b2ff1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec98a2e19c7aa96725fcbab4c035edb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265530c74e6bac90417309db8463b514416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc53f3ef2bb7c9f648e33aa1694999b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ab082cec92e1a9cad00c1646efb53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa338d04941edbac9ce83deeceff24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf55ec84f98b4e3b0560b64bda73c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde9aa7b5f97d66655e3f58a60b9c50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5caa5ae31c4d39ce64803b7fb3031422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be38345c8edb7a979bf07d84d8a0e31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679b9279017a318aa40070b6f64cbb6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3e4c2ea883410852ea68243dd8393425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeee26565ab3cd2371093acb15fe04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a44c1807647dcff77885cb177d50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9265ab6c1ffc0bd399b58873b1be7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed1d83eb6b97427d4e10760aa1781a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde740ad9e6e498b06e40c82bf2a9aa7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfa044c1e0a6cd6869032f3cfebb14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9752b393e57fcde29a5c9165c6f18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c65474f0fab5b5ebefb3004c56f43a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d0f42bba8409f09f34947ca1ae4b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b10aa4a2ef8eaaa6d1503ac9fddc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a146617eedbc0c080f17226205db5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b9fec9bf68e31313d4a88510a67b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3b3892ea0de271a197a52ae11b801438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc623f9f93e5712b6cc9ef44baa3252d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db54b5001848fcb63fb109c1702fc7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5c159c2648341994a4615580ad40f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d0a9ce0b9c1484e499b981ea3fe36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e60673b44f390737f11338b082312443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef92bf5a624fd976ab215ea8af24d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101d25599985239f79efeb8d070a61f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42112556da1f5c7e3a8376e9a178bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf68de822e02b7df30c347c5e188c5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebae9009ec46ec892a03a306fa6192448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34377dd606d311a1a7927ccdae9f6b9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df191b2902c20def3e8aa0a7bf8b5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c759991c2d7b05c1d589b22c8569f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f85ef2fffd6c03798c47891425195452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe6820c3da4b01ccf582c0c3e18fbf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf6c0c4297bc51ac9939f5109a7d8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777d94de6ffba1292dc952e1ed3f135455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146b7c95f698208c527b2ac9601b9f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36257a2d5a8a4046a93ed23e16e152e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865b34a00789029a593edbc214767c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8589138a9e896cfbdc351f7b0a49b7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598c11ac3b61e6f99b5bd67b63adb69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46454c4e871711056bb4a7e1e873ccff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55428f2a3692c8adf79f331f4e1715d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102c89cf38488fdadf8bdf231578fa4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f725b8d0d8779a1289852050bc67c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35f72187a633e81a9f4b699881c3f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61c0be18a6338bb15b88b7b1bc0093466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7454a39af53d09dd702609fcb5212f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99c3596ed655aad7c50509d21ef3e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f52078ca66e0a9f17ffd91a963bc6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448814bbf17df3c6b68d147013dae63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0fe032359e8f4af03c95f7dad7664471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b49e25f874a05966d80e1f7266f57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b581f3991a6cd09558c1d92b14ed7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6eb53e8923a31cacb3b43ca843577474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85d0eb6ba69867773f698f371ed395475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490710fa4f7e787f0b03f44fb51c8e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13432232bed19a976164f868b79b67e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9825945acf0ecba712737ada893ea3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d7c6a25e89c977254f64ee7346497479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009357305e57fb51b5b788f7475eefe1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761356598f464504a7c43c9f48eb050481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3893d07e5f90f463e3e37ec6dce8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7efe8906c07c20c03b7518d592e11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3ebe947f29590a3d6800bb22209be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4f5059ed1617dadb06442a650445d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433acf6869ebd6175aa05853feb410b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee306166e98ceedd13fa90e35555a63c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10579a5817885f8ad42afb72d8a3559488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3a709fccf96da0d35f225b63f224a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e83062ae13e7ab02d40954204eb664490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e8764fb18ef113563bb67107b5617491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748253afd1182a863bc305d34795fb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b960ad479ed5cae6c24362c106e5c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad84c01275f10ba3ee7b212936e8b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3301fb8a2ebf316e54de590858514495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940f1454e5667d764ad724822e5d066496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0663700cdbc0928ec3084d861974242497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39581214bef70358d849447cf892d90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43f232269d306f79466c5bfa42de1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338a78d7c4a560a32c387d96e228c0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972eb6d4cdd5e74ca310c60d2340200501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f438e35adb48caafea421eb31a281e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c556f4b63330f2fde1585cfa3420415503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c322a5594d235137ed24a3def115a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ee01c9c7c6fab4611525e99e3ab5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d552f0cfe42a99f9e40e2c7ed53b694506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db50c9bb1c3baf671eceb11c1847ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207882f6be505f66620ee40f3198b913508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5af02a3efc9780e4c9d5327745285509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6733af745b3cf2ae511b92b4c269d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06829ea648ecd40316fde253587d66a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2aa84100364f08b61abf15095de0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad781f9c47d0ec42dce3e002614e4a7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198171376d4a068843a0ef95a95affe0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76944b9244f9133a87365aae5b8dac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57d357363f691df7b9fc30efa28ea6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ce974263f1716ff14e76c992f884b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1d0cb1fd82637c60a9c3226bb671b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5d19262180bbb6021eaf10f948889519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcab28fd56edf11c305d3942a3f6506520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12de9d887adbb74bdca9171c8fdc46e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f88e4e42f92f479bc59e2f35c15dd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be94690206b5598f73534599a94bfa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727215c75c9dc3560ae16aa47c8c905524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37fffa771390c037fbf33b9760aecf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28be8e8c62fe072a1741190ac36939c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a42a30789513f1142f5a3379e496de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4612214c468380f76484b3ca889c5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d67d0f9600f2c2ae89d6d83d18825529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac4f8ccf5496409d0ef0256d62f5cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf5d13d91037c380617044cc4cd7e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68bccb4bfdfc41e55babe79ac4c4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36f11e60043eb7c4297b3ed59258da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb77942728079fc2c93a0b1646f1eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1847a24e201f00dda41d99e4d6966e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09be169463f871a351b9bc3317e6a48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9316199a72ea5b6968f38a5339c9b2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b34a3162af74c77ea2664a88e3568538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb93a7c41d7fd44d64961ffb50f90d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941697d47e5ba22b48e8bfd3b512a99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb184a8237264a69d675927d2fd1d1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbb7df02feca1541566b5e21799cde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4100e836c66b6cdbae47a8703963681543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c188f2b71879fa0920033e6a5be3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72f610902ec55307ad423484eeacaa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f13880acc14af2fd3f285d2729269546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba3f29a8f6ab7a8a051a3113500279547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b68a094a5ee4fc85e29de74de50b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bc47d3ea96801ddd3cce6c9d6412f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7fbc293f34c3e347cd609258fae43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63da9e9f0a8a4554fff01f8a5ecd82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8939726b6f4b99ce83ea64f1681114552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce2d8041c8b3f342a223b9274324dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0723199488e214442d03b045658adb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fc92dd59137d8a268e39940464c9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113b5f753ed120398c486480555d4b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ffe60057fc62adced31cc37ee099d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd481c58bc7a0cf0c8ca0d1389b6a874558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8257ef6f08c58b41dd0128d1820f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0703c04bb1fce5741699ea93f010602560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31925b57654977d11182f54015741706561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad94bb9c9ef58ca9315bce4e2a2039562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53c0bfda19c60674e4cc9910ec6bde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb6e95d5eda66d93268cbe1a2c3856564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca008f72cd91ae2e97e910876575106565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb192cf2ab3ff5027e1c41b41881bc4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebe70b01bc30f7443e45c7c815f107567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab152e7782e678844e8c21870cf745c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a83d052f6a3087424d2b716c739da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b947f875ecfa2e36ee7614f21b201c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1111eeb8b69a105d290aad007aad7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aded71c0a95f402a7fdf17e569ac6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baab4f34798772efa101a795acfc29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127d6cd5b75dd93d0c88185d34f16dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797276fedb8d876479ffdb46e5e74d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241cc210fa43976b33e24e789fd8e3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57b86ddb11a2f1ffdf157806707c03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88539c85e9397ef44caba93cc7b56eeb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938636b0663f9bebd3e084fbcd5b803579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed052b4436593b520779d6336e555947580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c34dc2c919e1fc0f8eae41a42747d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc697558b36751b2788aac8fed690c7d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b56d23edd4c591769f3856a23b9519583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e47db108520593a8e8971b587a4a47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c43983d31e2c20993242fdabb5c4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755249558f04ac9fd67751bd3334c50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63275e4463f471410bf77a806e7a927587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7cfa0580ef15ec7c2b30ec465ed00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf70238eba5f3c11c733858cfd8354589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eff4a63e94e9a7d1ae888695876db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cb1c3419aae352ea37216739d25e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce4c5265f81a1dc361667e73ae0b10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab8452cfeb389bf71298e6783d1b90593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf0481ca937af7d8bbd7efce849712594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46314315ecee945c357987f1bb535ea4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ceb5d7fb87493284f541adc16b601596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802df57b02fae5a7876c35697bb7a7c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007742f30eed3a89719fa9240a569b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11276ffb2582923a03ecb61ad21b653599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3833a60da834939bffb81753858c16d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a85b50d433392458c334085fdbf61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4042e950fb2740ebe540c42f5d17c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d5f0c7802570f846b04b5cced0ca5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd3c2ed9f061c1bd4b943f55621677604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21936762658d2a538345cb204f2b7e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dd6fce4353801c90d4267f1cdef67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77666eac7de0d9ac7289750532d44632607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f6ab0183fb475dd89f88805df6878608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa093f3f3c092a6e38e6227ac7759b5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca65f8b61037860e427d94f408b507e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f42a87fc104975d5872bf0cf989b57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c65f34c4311213184384c6aac29923612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69976351d9333cf8974d5c371a840f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9da6b373763a54d53c5ad52ed6873c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f8e2d2e8beab7763c73669c98a87b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0393b9ec52ce6f5711bb981082e58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81d76f9254224bd9b14a8c5ce5ee98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe97bb7036fe28a46c6ab145b884db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2d79ed105ff82e34a3e1f4e223987619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368d72a4bad64d2be9c475acae8b169620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c35335ef1e86dff5154c78fb1661c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf87b70616e8a4f9de95e84ca50fcc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b66046b85f82fd9bb70f916ce3f4da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9c5adf5921cdc4b1c0cbfa049553b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a67d418c366b4e9544d09bcde0c7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3a2f89d8e5df1da2e6567ba841b87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af674d1749c26df6606336e6280ded9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95515945eb7db5d4178ecf5e9cb47afc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc031500b2cef0186af678c51347366a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81c58ef874b8de256e6d71eb6318e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd8bcc7f45fb4e189b683063009236631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33744d6674a7859cf5d1819e8f76d090632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bfb59ad614393ff55e5cedad00fb5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df907d7ee39316f5a2c2ee077cf1982634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff07222472aac25cca75951497e42f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4471b296e4dd1630977980f03ac3b90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12a624eefde7ac0c0f979805e62da8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7348fe66245b4be7f9aa9d6e6fa47e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eb30a6f7368ea419ef266a67c4a2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92755bfb728e5f1089bfe7c8c687f03d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d5172d2d37da59c4ac6941884eb60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd442e4a35e574967d6334e299b215b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7c678bd9dde43e88388da3b7ba98a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f584d73c56b6caefa1f53b2d8da9a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed39fe25f2632a333fa94549f43b3e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0663f75871e169389a7d63b93c3fb1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949457841aaa8e050e9e945dc54266d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db433a09d77ef0c3ee5efcb7e52c6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f48919e2c4960b516d8872f7d84d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b52f9667a204d50c3a3691c8251bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855ac5952b9090882a2c7a34afed345651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40632810adfbdfa51d1262d1a10de267652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ef4ac642d182efea9d6960f2f32d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8ea4737543cea039bca9c24ae2c93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584206d4ea423bd9ef52f679d689a98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a11604e53d82212b6d26a25e50ab6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688ecb52edd6c39f7708a54155a6912657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f0e416eef21253d47ddf8eaca27f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033b5942f131cb511e602cf95af7dc4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c64be4a0d3916c77b6044e9638434c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf39bf3bf87523db02c7b06c660aa2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c3e393a16339bad2f5fc96dd36ef5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c6f70dc501d1c159a50520bafa351663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba3a2488be8b0ca3a08d338ffe5899664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761577c75995a94e6ec92598500cbd33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8f4bed92bf0c3f3b3007c2948b5de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e4dee17b88b468ca2c49acab49187667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fad64f186ec4ca7a082263abb74960668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38977de0dc5a5020e1b597ca790e3ad0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b5958f2796b1e05d3e0b4ff4f7b8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f56890cd69de9e0b5e798814203bfb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b536f1e7d01d62ab0bfd7eed90d8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb69e3c04eba01881ed4de1e9880e31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcd0816115f3665bb0354195ed46df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b225ea2df384d671ee734e8641da0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676b7a6b7b58fc798f179956cf19c51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab146508efa5b2629c5f1e148920f25d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e8b55d61284acef7ea55cccd93f30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856afb8ab0840908afd2ba558c321a21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9f655261a1152cbc72aabeddd606f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f879132eb282b34ae92ae6284de25a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b31a2f8e47c2f5d7bb18b826d4841682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfed5fde0246b94bbd57322751f2be1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889af5b146d29c36a6d6f1f73bff15be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13416820e3d07588fd68881d4d0aac48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12732dcd10a7c21b09fc3b8767066b81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407186eec200d5dda4afcfbbe8d14568687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda4efae7dd3462ca6143d29582ef3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a60e6593439796b8c906708d87d47e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106423d92146c17bb2fe7bcadacdfaf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ea5c5e77acbc09e1e5a4e869a2979691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a9dee2c96c77877bd3ba26cde14c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355e9b7f59d8cc58a7eac3ff86d54c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589e470daac77a6c3e5ad80c1dd77f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b641e75d537de9d49fdb386626606e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eeacbd423ba073d05738e9d64bc05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632b5fabb0edaf11f9701b8206fcca4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23f59246db510fb93c0c5c7ea3e749698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5e36b6d5c47094cdb383a2bcf821d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24ced0b567ffe17d0725fb644db92b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523651fe0c342b550653ee454c6b921c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf345f44e2ef309a1dbf07ebfe2ede702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2043f1b74383d0ee5f0cece5fc799703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af25515f9ec174f7763cf915ec7385704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549bc05bca88f07bd3141b03ac37e7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a1265569f0f7b175ef4a3cabc12f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43501c733bbeb38689ecafb9daf3dbaf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636d8d74f01cc0485e16c4c6aad64df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b63497bbac38cf7f2d29cfd9949e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf061dadc67b0c8d20b81b81799afc2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8a5808e72d8c280df2f12f3ade474711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cf8084ed5fa5a5b2276c16d9b1e4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99663fa470767ba077a404f6c7e5c51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1a05dfe98559a3cc40dbc88c42d5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaddc42317b54750c03a3872242805715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7dddbd12e4cdedfe9111b6cd465bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec94a8e6bbd17f154d05c09798c0e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e721d6aa8d87f26ec5b3db50cf253718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320fb91d87ca718bac2bcb176847c2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e4877c3ecb1da6b791a2c585f3f4a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be56352cfa77b22548fdb8a2648b42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5798761c60de0f7cebfdec538c44ab5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79508b2aa3cea1773d3384fd5df668f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29110b27b83206151c210673e654b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65dcd844cf42a369b180300c7a9723725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a12beeda742dbc43dedca1c66ea5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815dad1924b3cf6aa512b189112d86a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae808a18710ddec48d39e3c9743ec6be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16a91cae6430bf8f065b01e2db9fdd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bd7514cc3bbb6f4a59b377c35a6e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28939fcfaa69424695a8978253bc7f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6b20d9c26cef0b105aeb72c956f16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd78ce80489e3cb8614f4109654c05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaacdd268345b4b8655f527cb5f1612734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c9ce1b33acf44180985391d3a366a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d0788ec54deca74696e8c2fad1637736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd1983feb66e5e81ada91e24dfa3ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5215607784bfc164a77a7491ed998de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7f624a11d044c407532a886d20b50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d700e8c31b81870c01bd786eb190df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd99b022742d4d1487cdb5326a53b84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce902fab333482865a5d2216280d64742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93ead4cc3a3daf406e161ad7d05e47743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ed84ee125066345881f40e715433c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8288bf6df632a3b95d4de05c1caf00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6e8f8c2d416e6d17481058120e522746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4bf69096e77f211dd70054e78118b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e76289e50e1123b7f8225dffe55a1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9336d6dbf20a1a0032cc84fcdb1d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489840222acd57531ef859e0bce6e37750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d125a41f3a5430e93dc6e47d978eeca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266339e35b172a04497c5efdfa70d08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6528005ad4fea258fc9942807bbddf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664dc869c9d14c32e41b68e350dfbc8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dce3c7fb9686d9fbcae787c3c4e19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f726fead83b286c2682fcf688bee35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba166fc4f0b7cbfd7448946838b9cf9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04fe66fb143286aecc9e71e7c133d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226f48f7c3105ed78cf441b1acb29c5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81c565836302c0717e0b551707a84e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ffa8031a6dd2c5858e5eebc098ba8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc36a2df8817035ffe98aa01e9135d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e2dd7b37737e7a1d53f35551fc9db763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9edde0376ac3d152f68c831bb4e58764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c889da544ce0a38787832a13068444765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb99bd6c01a255b3af811c93466fb2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1f3ac828a14430de09916517f71ae767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded239812af877af1f2320fcca1c1bef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327f38f479b26919a536bc716822d5c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8d458fc8f1fa36c600f65fc769b7c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f28e1b4b147a91834225f95f4bf52771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a032bcd6b8c060b7853b0c944769cf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb439db1a88216b3d8911414653b5bcb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523680b0084696a471c58753be6a214774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97119e6992edfed17eba9cf316e9b4f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a15e4f3ddaa8497737cb952e6a4fbb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7dd75a08e5292bc47280d4845857f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaafb7e9dcecdf80644a06d09165ea4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43826b0ff443dde8eb44e8bcbab4721779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ef37d5b3974784f8969e9ccbc72a9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a15585de31540daf41512370740db4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eb575bd9ff95d34d0f9f979bda320782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfa0fd12d34c2f9a35064e43b3a0d0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a90f0502bea9183a4a36287eadbc8e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa810f076dcb16beada57732e5ab900785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce638dd085596a93a63104947404a0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a61c9143b9a55046656a8c1b59c836787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31c0e1ada594f198771536c4fffc34788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090bbd95bdb0663b6ccb8d4c61f9851789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3f12ab67d6ee12c591292dceaa3df790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56372573a0ce1995ec72590dca721be791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe913852df646dda02b296ac0e25c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60945096740ebeb1a464ec8a8ba4803a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02345cae4d4f1f8ac492a657683d26e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60616cd7f31bc25921ca7bd5d0c38362795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b5437bb9b0696f5214abe08e5fd30796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557c16bf969847c403d03397483746e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58925571a12242a3ca738117c88b2e97798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6007ec4802441081a0e1cb8a46126f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590794eafc5805dbabc3a057006cc7c6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921718d61094020db1fa2786ebcb045801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465d3df8ff5dcf4ddd065947b3fafc1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d7d480bdfbb197ae22b3917c452e7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f206d0289a7ccde8d691ab8d083682804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adf7c8f739a6ce9225ee3d43f4307e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efea190a6f502d1479198dc682fdf1f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee2bbb701fe2e6f5055bf796a91fd2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836870b96567493edbed05c333082701808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356c131f7e60162f80ad86d78e2bbb9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e889ef51964dd7916c14358f3d95c8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46324c4b2b59b14ff2217be7c88dc9f8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e5dfe314d31db6baf1ada40070fa5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09311a3e198d0c7355dcd1e2c4dec56a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd64b67227f44de1686dd4836e63cb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6ab92bd77d562971189dc2113f799815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136f55bba82aae95db93120b6221ae5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80343ba30e7c340dd645efbf473f6f91817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d85dda967035ed0cf3d78ec4226f8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b410f4e41b8a8c7375c9b0f14e5fc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd346a6ac8f75ba9b9ddb5df821eb10820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b80dfff41d3bca22bd8773ddfd977821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be3fc747188bc48300499e3a62b647822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf018db214c8c54d0d47d162d9568cf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade09a83ecbe8b717e9b1e9fbb01ad94824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9e17079ff4973c1457d31c237cca8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5564a528508aef92a0f2db8a69b5947826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c13be149b673ff19c3832fd7e7577d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa1648a9385f90b3d54f952c564b78828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea804840fa5ba2266bd6f963aa6f49829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16e6aba5ba2180dc92ff2e2f59e13d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f3f94d145bed029ad24af6ecf540c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417eaa0a88a36c04081f8e77c9d1a3d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d50d2f239dea532b5e53ed26373438833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988be819ee6efdcf12147e7b64a3704834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559c355d6cfdae2b7e580e8f75cb876835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab04a0afd6c4f43795cd7803f92408836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a51bed98ea2e2292a8bae745f8142c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7952295a739500de546234fcbb0dd5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d87b22faec6c782982948cfad3f62e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696cd7e775cb145c16cddf0aa43ae86840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3ad1dfdea116161fbc21b4ed80863841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde5e246d1a7bf2e3bed7a8f34b30fb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e058324b685149a2bd78c02740d5e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c209188cde1b589bf5480d224c3c30844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edf8c705b1fd85070d64de5acc0c91845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61358d502658874175c38efc7eb8d89846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412020b659e005f54f534d248bd346ec847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565b47ac27de1f3740f2b25a846e444848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46390dc991c20a49fa077d572f86e16849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b8cb9c819f074f1400ee7abebf191850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ff1c7f5d0e18c6078b9a9a291cb44851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fd23c568f28ea62fda364fd66e7ad852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455dc1f07503c53687375e047d19b40853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169291c723a5a2dcb1013d9a5233660c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda8b5eb186d272eaaf7e174ea51eb1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ac483d2e29e6ba75a79136da78f42856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b14aa91012771dc7c0e336981df49857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1e662e9cb674207fbb0d83d72750d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501bae651e7093fb84140259509e6dc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcf762878975424e2d2c07b98cee31860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c95d7e6a2b59ee218e084a687dddbc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f465247aa0ee834f7d51d610ed524862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d52176a21e9d4e5545d1633a36127863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd3412bbf691db2d7c9ba66b1967c2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a010084a0b6dca0826f0e23301173865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33123f02211e92da1c1d0631fa2cd7e7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2631f4aab21702b883833ec3e4fec3d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94538631cc26429af55e21972ba5ac868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc430958b885a975542d9171cd28c5dd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f115b96ca46e1f8e7c1f85696a08a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98002a6ecc20dcce2dcd5604e9e03e7a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c4fad2d64479bffea6526ff58da96872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b078ffc5802f936eb7a6e1ff0e9dae1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4ddbddf66f3ec91250358fa744cb8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a81f91418dae94183f5361d290c47875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c5e7ce75c9ce12b7cc4b0614a5fd1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4e0ef71caaac9ec7e48468e5ea9a5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2db9b358e00ed5f5aadb98c8943e7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d40a5baa6ab8706ad0a867882751cf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37df41357410e81e8c463ee3c01daf880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dac56af09597dacae1c31d20cb7c71881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659c14a1aa342a58c6624a6095d6477882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d74ee8620407667eb3d0140470ce82883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e90797f0021ddbf9928b78f79b1a27884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7d0327c2660317984579e650fcf06885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da857f0b5da575bc906ce9aaa2a517886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfc64d35b6a910480d47c2c14c7f41887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681f83ccdf2bbc65a3c4dcfe4fe715a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783aea72a975dbac8669ac804d10689889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59da122779c99ca3036a1d3233cc63890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a216a784443ca65ecd87235df8461891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d0f7bbf2ec9968124c4cd29919aa4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3261dda74d134de4564c4bd823122893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449e0ac1e90617103ddb1c4d6c0a09d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cf795f34eae251c588538e1f027cc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67a88d51dddcd706209fc4286cff48896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c034372b4df29dc6266700f9525ba6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffeb714841da6bd05e707c07365c24898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f305b6552ac00858664349c7f4b95899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62371378a8e9124ada216f87d1e7a9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a865bb1be76af05f2b9f81c2bf8a5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e7b4fb537b537c8be87c4a2df0720902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c68ec2fa175d0c3832bf7eae15c211903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f12cc1e10ee14e4d0872a5a665f708904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c958bab834787b86682ec53f468aeb1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecced03a67ae85c17c2a0120cad97616906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c5eff834fd55d9ab3cf984523216d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc4b82a4e8c7cc9b4b3b4155ea1b31908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470f62390dc58f96e92f72b89488c00909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a21870fbc499c99ca671cf193b880910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae7089e5549ce7bbe8b04d8c482da4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d9a0dae288cc3b81bfff5c4d0b0b0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1e649eea7ae0f6b3542e8c589c190913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247c063ff06b3b82746bdb80b3b1b12914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022995de481a08d84a338457fedaac915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b0fd00a1f7626f20aae54044f5819916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e9fec3afd2509ebb98d3a2419c7c7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf94f07d38d3bdcd6e9f27cb53fb5b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b555f9c5f687d3a1a7d618fa0cc5bd2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916f85d632ea784ac2d28a287771580920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783c728d82fa3d9c5d4b7a5d7aee005921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663027acc059e68801d7a32f2385e7dd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb97665a38de127487c5003ff054dcc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9c5a4bfe65279f62a0d33ae60d949924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe9cd7a8598c647c66f8a4ec3c1738925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58335133b615363b427ec065c54693926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f40f98630fdd273cd081afef2b08b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49ce176807c7244ead8f568187594f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2df28bcff6515b0901aee91a068352929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961722b94f0dc10cccebd91639f2c045930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a12544f072e992c2ac92af724a5941931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97957dc3b4722772ba5258b8dd0382932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e476a7afe1fd979839642270bcfebe6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803893ccd067ff4854d3632fd067097934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28683a421cd39dd27546d71f7c1f1fc4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c05686f8cf02410cf922f481bb623936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b88954a8f269fc012022ad7fa997f6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86131002599efde3821a1d3313a7b44938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a093a9739a6fba658e1025956b96f3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8d9ce9239870da6ae52ea0a3781d1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddb5d0a00dd8ae93ec75d26e78fe60941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c99432cfa49cb770dc45d76e4558d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a7447bfa11245d070d53775515218943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75d681999880f936222f2ea14ce493944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb79a70730ba08e5f1e7cf99fc9ac945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123007043e463ada8ce0968fc25e71c7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4370ae3d90fc374ed42850c5326e0a1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ede758cfa9d05711701d9ad70b1c59948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08534c626c4818908357c717e55424c3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819b8b9b89016521b880bd2e15b42cc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1f0083a6a6dfa5edf3d5f48ae54a5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84297b4ba4b588bf8832d29c845a9636952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1c9762e3018d4fb58e3fa1de244b7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b373a9443af202ea2cec4a7b1fcab954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e22e957e3056e99fd7c5456f6aab9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d953805c6442f7c38498a32c2608b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343c8c75d5b9fd26d016480044b62f2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601149ebd6ea6451726b4eeacd4f7f7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78913288c6c41415099d1e66f17a49959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8be988ff20bf3299a232bd8f960544960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99f0f0522306b9e736f66b68cc84e6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433768e0677cb1ceba8a6a40566c349962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a878a6219e3b9db9a34478b251a6d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e165b792aeb507f526242396eab4f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17008a6c00a3c36c02fd730a7f9713d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6143eaf711361728925fc0c6e28164966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5db9e5df54541abcc2a5dfbcad5796967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47e547909f5eda5f00026278e77d11968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67659d7c66cb0fdc771abef96d5b3150969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79264903e9797e96c5d6a047b4c896b6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93950968620d3e4954a197f15fe7cc51971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f101268e6a479331588d617c1f766b1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b48f219867dc9a345d1911000088e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e906f3808aec38191f3e99bd1b463974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06510e15953e09a9c55e1bcba1db8b63975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f3ce8e3bf1932d47bcf2b6bd0fb36976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cbbdef8bdaa184f1b1f09d36ec131977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8121316649c11695f670f07ff13a1a9978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315c2ff06f46a6519e5424f3f070b38979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dba35a151a9a3e7cad44486e4d9be980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04917d5fb813cbd4f246ab7ab3093d60981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda5708ab7a55945590b5df218e9d5f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f237b4615c6ef5df9052b74072f9ea9983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ddecdd7b4ebee9584e4c68caa7122984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05188fb5459bcbb00ea532aebfcb2487985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7989b7413d3fd2ae4bd31a0a1cc1a76986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1076f761142653d7e95854ab257014987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741266b9b96e1ca90a1d2899a6f3bf9e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0b81b7fdb1b0968dcfaf57acfc120989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa83ad0bdeb2f3c7ff04ebcf18fe24a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7936b856f44f2a2ae4c91c63d57d3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e4a8d23a5dabce4f2356624db606b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba672def3204bfe5987c60a5a464f1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0168a620b59ba3a8aacebea650b76994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11662ea1112875738c447c00a09700f4995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4612662fa010031ea09e3a4af70d3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521b26b76ff7fe55dd2cfa5822eb570997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def485db00047dc8f509b7210cb3db11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cfea31a093caa43fe958f35093d872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577e74cd1758259a0257db4db606a903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325bdd956d42a7bac55174c1d9ea2004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672b482de65aec8848bd84e2019a1b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfa6b31a27e409ca169fd2926854da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398e4e561eaa6d20e3733892c9e44f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750b21258a80a3d9e9375bd77b1ea988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1980482559a94bc3805966342232689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e9e968d11d2f976bb94b1ddd3aacb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5d7e774f7dc6958ee6490c191f1db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027bea290bee0c3855e7460e223306112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d576198656ef72c0fa70c160ff99b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3b070376058d601010f9665df947a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4883629cbc0469c1d8d20a008067915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e13175352cd83c63e3d51bccdfdf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0c423e543692fa1bf75e96e9de21f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9e4fd26eb1415383cdd9e4d7b84ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79972f417664355e6aee939e801b704819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844983a3c2b84b793e8fc1faa3d4003f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b06365fdea8bab8ea5394f2b42f00e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a19d153a2bbfe51db292966d4351b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724779fac870c2db238dc1af8bc3b5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f8dc2ac3231f8dbbd473027be22d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa331087baf65cdc1988cbd656b5ddd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16573bbd341e344f65350a7575952bc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc6db6ac57c2ba062ca5abd1be76d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc3b9629f2b7751006954b1097898028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294637a7985f2e179e588663821ece229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd902f28319b389d8d01a801df81d1df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e633dd36d12b27039055628f7704731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4600472f1c0250eda7a7401cf1440d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2454f3f52176274356a04448b0613e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa65243d121311b6056ef6163da1ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b924597e3c1f11254b19cc01140959d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5bde9544a5d10a6fd83b3b5f517df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b88dd0a8fa535582f04c6181ad4bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822f52502868b3f696c8df66b91a34f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6664e13bc3372429bf3ba7b61ff8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fc6fba0f0b146288c33f9a0efa35e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9c0cd893c5e04b577a96c12d95d9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b0d717ebce3da1c054f158341409a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5a9f61b802559192fc92813fb0b4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973302697d71996695cf238812ef239344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9cfbc338b69a53cd8c13bee69dba845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa838100e2c4e0aa6fda3a34ae54cf7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7755ab493b27448213ce5778200e9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915db0b54df56d87e3a2e7826d93a9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b47d961c105ba3288b2aa3018956fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff9f3d77786873e70db0a02524cb8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419c13b1794257252412cae9c329ace51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58df0b2856eae954299cd32832df0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517e8de398dfc18f7b531fe475e021d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c8a146aadee6e8ab58a627255e50054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e6ba307ed2922c8b60d6ce39a800755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c700272c113449de8ccd05f019867dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e0b859139cf4393df796fd7424e7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d235f73b48876afef48c48d0a8c0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cb86e5c8dabf676d26576683c305259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eac5e16694a74d328bd30163654eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca9c17dd237230c59b3c01a28eb3d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374e44d4ebad6078034823758907f7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de095512510939bb7c6b9e1d11460463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619a71c86e88171464bfbafd8da840964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7ca9358929f898ad6938415f4efa865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92b3383a80f27a8bdfef95179f3a6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c869f433310a86a0ed474bdcc21a7e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cc86950071c9076ea089eb4c0ba3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e0938052f15e7baada9596c44b98369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a7235972672597a58c016aa81e6e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05479e22f75e19267c218940c56c0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebd324678f34ac0fa018169e4e692172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df278b1d341f2901e63dcea7d267efb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac2757e8ea8c55b216f8f0509d294274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637c92613a3c97e00798b239d5f8c0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b46f2ea0dfd58a65dbd9bc4da2eaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18122150bfcc74e0044600c27ac3701677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9adde1d4ce1f3d65db4fafeed094178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c60ce0f111753ecc7f443d8f7732e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6b76567d53031dde4e808335db40c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c45627f69e59e5adc14217ed184d8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90738df6044560942a89353b08d5f7bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ec07784c3c5a891b919dd7497d52b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a897c9577aca0486b35c2b5fac7d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fd44676fa3c9d2d73e61aaa5c6e3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb49c8cb29f37e0539c24f66072c9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b03ddb18b0681b05db961ae3cd88b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee40ee07058976d051906914bd83e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68599f73efb686e19d41f586a7945789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f699fbf84194865c6442b0e3dd2004890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b296192301d1ec406fdc3c2e1ab8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767829c985ad4bb8e30731844912ba592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451b424cb10f355320ee0c2fc0e67cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32746d44a17bfca09fdeddd7b1914094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decb4520f6e6e86e6ae87fbd5ac41a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d50d580fe5986b38c9f31747b2efef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0848f4a35704a7eaa83f53abc480597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee34377bd69e2738f55352fecce953998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727fdac054e6ae6816359976ecd243d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67a5b7fb6cc5c14403cc4e2643be6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fc5c4d1d80a40d7d383c5dd51ee56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efe20a074864b2f9d34314db6dc992102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083508bc4c9dcbb862a9f6f239a5723103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8776d53e81472e2d8c2e3fd715dc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f699693fb10c9bbacea17fff2703a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4347241aede38d3398b6bb11ba00b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd9d81a0802c69bbae73534a278c7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a215c7fa58d4295d7515505a90fbc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208d90500edf576545e9bcb3d2bb12c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7b2e55612a5f2c787db0c793e651e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538aa5936ed4870c1bb80a02159bfb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bcc22f70e86c88637db480ef474ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1c5591d8e4f91f39059f6381a4469113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb990fb1a71bef5c94a97a58ed0e8cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bb57d26384aedcd667a4adfc91e8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814b1ccb64f3b21a240697271efdda4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5286195e579c264baf0b0a2dce962117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28ab8c700ea473c964f3a3b0ce9c68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6a24688d57a75f01527cd14b0b3d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54513e4600b2948dc732928fccf3ac39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f419599bfa8f4140f889045386c48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0201b567f6f70e96b47a9d8e72b4158122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbfa7c2e591e9305fc4195e8428961123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bf9057583fd096e9142edead40817124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddca312893ae5892cce407fadc32ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6725865f4d5f5047487ce02b3d794d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0b4e35afc6d72c1a8d0a14b0df7da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11342918b9a41f972fdf2b2c7b4dbe8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b944b2f364f13b2966fd15d507b02e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68df324fd3ebcf9133341c68aa55c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb9b1e5ff8298601248b38e8162c24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921e7f22590d391261e19179312f139132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da385c967e94f3fdedd2f810a7fe1f2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d542efd9a4d1a6ea2f3d4a3fd7ce7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da11b01befd9dc0211c180c34f781d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9863e90d0ffc9938a96f7787fbe25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf75b2da77211ee3cb1ff41a9a8b00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f9d6b0e349c09cc656e146d5aecd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38018df50256a8e0161a848730240e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dfe2019f5d9d43d8a724b8e96f80a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e44cd900647e13ba92fcd52ef0fb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94355d20794b3c1e6d30aaf7d7e84b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad508cc48453a851935d30c8135996143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3b85cd2e4bf6c6e4a5244dfec1286144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b574970ec59e8bb7c206347b95dfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2591d4d17672bea9bfa1327b72f893146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44a48cae5eafbe76a2a5af8490b9b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e8e14bd0c02f004cba70b93b414fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070fd844ff51aa0f1a65f6de3a0a0c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bddf6f7833547c4f16dba49c367eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50924af5401322edf81d8a3c30f22e22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e20b1f6897e5c613a8250ec5efbd13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f423c40814ebd24a714501fa27e973a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc53d5d86033589bfa6f341c35f9199154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7893505f0733a724171e1b645c1821155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21d3075d092d89a69686607e5eb496156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99180c69a2bd323d0321c3ebabd33a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a953ecef3997e632055fbdc5cd6e55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80bfac94b2661d1e19d33b47bb72a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da387c924a2cecd19a90f05a9043b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7003904d6dd8b3207e66d1afd281da7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970b7b8d6df8028309423321b1b7d9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145367d1f1749fa83e702bc0d1dc0725163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf90392ecbc47eb14c7ddc805790af2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc4bb209763ad287b3a1bcfc865184165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded8c4118f593737773576e2bf1958e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fa8b5a8d20c28b2bb018f85ad6ae4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93a78f7fd1ab26354f3c908956c627168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1edc5c3753b79e1dcd6d970df8ed9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619baa72a1ed1e0b62487581d647215170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea7fb7092d5a8cf048226f317d5492171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f6c818f25ed12bb007b60c491f037172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945083b5f739540faa485645ad558501173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322646b73952917e80426c5d9688417d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a912c8360bc01a0ca0d9c4b50ee3ead175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b3791940b4d7a08b8ecb45e22f19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a363a784c02c25dd332d1b79a294f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f956e05151d56dcdcdddb75549019178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419d15c2b5799af402e0caafdadc267179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171340b263bb1f2ebb2ee8f5467aa011180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82562d97d28a8757809c744048da3603181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4ec4f4f7e7980bcde4bd5f3db9092182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd00d5d19a18b8bab7aba883f95c11e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71b5fe276c3f4b85cf7792b5bedf22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858edc69b1ec989b38c2a2b280916f96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379d84d5d21244db720b1dae3dbe5b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb22140eae4e5ac663f1ca81969365187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691d8c478dc0de83acb431fdcdb852f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41092a8ea65518ff0cbead664bedf900189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b6b4e705c5c904a8a1a4a73cce92d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c57dcb2808f664c9688fd3e173cd93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa4df277ae134ffe6a4e55e439e92d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958a50c2ccdb919ef0bf2d9bb42f992193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f8498f5e75f3ff165134fcf228ea3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a624275411fed1d950e264590130b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e00aa41271d8caee7c0736902af378196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec72de52d620dc6dc9bdd874aaaebc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb819842e13eb0534d114406532bce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3890e4865f41da1e0c0be0deaf4bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3b47deb2dda5c398de84ce821df81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c03d5ca5a9383b3b53d2048593bf5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b607197928ad38a04720378ed6aad6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eb718eebd61eb47a2f26c4243967a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e8839e341db4ed00b0c79c11b0933204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda57350db37e397fdd721db88882e0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339182f6772061fd343420d191ccc5c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9f07860c98d17e071f12159d8dd77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464becd4626d78aaf2b222aba0dd81ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9612cb2cbc91e03cd495cf7c85ae9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3134960a27fb0a8106f988d8a408061210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29257a032a510adf34bd7cb0f772703211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36853ce0c47e5bb3417c79b71b781325212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd065a9b183be5327af6e1a6c3de5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e99e8e13b4063c51a839436c446b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110e25fe6d48e331357009cc35a1fe3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf03ce508422d3ab31c7cd0da3563cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ef7d00a94f2f47b60bcd671040ad6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb951ff2762ba73747ea7936fc25d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289274d359633f71a139de0e1af021e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451b7c0dfc2a2e590a44436bc4f206f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d427cae4f8ec025cf0e72bc8d72855221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48a95460b638aff85da8c844bdc3d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5df0385dd3a9ab21300cd093ef9b8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470c5a469ab86ca93a34609d74f4013224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57c9ec2fb248316949895bfef30d49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7100b2ebf35223ae7dd294114fb64b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3d0e9d248d2e001f52e1cb9ae91e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec91b7046e6c9d213dbcb6f438ee698228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a692b72d0b81d2cbd99f48f7d2d058229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0510b6909741d7abb3866f15b5afbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11954bcec9b2591298554185119e1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691ab3788fc673293ffdc3eb938c374232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff055487a97a83d4e299869fb50e4c52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ce13d54a6a0f1629fdc34a40d38d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045b228559f8ca310c230a51cabc7fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb59433264097e8f29bd693da0ee6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17848dee0af2d12309f6c93c813284d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78daf3208d036b95340de7e11576beb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5d29134e8b61ed236f918f7c39c0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64644067c9e3030f46cc2eb93599e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a142939e5b0a54dfbd03ff792b66290241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4093ad8f94165a4f529462e1ceb3dc3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd5d36fcd96aeb683a91505e14c938243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162af55534130ca7adff257d49b02a68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc141015324b0be6be3ff0da6cacb16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfafb227067bc64250dbd503ddfba3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dd8ab1d6903716d115fc86845e23c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3955f79426b93a15a82f1f8806c1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01f9c60226f45ede788f43a0921319249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732550f237db10a6430ab9ffe678f79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102abf3b2dedf5cc0357c3ade92e243251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c0399c52d0baccca8b4d5b12e39d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11206d67dcfea44ee7c3e8aa73815b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2ce02b603529ee3370a8d89cf4f76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f437fecf247fe01c42d81996cd9bd73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3922ceba892afea2776023accf2efe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee88d03a471e46884bdefdc3f87daaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57553a36c6e8ab60fd9267fdad49d95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4542d7844d3cb5589f27f258d11af0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e4a1b62d1b1d5356ec7278c2604bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828396ca6eb6bdd186d65ee7cc7302a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df11019b128c4ebe49b68a3578a71a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6bfad6e1c4ee85ebc75645b432c3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174642af9ffd4b647dfc2a7e10a55a79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa32984931c9bb5d6467f2bc95f354265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f52858d0899a0905d7a9d1f860f4f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d675794fc20dd40772db10560335e65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce155bee619d4eb4f227ee3f8e892345268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969d778a682dead1624e3fbec0157ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6db6e9eb4482c7193414b053143aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840367aab3c179086156a17f6bee7727271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027797c103b5a4d2c54c616cf692d06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53c0b45cd9080e07bd055781f51933273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb4242655fc30af8441cca644eb38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918d018a1da7c83f0ea1fd3efbf9a1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bb1b01b8f10d4308e945007e1a274276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123e1d0073b2434ae387e9ed3e9d4e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cecd8f95bd9b2dcdba8e8a151905a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeef2dfef77285932475d9f852fd54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d768f20976a0e2b55326411fe724c0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac647bebcb801e90a748944c0ed2d7f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cb02320b5324b12bc1a7c552ad4f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4425e1c4cc01d740ba14d27cd2e89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689010406b9cf83f152be2df9cb684db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e886fdd168c4ec119816c8a1b5068e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea396de417e9f4a233d88b5812b7c724286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db2bd6f2491ec28cd68f432a4361a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70902597f22d05e313b0c7006b0ac47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0dabde2a90187acae999f31bf98e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d589ce33d135a336853eadeef781e65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e424a046460de5a0298ffce732cb6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6012c681d96d84c1da2c115c6e2650b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694cc6cb348fc67106623897874841a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866789bb58c0b6e62c8dc55b20d0d1d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbcbf711210f64d8956501d666c477295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8faad59302d6fac88bed20eab2c734296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de6778be8f70c87e60867534c2a1d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb70fe5b2f433a283ff222240dfc79f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17246b495119b37ecde3d86856f4874299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82df16ee98cef264b8ebd296efb67ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce60326d44918b4c92ced4f0a169731301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eb0ee188f919bf20b6084342692ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617cc6a08e5c8c17988a18eba19587a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aa8b77b269692d006a9e9ac1012c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c504519854a2157f3e43b131ff5c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c8a2644a94947dd497630a76dcabd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800111b40086e385f1e832c87d7d491307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97e5f96417f159c0225c4b38c19ccd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b776de786d60cda1c89b8ae8182b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eec11b585829eabcb84ace0e45c11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b8956f171998eaf5185290d323142311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac763e7f5430081cd1e8aa53356f7345312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8ddb5199142985ac7c7069437f3fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ff34372cada7cfcf7769f954fbfd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d837975821545e5627491cfccc035315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27692a7d721082a3db9a25e9b2b8040e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0b9cf4ba5fe40c058e5df3899a54f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31200f54d3eff0c7b523b7562210bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fa21138fe67f4ef3cac19e259ba42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5cdc346fa0dc266a30d48e0cecd9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e839b432b8ee5dab24883544628b132321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94821db8ba0c362fd561b3133023d2b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb2461a334b568802cbc59c939a727323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542462c361d289cb77cb17d11a7abe4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe604cef6dc20220fb6c8d9d1d861f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017dc45812a0136ed3b27ff72a9e167326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ef0c194b4b566dae89550bcaaa37d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3473e20970f0c53d4e63e3c8bedac1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33c69ca6e4cb29dc138145f1a09582329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426a05fb06858a0110dd4daa24ce7d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047008850c3368828e58402efc676b90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc409d0c1f21bccbd57a80f96aa646332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bbde750ab67f71a79023d57e1492f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f9ae3833fdf945325c2c7f94b55a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84755ffad656b9e6606773771210f62a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f260cd6f69f92498cfea5bf2a1e2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c8da94b0a85916b9c765da4ac6004337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7048dced0857f2c10785c0e47229ca2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1106e22f90fb76148b798ed06cf258339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48771137b917bec98841a7451162ec6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ec08ee70705a78cc59a382fc077d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a168d0d38124fe3cf70cf020686ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416163f1c69dd5a0ed822306331d056f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614e07529a1f44ea191d06cfd803fca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df968f398a653b1625ce0b5ec77e15d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d5b820e8f809eeed91d9aa44a9148346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2dcc7db42191eb08abc7a5c256d10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06d12d436b488366561a583f0953e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743463363ccf62bb3a30a7ef13387c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b789d10e2a4c36d9adb2451a1e789350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d5cf9cc22b9ad20d7fe810657fad3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c77de0cfc2fe27e2ea8e68737d79b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb8151c9aba2b6254733e898bd8bdb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e0cd5ee61f38025b7a33b93204e5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dc71c4c952e7277f93d5745b9c863355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bf10abdac64c9513cb51a92eaf071356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e39d4e511276c101c023437d6fbc99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0a7d60e9801765e735b02a3a8c990358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66f3ade22fbaf0ebeeb369aa40672b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbab07c077b97137e09e4f19112fca3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f631e7e1758f06733c79860be369b98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f08695c072081019c97ec31414de84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011ea74953585ca5a28f30f16e4e8bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fc4d3f26a85236393efc8512558a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37216dbaf00542c6e5d4b806ba6b1b5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598e3274af1d1ab67e5ab5150c94d95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596170e05a71604493467e692ae73c82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7638300405dc1df31dbb7ef1fa77d49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945db716c4f873ebb4b785d1d674429369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28157517088f997704eb16406e970892370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05e1ada07de9e443f37fe16921af96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb036bcb43fc0a5d7f9dc1764d094052372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a3e50666d6db1fabf44843c6b41fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ad84c0d569066a50049363be3e96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b95169c49fad740c8e1c245035b593375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eb8c9942607afebbc57b2927d1792376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a80036001a6a53daeb6d787a9eb4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d54b193fa45b9d137d6b42977e57e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a396184334f308fbc4341763d7121c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1ccb7895b118628e743b49140a965380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f025c3de45afa8b4fdd36bdc08f1883381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5036461d6a1a1b53f9abd93582ac5ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f22d6b60b111edd6910b0822252a99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033bd29fd3794f60570efa82d9ad749384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10800decf4ceee83ca4b31dc9a1d8756385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d674a4cc49ad3a1248832e299804bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a79dd73b9440a3baae206cfe7512e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695350afd2c2ce506b2a15b3140f99f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa639d1cf5116cae6ff4648d04c415389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0044718ddf1d7bede73cc1f83d3da0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb788bd6a1312688601d2ee63c0e6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9674309d892fa5167cc8fa9b0f48a71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08678973d84c2bf875242fb6387911a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742441baec7caa284654df86fee444a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f299f3b20f83e42b73ac8fe8b7e1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cf16baaf081c0c05690787d9e4742396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2d35bdeb89ad9479091d9dd0ab55d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678fbc3170e740916c37f7b6c96ab01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84408009f0a12a87653d23dc986603399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11701f48f928846b814433904c5f6d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e652149c41b29e9353fcb49b5e3f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8a0dc41895ec8b1b72e2e8e9db257402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f24bbd2f2e5acf1c264bf95260dd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b087ec2cf0f53484062705a7660e1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9123affc12f38485ab154039f4b66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c24b28a2a3569c7ab89508efc7e29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90790034d1ff9d0bc6b4ba41f51ee24d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129491f5d2b3bd7797a4c77c56c2b9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9faccee099b24c23cf07f88fb8f3df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b3c2dbf478a0c2267ba86dcca6d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3bdbf793f2cf64c374bfd7ad9d95a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8247a44b508fe9554f06bfd2492432412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d61a75c41dd0a2a6abb66b38497496413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c89ded7056ecce887955bd5cb2ec6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19b30f145a5698e35e535e06a260c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df3575af69c0747be25d300c447db6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986c89990b6c298037cc81fd7b6f82d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da917c415d38ab059fc453582553d4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7847b56b0b73ca0a5d521cb1bec686419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62a3afbc4094516642c870187d96a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b305b74176459dbd2df5d2eb6439e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcfdeeda15dcbd258efa350913a5e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad16e7c78dc09bee48faf9c31d98372423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69491a41d19bbe889a8bf3a6d00aa623424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a3c6f106ee5c5f2b39309bf7aff1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582757d3b00d110e5deccbb5cd6d1d8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35995cbc3bf0fd18deb4b5f1434198427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b5ec7d6f4af79fe974c92c210164d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a35577dbdc20ee41c78ed0db200dcc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44d404b44c230a650707e63a8a4c3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d6a0c38671c50d60d8d4847aa532f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd72b91666c788028dfc5de64d0a9c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb406ef7253ebe5ea63718cb11d3fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ddbd859d9f6ebf540b84893d8f818434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347229e0fc4b6c7ac26e656fdda9462435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974fc5b738e00fc8645f9fad2b968d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4507c684b78e8e1a4d14c246a1ff9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9278287af9d7c31112956630119a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b2ab741a2b3f25b7b636720057b9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9aa8be9336c15e0450611f4fb29a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00e5f7ae2d24b80ac50ccf80277cc3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1ac2ca63b8aff0b3718899775eb88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7d3934d785ab4fac00d5f45c54ea9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3ccd37de8090e1cc3a60626479e92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60580f7aab647e7e646c62f5eeeec3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3990dc675c7530edc0da5721216c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607c4ebd3de38069aab5d24c27af3c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684240ab26add49257c91202b0e694e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467578fd1173da8028edcdbfef45fef8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1c5b95d15b1904727c7ac94743317450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625e86a7cfb0881a9354fdcd9ba257c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd826499acf18fa346f1f31eed4a7cff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4583747a9983c448e05fa29d683e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ccc09658480d42727fc2f1258b39b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73826073a676c3bfbb6e6b7237a33be8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e32d355e3ad034d85d01223f7d46ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89a954d4920beb31221f2f731c4c27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217047d653f34aee2f73c398c317cda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086e7541d1dad4958128a1353ba8714459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0453f4fc50378269cb23d1352aa3c9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf154a654a8e7f494445df78bba1c41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a25de03a935fdc82f42ca791b161d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b434232bdb9f95bda30f8d0fbfe417d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0f1e8a96b1a695c0250242484acb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4f0ed69617ae59f6ac9c29a6b217465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307744b197f8533d42c217177deec7f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271c508d8ccb4e63204cd053bd56d89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da9306a9c8d7e862aecbd4b4a03481468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad057fe5eebd1624b25968b619f6a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84734ad6cd927511e222da496f655970470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85208d16eb6a5bd2190926903dd8a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b823c46a40b5fc341bceb4feea5ca37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7b17c3a87c04247fb42decdcf4538473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e12108aa34c28011d1126e84b1ec85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0327c8e6aa03199e93f17521746c7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbd65cc9ba19973a130040feac370c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c35ff55bbc27f55c76994618a24fa6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187a025bbd5abd9ea88584f7fcef08f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e66e9bede27279ca69ee0b9724f60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e7e1a733659ec05df6c85e1247c80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4ea8b2fac6802df75564b6e87a61d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb4e5b06a98d0b72051d2aa1d02276482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683e0fdddcff7de08f8b679977b06ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b23d3677b76d199d71db88c5cdc940484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9df4c613a719638a576821ff8bd939485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85dea7bb1971e8d80a381929ba43db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbccbe6cee14b0cab816f38fbe3a416487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46244c09b1c5286e82a51e0f1ff301488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c4faf67cc46d564f17055bb4e4b30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7122c83f1144ca1d11dc869349a10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe1a15557d69c321b77864a2849f73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01ac85a3e55e991c26e3e92d7b5365492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2e2a7e9611aa3cb982b3d4ef8336b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda93f851678558923a3b79e90c61be3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc55a57fc9fef192d77275bfae0bc6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3abb2ba54ab971a8f5a88e5a78791e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52efa2265f4bbc5a9444d55081289c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aad931cc650a8930f52ebc57d2413498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae7960fe20c3b271d156c90fe1de82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416241eeba9f0d6b17dcb858af99ace1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0cf5861f25ba8fdc8460ba3b7d03a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22199fd6974295d6fa1ef987f5f8b7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5e2d2854865c61db4689e556610db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cf5e09f21c300a52b33d3b155d3e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e209c9c89e306d978f849abc8ea61c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d51983ab02196dc0298df81ffce6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3c67d84e934ce93f7fdf9504b6a37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3879fbece3f9b8d3a2288938b0d20a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db14b0e00f372a05620d177b9f1198a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1f7d738a9d6d6695449891bc75616510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04b2427cb7dd691a51d22d7eafcbf9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752f04084eed1f3d9cfca248668aa5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34029736ee63eb2be6d4c7a30e30ad86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa131cf1417460ae8145c29106cbb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d06fbe22d482bbe6027f9d3d33986b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888686e3739d7a6923fe9a9e7823389516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c7d1aca16dafe6a0068d2077ecc4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577bd5c93a847c85ad837aee518b690518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2c590961f5820030c79c6dabdca18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9cbd94111ad0c690cdd010e75ea9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aeba830d19065108def93b5aff31c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fdd1a77a758e3af59369bfa1e609e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f231108d1a2b66fb64e5938f8428523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c14304a5cbe2b51515e80119d2afc7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361d12bbd2e343f40ded094b5f452ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb218ce8c62c69411fd5a3eb5d5a7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a023c68be503448b268486631dca353527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9ca7a72b20f14b01f4573e03e264b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c73bb8885414c02706d03ee98c8b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f1ebab5bae0ef71567bb69f75d7c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba588485af570e75e7599ab11d61d19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb18cccfad2190eef4b7e74d8139dd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb668f5013d860a12447f08da1c55a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11399491fc3465a3a1187dc8bcbf8330534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566f3a660c45e8f6095ee6fc2a4a36a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761a08fe8992a382d8c944875475621536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71307f84c332e39ee5fc77bc2dc986ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d529df44d67ae043221391b874f86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780edc3ad9ea00fa6c1d5dab54439a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a32641eaff91d92b71b9b1c037006540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51594c69515495d70e7e90b6a0c792541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cf71ef632fee2e4d03d16dbec0c9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ca63d8204e454301eef29866cb8e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aab48c883f08f0e73f1ae92cb4afc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bb1d51553889a4364112b77e17174545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fcf8cfde1d3649a46c467e5a477fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba12acbf5d159eedf4419f5a13fe4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca613a4ff2f15fd8b3fbced27061f03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e06ed12685ea82804f6d8777d5fd6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bde607d535fffa84e55bfa2e4003ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f045430f144ed245a6a3d8702d1617551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46846c0abcadb702026cdba490c119e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87add67c8a8710955b09a4ef02f6c85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951db0c8175ae8872e5c3fb38b4156f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06889987157a2cbe03a35b6b6edd64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f70fe065ce23631b4b677530eeb76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aa77ccdba65930a591858e88bf48b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae22f94bfbefde028f29db16cb6730558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb625041ed64292152f627a3409ecf0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e59d6cf25544078a9b6af7104703b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf862de4a34ef68faa9151eb840d7dd2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64298edbc66acd0129ecf27f523d42f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ac49cbebb62e34d3d0d6266852d38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cb2d96831404ddc84cd8b2338a366564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b425c2ef9dbc07d53d77d02c8745420565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab88f50470d29846e0fb1b98caecb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac59db65640e57971cf6678f6cd2a31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ed1437608484d758b087f79f31daa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b6501204c3366e3ab362e0abedaf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08d5765e236b17999eb080eb6bea7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5ef3897d2f07609e67f5aa32ee212571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faffe5e59351a5d7a92b63bc7175e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5623b9a1f88d28514ddc13d89e8f14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11aabfb3c72e6dcfbf0aca7d49f44f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2656d6154a78e85f180fd78fb101e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befc5ea0d3e8dabe608fde83362be19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c687a4c1180287659779242660f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e75d687bdd40bf889ca77cb8a4c10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032a3114f7b05b7ff8d3d1428c87805579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb311b03e3877c03857454338db56523580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b36868d0e0466cb2e2bbe9a5027f3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5106fdb819e13ddc3ca819e29d1bb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b332be75c8b933071d3c0a1d796ac0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12359950f0557bb024021956b2ad8a4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f61604642220496b69c3429541fec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b51a3b3b4f28b443d4300938e27c8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbfca72d82262447e7846212ffa15d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11464993cd49cc9be1a3409a62ee5eeb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee78a97abea7d685a00acecd680a6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ed1f3325cc746ada82fd994c78336590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b2fb3f90139cb4125ebf7888c8897591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2241b16286ed21b2d7267b95f9c2fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4349f92dfb6abda91e07072ddfcd3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aab99ac26b8324fb1aaccd8020fd98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25a7c851772b0dc693f70d2c2b9caa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a3d1033a0ca217202064627a6e6dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c7f8cab7e91f382a89f0eb31d8601597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab19820370709e0e2793710eadca392598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617d95f935ebbe519363a2cd4fc18e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e08f9f74816237763b237477c3739600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ac8634a741d57b1f9bd26a04b05e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38975f6d1ee689dd956f8489c2845237602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95350e486b7ae47dfaf1409ace286996603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621500d661cac5e6c4392744ab7ef37a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489817d6564d5d7866f01aae4cd226e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4bb8eb70b184399062146e8708f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153193a448a1064618f721cd28a1385607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673ed1dc04c097a2d6f82b737e6c3d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2adef4f7b2cc128ada9e38759e07e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5636efeafb29bd2f480bf0119d5025610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784981d9553227b1aec33654b8b884c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e35bc38303b11abb96cec3bb62f4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2058d941072ad609dc0c4bc8c7faee9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c98f4a8b50fe9a994d1af7897b04b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8606952f2834366896c3fa73a306626615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630074b808555de8f6a42334bdc66cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d2383bde859eb28371b025bb1fd06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e887820e8ca400aee5dade784a6143c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdbff51de4ba1d83be7c0cb44553dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d156850f21552c94a474ca0a290816a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8825b68ce22fdb457578952a7440d97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89b6adf3d9b5764f8266b857c115ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed5bbdcf9c9bf7f63ae74b2a49b2af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104953fd7a9466e356feef7801e3f164624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4f5dfbc3d0ff8af8ec783643e2635625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf52e3532cc0ff1d7ca085a6e6044ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcdd3c9e2bb0e7e520fcf13f6540b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ea9b0d03dc7ef36c9d77e62a8a2dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6fe917280214d848268e6d098f7c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf238eecf6051f6ab85303c6f230ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1080a60bc490b85478697f906b437631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f4c7f28182678a44e3712f2e40563632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070853674499ce0a0145fde2157d18d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8984d1fb0b81ed09feacbd0a87f3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84bf86d289d5fa41c1f439700880ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfc3fbcdc97d14ad21bf53816b8aff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fa3680fcee2f3eacefc062b8bc1d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d74935bbe9abe2bcaddab53ed0b95e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859718dd20bd27de4fdde390a6f9e719639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62247d6f9fb1374a86895876ee79361640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b954c6a09b37c76e6989b44a661d03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352bf9d243afd24cf18cc07dc7929e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2f3853f4878a31fb5e61344c53eae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3de1313953c591dbe005c93306af6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb92992fb97188c4d90f8e9a735ce16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45059b4d3b76a08a1f3e9f60dbdb4842646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0d1d0e2041651e7b25ae97acb11bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa30bfd6936f75df2af7e6be17bedf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829812ffc871b6e76143a0f1d39e342649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa891452aae1629645a653ccd724bd5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e5d2a1ca48345dcecd22fa86fbe4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bab89d2d919ba5b5246ec690e1cb8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82be724962c3f267c712148fac45e21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf40be8e3a23e77baf0b7123dbfa7b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25ac983db5960ecb4f9d7474adbf45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e46474d6318d2a8b2eabbc9ee7dfd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baa25189cd8a294a2618fea9020a63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfbc28d0da8ee736b5892a3013db83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac070e5e04a67b91976144df37608919659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314a599e86accaee5d3f27bd9061c7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e48786f3a20aca36d7f0b865d303a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7d9e9ffde866b7750cc88d4205f2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56326a63439110601065393a7cba8955663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c610b0d75330e6ca47a9de34bd5d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fae1486e479b028f2554194e6e042665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05e1d359acf869980ff64527353ee1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918928bdedd343b602265664fd6e30b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f983c3f26dd8ca04cab5a94e8b345668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d562aaf018938c7c70001cd8ba50579669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2818fa0b2eb23462c9e7c730914708670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761701f3093fc0c87839003d0391490671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b02bb4bda57f25a11e3240196a2063672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6725a784254c92f0daadc54076d33d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5775fa811768a1bb76b9f483b8431c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c74b051954d277ab64c2fa8e6446e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49b891b4a097d9f5b35737ac04ab50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55277f1586339b5dcac1b7f69815224677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f586c32e650964ab8ef2b4b5330283678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089fea8f7168748895309a1e6626f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db86c7f2cb2fb6c4657eed6dc0ea953680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8b7126ebe392e47ba3b9d7c1c28fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6522fb5813e29ff448f6314569f75a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa036eb8eb1236e71a1b7b600e56acc4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad0902d5b30efb36d24f2aabb368ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9338a99011f6dc667dbf2d92e3d65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dfa23ca7fc647690d04eaa43f2e06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a48efc927e2e6eab31534c62423f64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75304e9483ffd37fe26a3e45cb72db79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc9b09cdf7990a8aa2e8868a91e201689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838e687806d2dbcbb005db8ec30e681690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33b620d8efa1bdc47896ee9275f8d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31160a8e9f4120550b37de2eab77726692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c58469c00e879f27dfea0e0e964d53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124a52ad1905773a496c8646a4ad127694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeb2ac126525f939752bb23c3b2959695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477386882aa704a863354138fe04ba2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a1c464f0ac20a4c3743544e38b629697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c9063cf727a382853b618d84bbf27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e3516df1523ec47f53bd541b6a688699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fad6382e16ddb319c50d24c5789737700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f8769f1a6e014f6bf0aa233f97dd7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f4a88d32bb99ac139e60868182fdf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e4ef9745f0917cf7e4e106b8bd882703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb311840425d1541aaa1a6804d6ec0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fff9a5a9f17221e207afc4fd3e3c82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c7388aaeb41423a8b4d534912ebef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925e811b303a6dc78ad4d3f37e60c61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7d8181ad1b526f7be10c411e96907708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e2e87da49d69bd6fb0045d45af298709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c4cdb58368c1bfc689627b5c78c03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f3240fa971b90815c448a16685898711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6c183f5a2978e6b2d5fba92c063d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804c67868437d93969b3d4f5caaa1de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada5beb1c0d28d0c04ca9769f076e9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592264386b7c9952079a196300eb6025715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74384741e76fe4c0dfb52ed8f7c1989716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871fbdb0d294712e3d011344405d36f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9858e5503ec9a93fa07a1fee504cfd2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2c5cd78d6058bfcb1e7f8edfc6af3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13218aeb29699cf32469a2d5e3cd9397720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52658a7648cd223f0ddac3387e28c225721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cbed9b2f73010c34e3a0d2fabe762722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464566d51749db438eace2ce148c2ef1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548f79e70135994819edc6cfb38182e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662b2f99c269b79bdcdc14aeb3cdae8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81c48cf9897558ca7bbe22efac6dbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a102adf3db7c4b7c23ab81ee93db16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e7854c1776729112b52de23808a91728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629247da39caff8f0ee5b76dbdc7712729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb77dc33732e8444ce27ee879bdf1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8844a0131123bdd2098e257ecf469f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f1c5b613b866d5156371bd930aff9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58988e84e355940a5baa581b303d6018733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88513cb77c3663741bd36cfb66501040734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a28dacc99c5acc7323cfe3a22573af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4dcc2f8adf257debb16dd1c4bccf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af11980646a37be3a6a1907ba758b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883266935132d69881f377f7bdec4da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cba6b5c95cae62d697eb387b600bd6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b941ee46b09eeb333e74bb3ca9ca7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a41b5c1c604327cdf51e28d4809cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a5392400a54fbd532327e91a9d335742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acbe3da36e58e44acb236417b2b209743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f6864987a08b00be48e4a778cab33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8fa3b1e830b620a0411b1b7d53288745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7256c3403a30c845c2e6e8ccf33e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60d1e37ecb30e04c4a24070a0dfcdd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845c89e92d6496d6b33c776453149d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5eb7a1b05082a3aa53a9bbe1d9982749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7c8a61586bb7af962cac2eff5b168750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8e163abe34b6c6216f5f6e0d35344751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4b13633291a756325f216ea8363ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09291620b6c6db4b50048d74f4145de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c330cd312e90d793c4a5a70c34f0d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eb144e92c6cafc0ad6f4b514a9fb1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6363d49d9b3ffbea78f1bea7d9a503756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a81e9ca30caef393073a131e8b72d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1c680fd1d0c6bc6c0fc904b8e58c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531abb65556c8e7e334f96be3954ec2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40c11c0b7fe53700bcbf7d7380d7ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbadf0697433322465321a470077503761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53177c293b30eae6f466a966e447b3c7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1cdf37e1296a077695a5bf3b52505763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b5402d460a1c4ffc5d331e430216c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4510a774ba7cf85f3c42ab072c99c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e15bec779b5da6789364f10af081a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d683d6c92ea30067d1d2a79706a70767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b7fa7c38dc6026353b147c5c5a4f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7e2f0a72a016b9f6db805503cf5af769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e988c852723b79e9d0f1627e9840d0d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414db7873c7f47d1b2c1ccd4522e2da771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad5bbacf0c556b27e678e0c3a59502772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dcec6b15b60191d1c22163c552d6c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daa12da0a1f145fa4bed3d9420a7ed774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2e4698b8e31a1842f09dcb1bee905775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a826394f564b931388a85d1c4932c4e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27c0868e6ef70f5900a525c6f0dd9e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574cd19886d60481a7691f3c9cbcb4d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ef41ea309f61f18b279a29fa73ef5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b9176b16198c9e94d3d0a869dd788780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fe7ad9bb498d4a65799d2bd254f4b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60fd42dbfe80f6471b69666f7e8bb6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba50a40700fbf76b879776baf925846783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8771f16e8f5218dafc281fea979e72784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87301f143e6955b20acfd5bf873a766c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12da7c3dbe541e4038c22da29d1bb44786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb938bdfe1a6b97dfe6b6d5fa320ee787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe741007882d3e18498011edc44c95788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f5cb0a5bf9aea223228819ff8731a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d7d478ee8825a713f68396101d7b3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e923d853e81cf72029d71e8b7d776791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e608ed1b1aef5fbc5f88d831940488792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc7011ffff51f69d17e933f957aaf5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9883fa53929e0c3cc4164c70037ce81794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340435c26882be66863d1d9dec6361eb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760c65226c7505c46c8a4436bf65d4d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc541410f8beef17f5b607c3e00fa79797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbf05ae6011e5b6919c7c142388e59798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa36eb8e05b886ea07e80c88961fc5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42bddf35068269397f179450b86dd3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd2fd858219e5ceca3f3e689877c65801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e03d5f6bae54064d3a34f52622d70802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309d00a5d95946a28c3ae1f44511818803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f94c32409b5765fd8727da78e5402804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2b6e8bd3419d468d76b27042ccd17805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1dc2619a2f5cb16ec58dddac575e9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99be68c03b5779f3c92b25d272b8df807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25642c977c098e1a31d40e80994b974e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72239241b6d271fa5a41eacd71431947809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807fe632b78ee82c5b93ec403ec5607810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c5dcc3c3849981f3b7b893dc2d6a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406b047f8bef958536cb16627473e6d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeca0344ad84e4135ef4b2861245fe813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d3c5eaa319b94e1b909d8d57dd4b7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24b65c8e45657191e39fa1ff16cab3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678adf2a56852ad2ae62abe096b32885816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c22262c9943d558f92a946035e77d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df1a6bd12b33dd9883b90b6d07d8f7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88065c1867101457eabf735a7fd8bc6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f5f39575f93ed38f079a31c7e7342820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad943599c7131b064df111cb7671226821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f338939dc114678270f2e9ec6c4a16822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606f6d17117d188253d50b646428df823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2546aab7a707a4ef941d9c6443019824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b396f16c533e3e0da4b3d9dac5c81825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd252efd855b931779f70aad82ab2a28826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baf78f378048e5357d4e8fdeab93d1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182af70a844a4981cee3be58934f1e4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515782263dd9ee365de578ce5ddac76829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1149df91cbd8471ef5c9ed08f31f9ca830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312899528c686f7b21da250f61a12ea831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca9c8841a52f5f967e28e74fc60821832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5358b7103473d5cd140d50017cb1ea833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ca12ea0be37d89babe95fe361daba834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970445d1a7682a6e759d77f1781c179835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c0cd02b1cef6f56b04ed5229a1a45836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26710a1660b64f3641f0d82c8b753c4a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa438acff5fe027ecafd12484f30085838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68043aac7f247fd1e5d826aab8d954c3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adf259dbe0dceb6aeca4c8f937b625840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c7910726f11a5880b6b6be38e6295841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054b6696be349e58406e44d5aa28f79842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a8ad9b3caf6f4ecdc9b5fc016da92843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce06efe6bebba0fb6c7354ea0f4ac15844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12014cf88c6eb0a4aabbb66e6ad29bb6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643036e9f891e4e30579b2adfdff3118846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eef00852a7aaa1d8b09e6403a1db2f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1361595dbd43144f7e3a3ae8242e6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee5f1dcb86198f7e06c071c8a94cdd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cac930c86edab3b157a306bde417d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4fefd2a33e48e6ab33b888d80e735851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb8e6c4089548344c532546f668bcd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffc02b519d936220a979ea7856d391853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff83ef786de8dae133a80ec99035124854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e37cdbb1a993d80213308918f08c0c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b74c580c7d5d3049bfed3181c24416856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf84dd5a4d5196609aff630a4b8b420857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f092253b7b6bf262cb98d7a4b375f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167af5d447a4208399039bf58190161859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a7458e7afa563796eeb5573de2eaa860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f592a1299ebc1178aa54d10a4da4a9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6265c83e80aaec1a2098861f90a47b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7a3ae15e9efe0eb3902974840fae0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c933438e8ae7438f47ae788f03d111864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab09fafbeff888d54f51a24b38a3d1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b1a5c603f7ccd19e584ea2e5d33fa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c3cdaeacf642a4732212bd979c0b6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3462e87d9a9970af801d49e4b4624868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032551626c00105b81e6c38a9265676869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d067581f0c046061bede1588bacbe870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009393b786d926f31db39ed51de485ad871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0482486541bee19aa85daf6c702c50872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903619f74122cc70210454ef68769b6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8545dc59b814c39cee84f5e18c3cd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c3c91712b58ea7f85f16b17ae87a6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfbce7fc343cfb88baca5f2cd578eb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472ddc455bcff2a2491c06541a6a584877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4366d88589f966a3537eb3831c7f21878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1d8ac97c6462d39d3a4b5fb63a7ae879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4814ac3659a42d313e99f8e9698d83880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e61b956bcd646e820bb775c31694f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0f5e4f03008f0302b979de9235289882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8df6c0d508161b83e1f485b78f08a4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39675edf0705f2ee165cb0370dd9a9d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b1c8cb7e6f7751b0fe89da13506e8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ee0ee03ef8d0613b825d9935c49de886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0a826d6cd6877022b8bd7c5a6b765887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087d120eb63b7a2c1d90ab589ce9c5f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfad4fcbc6c8783c2cb0544667a8497889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a860d8479b519696d8f5c2394bbe4ec890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3cf9d1445cf0c4db93ab898922996891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915c2f5e37ce146141c67023d75acd9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f98f5ce468e81389b6ec2f6c080334893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a0b3739dd395da3d4034c9ce9f582894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654c6fc8d5d16958bb2281c99b3c7a7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c225448d14157a86312cccadbbf5fd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ae0d3912e603110cf8e1d9dc85bc0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aed38329dc383d41df3f2a6237dd4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499af847414585954dd92e14989b6cf899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ced8a9ee73ac09d313bd85d9ee80d6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01b6a0703f06cace82ef44b10af256901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee898fad8f6b2fec6f47281d43e90c8d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66a252a8b41ea557a9103de15b74a1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a93c6df8a155e5d434e75b31d9055904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42536dd5301689f7e36e0601f3fb8967905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed53e17f1ddf6a5e8f5940ac91bd18c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4d6d772a0b71de7e3346407dcef89907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c726643f95fc6a120fe9b6849c689f1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794f5fde7d620019d7695822bfbb556909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e831905d2b7b151739a0ae55679363a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d38b82b1273e74656696d0fd40a0d1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44dc78fcc9517d543a2892bbcc5e0e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72414593e79168bebc9ea1598cb80479913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60869df51b33c5b433319845c6533ae8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f541d20c7752e77e9d37d4194238f17915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef013e9611c2e4446df32c284bca36916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8477aba7a38330b21e06deeee617612917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4e64b2252dfe9b67812748a87eaee918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e2cf584a11c37e0d60a45c9f945d3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8f40ca012891b0ea5a1fa74cfd251920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da28878f2ab076e484a407e7ec9497e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087190ab1fef1aa79fae4105d1cc377c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d30cd75bb9b48c36f349540ca543b7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b13f015eab51299f91db079371aa63924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b93ad26e06ce43325fc236d51d019f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f4e8280b992c96116a96c9858f57d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca442698be4f5020d6e23595db3b8cce927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8d4415d29ac8adc8a1598d86e9f2d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf1ad4fef9e46460e658167275721d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32462547fd16afeb36d7547e3358b510930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a4c2820a2eef8f6d0452e13033774931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2ddc9e83e701b03b42c48fa19f5f4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262056b0342b7c15449788a2000b917933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2ab5e9a64fd9d568e44067b72b465934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468178fabeb451bd49a08c1bf126c02935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10914f25580f1462f5adec5ab8522ee2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74f5f643cd8996c025274c2596eb16937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed373af381452a0b1f7309b752f6816938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288e8e1b09d85f16e106350980d7c2c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2fb236801b9da1f91c9a249cc3ac3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c743ea9851dc4c479203755ad3c4ff941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5e40ea4a7912a296bf1c5ce5f58c2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749d5d2dd34de4d1b616e0f4393082c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9af724d3208b0f0527c8eb25ecd140944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1fa8edf61fe1d9d71be0002186395945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692535ca1e7755a141ee58a610bae564946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44cb47b9e26b433a6064269e52e8ad947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a1552243101a0906b7c42a213dbf0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c12b1883cbf1d74e683f2029b3eda949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c663f4ccab9e074c883f230d7c0340950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a781c7a9997227ae5063f900b132fe951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b1d45192ea94d8ca6eb4a5c4880a1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f792869fb3d80ee6188c0fd43abc9d9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101cde4cf6dc6f7599ff1ed65d2f5ef954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed547e9b0db497c5a7a55c1be8c876e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ba4ee7239ff3db8a2e5a936ac9f54956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec279910bb86e3e1012a55ed24926e49957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf718dcdd073d85f2c6f44e55a8f3842958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77202b840b0b151e09c733af1a06d05959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a45344af764a3393ac46c1bff4d9f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13b1adc5a0a252dcdec163dc9e3d4d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71dc462600eff4aed4287e41ff892a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e242c77950f4c072acfbe56773a7f1d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab31be80bdbbc41510bfd05d20bb6d2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c6ad33271285d49f9922b7622b818965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79049887fac3b8c4cc25c58632d4657c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15a80a19c5a88db286f1df05b5b142967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703363985eac1f22f1e9f4d1ad0e97c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17273b436e5443a8e9e5a4b89fd1e899969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e38b68ff22728b916fcc3453e96e7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe5c4d199482cee6d81a3d10a08402971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c42a9aedfd32819918b83f7e6bc82b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7bb6eadad5f4027d8906a457f80b3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f455229b12d35eccd61fc790b43438b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f6b969508fe51da028d797791169c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5904ff06fd750b95398f38caabcc3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6d26d085542acf4e77c61bd331bca977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb00867872b016f89abfe5943739ef978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9d4e42b5b91895f24eaae3880cdee979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34abd23afc2d8c7d71d182d78e3a94980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09e8238b3d51d315c7c48d8ee5a1b1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7b5ff79c0aaf0de16c1c2d04c66b7982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf714bf3d0b05c7f0fca8433acc367983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463ec211fb37332b1545c960f8846b1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25ce4b8f9314f5c25fc3f891760f1d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72962f4d2e923eeb0aa06e6d36bc49986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74959ff7141d5bfd17870d8688f4537987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b18f1ac6f0d4d283621beffa256d5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442b31442cb7e39081b83c8e7350cc7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde03a553d2ea78faa6ec98dea31ecfe990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb58c44d0d20468b67edd4fd3f525c8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2afe177e90a3a77c8decff68255cb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219bdd8d9f2ab9c443ffeda4bd58f23993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed738ec1942affa476351bb24b05e61994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c863fad76bac8885884b6ce515bf3e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075311bb9b1dae5d79248d9207a84da996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2630641cf346c21ef6179a441b4545997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>