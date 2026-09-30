--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8046ad4ff9eb3eb7a7988047e51ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81da84638ff9f10f1190cc31c69f84d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a881bde01cb2c0b5771d00dee23c553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca604eed1a5dc0ad9ce0347375481fb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc1e920b3f7c4b6fce3ded09cecb035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c858a0b16e7eeae9202390c04b1aa66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023b70e1051e5d4abe7f94ad4f159cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3563d043ccc07ecc07307793f5254388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df014b978ee1bf484895f63c693dd159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb65c236483f18c89b31e29c99b26e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec88ff625bf74d6c2c25a77e9b088511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f2579e0a6081198c54c91c3615f4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d76044eca4c7baa21fd4cc2446107013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55885003292767ce233b47f22b81662814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0e43d9a650be20bf7e5845f05c91015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12c8b3c95a467ab775bcad684c033816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41f1ff6c694232d89c92b1f9ab168717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75135c533f3aeba57b3652fd4bfd9c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476cac66e734a11acb555cfb921c44019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39790e84733cf1a805bd8f47721ba7b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8ca87ace4c5a3b552222b52f41f9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6383d7271e64dc19d4f65b83d453ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec7630ec3461241eb8fcbd83bf0f4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477368cc81d0782586fc33e2c61102a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695fa33d1a9a45d8566d7c44a85ef1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87008a8808e04510b1aa2e80933ae8e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76b3654a856708b8d78c3befaf60bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb78a62de95cf6c339ea975905db3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df1c00a9d57b5cfbbe81a9dc0c1c6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc742f0ba241c26f4ee64a98bb6ec40330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aa5c7bbf297140e8f9e7e01b5fea131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5995b61d30d9926d26b340f28534932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b86f9d8d7ee578ef362c04c08847833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df77dba66fd28dc2721ebcd5fcd797934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645cbd03d337950904ed8fab4151d1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2f931af2248daf39317e2be7dc00836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7785f38d6547621270303870c393337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5696a5ef1bd7e12aa31b1abb34e45838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d7177d4b87d5d09054bd211a12b5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7db809aa9290f0331166fb20bc45b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1d1f89e4afbc384956bd59e8c692741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9113bd00336c24e5024fcff97ca75de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccecb7ec863c6c234f849a73599104d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147f62dfc253fe21e4baf035334f67444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e2f78c53efa971b454c5630a6f2d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3faaa398bf67e0e3061381ecff11e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f796e62714709adf08dcd19a793a10e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9b46c6554a69e87b8a6703ecc800748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9d128fcb85d71e0b71caa70bb9e8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4aef8ac70a440093d4ddd8d44e0a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cbf92d1638aee09583337d4f08ec551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d55c846052ec29552510dac0a4efa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b938c776938d21bbd7490fa6443f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec091c9209b3aa50c14e9aaf5d0aa0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b05755e26c68e4b7f937f0ae26901155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65433cf1352efb3e5e29b1a0bc8c049856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2802fdd3312c2184ce38c184d25bd3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe10077f43642565a52be85d3846db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27144fd2d08302d68f95f93e66cdceac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aed89849436b09748c2e1e15b25efb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dcac968f9dc459fd26433cd031df261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529924efb1cafe62cbef58c52b06a4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215d34ba211907ecbeacfe2181e508b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df4fded2452a1788398ea9f7fa9cf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5c15cabac0887926dd33fdd0197da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0f51ced91cea88b7e31ff1e93f93f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201da73a6d27030f9989c30e7a2ff0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe805bc5f13bbbb785c3a386ef131c4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41706f54d4a8a0c7c675dadf2ef16d1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ad0c08b3255d5d741335cd93b9bb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985bbbe50f4e946fd03236e156546ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4eba5f3d0210083ea5366461a077e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff41956f1c30a88e8e0102a663db7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653d5a602c303e0080e9370e2f1af8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e78fc95a6c3f00624f97156e7bf4bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9665dbb1a72d6714569fc15ccddd11776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c736d5bc369f225df917a6e2c2ebf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498896163ea5bb2cb47992b4d410efb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5933dd1a406474b71f5d3ee0ee5a0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5247d54ef25692a6b6c1c4412c85e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66496dde255d96c6cce128dad9d1eef781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fcdca25a19714d5ff4b872817cdb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa09ff1151ed3c7bd7a5424e62789383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810dc19c11a0b2740293b2d5e80de8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5905eca7c6d6b6c722e6c2074fae7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6d28f662ea00c4949a9bdb7bc326b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386c5dc1d3ae4f6debe1e87a87a925087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba6bce0d5c96910b1f08fdec99f08688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a5c7668f67cd2b1988c923692e7e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935369df587d53b81619e579fa8274390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d67157e64874a2a6958ceac01b742691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c243e133837565e8683af8e0bd6779a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd8c4d908c3f5fac91106a4c18af4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233210218efa12934429cf309735b3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49144ff59d558cf05eec9d3a849dc40c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d22667c2e1a98ef0248f836c2b67596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f50c1be9a38bd14e9128e03a6d67897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12f77c612e56ccd28b8344ca5821f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fc7e2f044cd76a15adea689427e1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7318dfb997d2440b344eb0380e8752100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9baa9e908ecaa21395c625356b7f75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d1f8b2cad13e6652a4f4b59fb2f1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ae60b312110cb9c7926ac2952a94f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8bb340a5d5ab95c59680a6c5318f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141ee4db3deb6c312660b73dc9c67fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd733bd77f8428c59ee49c3e3cfa926106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cba22c14c271e43384b5a02823d3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf1067b000e600e544f0db46834951108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdd3673d636d1d93fdb741777b597e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15618d3470d306dfbcdf14ca9f4efcd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94532e20ddc731aa8d577f73402779e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b237cc05b4f3b53caa89a14c430d059112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878e7ec22a81b4fa901389440c9397e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d81e0c4a4067e7b6009ef6ff26768f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96db7f2366ac86380d441f4241d6570115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac468465098a0dc50c40edfe34ad32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79762d0b17b4b6de8e84e7537baad62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4b9cc993b5d831da348f6d1ca8191118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5295947b23baf7930a76bc033bc5a96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfde43f25889cd0b72dbef6ce89bf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786979e2e72691d604e2d07dcfb96f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedc07b30399e5bd4e2f63b7d7c0fd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76883e827e4d0553a4cb23c506adf004123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc0fa4de2e6f15deddfdaf01008614124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df4dc2e7e8db7440494aad20d9d000125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9802dc697ebc2ba1ed3d3cf8d3e00f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db2f33bf9a173b7d1e19db2dc97116127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd9250e868cf516c9692e7dc88cdc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ed5aebf66f391a7aef63189ed3108129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f3f45e5d54d7953e9b5794c2a1a18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d810d1d7c276d28434a3d912dcb7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ba6610b890a66877f17b881c2c7d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d10ed7c794a1fbbc9065c7d262f6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10c44ba8f4ca579c22923f579bcdf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccfae78bb0749a797ac7ebf103f56e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c75289949e6f096b7236a56091317136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330f470131137eb2ed545db6a39c895137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ed73b0083565f6cabf18191d732a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40154a0cad1977f2cdfaca70918b023b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea4a84483d70e1a0d22bc1a6a12306140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799141639f21d4cfe9c9019c35a3fed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f987c39425a32ba4f633f301f5d43c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be720c447e79ef5e71e76b0692e68d01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad047ad983af12537587dc9bd892bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d9528d0b0eb1555699ed24dbd8170145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badbfeb6322d3ea10e6b03055a5dda3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0037e527b70b925a02b8131fa9bd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed041c7799f5eb4578e0373dd9a471148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d544b71272503a401582872d897e02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbd1738d2391d2d90652a8a2a3058a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf454856b9ee089affaa0ba9c80d947c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146d1783cbfe5f7a239f9e1fa9cadf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac49714db51cf114aa450f142b1110f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b2b9bd450c10e7118d528b486a8ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ced1e544754acf44e29aeba62613df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b396378cce0663f2d394fe320d500df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363787f8f0fb70291678eb97ecf026f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fc5ea0cd406d0ac969a1e6955a93a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3edda6bef0eb37ee92d43faeeed3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b36cc2f2ef2231c8107b8c4443cd4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e91b648db1eaa17c3c4bba6995cc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c05e6163df90b589cf4b5e943878162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382b914fe595d9ad8e5affd896da4e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf7478b5961ad9959c2d19e9a8ca23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245512d6c7fb13cb66b8747b4615da7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fbaed6371c3624245fe1a54fb58fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cc39bf93a9d34819ba6af75c13344167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45759691c1bb6cbbc292271f1c0368db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e758bcc790f06d192ded96b80eb2bd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d44f3d9bb90087cc246d68fcfa969170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626cbf1e3420037d74e60b1db8ea29a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf326ed25dc93aaa793307cd9268acf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5486a62c205f79b106d9a0a4d3bcb4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9621710dca8fb1496d7b3b528e2e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ae8ffb086024912d66d1c649d9da1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5182ae9fbb9e104f906d0133062f2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a7e81f2f0456386c56ab4e957dda0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6589baf2d1749046a19a1a1ed3d6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d51dcf1cd07e6ee2c11698aaa94df2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46662b69419d928a560933d362bfe7eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef4f0664dedf9404459fcc75e3324e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4393ef850053b63c269480bc713d45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550eeeddaa507517c982960890de1a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eae2efc5abf40c7252794446faae6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383b4acdd4cf741d726821bc50ed43a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f25e52d3f81bc095712c1a5b33fd11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0efbd33cc3cd7b0da07618adf5cdf9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5f5c74ec401097f7d38a4a3897752188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb27992618bbbab28b1036f91ad4940189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c458f4dae0a1ef29567ecec7f1efb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a00a29ef82a4e3c53fa5235ecfdc2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d8dc053977f017310b1fc4e4f99b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65672242856508445cff4687470c8a88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0d05275a296d28c3bd598cbac6f1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5801a840dc36ce1273eeef2d45a3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7034ef4f674832dd4614aa01ab6dc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95b38052397bf1d9a52fd771e9dfb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851a145e807c9d342e51e4da465efc8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42260801649c504fb6236f379e1a2d3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922197594ecd89c149f08226269395be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd7dd32498f9f48a3d1c4f99942efe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f3613ecf4feba540dd6d39a78da23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42c1c4c4fc5b46ec3fbe86f4985bd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9437410a04253042b25ee617dc36d2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040e5bf4862b55c7258007b6c480d3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ac5ac3adc84667430bbb9d07e54b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7fa09c3bf7eafb85b1fd80e8b1247207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90142a83671f85bfc5bda7021a42aec3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4649bd68985bfa18041fe392b1da89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ec4b218035db0d34fdf45278f3449210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150f21b9c4138033a10e61e87ebb450211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2935d9dc2d373ed3c714c9ce2ff8f78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39a3fa167cf4e86acb14b7162aff84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce0d902ef38be7593d0d95dc359d83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a111549bfbebad0baeb68fbe8da52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd169ffdc3736876ad0059e879a935216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f75a6fefc22a9d9b3ecefa6fecf46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0738995f612117908d4acdaad2443218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542548a77bad4e5e215ec3a10a50838219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb41f1bd0c9ef20edd2f3569788fc6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5d73bd6407388603fc428e1e9fc33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9719d57f3444e6202b5898a9aabab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b73bbdb253060f0cde24c06f0d7cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e70bf2d34dee5c94148d079496ad24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958ab5eb40277811b67075a579f1c33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3760ebae2a031cdfb3466c748d8f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88f5ee511c9e4a766e2c83b4bb5079227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ff459380c98935d4ce7406c976d43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605a90bcad3b7950c082a9fcdd48268229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c6f724de4b8b86edda68719382969230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef691cc85ad7d50b6af86e7401fe4d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4b616939fc1c5ca0f97abdebfa45b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a82706981fcad45086bfe3eda1224233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9a668deaa9059f25a5bd486753899234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f91c2ae868edcb35dc832557c9260e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3479fef57bd8ea9385afe8c813e047d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a131e6653927a47a4efd02542d147a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113619eedcb1024efd8c06ed7b1ac59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1c2c3544be90e2e557d0ed6cffaff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219daff704743dc896a76133ee024ae8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5699fe0ac8caba42a38fe9cb385df52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996a1bdc55d3c79b28e5be4c85b486f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a6fffc0b0f3e051ddc731a709133b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9d8bfcd274f982ee84ebc453351d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77043e57dfd70d9f2dbba7aa37da664f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b02c779978c399054b99e6e383f46c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d23ad1be9c7bfeaa274cae203b520247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fe85bcbdebd025475f9f46f292707248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798da7460c7e0e4a1784a948962a310249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d900c05776ed798fa8986848bdcfe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc9a7d67e6b04f7d6587a2e2fec231251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce76aff496f1e50075031deb8d3dcc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eec536066fb5a873b3968845f9743253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1aa936c0d497d26340ae9cc2a0de6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126a35f1e8a5ede196c2c909a1639c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fa7c0bbaee70dac3f60b9ec21c713256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38e7fdb2132f8906f3ebac449ac528257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68590f7693e40fc909c5e050c38faca7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c5464183a68f57b910a1d48203978259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f2188a9364a9f3a6703f6e3fce1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9e03f7687d69fededa097c194bbaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d90fd2a98799db52538cec9add708262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cd807a935f3fa0cf1f94a1d920b4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a7569ce0d156612643b76f772e1a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772366877d32d3190b942e58ae0bd4df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc929655e388d5f109f67dc4ee4805a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf861c81886367565aa31af11d8c8012267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9605ea24d1b410c7133848b0d2da51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef1695e75bd91ae0ba1915c27432d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88f0abee322f86b5a067935ac8b6a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b931f793e3ca16382ff94ffda7422271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff90270df16c4dca5f2379da04fb24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dbceb1063af12e6263351eb1d6425273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d213288fb323b1609f8d19529f4629274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad05c0842a330f935b49c2ba90658dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abca92459e757ef61cd34ba4721ec8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b448eb58b4e26610f10e301308155eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a979c7f478e2b9b96a71d46510c30c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b269b7f28d2fe900c7d6f76450997279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3423f2ee2157b933f2a5e941b53fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311fc7c9399dfd5e626b1251816dfac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f53ddf074c94b893e6efdea22a2c31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694de8b00c6ea07a5dd79f08c5fdfd4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5adc15ff2d51a813d46e586edd5a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5927b72e5bc3e0a057dba6a820531bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff854ee0f97f54872969adde9d3f5918286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d014c88110336b6f69bbf2578a67cce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7dfec7b8eafaf4e10b99a1d65b419288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00473bfbda6f8f5ceaef39f517a3fa06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506abfadfab79494be50861d8a28488290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c6e9091506f7291b63fd5de97ae52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefeab3199a9a825980a64f4ca3a214292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15034b473743cb7ba6c26320c9f412293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f411787adea8cdce1403c8506316a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46be8213d43e88bb8291b11c88cbc86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652177ab7a376eab5f1925f60f0ac4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dada647a9e18196093b400898e836c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be792512d0f26382fdb278f7ac15bf0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c109c3562663fececf40083366029b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98389855dfea2733e34ccd3ae4886d5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425116d8d2081c1f3f9cc233b55ddf4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893e9e7d01c96819a02452d1515cbb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2ac021e063092fdfcf9ee883e8f0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb8ae38a736e3f92bdfc3a840e81d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b01fb6374e5ac87f57d9d9040459bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89839df61c7d3197cfea5cc0a3ee233306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb903ebee7923ccc48919c806cac42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0b3eacc44168895a717a2bd63bcfa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6594c2657cfa5acbd45660025ec2567309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb0eb06b054bc9d86ca24fa2d9d47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2172d0953f00be815db07c2a390b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb3e12a14ad100687e6c41cc7ee386312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f415d794a6d90d2f07d12722333bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277db49db15d8a45ae4d6bf508eeb07f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e36d11e1dcd93f571129af4fda947315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd30804c1788a457822267cea1b696316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ebeac9e9d8c9bd31a4c7f0fa797fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e382823c6a49100860c569e5bc7bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423d37fda77c6bd319da12d5a043374319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaf407d754a411c5c229b44a544b46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e125c179c00594dfec755f749b0eeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc05bfd17223b23dc83bdc80609948322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1a0158a8b8053a492d889531a168f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b52c3a3768be666b7033724aa83c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddeb8abfe4615cf9156d427ceefc8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53585970de321b1d2a3f52efe08a3372326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02ffa20ab0c66eb29167889a0b9271327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc806015c48213b4f65a21134ac4db8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272d798049c78764a9edcd3ae00060f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd8cc7440a8a423ed59fa75c65728a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a19afc8f644d9ce78ae9f2f0d84d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfff326fc15cff13f0b264f1b8341d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b24f48a23d0711350e29089246297b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e818feef4da701c5a82c8111ebd08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1a9060c78761a5402650a6049ee13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80575dd890f1cf5ed74160f467ee92ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9be44ce2eb7cbfbf4303667679582c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca356e83d55ae299f2241552d17318338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d75ec510940c28f3b25f93714a763d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce6dba473d4743d355deab9f15107f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19b987a5e393478a123972af61e1f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cb1f41f020e3e74e4f138d75d44d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f0d80885d8765732e39d4caf37762343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006187367e6fe1f6bb0e82db32e4bfc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d8a022ff3aa57d8fa075dece7b033345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fefaded479594613fcd11cfa035597346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea86355ca20bf6913521198bef6fcf1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125fe5fc2a8a050e9849169a7619c90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a99a1daa151a7f695d6ab234dafe7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e00fe998d307f024fadd7c77559df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6e4df7d131b3ded17eafbff3e5904351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e698a5b66b120b156d0ad9926ecc3f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58a53f1d933d507e3e8862bc20f738353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbd696de3099cf3163963a9bec406f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794e1b2ed8e8aaadb7c7fe9c1b556ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda8d8fdc543940f21d6a131e2fb55b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10a1caf8ddbc11d0f23b2e4ef73c9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e649de76311a153cdeab6c00f6e1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b8550527a4eefbc05d16b5af53f7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82fccb5ab968e32a99f1c80885f2f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219a5ca9456ae82fc3b415807f7b1a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac518d7d3e3da7c124a34f684c96e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaf194b011d536eee95b9ad354beb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3c86f98ea5af72abb4895bdeb200c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218f37a55fe0ee9034521421bc9c73b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6cbd1b716ce7f0f0bb26acc01f57e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83961e7995df9a6f452b962bac4ec4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef6337de24cba3d95ceffd00a2ca2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073438ef51e17afc96ef043b5992bf7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d5b06373583b75683373d1cc8a175370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bbd8d2b0caf774601ff58b4db3069371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f05b0709f3387c3d14259be04c9ad1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21346e5f3086bdb58bc2eb122e53fc66373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac8fda76f497fa29f1bb00bf8e3b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475bd5dcc0bbc151a8c26dcfc9294cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41f19e8b64c8e85a697149fd11fff1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb592500991ea2bd616b4586987a1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2a042407511361e6b5fe13e496d9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84a832dc91d37c71e81e9121f0d73a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c70634c7c9783f710b40456c14331380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09849377ecc8381be9f877f29cd453381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8d637dd297144f661f073d1e555bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37515dd39a558f9c7d21aed27ab1c57c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8877dbaed1d4b3dcd823ac9b949d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e4ec7d004d34f90a3a71acaac914e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31350e13f2e08d5f4c41de8e6c760f9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfc2d9dd81e5ef6c3bbd8a84a3fb91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee2851ee150abd3b27e49ac53e3360388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fc468b12f44f404b67c007f27e4cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9e4237b259ca2ccbb1cd90a71705f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859cf192d4fc8b94d4f85e6cc4e09de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853f69d9daa4a3991fbaae6a8923ecb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207868c738f529067cd86e62606c723393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579af3646efcebaca737026c16576ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967bd6918e40a9f7f9ed64fc6b017ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c23729f229df762ceaf6eded67c38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07c811ae49dff2996e9bc01bcc45ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbfff35e96a10ddb711a157c552124398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ffe6947b378ad130e6889da92333e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162993280e504028a54e145ffa2b285b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25482bec258b6128d54a67c10347ae8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4d26714d7712d08b6c6558767521e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c395c55a5e9a62aa30036d20c01efb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7455e25c5dff1a92bd5c8bce10729f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374543d90b732798c3041b0ead680469405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc62e89e20f97a104f5ed83baf9bf3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b82f4e8fbc638a87c8c13c2f5c641407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c61a1194942caa9ced3df74e966dab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d414af7b65b41cb7e8fa6ff30a505b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c620a60d873b899ee448ffc34a371410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5522b82ce3d54e2f3333ab79f3693411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01206f95805f532244b94e8086ce1e3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733da5ecbf7f1c8aaf87c3ee9c65f20e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3921be74166c2fafbdc36df5948c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789563b075fca936dd31baafbec3ee13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1def5bd655b3d86893507ba6ac97ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b81ec7b77220f950fda2ecc60016d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c67a6f9ee7e5335cfc29a5a6653fe0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c910b8d4630d0623a313d37f335b81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c9b7b06ec373cf46e2ab3dfab207f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c104d55a58b8b57f5d43ecb792a02b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4944a0da5642040a8aff11349a583422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51742c2035eede60a8c18c6ece7637423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497757b8321f32a0e63c4b4048925d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f287c90656287ba8793c99e35a689425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dcc9f10ea9806dd155d2954e54a4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18310df5d056895f5d5d2bc0f4208695427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267d726ceb97bec3ca8d503969c3525428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8318b90881cb05bc2457ff6e51b5664429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508516609b7db88ed3aa8218911378f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf12df92a038f3c10adbf5482116260431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade60e682e9e431a6995d6b79a729585432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906ecaf0f34f8a37db2dd494ccabca7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f63914af70dfd9b0e17640b37b617434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c5d47a0ab2bb2c34bce3c85cd148f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4678793901347eb2cdec35e4ff153b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918898e35e9a41073b13ccc1bcb47714437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372fb763763e7bff1f17eaf6377148b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ec222ea32df347e90da48429463f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dda4aa37b487459c9e0ea4a6ae138f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2ecaaca78b615e5b29b0550247125441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806b6d68086e6adee187356b96408bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759673e9d0d9ae6c9558af3611c4345443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4864d6a7a2ac07eb836834c458d75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b837edaefc0918c1955b8e5a56f574445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217500312797e4c994356428a126e7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa234217063c9b0b8eb008026c82c29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128b9ca2a459281f9815b3c3c49311e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e6555ab5c10011b61272b0fbd1921449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb606eee61190003646f7b2f500e6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1440725bdc106a39a8dd5ac0fa5b6ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9847730d67a09ee79c66585a5065c90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d5a6ff291a99dc000cef489b4b26e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd36fdc72615384db77e46921248e78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce2a4b909ba2690665f6b4b41f1b98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b30938418869b5d1ac4874de6f70ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390de7c91fe5aa44abe870fb6a754e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5947065506062a0444f664af1dd29b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae597b422d4b36915a2e70ed4b6182459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a010391f42e8420bfa1f0356c49117460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3ed925b6baa30d98c9a7aab61be78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2d76af65c4fbf0e778d81f04cfac9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154252c696656a45097ea1d5776750f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813af18a7bddeb8501567f39ea1f134e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27378d56d908a484b3edf0615c1d022465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a018b089167f915b98fd81f3d273466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca29382003ce56d8ea5133ceafe4aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351f2cb6a4ec6ded9d1bee43129f55a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e557c9e2025640d4efa8e8a08f0290469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13a97e76b06c2f3c49c922fcf1be8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f9f577c696d070fb8e96bcde4f180471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14de7a40ff4ed48b0c320bd92b4ee47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cd0cea7c5221810a4037d2de864be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c5b2b0f78f1a9d362f1bcfdcf12aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a241445e7f9943de04131bc0e079475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001b79193ce13b66c2c177734dc8c0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ceff19e72ca52900bfa1585d646e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e48c68df388db05cd69bf991de388478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff4c220b490f2e2109ba87761fc375479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830f3969288fbab9304005d8ab41575480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50a77fce691d45d8d362c0f5befbc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1efa72a3360495254ce21de2dbd15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d9fc2bcfa9b5a83e639f38bbcceeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33486fcb4577e9e2c60c9eeb95b6b96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d848d64f85c746fbc8fc28ac2693a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ab090220b674cbd187e135a4bb26c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc04a13808f564a5c8c2522f0adb1a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9041a58d4fa06b20ab94e777ea68b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616576cb0ca06a8c1ce5254b9cb88e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58435bf5c13cd522d3c98bf56cd144490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08e48a35a97b433046546325fd1b08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7523df619360605e1908de598b3b97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ca8d3471cd7cdb7d1ceb3af76f41d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c685f1910b111d375b3c7a1fd29b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b23e5f9d4fccbd82024f59da584bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a82a44b12764fbe443256953ab35d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996d79cc8382b7081e3c479f65fe7d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153dd4b2768ec80fe8aec5da75d6b6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec12b7b4f9a93df752c9c4aa29d34aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875379b019d2d4abacb6f0c86f856e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778604b50f15f893c4fd70c2546d6869501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a032295f1dde0bf2ed4c6c864cdb83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dc95c7dec00acfd3be6d616a040a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d95dc4b49ee02527282b3c6cc665ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91199cfd79aed833fead84976583352505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fba03fbc76335c2d691855a9a2621506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44d38f347fba89b8b260cf37019185507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59a4749a3336d7dcb9c0a578fb3425508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db72cb034b039218fd348cebb2d5fd0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72c5f142b55d42c742ecc4b47fda49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580c8f47f8f4ddf0b9a9f45bcbaf6d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f084fe0f1c58cd17be08bac02c3e4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893001cdfa4c23c7fe19a7b2d1997065513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dea2fb1f505f00492785215bbc3f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f918a0b9e39a1853ca1a3248dac1b60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bb0882f13a887a300ed1c9836d654516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96f8d38ca486e9fa80417a2cad758e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2e5840814f7f20ff32e027bffe4dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815dd463bc3becd362b63113fbe76a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d915b91a66438d9c40c0b316cd9e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a47145aaddee48d80b3ac0fe9d1751521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29a0e792124fc11bab066e2e11e953522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bf414ed521ebe9ee933984e34cc65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17458d4b99ba482910f3bb60969d4747524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c982315ee8c5d10a0fdce13e378e47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7b92ba76ad32a5ac0b906f937df99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1972574b5606c21aa6451d7c162e78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ca61591e1be82a4781913f2b04374528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4801a55042fed259204deb33a0bace529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e43a27f2d7858885e299965148eef7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efdedc069ed585c110943c80a3ed98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0edf3e6b2a71296ece95f3d933cf50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f878bde14c40365c939a6c85c181d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d8b53e006891c19cc66b0ea74547a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3580fea66bd402e966d4440514e3b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2397d4d291702d5b9f67d3a25a923536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b813428a5f8895296422c4b68791664537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92cfe002f4d413a89e6d8d5f3813c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581bb8ff2f7abd645919ce723abe95e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ffa9eba5e0eeb8d6a1de4644ab715540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c17178c74f6ecd61baeb81a7eccc09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa6dc726749ddfbeea4904109f0935542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f1682bc408583a85e2eff83b40aab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559264c000e6c871a84af4b8790bd098544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d539f980b12dbd1b9fd802afb8033545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2696f19e3bd7c825a0e84ce345c9b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde777a26162f0a56fcb9a2d62629fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cb9ed1f09c8491cec8d95a53b78c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c729b171730d7c48c157bf485157340549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd46948101ac5d062bafd723227d49e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e03b64e73451fb65850f683fa6d28d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f9ff6dede4f2ad9912dd035761e77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c729b2281e240c7ab6193f96faaade553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f22cd9ca267a9a91e6ac6a29056c1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f1e45f142e5ed078c01f6c41b705d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eee2156b24bb572cfec817e1db56ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61682f531e85655dbb6d06197e05dfc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d388d4f666e6a1b1d39ac39edb99e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c81b623c65bbef017ca2343e7ae1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8dc224eee7ac94d7e3c151305bc9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466646d7d14db586ee46cbd5f1b71969561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac477e58e33f090988c5bcc8745ace7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42810430e7228511e852708ac1899d3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395bad551963070f1ee5af949e7b7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbe982c636ec2736dddf4ba747e2fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea2b7b2a031de59ee9708efee2bba2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d9feed6ecae4a5b26127723ab1a91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03ebb44ddb7152e92e9e99d651e91e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a13f71a03c66ef546a375eaf642ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921fd9b227da6f77d91ffde32c4a905570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e840036cbd7d5529d53856015d0151571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81d5715753cd49e866d962b5151476572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001b257ca1447b91823bc81f6339d85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6965a80afed96a0ed03c66ac387e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03195f8a970804982837f307c569595e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5472b9e9573d63a86d36a9fd76202f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67287adb76c90c1165e143b5d72954577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd361f3d4f7d944a596bd3ef15cba1e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3b1de002bc5369dabcbdeb6bc6332579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a736ab077001691002a324890bff2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761e492d17c6c7459214a0b3a55aa42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ce55d36d0995a361c5d853d4de8d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f19c4c424ba4c4291630b8bd91779583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72521a6ba7481f814136cbfb65c6a4ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbea51cd96c44831d3c85c6922f8f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1845be04ac04aa3e8d07c0758e51b8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfbde5ce59b6d0105b811a4fe94fab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cdd93ebe84e57e4dd938cec54dfb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b14a3c6fcbc40daf8622988787613589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2178bc8252bf8a7d40b5bc3eb4d54d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de594be2f3bd35090f3aef6cbabcb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508c981d4f1a35f982ff00ed54c97e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bf653446cf63cab971bfb7f7e8375593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39e94e105f85fb18f880977b3a6244594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c47069ed82d2cd88e1c456e6510bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5f7809f13b356e7e88ad6e20f0ef4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458413d87d3f8b1f212a9cd517b87604597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de87e9e2e4b40854fabdd4ca7e1d6b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b84f910c942e66f4780e21dc8ad02c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77357cb98c1f8d4a949b9623a4900c77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7347ecfa799ea3213796c38b5da64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea956fabaf3df819afc0ea1f525d3c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20c05b47d5152baf250e7648147d60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f043071e50831390ecd2bdf12a3c4c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d274b158ca536fb53b776deea32aa0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c255ea7cc0754ec7a860e009501f08606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16344694aa42c25f466ac37e4db99f45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0be13effa005a61e92fa73c805df64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9d9e4ee62691766465a89ac6c1903609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c3b4cf15cf2770870c3d39c65be3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f394b208c0276d35d7daf20cdaa462611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf90ad0ede8a81f4f759dd4dc1d5e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37a5aac10e42e7e8218949ad644afc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2827182daade90b065bc10249e8c0f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12d4949f32b5e9be9e57a2853d7bf0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecd8f1517dc08887a2772d124c1b79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799678c2f43005b1d82289483933b737617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a378e5f974c56a6671c4437a544c09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2a79fa403b1892050a9b796fb749d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4097eefbe2cf5477b4fb82b0a4c61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62b57d18d6bd5504685a5b726f5f63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26781a90b9c5ca2c43f5c6267fff55af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ac6c92bb2237bf5c8d47509c34db6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f95ca70ab9e62a1e458e3ec98626b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8791c80180e1060f7b51e2507c1183625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35309cc127b4663449df908a06565f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360df2f504f513cb38996f96c94853a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5799edd37cec2859cd40e28668976628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12072604f4610f7c87aaf3cf88d6bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d5a5433c90843e98c932483f5c94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52d5806402f7f3ce9771a721b69113631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eadf19c24b5dd802da6d290ff50da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f9ba7e9aa0e6d6681a1720f40af96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded11862c093dceab7d110fcd5745581634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5db4cf0ac3ac9e24d3e81f9588e64b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b6653dbfc73974c5490066fd9fa2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8bb43b4e78732058bff33036ae8ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34992ca9834b78a6e62ec4584ce53b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f359b583c0c1d96e65b12d12e4159639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa42451880fdb410568da97d7f7dd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d4d888e2277fb7b9abc61a94299b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50845b3c5a51b4cba22305e994dc94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03902eabec48fd7e4f669ace65476b87643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17203cabddb09f5b2137117cd87cd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d477477e5676ad2e811c52a7a3147645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae839894458c7e9ebebc904040c06104646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7c55e7bb97527bcc98a934569d387647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d21b05e6a3ca6a7bb238a21be7e65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25debe83a30fd0bcdba7bb6548d52bda649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae724fb4d8e541f62ad3779e26144b1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe7a3639c0a8175466afb01f08438e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7c70f972e8304e011228dc58ae798652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5536dc917b4aa646d2216091aa3f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4f17311e91fd04840f9688977b11f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed53274cac5dab0f3231daa0c8eb5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a66f34bc1696c9fa316409b4f0016656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7cd71a98228fa4067f19cb5d58fc6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe31b532e6cb62c691cf3b589c7899658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978a31c34b9703bde7cf2e3e33f71ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4d93a68c44a17e3b69e59fcd20da5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fce4cb1ce00b78cce8b99ed5ddcbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd45942e6dc3dc44774666441a2f2c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb2abc2fad63e9a0a49b17a9639612663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7e79e5b62687c622793b89569bdcb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bc8106cb1775920cdb81d6bbe3308665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cb3513dcfe7607f0a6fc5c6eaaea3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27e7065cefb2bf09bc53a76c3ff27c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28add226cfb117ddceaee3ad487c0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7053dacb896db198dd374196f00fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e1e5868efed1c9f6ba0b3ab8f2cae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30359605bc860a89ad40aaae8fd0cd8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f41aff54df6ea63881038eb28cb26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498685269d753ca35eed40455cc3a60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca703b03a7ae0a7aedcc31192acd063674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c95ce7fee6b35ab4894fe1224d1c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1206dbe015cba2285b8f47414cdca3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fecb4b23a0bd7ae302f400324c101677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7002a359250d684ba618479e94339f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27fa1cf3159d35a44d50beec6f2648679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650e978aacd15203af630a6a7d3d1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c224629772967417ac5d680d4b76b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7632df6ec9b3dace1e8b0e0804cad3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a1841676a946557ea149442ded00f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44c5a4c36922141f5ade4ef25ab008684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89ba950890af23bcd2f7bde8acf797685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c77ab53a3bccbb313608c15640c5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5e07c21bcc1bde39fb2fa7876f791687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e466e366658470cd21eb20de3e2ad41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb43628d0b17d9d4ab517a1efbad82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e2946e0c62046d558aae1514e353e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b799c8b1e4b6c263f50f6e8cb1dc3ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905708bf8b46deb362c20ece5591447692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40be50e31ed1cdebf9dcaec78e3a25f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22c61b7640529023f7a6b068def228694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fc6430e0b38784b82ac6f92d88a88695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567a0a205aa140cd710ae7b591e87f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bb433b01a894dcdaa1e172e30e995697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5753acafa9b288217345fe57b11396a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0779598475dfce204a5f479ea7b285699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d1ed7299cc5e842cd792526f0c483700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f7acbcf2b58933891d5c9ba662854701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e1a72bd1fa902e164cb01b6aa4460702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7eff1612ebed4387d345a793a90a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a072d44c29842517c2fa30876923078704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8d6825373fd6fb23fd3c5011c136e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf43d70a83ca0cdfa44a301fdd04517706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c021a82456ab0f42ba3345d0f1aa1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d321a655b3e1eb09519c76cb0548234708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287be52e9d71b89af066bacf675d0ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbc5172bd100a28fd19f4b3abd307a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14f170baf123a9f1380f2fe5b30ed8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96784fecfb01fe6568479d45483152f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704a5441f93397ac920fd970e5207c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2de3a86039a57701c1b0f46e5fc04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9722f7b4353c37382fdcde7bab65b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3469b8332f0a61777ad17f63cdf64716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a711fcaf6b60b00d5f3d85300ea9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa307a7d04451cfc73794a563ffe740718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa49d640f36700c1fda2c77dd9a28f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652cdf47c37acafd9d6f099ae1a5d92720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300a62e4280c7c2620e5c48a13aa9fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd629d2207e93de201262fcb9bebad37722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81995180a07514fb421fd7db5f98654723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0b1ba39e723a0b0cb2a3b08152cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebce60cd36de81bd6e09e0b36d988a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009263a94eb63867a2ce06d92747c411726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9696926faf3873759e8325233e461727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b9251018182b127b847394e999b54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4b84f7dab39aa2c873393ce3e9d08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a277f0954d3b36f7954cb18443361f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071474e911e019959cc39750a360997731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23477306efaa4f8d03fb14e47445411732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6138b071f097e91cd42bab58157b6b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48ebb116108557b6145c169d91ca65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431c41cc24d6032ae3987414c4ba7d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87759b977c37c22b7d0b4c67dd25f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53abc8fb4a6dc99ec4eb2e2772b402a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82d68116bff89b383775fd7c14d53a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c849e522b2675a2c4e2fc51e69b1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80356a09973419a2572a66dd8ad5d0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb78ef8522c16ba90966e867929446741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09911931dcdff993087d59b688cd851a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14394dae581ee74297f780cde86d5cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc34ddb91e8beb9370d23f52e26ed99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9bdaf10a92d4d92d7209cc1484201745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb0b455cd5c15eaa23fa3d44186c79746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6119cf94d7258738e7eece44878d7c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2405f7c0089b15b0f2dd15486c7de49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5285a6bb276fd8150eabf3d053e8bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c098c504f6d2dbc6389cce9e7ef4324750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaf1cc659b47e12bd3fb5ed90127f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b541901c0619c0408de6457511312a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9016e01b6328a503c0543cf274cbf92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b291d7efc6f92d5c52a85fd5441ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c404ead3f0b2e7d521d0bf3b3027145755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a84261a4ecba16de981f1514dbcca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473241bdab144a2fbe3b57682c91e83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f641e83354977dda365f7712a993d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafa0800c68667eab4ae9264d5064f4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2b32a4010d9aec6c2524d635c35de760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c80505791c30848137f02fe6db03d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f632ac35325a3c09711d9888766c0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458681a45f250ab68ef45a1efdf73dd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465171a37a91b98dbf249562731438cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea92f16f01e1124f886ac4737c118e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3889350b9a89d91c5f3c4a30de06b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377c471f95c2b39054a5b032ee44e59767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d76938c2a62e17aae41475a0a2913768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012a6163b52f351a0649065c3182fc5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132532f0dda12e459c60231abec26481770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf127544e79dd68db71c5906ab512764771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76a6ce437980548a5475992ed452ec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edea5aa7b21b25932c1151a67591d5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7641426da56ceb204a1cafabeea68774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f5ec0e0572f6d916f83d119d537a4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb280e7b92ce9b7a314bd791329012776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405673f63259252908907eb70cd5c88777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67503c4f77de8ef3f20b5b977a79d024778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678e457d661c55c6ef91bb425a17ec6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93795682027bb7ba6474a4ed490c17a4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e11ebaecb789325b82b23378c1c03781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d18edb1b7d7836c66ea9fd6f1700a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ff12b5536d8c39fcf4a0ee7921416783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402647407625f9b7de690a32a3591280784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad268a95dea582e25b58dac608d283785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eea1adeec512241d6df7a69a44e5f4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389f6eb66975714551b1981818f3e24787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb94a05d48e9028dccfa78dd236d9f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9206ccac0a819a2baa86ea4f4e1f955789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe514d72e66e6d87d81104e90f7d2dc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8ece66715cff28bf402b4076da387791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489764a47bb0c6298528446d51d69b4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df66090284f6b49e317662129369d01793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e253a31bfb8fae14211bb8eaa2db5f7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b347b3f821fae5f04078f3ca7a7b5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c352d97f0a469cd14b264dbc92ec1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa126c7f9c771dcb59026a02cec0db797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a56d96f1f473f6fd39b1b1c5f817b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365541ba198e32b1e162d266591a82f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11af0b18f1afbfdd8f71ccb118d1d5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0c9ef2a2f0be65a3c6ddb4194c6fa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6e7b867d722071c68b20dc4bb9648802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d03b780f7aabad112f1565605e137c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f546d743fdb47a7a85a039091304804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b69a8cec0e03e7ff4798bce715f4b1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4ec77c6ebd8258e3780047db23f84806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad640e852015f6853287cd831148bb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70186e309cdbd0452e686ad4671576808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691ae874d083f0e1c2bf9c9ad423786809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b379df6918036b7972a385e434c717810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412fe2ba12e6c14c01addd9bd52bc8a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebbc8479c2106ed480bd7b54b8b646812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0273998edf0b681ad43d72c99e864813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f17a80e116a2b2082d9768ef1fc38814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aacac37347aadc2c71480c2199ba7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2027b4513e58cabeebd956162e5a5e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456c1188821b8694a24a0f2abbc002c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efea4a79dccb1a9b9ce41df7631e8e5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908870339b302d73cdc987deadb895c2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23034461514402dc714c0f41b3597b5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151fe6ffbd5b59ff9dad2ca26d4ab31821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711fe4ad4c3811ccb26e486f674f53b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7060527517ff206bade59f0ba2678f2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978095cb03f3fbc4e3b991e14324f98f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2b4e82721688a2b48aa40ed7a20e1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa771dfd15a50cc225ef68bb33113c98826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e513594facf06964cc2a02fc62f5823827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930ef28a108b5a452dfb7d6a0a1c75d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae0809511907ddcaab3b43918c6bd4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63ce66a91bdcec3762770605c369da830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f67ca75cc47c836c07809062735a24831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1d0ecd709eda5b54b06a85916f922832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62844b3e9d3c7bb58239744300202c3f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2c1be025b92f6cd60e65d735f5af8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756e0cdf112b6c9949e4fdaaa2f2da6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e0aceaf52a46fff47e2931d37cbff836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa4586360c5afd4b730b353337244e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626b4f2b0d848e54d45c26cb6713a0e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223442b50524d52b3d001a0da214a91839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2fd8faa4d0d5d72be4324ed7d2052840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a1e5ea5ff6d8c027a6409fa4e3ece841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e04fa740860e01c5ec5872c395bdb8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956c09d56ac03abad315912bd36b7fb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200022fb32371efd352c05fbdfac6a8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95728d6081ac03925b3d6dcca52daa845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e31d0ecac9fba2e2227b9ae24de6d3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375754fca18213cfb36e1d6e9dba84f4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8493e65df5b8cb129f3b9b1f3f89df848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49782ae07121841c52ff0240b85886b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b57acaa58e278f5527971dfdd40ec3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ba8642135ffcdceaf438d311e9e2f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fe0c133afdae9ee3dfa7fdfb9257c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ff031658e7cb29010c37072185ed0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c846e45be57c76ac3da67351e38f4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6636b202d41ef20f4df27add55f057e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d412df1c9ee6c126094e886bdc20a1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d3f0a69797cf0a8a54be826ff81b9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08523fc45202d3f50987ed7f6846710e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01ef34bcffcea1b0c6b29180e231bc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5305f7bf9cb356c2462c1863839e978860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d03b833b1483a9f4edfe61c4ad0a87861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518455b2d0bd52830bd9a2e9a3e7661862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baa8999de56f008edd340ab3418875863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be260f06e6933e79d51148afcd7d5fc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4233e44c896ac80c413e6468caa6ef865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a8a1033bdcd30c7bc8ed0bce88125866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e187d409734627790b913e8b7d8a67b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6c30a9dd24373eba708b5d70d480f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65102328402ab8fa99f2ce485ed8ed5f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245b899366035eebf84c85abcd329de870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8039ff8399b0d8a91c1e83fff831f0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24deefe74af586f271605c2ecac2c7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb58ebf097d1e2921b33cbebe6e59ec873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87812c9e5c9a84876719d41c3303710874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd052af5fd842c63e1e0c3e4c71e4c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df2844d7dd42b021483df39a9e24c1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a2d6af3f7e4a60b39f78071edf54c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315cc592c17479dc80d8c9db4b0c650878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab69bef0615dadb9a34add0778e87d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19250452bb1e89e549d57e9bf6cfd82e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd7150bf9babff7919ec5634e672c3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac185606173f0cdc81a3da557ff60a8c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effe3d0b345c6bcd88533e72110073e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cce9edd58ff007492de0333a21b8b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ae862e0fef01cad5b7f5ae7a159e8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23decb6a83aaf1f52e3c288164de99886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73319e0db09ac7875409d7ce5ca15f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57225cff96444d4c295e1dbb41d2f46888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85214dbe3573ca0a577cb8de8c80b8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421538fd4d0d47ab77d272469133c720890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f21351dedd91df056788fb1e2c2f7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17297893a3406702b458904e72774be3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33e83c568ea728f1e4b85d9866145c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10436ac28907d4fb37c0aba064c365fb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136cc9a69e66a27457fa895b21df41d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7ec1b2bf736c682506bc339d4d483896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e08f15a3353e0b695927979a1dde48897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ccaae7af81a7fb8d35f31952ab0c4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5da9904a7b9f5ac623d516df318f9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f45c9b1667957d8437044c3cbbc90900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1e1faa97c3fe7c85f6056ece0d559901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3786fc6aa7ba9934b85952b9a3978902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46f492b387720bea924340ea7b11fe903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8d392b7e4d7b118810611a07fec98904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5310c26b411ba6ef7cdced8d1bdc1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35598b0a3ac68514f70824d83969e09c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d4d5c38cb0b09f8075a486451e9e2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6343ecfc9349c85722265d156aa49908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa167c33422b9776779d3ad20d957ab909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7962cbf2cdb9bf788746cf214f741d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a6adf862e87c1a3147f38837c5921911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cc12984104bf3aeb08d3777fb7087912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cfe1b3aab2cd919c6865112f44921913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513121008eea284b6e31d2ce905afbe1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a86554abb7ff9f2c2c21058881a3fa915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c20b200c913a952dbaf1ae81b9ca2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb0d8737001fd0ae3703c25736970b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f64b2d72ba0d590341058e7058554918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baff3f2b40408c75b84381f9dacd799919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489458c506922bf688d122ebf09cba8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678ad4cc8d786288761f7677386a80a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065077350d891a7b44eb563e214fc249922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54e054b3e5ceb7e8cb8cc53a169a9a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a7215da1d8f691bc94957647ac14e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a52d3a823c21567ee47ea4f5d71482925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4f658db751ac756537b4dba57f384926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8312a55d24af65d0cc0f1a6ccce1859927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892966709a539c5588b7b2bb633bd10928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f610e77a830ba7b401f3f61e693b89f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec3fd30fc0c4e9783438e34693ae32930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655991d3b3837a9d4d97224fd96d4d21931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fd04a8a925c8bfb611aac9a6233d0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc2fad27f31b367d1e03dba4397ecf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f4fbd638b35c057b584b9d10e4551934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db7d7061d6ccb592a0ac7f53de2407935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be074aa8f5e048dd8f47b6ed7e7fefc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a818d4240315910755757967fcce6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da813366ed84b937443bd9335c56e4ce938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e69c108fa9fc9b6c932b8432bfe385939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611c2d618ce8a11c3e4afffd99c7b9d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6f1d7d6dc946e9f849673f04ab18c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e15a3e1624537c6b69b8987bd68af8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d1a32262afe4c19253aab1d255afa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7dbf3f2099ac945597fe18b0cad85944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14443a8e4ed9b3de859e8c31862996945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec67e90551c988ef6ce4cc9fc054a5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc3744a6b1ba4f184ac62483ffa256947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fab8b534ddca23e3b289f7b71eb1f8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a4d337d075a1514def82681e5a970949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec987e8943aabda390f27e890c9ba15950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad092bf82265cd359adee4a1ef5f478e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4538d22c8df040765fccbcd7adac64952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11028e344ca02c0f14b608d0447e130953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d2612458ab1485c89f514a73d849b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff4b71eec9d1cd165c1fe6cbde81cb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbe860c773c3dce35996c8c286217c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b9de970c656279ce45bd62b0848ef957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9f24ec3c59c84522658cc4435b848958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cc61ee0fb0e750d7017d1137680dd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ed46622a5bb05413f2779c61b96d5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aec4c882f6a5488cc3ee2491d2d19961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60156cdfa5b77b40c73de4217bd960f3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c2767c9d15a48c18dfff4441e20e5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed7f9545ed13616b3945efaa129c2d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d4c43f067a7db910dd32e8c6c8be7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75609336e5fee5e5a5946a683b607f80966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c92e20c4a2ed73764d4a570e24a809967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3c201c0e69267a2b0a2179510e84c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85009bd20c9baedb9b94939d405fda8b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc43cd5f9d424e3d13ad383f09e967a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcfbc633e1113afa616f2cb3cde7bb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c375226944c01e98474253b4565330972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7825351a461d8e09140bc034978715973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636de3d034b4bcbbb845f6ed0409f2cb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a89cd5fffa299ce8377e733aeac79975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529ef16c6ae9fce021b6a763f2dfa7d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e1c31ef4a3750331d6213099c7a10977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac043600da14d432d2781ddaa068b51978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca95a558b9f8ac8d423dfdf6934a321979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0927272416fabf421c65e32a2285d2b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b6a8bcae6102bc75abd3cb10c613d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39935d9b8f5b5ef1119ef487af633b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d9002ee3aff1e5fc0ed22cf809b70983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b55c22a09af5c89ec2ff2d1644bae984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5395bd73ac60d5949e3b1cb34cef335985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9046b8bd7b6940902baf58201a5bf9a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600e0c3621e662cf565ae8a7c7ae7a1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608f8680b0182afb5554e366e0295f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0e888f6c45b912f0a59f3b7525094989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213ed899728b8de84b77e43600a8d9a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1a2ade97cb4b8905e8819ac457753991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3bfa7351941304c58ce9f227453ec992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8189e16b52c79cfaa1b9c011f2d7d8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1e30cb6fdbddd0a631f2ea73d332b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857996ccbeca8e79ad415f6240aafd9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa349cc587fc195c83ce87d790701aab996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f218f4164e7593ab7b3693ac6b3afe997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462839a9e54cfdd229cd61247475b7e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cd1be47613486e72df5d9dbb279f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35dd6a124bddb1413b1a781a059f8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f808a3f80aff44019db2690b9bcc2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89e5177113583c414e9b637737823e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f45be8fd03606fb3604b5931f3f136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cbc858c0602ae379a0d5c5c8deab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d05142a6b62320545b041af77bc0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed3ec3e400420ebb7dbb38d47d18509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39595c0622f9a0eab13b54941399b31d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f014946aecf26be00b9bd9e5d498e9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46070432e77c88c341f3abc455ba9a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f1deb4b235bb0c80c418c2673d16513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33453432ffcf5111935ad8d65a90c5c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec58f94bb3667933e19f562be523515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9a7700c3a3e9dfe71ae89753a4d0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00872a92ba82ca59e963bdc8adfe4ddd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b447cc362b042aa768cfdcd22dbce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa3cca9ab1dff27c1f53c5bb27830519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954fc5ce1a5a71e0f030dd2f7bde7ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd012f0b099bbc819e54422aabb27521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fed92c64164dda6665a162168549322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408347759f9020d456b15ce5519e20223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4f25744d7b2c48b88b147193c571c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04594c2d99d654b0f8ebdb1aa432e5a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba923a20315cf676484c2a7c8cb6b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76081f30f8ecf66ec0339f1cf4c068ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b185c8d74cbc42142fd6c4d64da1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426731eda94fa74df3883a5f920266729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a28c6ef2e6ff739462275fcfcfc0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b07cfb55dda81c020731469eea47a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c11f20dbbe952000f35ba9ec79b10132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d26f99b39ff8cc9f7f694fc91c088833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bb955d33cc25dc42e8b0e727aa49c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cc75dfe4ed7323b161b9ffb5a851b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2b955fcb9d03cc55127aa8d0c64c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6784584ac12f776ced03b18ff0b39ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c579417c48ecafd1ac0e9f30424d74a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153477274565427da494e7e1f0587d2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3084219f10bce8a3e892d259919d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e968f4bc27cea9dd8383b82e73ef1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ad16657558a9c5e91c3816e07446a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eac881963aa44fa4498f1e73a10e6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558f54e499ac4665cd1c4e52b6cc0d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fa15159603237f196658743856b3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae6dd48aacf24bf0afda7c811b87bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f362642865279e7191a3a99ef698447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279bd1329f41267d3b6fa940c92eb1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfea1faa3461644a183e12da5d291449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5573e6134c4ae509c82621bdd3313550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2761067eb5fbb6128c0881fa4ca6e5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955b157c908f14698283322f22cda5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510990f737015f4f534bfa868f0418db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84d86a140395fcab08a324cf6420ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c028cd0769d5f8a5248a2b7f98209355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f491d4d967fa201ab1a49cba82c5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca18e140e8f4081c7d3619cb0acc5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34653a647e71fb30e94df66fc7f61c6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2501e1577aae4c71fdcb0d396996bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33572191895e9a98da1b7eb1944d98ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af22b054c2c410df5be010d60212e4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6af5f7f54f22721ed05f7cecb7be762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e37519bab781394f090661a5b0aaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185cc378f923143041137d5e87871b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31514b6ddb6d1ffefc4445c108d8c5d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf535f11c9a2c8597c266efb717b80466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6004513b6a3efc14dc0fcd247d842f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1373610121ddb128153c0a7a2e5c98068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f20273eb7290e43004504a7d70d9c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4240a7f8eafbca40fbc81f12bf7c4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99194bb2e273611545ee5af9c75bdb4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652fa37d1ee97baa12d69e5adb1713372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c4b10975699df65c16f865027b7d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc349e6dac01d237d890e0014cce773f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740d634aa3b5c68322a2b7dc685a02075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3f7d2aa86734ab00e488ac804268e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d64de3b93f67787e8a9588f4bf4c9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2179867d0d4f39a72d24f50c22d8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e67cfe45807ca64f4a2bcb119bb24f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f01999189d45ee9b0979631a47a34580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750870b09f9180202b435d842551bcd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b025c4168691b379c3c9a662a285782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230ea1eabc2ac2bf794efa91f1b085483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e407073bfe80a75da26dc7a135de684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c8c589a393b534e7f752d5c5fd44685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04bb8646d8828ee130ef5c137bef7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09edfe3d118a5b2072854386578d1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8680a8e1e9ba0db70784c612131fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ab61b2d8a8252a56c17081f16b1ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cf0bd623ddd102eafbebfa8052be390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e729e39cf1811c1ac08777fea20fb5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f38e4dcca464a07b0c582a0b2e46ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb0283099e35234e8022c95e405dc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99709e07f6dd77ecfe60b9f4b6f6f7ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b3c5ca83d66beaef6d48bf0a3402195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f895645026df7651d6bca226e8b6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0891b34a5bb1d4fd508464b64a158c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4f4bb60c3e00f58e995186f925c7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc3b2a534901da48e13a6c2229dc1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474a9f7b78faa0fb6e4d44f67b12a24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d84903a0b0f773926dc18eb679de8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc42d2d24c401454a425aa8dfb614a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e297929295b5a13c46a9afb9037265103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77a2f7761dfb7c61182d3926695564104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d8f1fd387c258e4a53eba39e5246d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f641b7443f2718b40606be1f71b45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259c4aed5247f2ef7bf0a69a3807e73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5badb61efd2c426777536c37682a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfba5b692ac3c4115eb26e5aed2672109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879fe986f52e7cddb93075f901f722a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80bdbabf3393ab52d311d08cc604b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268ba12e6763f327abb67f131fe2f55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b23e9afc148e2cb4593121b0e882e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82b3df2d3e36f43112d81ba2066a6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac884886ca7e6d30687c236731967f4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e1d2bf24c9ee5511bb5e42be2f4e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd07ec88bd5f0f336bc8d6709fcfd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799cb51272ee4ea044f3b474404fdb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48079321a51bcceae29daed346f453119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c378d74d0d34466f35cfbf7031a1343120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f26dc17a61513c2cabcdb16d721110121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c918bca245bb7765c0cf0d1639df76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fafc34e1abe0cae295ebfe8404d6ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b800cf3458be517359826d9b57d7eae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f982e4b5a8da0a52bc898792eea999a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5714799161e9e94d887a149e9ae46a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ece3da17e4f7f9403db4a111b52414127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1fa185ec48da79043aadb25cd1fbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bceed7e98837d91e24ea74a90cbb30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661468fa78c78232b663c6e7544d3165130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6936e58f623468a0e11803923096578131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055f93f066405fbd600cc1f1545e44d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6adda9074313a6258e37684255e82f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01481e3887a0a0525694ffa94fe20936134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1b671f5eb31af1433cd74b6d9b8ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8ca3801cf4fd1e5ef2d88a6a1465b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95869ff8758e3fde60b007e70331111b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5744371dee7d58aae042bc45509fb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c6c541cf211f329b44a3243cd9414139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77c436deb5d9915d766955f36b87f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ce407b2bd84ae4f50cc2e3bb363e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287aa91ef8b88a0150c7ae836f58a7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a31e99122fc3d9086e33acf193a6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf53fb13f30341fa838fcc90433496144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013f88aae3c544d7800a0bef821573f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3f446e0fa216f9e5fd22fe566cc7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fde74c58aec767962f76d1624a55ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7eb450ef00271a97cdd15c5b39042148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04368e5ab769636ac2b7081a3f29d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9418ad127f19342ee2eaac9b91be71c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978b9b3affc5b3351783b1055da9e19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e612963528c676ba83bcbaa3d75945152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb376561d23a9d651461c8a61166b92a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccf29c94b1d75fb90771bee857c82b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45774df16d2a0d7a8a4e12caca74b840155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1a9b496637680328aa497b926f170156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa911dddc07fa0155ae094cac348b73c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafad598c81e6029eba3a33b0a63501158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a497be2154758808f0e00d7abf31d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e1082429593688d6518137094074c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b577c30196896882b03377c9871ecc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2681f5ef666096d6a16b730f9c6a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2406e35383fe57efa57f82227cf27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042b4c32a39148ee3c5c38cfced955f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4205a3166cf8c388cfe68c955798408165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c18a65096a0a57fee89bf64774355166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c24ab4c53476a9c32f2a86997d7ebd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1df34a96a72a1972978f6be7c9bf6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71476fb6315e3045aa8de833535d0bf0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a68caa0406f1d52249b21438097fa3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc982ec1c2c5741f74e9173b305489171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d5d7aad26cacdd8893fb297d71927172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc3451a1ef584805c0685f257b34c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d79fd2483168f22aad26f6916f6e67174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a87f9ca01ca929c70f756e961e446175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857719183274934afa0655e2a296e459176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d237c6dd291a7e8afcd0157849cdce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39abcd2b799a628592561f46ab18c2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6639a715e141198b5520d28aab196179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94532cfa9b111a76c36d993ea89a71db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a04dd11d7669af811feb373d90938181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7061ea30622d5c1088488f9dde470182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee974b12a050a4427e8498c287907a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa058f00738a07172f07c61d36bcf7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5a169bf13cc8e3c78cdf954946bd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603f0be5b460392068d624d3103cd00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ea0a093e4f3a0f6a65d37722e74f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553504faa16739937e0ef157087427f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3f146d894dd250e8b2bf7149ebfe0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6fbca06334891560484b02c1e7eab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ea5121592c13075ad211892d116f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a14f6fa9902c822270f7a89380b919192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624f614bc48dea698b240087fb5701a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04119f0d02f09153b9636f137e770e65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e69fa12f553493949834cf34ffd32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851d7e7ce6dbb124bd6135b6d79051f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cfdce501e5efbf26307cf72c103aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3e60b7c3908c728dbc8a7fcbd2aa6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b2b1bc2d1de55b86c9d5a77807366199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae871f3bef0a915aeb95b70d8cd9b8ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c34eff9ad03d4f3e64acfc65b478a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85569b50369827ac916be8978bbd68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd29fc436960b3a4a8877a4b34f56e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5e047df50c49d85ef0858094fa676204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bbababc43ce25f303a0cf5870f7cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94053b1e02aa98153b4fb524ded143b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562eda53d39b24c73e2b693c95c0b34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478169f05e1ae903c311c96839638c6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eb868e498bd399b3b210215b91bdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931e07151ad463ae6bb8534392be56e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817142dfcc1856da3a6825c804074221211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04243d726217d2512420dd29741725af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd8fa717ba78aa7f335b4fb802130e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357de06848ca5b024c3483548e72108a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dfe048e2b9efc80b1e6e328e950e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53023e329ade4b4b000c84df9d9973216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb3519efdd1ac0295890168d254a11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a043e138a182d95356b7aba5ac762a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2fab0bf6a7af3e7079efca537a889219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e066870be653c1530145d2c9c7832220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29da2ecae66408ec171c45d4445da74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5422a025d9ba865b46b9117325732222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2336f8b937d0540cec378bb272ac851223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e44bf2431b5883cacd29260fafc63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a38713f60743f275bed26599d054e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ebb4b4bc8ef543934048d3facee1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3b2fc50a3edb3722e3c65447daaae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4b5893a171e493e057a5c6a3c0154228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2db2383c83224b31cfd53980f4aba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ad48a92b3d6923cf800f195598325230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690f1a49dc8df97c8c4dad1cb60e2bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822fa64a7853ba957a9b6caba00cc42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b360c267e8dd37c537adaed3cf3b99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304f2d2e5d6296455569dc768a4f76a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e372b1205bafd32e12dd0f3990bd43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcc229d033ac2ea7a9775435a20308236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be6c5d24755238e4172abd21b237c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf2c420917c155f4ef3d0a7268a701238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdfeac5dd2983bf63ff04deb77acec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36638d7818e407d5017cb2537ece9b81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0bb222f8a78c83017e384964fb93c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c499eea099a8e57ff3d3387b650ab3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbef00a44ab0ec62feab8407a8800e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a672d2877e56c3f2879c1a72f237f36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3120b545960b5e96d5e734dbc4dfa84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a034c8d87479bb65c13ea4253e2c3bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e0ee956cdac505eff51d8e5e28499247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1343f5985ca42a4f7b0ad69d17d344248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d842cb89fb19b26677ceca37689688249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134df8a31da31dd2db49a68c0549e21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f2fee5e2b2017811e3a80068d18b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2eccd7767a5d982582c93130bddc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cca427383755ed9fe4edd9cf8e9bcc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e128b3df94e312652e3bc8c5aa6c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641926bf472d67a17ec0fda098aa420255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580dbb57e6322f672282392a95a0e3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb53ac6c451cce3a7fe126f27be831257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bded1f51ff0571d6ce54b11bd4acf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97361418cde8eab9810d3e1d941261259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045ef40dd1ece00dd3d68ecc3c190bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667f0babc34c1c85cf86b730e6f0f85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14935b50db8d68080619a8520a54ae30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314b09487dcdbfef127c2990f6597a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2ac7264bdb33dad837908f03e76e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f33d256d59d615dc0f15d31c51ccd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ac2783a47755413824d40f3fd82fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d419f64ca00b56a0d5ede0396ca2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ee672cc2276f71be9b44ec0e3c67f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429da7c1c5c256bc99a1d8362f6a1524269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a154b7addaccd8a27898569108ff0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a672530519a31c9e4803668e4e6c0e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c5b69783ae18f8b65b864049b2301272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00188928cd2a6067315dd99ae08cbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac69d83bb5d63ee581b06080bc3fc89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9e1aa43f2af128b2e0bec4c0b710d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a52d643153059d1d99b5383def8e8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553eaa471ba2c822fe7a7a0128507b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1ae3e68e7165b69836ad17f81f699278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855812594cd86327937efa6b4e718963279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beb71591e533a13e8bf6dbe40ed9ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209e9071de055cbf9cdb4f3339bbc7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2922c556449890f3c2a6ec59ac089282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8460c29b4a5c1c72d6fd87fc980b01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33356f78c040b0e47ae7db80ef46519c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8731198fc3efd1a482de176bb823d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417840b3ed6b2f6469bbb39a462b8e68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21ffc74e772c0581e2b8a2ca7d586c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc5ffcdd919afdb0d0b4f3f8af038e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fac3ee6ad2388d5fc1fb258240157a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03999bc5e15a4f70fced1a0bca0eb652290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6670ab37d51b49eacf5ffe65aeab14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc8b5328dbb4f0247fe8ef4c4ed7ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b5f16d32c9708bba3058ca96b2037293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c11270d4eae2c32da0e41e6df5e1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8cbf11c59bd35b448e43258a5a667295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f5fef3dc48101c68b541a674a6439296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc4e90ba941acc89baa0d49ce08ef3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820bbee015fd532ca9dd287d6a6d967298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be0d312bad880cdbed50ff8de7960d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba30d38d40bffebfc954ee06821681300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc53c34303c46c86b31b8bb45aff26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34eb4007ea241700baf517afc5e791302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5a4764b0fd89666b2c787e89133ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc7ca37634c78828f36cb8535ae74c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5f57bb2736ba80d828b9eed870ef7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f354bcefb4a0b9dbdf62091fbcc49d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d2f0994089caf089ffe10b00bcf9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b7533e58143749ea06911b842787a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a578f59c6ee092559c6c6d69758cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154976e8f621729836f8aef93e115a44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e695a32ecaebe38b8aeeade3f123f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d73c3683919cf2000cacf3d578ba2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0861d7facb6a15e0cbd740ca6acabc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90cdfb9c334789cae45631c0ccc3a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79133568f7262c32a21d210d1c5ccf54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5384d575b6e67b5f22909c18561857316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bfec8b6ca96e31995c9e74a57aec8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87825fe7a2c49ccad13a3ebf3254db54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d47ee4a3ba86f99cdc88e26342a6c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafad27e1075b021b1ac3e51c0d88987320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cec86ec753067bb47a75de6a50011321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59cd8a519ec1650f9b33734deabc06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bdbaf8162c1b9768f4027530a1bd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234b37ad06174c32737714d38a52444324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d409e64f2fbaab68dec8da88a4d13c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a893cf3ef4dfb4931a6780cd4b9ef5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c72a137457de8cee1b44ad452a8f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f0f2714f3e874e07e8cd45533e5e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dd4e9fd9df69ffaa29a46dc3cf40b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9514941d0f1f5b861c07a9493ad0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbffa60dc1ce8328032de1946a70682331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7cb04dff3ce84969b0f364c6cee56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1faa79b193ab86f94841edd548dd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffc5ce932e6499377da85a445c58cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ea4a3983165adae840832619c8db6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5d9008628ca70e8518aa76ccac02c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ecbc228d67f5afbc5683c1218ac49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d78d0ee6b0540d8ea7792dc6e5136338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e569ab57c1481f797b39c33c904959339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c04f17503aab174d5c75cda7f029dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b946c79d1e7c9e445dac50cd0dd3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb967ce5ee105009ef537a0b4b0e41b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc0b9a9314e0805f7ad91d5bc155d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e52a0a91b00a481a85fa0d0a18a7ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512e953590231ab093031fcc0b02d9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27416f85e0db4ff146537f16950a1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370fbf382c3aa6dd4e2833d85bca840347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ee8c4ff43ae502d590613afa7edfa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa901b426759dcb581ddacd044fb57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578670e0bc8302681241098b73f6bd6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac8eb41d744a3b14ba4b486d179b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99028f4362f9e51fa1908b9bc9cadcaa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb77e4707ed3c6ea1cd7b27f81197d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64494352f1b48344dc2a24932301954354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941d2d589bae8c9a0b03b5b178179f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59884dcd383b31a42f95287700e2100d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316d2429fbbb1ff5b20c6c67f108f09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9a5645d676f916ef6ef8f6095baa3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568a4e9228778fd2102a60d41e20441359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb927dec8ec1b21cc857f2d36b67458360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f8beaced99771e05f3a05fedf1a8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f71434e5d68480114ae74dd6b234d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d2307006de17d7ce3ba9073a829c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc65f04de2334425e776f6b864a84e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa4f7314e954e9c78f6d2b6d10f9a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe745ffca661fa9ad12ad7d40836620366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f56012ddc0492008a012bd2221d83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc98ab80f55bd6aec3485d69936469368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557971c318fd925a6c98c291739eca4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996bbcd35927a2b28db56af839652ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7313289f11497f3adc72dc22b27e34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655d36b2863f47e938b9e5ab342a564372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a443ddd1e52714ec498a5191245a997373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ca09ec79a7cfd85fe00a9bd0547c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6a2a65b63594443d252d04efbadb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f470157ffe631034400f4ef7b10e64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf33028968928435e717dd0769b86b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e7cc3473af92ad1586521df45380e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4562f1c15ea8cd313fb0421edcf49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4bb47c40068118ccf8f95058b1bad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe1228a80e95b646c61143467c8fd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854879453907c78ed9c4295efc6a516382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c3ad002b9c6761bf3566fc8e90e9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33336b178209b64ce0330194e653947384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2f86cdb618319195b4a36b8a67083385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b223b04c2f139dd2fa29adb61707ef2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb3e9113f25d8a75c287f631aff68f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf207150cd71db5bb266cf716ce5fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c61e3c2a18f7e48ed6aea5e4400cc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05822067e980d5951ecbf7874b1ae1b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641783246d650e888e8fd7e1fb101d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaa1a90c47cec7f7d4b477ed93653e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9924d6f8d8a58b6741665cdba6665f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce05a1465fc1395abac431b3bd1efd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392c4e5bc19df9b306727573becc8ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecf4553b8e3503eb264a49d161829c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a2f3f5c7885b01885a1983086e54d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d4f85aaf68d5028fd79514ed991cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301e2c1e065eacf6225ce246eba932b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eaab8a5fba8b26527380cf081a097400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb77ebd3e451abfe65f6a0d1dbc4427401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baff6e3ac11113d48349228c17463d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2297ef72454869b5304bcde119386403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc820a5afbd100951808eb6ea530d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dd3ca74d38e97824a19bdbf41bc33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d748b5a71f4ce92e1289b473173ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fa7d1f20f1239d1c740311bad49db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128f8e1e4ee6e10896fd00a085e55b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad09c08de7edd756c53a212aecdab02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458049408a6ad0c0cb60635008d1e6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458949650c5cb5b47f1a17084312fd30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f82b4660001a34b52f683fe03dab2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a1f2e1cb993e37b5f1f570529fe99413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85038198c55d584612628f778f3d713a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ab3c0734de4a20a57d1bba6cead5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e3520395ef665b5c51b80367bc71c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d7a3493052655b0cf683d731cf53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0550b9951d2dad5ef83698b146344418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffed2f1c773902c253d508203f8dca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8471b4c53e42be0d028ad3b92fe31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b85f380f0967d5d0ca9028317a433421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee1e879ab1c014f78f415f8420d07b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ff2a0d0c2a2566ba9c8a67aa4ac8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55afb663a8ba894b72f2eaefb5beee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9dcffc56e4badff3e1b5e74528043425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aacfa2c884fe9391738f2b1483215426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd73479d1e552cc12822093be54ffa5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695366099d8c6f6d14fb7f74d429a130428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003e4c384e73d139fb7def8b86152a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a28d42d4090f2e673f07635bbbc22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c21f215e98d9793e4e036af92fcf14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501be25422ffc5820ed46c4c745b6ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7ec07b8e3e0776773787379197dc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db510bb8ab23e2c11cec38e207cded57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651168a31adcaaffccb277df68f1ef64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c904e9e81147c3314edf9031b6df1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb43adebefe0543e35f23488cc3e865437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f11d5cfc278f47fd56186277cec86f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec2019f07581c963c65e4b3005af96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f7b97d46ad8d39193cba28d15dfa3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f5828a5b25c9a8ec6a7bbe0d92584441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b97c6156b3e592c91d8c730b7e118442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a861042f036f25382182ec25fa15d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe03df76e110fb4e086d9337ba9a46f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0a41db055e03957976121a4a8cfb5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b97df67844a309994e575b9d194c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063a7b749f1d6a33bdf49388a100c8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d3140281a08af7d612c4deee98d53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de17bc0f0d8de8f39a1278788a611bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32406ca30940557e481cc15579f2173a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb4bfb3e1de20c6f05e55d1b87f44c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252f837fbe9b9f685526a8f97368b83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442444f136e24eb0f748393f54e3d43d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8b3da6b3238f55005ef8f00c686aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bdd5693c1ab9ccb8966c9e0691189455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b565d8d2c8b8652c00e96beb43d324456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95367bcbdfea9eac2cee1eeef38c9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cdc614ff63b288b0db0d0821b9a6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a13bc23eef501772a9c2b337ac4823459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d94e66333065bef73c0dbaf77dbc83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91524b2ccba98c9038baab43b8465ee8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c89ccf78bf5b87b1a978df8288c58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61691f054c65c4a8e65e0f4ef506a9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88107a10ffc0f05bd7d0f7116a48bc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ead08b434e22ef9a13243cf47b436b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c185347a98a8bf6a4b8ef54a0d18fea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86efed7ee3080e95efb42be0dbb3c7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2a953773b6e99db9f1bc3a27f2ff4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309428683e418e55a233c9837a3926ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b12de22b578d1f2a634c5ba9c8746470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9ba2a083592b93027a09887eff1d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d70c234be534684c3fcf69cba9b61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9dd58472f7d5f1f2dfc878974141a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376ac8b45290929fab8b52b408b47fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42e3e45b9e46287aaaf27a6112515f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b045b0f32902e299194af81e23392a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5140733983f40d5ab0edbaa83e686ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1415b9a5d8b52bbc8cd7aa5feb3d1ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b43816e699cb903fa8b98f1fb3e463479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863ffc5a3633fe243331f337ffe1a89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed9c67f4954b0a66c9747ca190bd1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d0fba64dcb82c465fef43d86249ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866530c73cbc46f2d4aaf17b4da2207483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c8703c9ee621085a0f831fd193c21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c2b07aff3cc887416f413c32e14a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7da0802945e8281bc6ae5c261050d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45601f5290fcc6155a70e5902172080487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6dcbc0c08445148d45d620d1f780e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9b175c4d293153e170dc687a24285489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d26a707edfd926d10a7d3849ffe4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f2400a09b6c89a27d838023591426491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52986fa0d322f29071efa11df005f3d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0f0a81affac5db55ac9144b541b85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ca3385b9033e7fba21e109221e769494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737e17dc9aaf88b6623dd311fdd0528495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f69d46ca6d2cae45eade3193cd82c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1367c6582010c2f7775a801b794b9ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56de95a46c4ace5790fcb75f0ea0d63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cde052ca1544447602894ff40b37b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a1667619c096dce91254ea2236d8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c3acd88ecc2d32adfa2f97e5ca295501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2619c4a80044f5374d427e98509c64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78912f794a80c7c2d8fb23a31841a614503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477de5bbf0cf4981f28f24229c23f01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88c987dcfbbbfa49d238e7654aaca9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e77bc380907f758274eed6908c868506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc2f378a1569fe9329d57ff6fda2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2140815558284b0eff48f2fbf6288508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6322b0ba3649ac519e385f994cf4aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31874340c9b6714080ae3f26c29b7626510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133628efd269b7d132287c9207d4996c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1dc9df61181a8eabd7e9a229dadec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe265bb506944554c3238f957d3bcc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adebd2c3ba79574447a8eb9c25b365514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ca65f9445920a501038bd94a0c663515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee1686a08ff676001c09334a82cc56516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4cd84c811a11e4aa8b3684407ef64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd51698a0de541abd957225594d08518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176aae9dc1f17f3f7fdcdaea33eca8d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd849a20a19408399bd40e929f35d4d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd92439e0be0b9fc4fac975f8829eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0d964619c49f03a149a7b974dd8c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b43df637c5c2bb5d564b0a6acccd67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dd4b23cca17cc58e21bc3bdbe7c3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3f68e2605a0d5129f2bcb24a02f94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3681110a9407393868771ea3e0172526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aad39015210da5a3d7d1e40f11f9c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2acbd4ae31be43464cfeb8bed67b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5abd7615327840bc4b45fa7e3f6e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62c0b60ad0905d535027fb7a6fec7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bee3c751c1a71127fe335db2e5331531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a928dc98d54013743fcfae56a4d098532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002c35814bb688c5c0451b0520b7802533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621aa84ab4d0d9c14b780c6c41f583bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48109ec4af363388c83317a859aae77535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa709bd447dbaaeed61e4c3d03a519536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a0fdc16bae247476d70a9974e970c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce13182817a91762c5799b3e10ae18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c6a93ea43b70d52daa6abbcffe2f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc580de9002ed9f66ecb53ffa7e497ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5ba6113c9847345bef98d6b6a5002541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8dc7781008d7ac225ed0fc015e5b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c5110bd120b93e44e55590cb06ed9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8d677815a3486f3f0a1aea5209fd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d18aee802a4e1b0918c2cc47d2814545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bd5221445a0b6e9a242a589110d6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26478e001e42e8660a7d45b2d544b0d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcfb3a912507b2c3d4b4cce942c48d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc46c56803e1e99bca126466fd44e54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8909d8cfbe63a77b9872a756712cdb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c49c31e8ed1617e51f31158e48511e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978024489ad1cacb2322549ad5b4fbc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02425b75b7e18efd9e679fe09ab2cee1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83cd18a54b2e703fdff2f0810ec15b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fc022a832c9486729f83b204e03e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a40c33cf8acdeaa13e4cd40e46ceb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d63ed484be7def4309fb686cee1f5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9721252b72271577687f378f3aeddf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d190f39c1257c3d106017de6dccadac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebe792bac1a8cdaeae3055bc13c74f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a11e9d23b969db480517cfe79ab131561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1612fbdda0b4b163a03e826274c6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e534794807cd9b0e4cefb1a2eddbd5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16219ea56f6f9bcbc4de8cfb14f67f74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77556f3dd715f4b4e1e44b9372ec5313565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f179559e9ce7339a850ea1079002c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20f5bfd5212e76cd3bb3253d079e46567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccd3ac1ce25687918179f0b8df324b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b254096d9c72b2468c0ae95acaf0d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aa9820c1dd7fa2465e51a1e3044c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bbb5803d9a64776edc2063c26a938571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df755e18daf64423f57cda0f128380de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d179aa0a03082138e8a60c726acee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5848be028b46d6878139d2ee135b1f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75edfb018350a400e6f21d2c111cbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3201bdc718fcfb575e8e2d8fcf9566576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc95c08a8ac6c481b0b176b77c93a66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb101bb83677b881881501ba8e1e6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8256c5b480037218a8bc3cb4a22e63a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed50fb75885a208dd2c075eecf98fcc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e7a1b9081c14d43a2c1230a07b1bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b60e300b28cf302250c1db62e7f08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a931a26d97d2393ff56896be245f0eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef789631fee0931520fd6234b8be8e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cce43d9b922dfba54233b7b4dc62a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ceb6954dba0e1a17d544124694382586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196df6415e0af8c51eeea0fbf91cc087587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690c91298cd7eae6a5b7db5447d1d2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14fc4ffb91179a1fa294cd4bb82ae5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176f42efa134644105db2d27668f93f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9bbccf8e4875cc785eeec9b420c4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae806a4875529318611492da56b11a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016daf236e46e3a90dff51bc1be8c089593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75ca3b9cb7833622416fb9bca30739594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e207aeaa8f61765d0b757174fbcfc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc821ff25c66da5541811b94a848bf58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab41fecea8f4f405958b64c843967c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623195ea769c8d178b585c569a39f6a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf1afb12a3f36ce79cd55477a2b14e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366387473c1f827f0b292d8dd0c07c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cfc04ba120a1c62f85b690960325c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003e0cdd3dcfc1d56720690f0075bbf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673097f2c6d06e7ba0f1b1c483634e3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d26db9e949be9bb7f3c75f6036221604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582b70edf40b7ab1c0f8f66236a8339605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dcb16f2e4432c4cb88055800fdba9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cdecb25bae99752e7f98e8c0c171e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a4ec7c8dc496ce22549cf8306ecb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b05b69b323d1079e0c4eea8c95ddb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661baaef44601be91bb5a294f063fce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce6b3075ea7f1ecd2df4de3d92dce3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b071771d1c2385fd53c973989dd0ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6045057bf187480b546273d0cec54a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b9641495a9dd5948528b67ca3a7f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bd197cda39cbacddde1e54bcb7371615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff693743364c16dc4b1b9a5ea4ffdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d0d60e49739e4eefd112938c9deb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dd3ee96069185899ec6394a18ebf4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b3f7ab896b56cbd44028ca9348636619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb3c04b7f3114926561b3fe4a01ab2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41fc9195fd196342a98638fba65e9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6ebd5336e8035d5ca323014bc24dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c510a8040d95f94644e54c96157f79b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4288a3ba2107769d2bb07e8a4caad4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b36008c908cf4e80a477cc6355a99625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a7e555cd1bbaddf6dce1990fc0283626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ef83a116aab405e74b07c36d16feb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8c3dae6e17b9da7efbdf19ec8da08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9b89c7d7ff114d4c46fc396f50b63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b70765d9856db4a0175aeff54dbe2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e855a6883e53c3acdacfe819a08ed0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a45bd5aca02e73307004bd5b9a65c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813ce23e8837db6170f73134f658e3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1f9c0155425bce6f74a6b4f297574634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a762daf6f769698ebc73f2e616a94a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b98ad2a4d1ef56ea3ce450d09bab75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdd9acbaec043e9c5d6cf3f615182c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a4a94be90455c2e803b1922043494638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4a27cbd9a8f3e9fea905a82e53ca3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1535cbb52b2f384325c8a5307687b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85897bd05040fe643c801d85caa6b2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e45a8a0b8cb3d0584f749824137f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e1c62f0d192c3ea7b54598c9f8f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5afa298cb8e7e1ae0f1e6b08e7ffa9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b6621a750114860053bc68aeaaa36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2735fd73ecbf2b539a1a611b446f92e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddabb44fa6d71d570c182dc6ed9496a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065e62219bc69cc947ac533fb3ff633648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e04dc971ee4959fd8e0b05e4e0436f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06924d90d231a018fdfbd8dd744199aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d52ca21acf9e8e5008bc46fde0607651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e0a99ec3e01c2174fd5096c79511a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266e313efd3399cf6430f18265a033c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387876504beac461189422c783e64d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080ae9aa34a92b9783570ea55bb3348655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b180f332dc9b95b243a7361f564de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824690641395a393b6201f909fe6ecf0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7419e113d96bcbf4afcbffc0065943658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576388552b8a9c8a5191b95d6824d6ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4736cb4fc50893aed52dfd8648ae8f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4af4fea96f7c45bb57b0615cdd263661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51b902005c9976c6192f7b4aef0833662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5513df3c7b980a18fe1e04c4131da52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e58e1a573b43408288c203000b39df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bf33f39be7000ef7789b857844dd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bceb5dad8a5f816170fdcc4de7afb5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6929a52be9b142dae75cfc7a14b74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4d2f35be56ec23e9d5260d8f1fe6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd703e71dc31920a97f9421803b28e75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b26c7ca8954214c53d03861c15a57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeda614cb4996ad08ce078cea1df75c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3ef8caefe3c4e39ec6277383ced6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770ae27709f9bda6a3c178638a03c07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1bf3d219d0aa41dc255f6197ca62f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eea031cacfcef9262a0999e42bd7ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446f6ce8fb2b3dc260ac18845127493676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac828e9eb3f2549a688250af8e1facee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd5aae4112014b76247dfad0443aa7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173b036a324ba581372d99d00e80060679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f4f3d1275b4814aa8f1f159ad4228680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a725686e04b0518cf491410ec626c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d4b4088723f2cb1076193e9962798682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8a90668ff63648ed360e0b406d628683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea1574029e43fda520b9e70fc37fa9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a0712f995920ec3a42d4e1b56ba2e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a435dc82deb1ff507776ae901974a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88f4ac4e0cb519d774bb085ac889bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3fb8dad69e789a413ec3c5beefe7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9899993f41a71107572a533f57de9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b465b0205ce90df643af4d2a8fbc76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed8205546dff9d89a5566168f63892691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4adbbea98832b669de5ff1d8188922692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacb7e4d6f82f27ace0c845c9853047693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a140827251174b0491a0a82432dcc1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac92c5619acb923a6461fec482a06f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f478fcd2d30a18c278f05782a8184696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1b9aefc52326a3b09318da8815c0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478540254248ce4b41691b3f9783b4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1661fa618586e0c8f5abbc3252d45b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5897690e89b7298816333f4de3f65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad4c32daad6a1d214a402e5c5d76b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6c6681485c10f2903aa23dbed24ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526924bd2a52853c8e611af329e289ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139dcb1d0a742a47deba23faba766aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204325ef34a53fb92f7fd6d21b49154705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669f4859ecd0def56511cad73384234706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6c71c75d5251cd07681a73ed0b468707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50984474606ee956d76d7cb88b1469a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef448e1a23fc8a8735fc234e46300a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84548f3ca7312db3381d98d15c7d7f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3338d0d966c13202a4190dc91fa9c17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e86c27ea254f74fe7d36bd0476f28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d04a9262a0c026ede7b690205dd8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644894146de91cfd97315955096a603b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0da74fdbc582583b0b6aa33f1a1f2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed606ccb1fcd1e1581fa114fd5929f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28534e1605f649b09785bb841aee3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eb70d87725de351d8613caa2bdccb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efc326b56b8bdabfdb7c8ee482aaa2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf92106ee53c064181fe38292ca2f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70bdfc6a568d5672015819c79d9117721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29949662f6eb80de78d185f9692fe8f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9af869d88395ce289ee8097e8f6f37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7838cc197a3e8a1ce9260a4e64f626724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb849d74453cdbbb1241d0af6d69b93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178dd06122d4c022d63a5923036b03f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82ddfaf697612079b1280faa0d46ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ce03067e247a8dc8798424318dc28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7855b952119375201ad767422edd807729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb37ea62087c74a06c8fa4be070cfa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0745c56bb0e096338afa9fa8fa5ea89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779904126ef290ea11a9ed41a8e020b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290f845ef3097239dbeac58cb90f0fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085eec092eed11e423832f250e035be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734a4ff0b4ef91b80ffbf142d9716fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66305bf184f31d84538291b346daf50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570d92fd0949a6d3e6b30185bb902a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62adcae10ab19d00e8689f7912e673738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478c15d80956747feff7be2b8f72315739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728caefec002d033b64639bd2bc2e5bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036aa860363a830ca55fcf616b48f12741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155b2a465beb528bd9a64eee9b6bb56742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e5ec2673d5680b4d1502868588956743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef19019028ad2658b046cb0ed3c045d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78630aee1a338af0618feadb4ac4976e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fda78e4c4298a1aa4eb9c9c79ca3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71242f7abaa7e39ccdcd5892b7d7ca4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b1087bd2cb88287c502ce68bd9c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80cb5c92e05ffc2acf784962651ebd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d34245532f854f023a3f160819b12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e57448558aaee431b021a4948ba92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8044bac28adf89857f42f7095420f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512450a294efdab0af2c04df5772cac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e95236ff6df5ce298c007d8a8114f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b2315c53934ce6affacebb6f56bf2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e861e426039d8f872e9054fb44f43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf9dd815127270775338cba8852ece757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58451f097359ed5056b32673bb7a62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4ba23678e4d9690c85f3c4151e1b2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434012681d6a99334bab7870207d9994760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cf16568859545bcdc06b9855b08e7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b361754667b89669523c3fee1bced762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cca660c982e9c91a064ed2a61e80c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409adef516542c1c7eca6877d94dbaac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2419f334841619e13ff275c1fdb0c54765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd7df9f348b8b7f138724161257e53766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3c58ada158ac86d8766e6c81aecd2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f46f789be97def09993a85abacd26c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b2099519c3bb6b8fb4fdfe6160b9d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30dacfec84213514b61d0b374b8ca3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf877f02c9d6fea6714167a94a0985771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dde355786fdbfe256fe29a8e0324e6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f6836d8608dcc6205245d2205d005773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbbc017c3a1a4c5cdc4b5e0484d8f8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad6fcde8bee2440a544b68b04769f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff568c2bac5c191e4560a26bcf33ae5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffe98a5f3e6c1787d7bc224e233e5f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e84bcfca4fd78e1778badc9ff5a80e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cd96ce33ee254198a90f1561d24c2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b5d7bc959b0fb3c37804154c16fe5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649477d029afa965fd0527cbf25c16a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31996d58bc5a92f86eaab5841d0e252782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791ab55e3d08371d35803644185e2c0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffd4ba73200ed8a607f9cfecedbdf7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ed8668838be12578b6175ce6ff929785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3505c58bc06da277e05c5d9d7f538786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec350260e61a69677413ffc8e8cbef5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd0d9f20cbd6663efbd4c74fde24dd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9571a8f1c42cde3fec94d93f92f5e5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d78a5a60be577d32a788089b4fe68790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de974acb82352c8b4430d82f030355e8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87240ed6c8bdbbab3f4f48789a9e3994792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63337bc6e4aed4c11f972cae53c9c0cf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906a8bf249658d73e3e71b8764938fc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02f5d327a6062a4fe3aa1459628423795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4807ed07e4db610e0729d2310d6d4f2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f626f9dc1455108b2871fd446588c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63610ebfe7e64623cd8ffccf3811c8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c107714f99fb001fefd215e016e75799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd75ff2110349371f2c4c06bd5c2700800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d42adce5639f8b4128d13ce00e1c58801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36854a10d5718c2620a445751e692cad802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda6c7df6cd12e93828ca91ad22fb46803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ac5aee1441ac4033f4b0d98d70cb1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf616efc43e7addd635695ee97586f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecd95f4ebbaf200293265256cb4c72806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e351abbf264a70aadf21c7bcdcba6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5db6a7e19c9693d4f526ed5d52163808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d918c753212fafa7d87dbe774ff751809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b979c9094197c65daa060119a3aef1c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1462d401429f1d1fe5ac0e203222f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d649c389f48247e70afa9893f4c92e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c698692a4b84dc36b9a74d9d3582c10813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b2c98bec62e19bc2368c46740214a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11ebf2ad93994589403cb65db872bd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1518afda4e02c4df4042a896a1197816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03706f478563acc2bf9d33776336e86f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2272468362f9ec6d0fcc8e342b504e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bd856ac505d192c77fa24c0d65e02819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715b04a6ba83e493b55dd4571f08ad3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e79cdb8fffc306bbf70725b7cac57e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eda2c2856c5291d4566c5cf099f6b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bade497bb51e1d3bf47674dd7278bc5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b2cedd65623a93dc924361db3163c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d07ed6983266aab89204b68589129825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ed123b7e89433d2ca08f77e8b4334826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eaf4b45889633a1737b58788d770b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a1fbb09bc5f721556f8a572a66971828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404693130f046bb59c7910b6e842cb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6751048c7e2061da0baffa85fdd190830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24acf08e6547f9f2820c8d418690230831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4904633aaf48098773e4c74d0da7f9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e969e10d8a5d27f79508ca4c1b3a40833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6a34c10be4dbf681d96b797618e00834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942a4963cd6aa1d3eb8139ca7e13a7c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09062f3a6289b70d7c43cee8999e3fd3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ee3714b6be3fb288134496f43a6f4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79678ae99630a38b5c274b2df33b87838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d006fdf74443492a499f5d77f97eb05839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95614bce2968f92e532bc07728e878840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb9e96d2640f02cda795cf43a09b8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43122f0f4e0f5ce9bafcfaecab5914b4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f5debfc7d13fa39e2c4633a9d25e7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf1b0926f681ef8bda8492f9a4df5a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d823e54b1a85d5769ccf04e1f9609c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddc48579b5ca57d033985bb91c0fd0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dddceeca5fcce97ae3dddd4102a86847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77829c24e46c620e49bd85e2777d123848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a62462232bcc17ce4729e1a721fd26849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38475ad672d362efc363b146209991d4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5482ebeca3ce816d60ae818d20e1a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadb3ba5638de1f72dc36cd960b2a26852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e91c7be2ae1405bfec06f96966c9b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956ae876fb3b954c49b95d2487773cf854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7517d5a49d7c4ff8d5ec88fa4878eae855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70617eba11968835bc0f743b0d372beb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490bf1c63f88d2f61fc9c3df575bbc2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c53b4a0447ef9a48ecfa20b52cf934858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fbd94a7a97e9c0712818589973f51859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8cb08ba9201e0a58b45a77327a0fb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4ec2e427b999a177b8c6fb92085be861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59808f496763c64d729c902705f03a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642118fa485022ee02c001384466ae1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850c7b962f718c899ef41fc69d1fa06864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd39dcc8d17f62fac9bb3b4f155e02865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa343f71b6dbb11c126c8818a560189866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32207a4daf239193352bd33ce625044d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83464ead806b302760c46fae236206f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a203e5369482891f75b49b346447a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c06bbf3fa19cb368bba5ebec5def4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763162ba997b7da763dbb1ce3d4d0ad0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f68d54e58d4b5f8e39dd2c952256e4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec505ef932b009080a21abd9bd0d88e3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601fe9a0c15614152cce61bcc727cd0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be010b08a082ff4044abc5eda7ab48875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89292153b17384a44e4314ae799af2b1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbb72783b1ed3e35f3421e5eb2319e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae67d07bd9732720983574b0f0c5ffc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6cca5b300eefadc644be348c8d25a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380d91265ec74d297ea5d045ca62476880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1da3cb51206cfd90e71d0646628a63881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8ad543385adcc448dc847914b8f9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40517282abbbbb18094c19690da3eb2b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5836d62dfef06890ba2673ebb30e898884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117e5379682b8f94ab391c42b8181b5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc639d047ea895708567b807083fceb0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bb8eb721133df21c2bbe6f0a2fb2e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cd70051998b08107568e81de822c7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11270cbd2968d48a2bac7bbf18cf9b0b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21625eefbc7ac49e6bf9a95fed9b8d6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9feda698f994ae309feb7fd24c2803891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dee990b35f934cad150a11faf3a13892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6509cdc3c7e4ab7cd2f7da0c78f3735893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997d1417b9cf2b9575a621e92e4fc66894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a819666a2b1b084a2d37bb7666154895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de6f9c5493c800cd87f7efdf826ffb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bab0c9baf4e70a62f646263869b97897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76c18d099ddad1c2027f5c4b006926898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ff4a70cb25ac29b80440b9995688a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652ac5951dddecd9fc1f370516f99fb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4ae7cf1a58a4eabb66dba39f892c2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43156e3e302555eae46cab417213b304902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4a1a4bbd451460d02e5b46d31d9b7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26529cd96175e903898feed67135d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a630777231dc0a2fce34c3bfe006905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6259a0dfffb10cc88ff1bf4a80ff862906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c158104abf93ef86bd8487795cb14907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914822ef80c71344813a14e68f8dcb5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b59549e009c67514482e078b4b8e7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dd10bfb2646f0bca26fec374610a6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbd7832620aa04faecee723a5477df911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1e60518334d2b0356d271130cc972912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8429b7cddf851e427b0a0e022dc0d7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621840f46f1d633f2375c0eca6ce8f0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10ebf9e8b2b6627145cde9eaf59bb0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f4fe8543550aef95151c97346b566916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3afccbfbe14f5b3c7f2903498a85b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702a798834811a81f21234460622a3f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf964f65d7906f96d314e7fcbbdc3fd0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30b86632a9440ec437bb15bd3b2ae3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3938ea40f75c1db80add9df338f627b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28095352b0870b65d9848b4f0fe5b32c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8891856c8e87b8d6938ff23ccd46a0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b6f635921e1e172a52ad59fb9e18b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec3e8c29cdbd07781ae417d47ed388925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6e8f55ab3d07cf76e68df576bd6f9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28381ed5accfbf41c2915703edf7e2c5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b25e1bf02b276976c419bedc06aa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a7e96e48e5e8adb7e0493f742e596929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec55f07405483f62ac861c370796148930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6fa07f7fc6377c0ddcdd0247c75af931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e7b691d677d8a051914692604e079932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76051bffe56ef71ad349464b38449525933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760429594d5cbf5cff5df1cdd03c5e2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e06fae0b18d957b4d71087ae85705935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a7879e8389621a24cb092d2b8d634936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb8ffe533b8eafb83a2ec04a7182c6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0cb851dc2af94ed1dbd55b71b9e72938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ac59bc78693bc8d51a138f4f19d0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5d8d77bd24de56a39d6d1ab70b629940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0afe05598a3c83fc9783f613eb3f6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9749205996fd2ee7ab2f847184328e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89268321fdc2cf78f70819b11849b2ff943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b05a6873c33525393d6620c6442110944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2143be68bcbf03086e3e4a7ecac39b5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcc71570b4381e024aeb4074a28e11946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f0c741805700162bc0d752189e0ff947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fa4f558cd6fdeac975a9793102615948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f1239315dde30d70332911bea7700949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfdcd66c499574e3cedc113aae50b7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60555b40a5b9d75732cddfae6172118951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45636c86117908adea4e77fbfb7f9ea952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533591b80f58e969df2bbc8e2f716eb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04cd4ce037187c11fc0dce8477dc0b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78abf2e7feea143f014740b01ca244955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c63d75837a965394e68cc1e56f463956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78908a2c6751a4ed8bcf98a0d1e41671957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c5405c7124014e4b8d18283e3eee0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7d14a792dc03936d89cef7428fa44959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d13b8f4585f37571da445c3deec42e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1557ebe7907ce39c4a4b041b14a191961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02393695d9371343242dd3dc8a85086962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b860c0a6d11d4f65856b94e6ebbf83d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3dc909a15bfe2772e4e4e633b33c3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1229293e2b2404144558c2240609b7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eda2f05e044c2986a9ddd25c48f7b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7048673576ebf2caf11afb317bd43967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f291ee809706cf2c340396b07cb1d5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254e86357952f91cfe2ab427ea4af05969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb597210d7a662abfae246df8b49899970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf55c2807ba5cd7c145c42cf20ad6b6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e10ac7394c465c00e21b8384014658972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e26a917940738a2078feae6a0c73b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081c3ce81a24fa55e06ea86c8b180ac974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1398a38ac9040e96ad6e457961a568975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e0527abc2c92b672938714be9add5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f64edc0682a3a2ca51de2645e98e91977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6857b741e593d6be14cab8eb02e4445978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208abb3a3280bdcb08c4f645b3b3a4e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21044636a6565365ed03492537cbcb980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bae488d7cdac9e18111e6b096ccc3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6f26df7c06b412f48d56a0bad077d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ed188356232c64750584992f44ce3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15397f49863a32dadf487e325cf9a6e9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27d20fec879b0eddacc938f51034b0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25531984d09048395cb06ed5d88efa6b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3ad9d0feaa90e6fffe9ba10e59154987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de0732fc560734ff61adc3ed3783d3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2e8dc673502c9c8491ed4c0fd85a1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ca97fffb28f10ca86e08da13f805b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6187e6d8c44334f926226d8f5ea8a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc982cdec446b8854fa1767a49664f9c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765eca5483ad734817446ad4997a1b9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce93f8555da6fccd887800873e42b3b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd440763bdb6713df13b0758ae4f415995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f150cae810ff715066096aae8fb9d0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104ab0a93d8d2be62290554630ae4f3997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>