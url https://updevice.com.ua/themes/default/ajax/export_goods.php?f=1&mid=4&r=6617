--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06d28ab56026573350e1292ad7ddfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd81f0c4ac3ca6b1aa11ae081927d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1899b27847c7f1f096a86cae4883ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3870ee39649c32b6feba9641dbb1eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3740dcba63bc0cb00e3e5c065972525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e1af2e93d1b2415137ef07efe31206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee0439a62539084d7ef3862cfd2bb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1459c4c1fcb24fcdc51fb108662cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb1b6f1da88e7da4f3e02d15a6ceaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148689ca74e86102b311a90dbc3088c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae560473417c15b2b2ca58cecbf6a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197713b82bb87ad5c1552e2e966b847312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dceccec06057f32bcc9f70ddddda1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258de8b87a5d8bbdd43cd4b87679ccf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8e7b6c23c4907850c539f1fa4007f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86430456a938fc130c9d7520ff7ccae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689490d364199d0763fd574be2a3eae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054e52dc08e5da4cd978e3be0cfa3ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754417f17cfd59fc16294a2b8f65e74719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f74a84214e3a477c6f7e229d2af3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db66d6578bdfa268611ee930ab40de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3df97e395393186866d256548c03d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771f57267a3071c5df8e673c2f3280323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011f58224022bc13584d9684fcca1fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5e1092a81aaa31ada68655dff145a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad177766a6be07a978fe28a4f064ef526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654af9913d2f78b00eb515ac4771094e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc4f58a447f28274a0f71fcf82a08528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e97fdf8aabb592085ee9b6a24270329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de066f85d45f58519109016477bbbfa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990a411c68a1ad4cb17585caa36bdd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221c002307bc8cf38f8ad5d7c7d965932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e116fb8d33f87bb9ebc562616c5fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a55332041a27552cb26f498325eee434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c86c9a66a99d0f3212183261f544535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742d6400a324bc6d0909aa09576408036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca9aec41591cb81e6b21ecfec393e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1a40c76137c4c48ee5fa0343e284938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e10dd7535d7bf07eb25a13682c2f7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0e6f64064ec705e5ec278cfa11f5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2809ebac5e947a0d3f5c03189cc5cad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398348ef152445864985f41c00a95f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e90e911fd9a97b72409eb46d6b851b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645cb068294bb4aebf206ca206c50d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb0de4b8d1466ff92c339a8c88152245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ea279924ac61b5b6293dc53fa773346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1352501db34cb70c17305fa9cda7cca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa104e2bbcb47f39c4f1be3801f26248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9af4e6f66b5ae61d384f381aef426749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faf8238ffa6a7bfd019f132d601a5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706517241e4a6b24836c4e524e9b2b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb675b6b5fba711e4e4d60c36b12e23352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0d7be2ab5565754b54a37d771713a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec271960f01ef3b438973b8e294a964a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803f0563a5ba46460e82ef509855e9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bdf1b50601bff6b97fe09ce95da1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f908d9362de6d20022bc321ab62f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bac1e9ca8ed16600a7697cf5eaa51a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb24a8db2285c30a2b714260f601f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a532e7b1737f38fe7b8f5cbf3630f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57de841fc2757047249d8bd3ac6bf0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecdf969ab3597483fb3d3cf04fa3f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ff436c99ba22e9aefb250c32f07c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9797d1cb4cfe6c1c61ae2284a7f5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b890b2cbeb21436ee9fa20def031f8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ac00cf6157a28c93b90cc4360768e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deaa8b4a25bb9d8241764e9588700967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d6cc1939875042da4fd279c64a44168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81db5c83ac6bc085404a6d77a0fd2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530d388c010b686438136e7a4fa4a2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa3581679d33eb7a441c3aac98582b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc740588faf8c025293b13d3457b89d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c5d65e13db50c08acc29641250f9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3983af3f1207cfc556a1297e0f47f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40ac4df3c5f90755d8c7f98e2791c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5150b762c9f67c3016d62207ac46e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bda21f801db06eba7f5a534d0064777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a6af14187af8ba178bd944a54770378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fb9e745584ebf6077a36c90270e8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d505b1e5857ee8652f21ca0c94d075d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b15da13163afebb3606be157e6f6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e3074e5304abe8fe6e75321d008a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41b0adfc7535157c1417806710651c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36498a2cf1364a77febd55bfecc375e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b7fba7e0957c7dc0a1c76d19dd84485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a33136a2a24e0179e67f29342b1d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f7395080203b62cc9b8b595909a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713579edd7c0858e37504d0e533a17888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78879bb1496dd72c688c6c0d0b33c9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520e24c430be5de030bd820f6610f8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0ac83e78bf1b93d32ecf50ec0233e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad8eba05a63ce5fbe4358efec6062792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28a26db8d293c8eb5e63426bd00a3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891872ff1209fd321332c4f7f87952194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0235439505bcee5b16c2f7495e6f4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a2b4df4f0a58fcc1ca1aa5cbe5bf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a907fefeb2906bbe811d0930448c4ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1899d3d607b3065b6f84a3e5a4f283e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1b74d59d6b0487faf8acaf9f1e4f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205a94b1da66c33b9fd5f2bb6cfb0db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314c0e1b805ac24321472f64e31f522101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea109611513faec1cfa801980daa28f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afb43086f50209f098c26880a25bad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3520045e04f0afba5dbbbabec587963104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17468182ede7833ed510203ef9c1cc05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a960424daf7be410d97e8a1bdb15acf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3b783ef076285582fb45156de1471107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900e13944f6499769a9a3a70ad0e0d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a2b6ca07cd53793db70f3ba3abda4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276681809998045c91fa96c56885476c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416c853f95b34c15ba30f3dbd891a25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0b577040990cea45f879e703ab23f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3781a7bd029543d2de6fc295c0fad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ba6b94e9bad05d4f6c230ca562834114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0100de7054a1149af0766a076c9eb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516360e4926e3b587d384edc016373d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cbd173398bd835f62d580716da636117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cdce3d7ecaeea96e79599c4ce6b75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5ef67f20f17bcfca5f538ded01eb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4eedbffeed51f96a8d9e748340f6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d65909c0d3b9a692d09efa9bba157121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697151b31b14eb72c8b22b49bf90bbef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af74f6c7d0ed9fc4edce642af0b1cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027a9d1154a97caeda2a92f241ac497124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50805b8fff900fc6ce1c1253075c85a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91cf70583d896b485a0ca482575bf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0be50f094f006372f1b2e80a107a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fec1d0d5eafbf18ebeb9e8754577a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09cdfcd7a7752ad3ae57e39edc1a35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335792c7cfebc1e56010fb82ddaefa6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac382d32f6672b3e8547e1acf878b0d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713a5e366fd4af57f28bb1906648823132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c96970326ed7cae4e582aedd70af68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba188b0d310ab336ef0c89b7eb8935134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a873358d3b086c5305e9c506d192246135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b2b994136e6fe55ca3395be8eaf66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8cfb6bb4db31670eb09e0d1040ed0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6581c467dc9f8efabecc559c8187f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60369c8ba81c1b1a98e3d54615c33b1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84ca579fb67239a9e27aaddf849c91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31d004ac02d3c254d51bd1bc2699b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef102ef826557eafe4ddbcecf9c12de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1d48f02223366c3abdb68ffb141e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e318a456cb5161e92f47c4668a3ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3808bcd854188ba5f154a3ace51b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b83b7ab6f7b6ea7fd084c1f342a84e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875f96e6b54ff582531b2f85e2ea307147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6400f6362b2b2e5c191bd9fb709a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad8175c608095ddedfae1d3fb0e09f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce544b61fa89f08364572bf34aec1092150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d879b810fc2bdb258920610056f2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e172636726c789cbd569b5dc5ec87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f0d4719f5fb872116e6623dbe05e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4536debe8ed337b3522f77c3381b0fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fc1205acf5fdf24c26399d64c9f6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99efb07323982940736cb7e6cf842ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc76a3bf476201c11f2d00cdc78138157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11013b2226b303894396394497759158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6708f4505a53edbe2b07649c081dc78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4c1c5d2e078ed83931755ca1a47c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8e1cb6efa90d715226c233f3b22b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f430cc67cedafa629845332d1c933c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125ee30f4b3b59a1d75487ee9dd8bab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dde6a71e887c21ad7b0daba9be7e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6a8909f1d8acdbb5f4ff25e47230d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13094cbe23a034176340a4e14e4bbc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca4905037ea044f8911d3718b64642167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47871e64278ea5b4cba5d4f2ba9712168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc36a85bc243d7b6a0cc392748c425169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054507789699d98e31bfe2c4810ea8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd112604717a5b2e49e1a67a1a8909171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38f13307b2e526d78b348c19f19c7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf8b0b12aad9dbf78cec4d21f5fb26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49379e0752c231abbe04bab941ed4117174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c1d4715990a48c0f675e9ca3441d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ece078da1d496da2572879fa947b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21d4b390c3fe4c7c771af17d12c4c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cb2b16320ebd25744b720d965e233178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1614daaec40e05b9c5ccd3562edf234179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e160bdfd4a3672ec65046e291874fc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b36e264075c6961a8c9308b1a89c44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c88f74c6fc99e3688810f21b2d240182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaeed9cce5ec717f684611189bc4ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b3e36b3c43c8278a7dd482524d58c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ea14f798ebaa0c95c17d5f9952971185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c99c77346c243fb5f36816c2589e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac56be0744dca8fc4ecef3cf12c5023187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314de291c720f9fade615953e1440d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8a2bf9dd1faf9b4a28f6782ccd7aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36e5b59d3bd413ecd33cde508c42c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521266701f80f03bd0795374de32b85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92ed09fb455b86581b763d500421ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcdf33af4894e29b09d08c5c8c663d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b6cda4e3e783b089565479836499f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70da997f643e6d907c662edfafef1de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e1074862c3963dc4bf155578f4cc2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc04a3747b40e9a676e74d90e927ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f61401246743a652593240947a546198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb0ffea57e672b5dfcf112503ddc58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500cefaf7e132e7e59985b748d95a89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a5b904e6fba5b3dd82135b0c63638201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68b8d768496a162665a357e9eaa652202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed232e17a2cbe7662e995e58b4876b44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e092d66506cea2e804f5843b93e9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bb09c7a75056f81256c8508b2bb80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf29eccdd083d41c262be7b2a556cad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed502a14038009b73453f05c773461207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffd67ae297d2aed7bba7a2fd75e070208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a39a54ff7e6e1f583d621fa049d6d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee7ffb8e43e0aa06651728a286631f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c66f12e071b0c6920bddba0c15994b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad1fd51699c6eefb1cc5acb664286212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d2c4f2214e1c4e2fadba673c1526213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06677b0f41552206f83eca4847f8cc54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2897896a788173d8fe6efc181577f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173cda5eb28ae62b7f95accfc25740f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575fc518c3b619019209da1eaa2f20e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05168d3f584e40219a1f16f6501f3f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70bafe932e8294804f6f045a6f02e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e568559a2a10c3ed21e0ba1868f51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405a7fb38995c48ffab2f8e3e55b6dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90c4089cdd7bb37d42902e112e5ab3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce183bad807db7f802c580f7b51aadfa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bd915afad8b21de64d11d79e5dceb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f4e6d7bb37139b26067827d012ce2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2337aae3d0d8d08e2960e478f19ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788df411e5bb6ef389242b48f68adb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d09de2d4d5cbd886311fbc125da16e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306fd2c79603b495961f4fcb6c36b5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e5105b2603d9bf77c49378382e613230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9218c144568bb8422f1b0a63f86927231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffa7a495c4810476dd37f4f8f524db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53de90fa4fd25885abb02a5f28eaf1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa3fc25a2df34a78dc1e7032899540234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26be2eee6034903a17a812facafed52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080c3218e1f7ff010ae9998783289f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c01524b13b018e049e91b617edacaa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e5cd8bdc9c3652f0e9f88d92afc5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3365b19da398e75a65ad738280805c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8c26716a569aa877275d39a84bdb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aef18d33466478ca7d421d6a116936241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a40c00a8d822797aa799f0dfd7bc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbf758afafedb9ec0e393bbf155a01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d104e10f21a2b99423ab07d4ab148c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea70abe9ff4a966c4df21cad036dc46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1b5d5c538767d592a5e6da93b2d2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340de722603595d917461fa16386efa5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a599a52cb6834ed321f9c4dd438c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6449bb146945820dea6bd8582c970de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607432562d6a3959436cdb839d07b38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c098d97a9815bcf27e4793d0591b24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed363b1c16f0f6ba77fe6c1cefc963f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0195ef9cd4568361cb8230ba39b3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2262c330e0b3242e8e023e22aa4d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15152978901f621364945efaf42adb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30cfb68d48cb2c60510a17dff31190256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43ddb797570e01421b4d3e8caa6cd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98785e6ceced4620ff197564fbb14ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0053fbcf516784e630158fa8c5a685259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a8bca5d6f5fcb6ba3c4e39c2a4448260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f7137dfc77dbff7051587c6342a9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659dc6e05240642009238c07f20ab32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcabaea12520492916bc9dc6006326263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e19f19dacb75329b4eeeb2eae1554264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba923462dcfe108144b14c90ee728c43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b5aa3a70be7ceb33969065e75e11a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996237052fbd0dde656959f2cb127f45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad0bfe6a6689ed681fb69d49576276268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df256373d1dc6a021dd68ca217d2b03d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965adf7dc95bd58707593626092ffd3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2199eeefce95f94ac33399f49b34a4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa77128c79297b3353596a67531187272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540d13beea1566eccf6409d8adc70d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36866116bb571c65c99c4181158e06fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0875d1fc2ef0263b153dd092d2174275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658d2801683c90e95a3bb920d30266d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5bc28b1a7b947476467a86a10c99b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854c3be5a05c1ed46b5d5b423b1719d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4d8cc71f2a4f3dbe7354292b8b32f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fb5ad51cddff5164331c0cf1ff7d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e25120ca04be98a9707c07db95d8f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519494251b00b92c7cfb9e9bfc18797a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447ebceb20a3ba485121468b7780826283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb468903f6852790ec7e92ebe18dbb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b0814039f5b8fe27f2e3ab8aea0cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7cb45776ebf501f50f24ba2dc127f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a3d8b16fc7eebe6f842091664345b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f630bff54ceb530648c45a6a85666fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b34393e8b12d90fb07a6206c8be5f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29f6dcd8ce2de38e288d1eb960f61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01933cc460f46e158fe51a8daa7482291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999294961b253980804f61166a9ce63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee315f9cfddf9802f9abe8e5f591c85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb751a933ef88764a5c590c1320558d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11235c9017cd904e8a8d3d08658e8d68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476001bfabf8c133bb159ccb478c765296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee266fcd74d782cfcac6576189013c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be7cecfdf11e051fb00b3c8eab5583298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d057a487c881eb6975d45964f09caf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2a6821684ce68cd1805d70ff7ce16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bee6447f4b82938cb124e03306782301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f6dfaccca8e00e13e2ca81078018b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a682155749504696cbce0d00301d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799925f282db0b0e72d50c464d3654c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d76baea3dd62cc566034b09a5b201305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202e05a8d4d48c381f233cd76ab9d28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cad07e09bba816b6a7dbf631a46bb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840e06c8d74dffa9a5ab3fd57ed7d1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd844360445513eed457a0ed7c7f6984309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e411ef81b0e1c34db88a41b594efc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7bd28c0fa79d032485c71106d12b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718c86f6b7d67e797bf3d52b1ca6726312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa236f24c3179cd3917622fd06f523313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fd741451f4f92ee50400c71b582ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a4c9a613e600b7d639b2f9e0d3d6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dbfde868b4605ca44731a20d714a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21121d8c1925c5be30b7f671bc71a9f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b365afcc3a8ee5a5394b56aaeda40e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa3b863e87a39c2c40581021cca40f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23805ea8c2457083743ac5971ec962da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170c7a1ed7a91c236bc1e1072351870321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2086cfa96b089176464d40a8bbb0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb579ad2ec23f8f2bff067b4f52150323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ed9ee0d1c3c15581dadefbcd53553324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6440465cb18f4e3c2b0f09eb70d9f83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126dac0060aeeb2b70355208aa14eca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9495cfda6a96a0927f556835c4f1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6f0c792f7f9610650e034aa59afe0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677f787742bb3fa8520f096ed757d99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fae684ffd8479f365547d91b6df21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2457ee7d7b7e2bc945c464cbf7730331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397bcb83e24b9ccb337d84f5bfd7714332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81f93bf06799be8e8d05f76fc7c194333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f042614a4838db369af1f6efe04e33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803d0fefc5388ad3e9b9dc7b96255e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd71799a0d695e04869dcb8b7fdc25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4fea0adbfa2a8fb123b2151eb78f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfedaf7e0804b633a7597aca56c71e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70d8cb6b37b86f588bb24b96fe5f20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf548bc4ee17324f45ee4869652439340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a6d07b890b163533c6e7dc53b9796341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9a4d8d547def4c38f042fe6f44b83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77f6590dc5129cabbda1bc0d32bfa3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6461618f6992710cc5247a8819976344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e606a210da7399a3fa945ed03d92fea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156e69819e17770a001c206d4d5309b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bbb5154988ec021afda3b62e6e1e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902904ea95428fc406acffaf6f87d80d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62658c383ff5c7bf8912b1c942ddf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b288ebc7fdd878dc6db532266d6092f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99308532357395098a37d92ffd3b717351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c41236dbf68d3c8f6feb001dbfc641352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561d68ca0c9973251e4a422ea164dae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffb9d34c8ee39bdec0873303286fb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b8608a06d21a8ea7a074d7e99e70a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983db64f57587731589c406fe61eeed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc21a976798167198b960063dd78a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550321f06733a564651e50c55e70eb7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b166410a944e0e1ce4b36a95409c633359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15e7a08c3315e31237e2e3852a52d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601ff3a132a9b27b24342b6960f3eb1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24e1582e8cbba609cdeb2add1ff202362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65080111614be3064af4398f1dfdbaaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff011f3c798027138e217732f33a66d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2242759513c9f443e50b55b6fca9f5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed93abe10f28d92cad1296aa3cc8383366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983647d92a5dcde424e7a83dbc8d0d2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80687b6cab558147ffd5dc8154f39c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d461dbda6c843eefb4569421164cbf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95274d946d9ea121a965d32d2030e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167fbf9b297f6bad3589c28642083a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f355a73dd08b216b44cafecbf43cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de478d436e21e374bddb3d63e9f8c80c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455ca84e2876c6f62c00f55ba67888c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790d78489389d8c7f09687ff5403493375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657e0683572a593908440ed8b085576376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4adb032eae6a8a191bd1e2245b339377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd57f0a6c22d53b9edf10e7f531bc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ce4d1906a2043bbea38cc122787bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527a2f327aecbde68e5be2b22cc46d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d5710fbd83a5e267cd9f34c781572381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a52d63542358d5bfdb27d0ccd3e319382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fdb7c43e0c73ead3a768c6a14dada383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a14e233b4f48b92efcc9c4c4e23908384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909415e1d86ce2562b2d9acddd3877c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6c8e37aede3744f03399391ee37d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb4669272e910d066e70366e9440f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122f2d109c32123353c206a1604a291388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cb03eead1ce2ce0e4a9957ebc2c4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50c2ec4fb67d9cf55bbfe26f2b7d67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97763c1e0528412657e6d8bd43b2153b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861b436ebac177fe5a80d448a3b6294392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28193f8e5572e44d2f9542fd3472d97393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61a3b4af574be1a0b9ca45855e5c84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2337556779a48a10777b6de43aa93dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4520a6cb66f941ded37f1df3ec3b16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d34e80d2208e4efb6d78e4306b921397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cb6e5a9c333e677035202d87e3ea2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13132341f919736741e8cdc73569dd6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a33ec3531aa44c653389bbc904678d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586fd0867c1d60b5e9a905ae621b184401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae462c9a9fe6dd7642ef697e51e51f32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38f82e63f296f001d79e83f916308c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54163235db0486327838fcfe9001918404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416bc9aa30207a9f1f56e835960ebeb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806419702f82589dbf41072c451d525a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6333bef841558f14890ce3bc6a434d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2ee16289b4ddce736be1a7bbe3710408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7ab1712ce67e50d166142c87787de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e51370aedb3276d0c599b521b3e66c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d64b20d0991aada15073468ef08f75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110ef2f98aa0b87ca3c9a92d09272b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3dd73c710061307537828b1a85382413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31934612b30236c897ee03990c9e9edc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3c02bf5d1b4b4b331ed0bf0b36837415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5133d690bbac747f368ebae70c5b2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33142d8a238ffd7703ebaff27e34898a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ae90d7c507b4fec8d8d7e6a9ecd37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4eb6bdb7d4f91b261a09b93fad243419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977e2b03b6da281dc11c8385cb74a35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe348ef639ec41678f5647b11eef92a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ec90bb398ad2ff0f238498acd193d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1f73b6ec87a4ded3106b26aac8bbf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8707e0afb4a53ae24d0bb638f43e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01b6356b6ef4025ec388c5d788bd29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71b7e27994708243f37bf5053ab1a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6474a468e56ecd384d453a15b2824427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429083034f7ab2bbf52a5c46c0745d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d42e4e670b745e2c5324fe9895f6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009c61563d99ed616a9011d2b716af5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41dfcc5696c5e423f2585d0a7c874b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0498cf018e46bdb1f9d18b08682df9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c0bcd6f57c0219ab1657e9693b4a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6912c452df3941bf131e379efe7b97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c9f5ead9abb3f0bf8e1c055f4ea7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd5a382b1bfeeb1f9a86f464467a3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e7deca99164576c8b9260bf1dbf27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deead13660ec456379cea517e4be8de7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a819a9fc13ae1eedae99ab47d971342439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2ff102d97acc25983f3231ca2a900440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4aa8555e2bca7b8ef2bbde4c58e19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b168a3b0c247e847d346ffdb87932442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de896805d401acc84e89640e1101c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337d011e0eb0518c8a468f813b67dce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fa2a31fea5faf1c29351839ba2e9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d04388324dfc025a0873deaff7dc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcac6a61916ef21d8958885837efda0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed120c7b25ca703158fc4c7c0e0d1379448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f23e4993493efe5a08695dcefc0cd5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed186bb0bade536dee629d96aac32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2dd163e154643b605be0078dad92c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fce7d0373c63651d6adafde6e8308452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a18d6f1a9d3d5c83487f7b7ea3f0ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d433762f3e50d36f80db342559b6ea7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0050fb2d5d16f2e8d59642541def11a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927b5ebfb26abd1a23c0d696c247fac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330516ca2eb2baa64f4b0b65baa4766457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702397c0fbe8f1cd135e0b7f01c0f3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a319d913b6465738890f3c911ee83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da1da474ff8a9b87d15baaf6eb21bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84632fd3e7fb8fc393a90f3263350a5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad0d6e7c0ea50c0b87c49303a53f24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23382a94f97af71cd213ced44ae4d6d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a077e304dcec9299d7d99ab0c89ae2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbeda9c2b78f27d6fa8b9ec42f2d08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85eb402dd92d53dffb60170e048fbe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f319f72e734118e8ce094d4cb6bed4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7526879a76ab8f67f7a5fb9dac5806c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeecc2b20022946aea4fb6ec5fbf31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8d4a1438948f4d64562b556350f4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385474827b8cb47a172ac5640bf3dba8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1156de42211ebb8dd1a318400142b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea13cba0058b20415f1192729522de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eecc850a353232c9055e258c35caea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9ccef2b246dc31f2d1213383f589d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62132be1c1bd1814389ad7a7dcaa54c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2d051dc5c8dd8140d69e0ed381f18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08056fe43de3d927da685db6eabd8a15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512510704acfbeb24f6537e8d507808a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf6c7fba806e39c4a34b953a8438fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77a297ec968a4175382d28d5c39acd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26ab54e54e313cc8afc83acac0ba09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb0434c66fd4b4cac61faf8001384a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13158e8d9ce73112173fe58548792e8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3ad6e580a3beecd2f3232d08d377e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62346a3f0da59a10d43e16b6fd7173e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cff4fff374be47b8b9fe4345dc667487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863949e4f1d476c87ca0cd502e178328488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8040df483a3c0f23af7c4d3ad59b0a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d33ef89baee2395d8f9a550cbf50d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd372ca11fb4a3e38484ce0ea056288a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bd222726f883baff8c0c8de959c67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d027766b6b0f7990b02c98c5ea9873d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e04c91c5c94356a51311914d8abccb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad253434ebab7269e744c2f32c5d4f11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1668680987d57e4772728a54db8e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be9339d4d7000a9c2c90b467714260497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85014131ede2300ad4342ced64b2716498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cace4c335b5a8e60c3c535e79086eca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979d488b20268402ea634539518e760500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4c4074f671d334e4e100f708e2897501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637c853bc6fdec1f52e29d3d9622783502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea0831dddcd21675e2be04b7fd3968503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3368e863fe2121be23fab6ae6d0a26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37fc665f0fcdc8634992467d407cfe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43ae81bb71faff309bf3d7e14d10bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c648d42d281191aa85d5336212f1b41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01d60bd470c62a4c7c37bd75e1ce9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9e74e12101692791b88a607678f49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593ad4f8b7e7ed3e64da3863d9d3a7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d91a9afcedc4ab463786639cf17da9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0f648d05dd881d853b1233f807502512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787352f9540c3c7c8f9a25122755f405513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ab53992bd2b7c708542b3bd1cbb2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e24cd68dcf9d9acbfd60830905ca2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c417ca7558460b42b83023e02fb3e5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9aceb77a6d68bd69cf80628a07399517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c0bc9b48b6024db0b2fb84889ab35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ee19c271e5fa08cffb40154cb4de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de60210a80edcef87290638c58f3a0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ee570faf7b77fa748831ad4a69fe4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee94eb8ec060c51b41e8afa853dcd9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f30dfe52f9a3648736a3621a28aa12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51029b4422fecfc1f4d7192d8a959f6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bc67b1c97bff301f27e295dcbf241525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1e6ab3d231506a4c723a98a6a372f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc038017d47153772dde92b83ed8b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621e51f01841b75d00887a81e72358a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bef8a661cb0f214ec528fa0806cc7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0efa53418bdd32d19646d5057b92c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca54606c42304585259200ede92c51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28d94b04d4ddb161135d08cfaf2fef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f100ab4f04fa5382bb4e0e19497afe1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434150c9ab0b1f0624adabaf9dfecc81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ed99a97d0cbdba4718540fe70e516535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864eaac2da582903e91f3d6fae6ccee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a046e0159ca45b67f6c7ff15b76501537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930813026626835ff8a1f200d6d855e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a3fdf92a14810e473776c140cd86f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edc775e18e12c0f3fdbc4381b981a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930427de639cb67013a7bd0c7177ad63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5ab5f0402f0ec92f2f40f9325de66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c1d3ddad5b7563c628a13dbc69d1b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67473de9cf5eac8be25ebc702539ae00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03574f0b58ed78392b9dd764910aac17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e62af18ae1eb80ed39f6d927e4063546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69a6849b57255c2af7a25dd710e074547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6abc0931c0ab26d394457c3be45a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9512a25e0e6afcf1068894b3eecbb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dac48df4906c9f1603d814554c9f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0139e3953436fba824af3ed0e9c1e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeb591da0d29548f881060617fabd6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449c9b754550c0d985a1636aa965355553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07564296cf519b040acf4ab1f6e4043e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaeac34e53b293aefe569f1f38bb46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d791b521521960e9332b367e6b5415556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7a9cd9e276a6e1753bb4b64c7eab7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7142c353efc0a414bb8eb9ff356d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74a4697e8adeeffca8c5ec6fc3e914559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c947b5c14e0f73a74427b58d637be9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d461c1f91d07f1147f7630c10fc687561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64fdce075be929777119dd8ba3e503562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861c7a85f87c9f27e1ece9587ff1772563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07b2bd48200437cc44549673dac130564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e300a13c37f502b8e5dc5301fa60df1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a8d91ae21a4f93940e6314009720f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2db7cf41e39aea3247041cec3a194567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b63f0fda12b543dea3ef702c088282568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5bca9246f5820d10fee6cc83b7f79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9c969b1ecb4c3828915f26b7f44b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6883be7e06353822c3ec99dfc42fe3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628d04999e3ccaa99e47dd2476cf5fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a95244833ba1882000f560d87b7abe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ecc14709187947e06f356f5d5d05a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf52276f634060f97301ea098f634e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e395703f42da680bb5b337aeeed8c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f13a3513bc6d6f0ef4d8dc901b489577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23c2105a9ca3023d1bc32085eb5da6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524bb2c48cc4ff50b296d4ffaa55aee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810426d59bc89928da208aacbd6a1678580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88d1615bbebebbd0c57a1145d19530581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9c1d73cf490553ca4c6adfc8060f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9e3a86951ef8dae0dbfac1c8e6dfe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b10593e8a8d16161cfa3496cba758584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7dd70b855bde4d8301b209a933b60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d64969e24eaa73027f6eb22a942291586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22d17843cf01ac443782c5990a18cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7733437ae031b850e47001c58c908fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808802421eedd28b58dd26352ebf9c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae84e1bbca18ab07ef062f24cfffef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df09d6e14a40d5f509864291c88266c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0943f492a6bc775ad0905500c7dd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a5fb7b9180158dae74705b99c5411593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb1330dd533542c5a146179849b084594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534b27ca7d653a6fc383a7dc8c4a305595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14cbf57104c78e0248b7ce2fa238be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49bd17ef8b3a2ec4f78345f17074b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d23f6030938e979e39efd5e96e931598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102dd3363db10352e034c71a74ad2b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd4f57687854789296a681a733f6a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0d9e9ffa8861b45677bfe2d473784601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea056523bc5346ec501869c52dc4c17e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd177c8f74a0a7ad128c7d8fe9e593603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6ad7015981ae4933000ef94217743604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cb6ee8660b793ee8923e370759e07605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e829237ae9b54470a8411818a95d5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53c7c8509eb1f690a5a6474a143a70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716ff6cf06f5ae1adaea58a54fcd893608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdf2ff413f502722abe3b7319fb232609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ee813dbdd1b423dd8d1953b3393f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b527b417129a208e10d523607202ccd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6410bbb41b240823c6409de6ae3db2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25283feff5df5953861a53c7c278427613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f528877a02cedbcd9e309b444acd88e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef0857e620c7a26dfb77298fe64709615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01907013aa2732df0018a8d5672f183d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44488e5e119752e8777f872286ab66cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da945338b6672fe82b19a090bdcde3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e11e93854039b51cc9370567aa3ef8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e26cb5adc430f897b2e68d2a8bb1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b888b2d26cac933f139009f8c0593621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951f54cd7010cbda341a52fcdb91e30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241f2f0e31d2fa51b5421a382c2502d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ba31270a45e3df251affd7d5ebb7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad50e2c074125517801f5c60db2386625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b03432905d5545516ab48871ca811626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491ed85fd9896ce60f481b687243597627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd882063c5d203aa1aec6a6def46a476628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee3fb22d66f3ddec13dc58f7e89bcc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce43371babc95d42a0e807df7967cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110621603fb36c236324a74c1235208631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd0410904eca73e1dd9c7fda66720e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c966596f2b3caaacd989950de6590633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e03082119df463d4ad039785fe93f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cc4cb45600f13834645f3bcd3ab76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d0b220e9b0314f327204100a4e958636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ab6de7306621490b3e316c34843cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d65155139238dadfbbc31bed2f8c71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8cc430836895cf22219ed26e1152d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b8a8d6bc572c7b6847c4278cd1e87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c363c9f04743c44c16fc8424ea190641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25138ece1a53cd2d6f4eff5a98c0d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac029f7d1ace82a97ac32994a9c33b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b4ede1693f763c911b6d8dfb4ea5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cf7a2926d4821c064e31742b2406b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ee5ac6ca9c7732fd736915d9cb99a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff5a110ba7f6d06bf121ef2643359a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f07938e0b6b98415b8da6897880f02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de311d963ec17708aff75710d4675dcc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933267343e9b81fcfb85e75b19bf122b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d998953a6b6a1ae6c7842b0006bacb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ffc48ae4b4ccbb74833dea351764e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da88861fcf0658cf57e3186a7e7973653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b3f0c4a297f5c23b5d808d5a53aa8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd0d9a31e21fc4456b8b7f8f5f7770655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69756dac0387cc49092187c36b3cf32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c0a09616fa08322c2f3ff35aa9bd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52792ba7114b19ab633e0110c135503f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec42bcdfc3940052bf53fe2c5eb41c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7e4127abd958c1c67a363ed35ab2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324d0eb5871d0441bebf7f584eba18e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e8961c200c64150fc7502a8e503c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b759a78d28a3df57606d00014cf69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9887ae54ada6328af728f40ec1b281664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53197b6217de9a45dfb651f63430db77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f372c377197a09ec5d963c220f3d6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d07ba6093cccaaa0491ba88d260b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384b4df6ff7a38460cccdd44710b2a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908462b14d1fd3b99998f8c706bf28ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604ae81307c3c278f0fa189823a20f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60757efd2c86215758e2bb43890eed9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c47a6e1b6bc7758653125f46a7694672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e96bc61a72e20d5f44fccabe1f4bc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6bf0a1f78b52942be305455592d9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335370f4cfd9feef969bb1751752ef7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea73ae4f594d2b32ed8449fcb6b11bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140fccf192e4b0c04922afb8ea66679677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e11a83dd61f93df41120a6ccc8670678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a485f2c99a6e2bfe37c75068e57a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26c127681ee0bfa13d84cdc48d47b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67234c4e9a74f71fb87b66799fb4ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b44c8efb54d43525ee7d24c3a1b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e10ef30211f0d22bb43e0aa20819a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694c60c1e24efd84353271c52898216684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c18ff9ab05099e69937e4cc3dae40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b6a7db68aa0c0af13133ce1b37600686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e226c3c5501245bc500707d1dd1d34b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec9139bbdefb65a3e1ad96164d1019688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a375dfb6cf927c8312db55b79c597689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609951c9068e40fe0f0230561494909690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bdeeb08dc4cc120549ca183d54551691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f97e9997d89586e5e5f0144cf916b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54a3074519af1e0404f78336b4bf46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f1c3649b4bc1e1c705bd73e5b1406694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fca2059196359f60fa5faeb6b90a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a314254393e51fb4af0a06cac5109696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c370fc1058b58ebb403bf7c1c5b5014697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d21eb1a745a8e15f1d011544e5213698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf798e5b06a65c4837078d53c684457699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1e9a7e89c7197145b86f24797d9b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0e632349632e0eec4e28cec1bac8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868e8b9bd81bb516d05b82350502b61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678e7bfd01f929ec9cf75b6d8dfa8ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b7ec38f499281928dd2faeed91b6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eb59cb3c8c3d7365c27daeead07be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01ec9e5db1074a3b98ab709549d9f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f82107d248103ca17091f9e0bb549707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3851869375fd0dd00b6ab75dcbd6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519069ee619fe4c8ad78b65e5d8b5f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176a80f87de911905149839393e84d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882b7d474a9d2f596760638ded2e92c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b70322b556793c1048ebc46561b093712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62923f1c95b09d151dc00bfc84f8daa5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be4b4464d00a37db4b4fac2d63e372714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac916eb11716e0b017e4e94a3cbb1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7b2d5482fe1fac6c14466599b8c51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431327167ba374bc91cab45a2e25f872717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08248b98c0e201d211974cac13b5a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00737e27b84e124ae31abfb29ae553d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d5100fc4d4d4595a45512f2071216720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578f26b188f37774ea4e6f35498696c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201094d1564f75ba83e5bb57bc9ee032722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de8afe306f72056953143a99e02796723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c408720804db320eb4898402608496c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad25cdbb2be1a235cfd0acb39855d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd777fb99620b74ec32626368d85f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86186d34c14bdeb1ae6c88009e1426f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec9298f47502e7ae9f58ecddec9e31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414da1d4c17a9f0d36f90a334a868de2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129600e18e913f4a3dd99a65e259ab5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1039fb80e1902dd57c64bc9fc86645731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a220b91b41b2c1d06bc5565065d9802732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38872ede8432a179191a4fbb7abf29b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5c8077d5f9e8012139b1a127d6538734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c5a10888a091fd889211d94b77a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32329d58415aaa1341c7bdbd76d9a355736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb7933d6c5f37c1a2a8eb1c077a3ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3f4335d8b2cc38dd7bc2da6f44846738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42e29d7ef788ea35287a7e1f9b58ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c1f520bacfa32e7e304ca3cb6f0e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd752da2fe33768cac06cff13b1991741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f33a3c6fcff54cdb546b9796c706f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590d7489c70898452d602c27f43ecfc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750bcef0633966a7879312ef258e84c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871188bbd754346102e10734b4acc30f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c43354ba9327ab61448f663ec3cd45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0855abbfd773a9fc41287eaa8fb050747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5c941c21db980d9ae8ea4500189a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe0c9bdfa385548ec19821b80f1570749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205c841342a945152e1b5a6b1c2917d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb9782005abf1181887d7e185abb55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac8d71e73d9c3f6bcd53f17f91c655752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0c9f445e4a52674f260edafb449ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0408c236651d29dd50bc79eab7c609754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c68998dd4a349f42bd1bee9b4cac8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163c6885f52b8dd228c9509a0b1f18e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e90bfa0a93904e32e635a3b5864dca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3a53cccb41c5d65cbbed4aa9996e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf70cb2bc26786393b5d2c570efbf5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b14f96c4d5ccd97ffae89424e4008760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9df0088edef8649f926a1b11228891761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ba1a189e6fb146b6e126c6447ec7b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cc2231f0062c2c1fde6290d27ab37763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947a6e631190b3a88545b7058b172b3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6027f374d6e082599491c351447526765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33370800cddbb3b4dda2fa1e8b4b6554766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c52013cfb1f7fc6e3240c33c99e67767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471657ad1eca331a06245c0d3a23209768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc3f3104d932aeb7b9277b5c954ed1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7dc4b2914e55593ed925934d6dc34770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1165f1fae5273dc748d1ea1f3cd3375771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223cf8a3cbd443e8abfca195e016a03772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13589c589334f5f341b08fac0c8c6f30773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4274ff68bacbfdf0b0ec39b985d87fb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcbe5d9c7bd59dbe3d9df592cd1001775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6f7bf3918fb195e275d212c522b27776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878a87aea65903a82467858d1412840777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e311816da9063659b4588726cc66312778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a94dd6c0594dd0e1800e35d5b7d457779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175d3395e7d239a4e9ced1ec260de92780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94d0b9011761c3052e7688de171adf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164decb62adbba05ced6e5dee3d86b35782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56768641f0cc58c17924ca069556bd1c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039983ac0408b507cdd35e8909c3371784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab021dcad995891fc2081e5d62d9c64785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed24b2d5536247fb89ce5dabfc070a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43c29da6296d549c994c7837a32d7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25007943721480745070974939ec7d3c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021d8f291579e914313eaaca2b89192789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc419a30364aca8efaa7467403ddb9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150c844f628eba7c942d237aaa3a269791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318f886a3e44ac8fe5af1a507fcdc00792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385af42d2c80619ceb6ff2ed5101cb5a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db393438819db8e3915e88e0ddcf23ef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3569c26b922fe58945f29ce144d12795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be6a91205639da7cbca0371315fa7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e9ad53112e1c0df454a7ad071447a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157576d3985263bda84469a8fd7f1801798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab6cb34df71c4a29d048504692d0b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4ef8c623ea4c788f4c84201a545d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160965cf3a1fe32f8a501e0c783d4d98801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe224d97350f576c9316732293f233802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dcce68d9869e120249496c1707a91803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45c223ee40510192974e39fb4141a5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd0c1ec7bd62ba60fd41da83df46a6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f9ab947d0bcb18ad637988275d5a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d991003446d0cd8849295121afc08807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca872216802357399a32ecfd4d94b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e9566e64c68ab11d2ecf6508bd3f1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7e860edce4475b75f41475b4ba707810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e281468441f0a9e5bf272efd399fc6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7311a0095b625d791c4f8bfacf9ef34812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab14379ca452ce9b3a85b84d7da352e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295927d72cdbed06736b080e5fd0fa4c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdf09016978e34c821fdde30d30c7b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b323488b99560630f9a303742960d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed6373a213e91aaae5ec052c177bcd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b73d6e20070bd7cbd2fca0efbfc38818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ffdade763d68e206d951fd43d0f83819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c42efc84eb957c0c46f1061a4540f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14605ba84ca5d156d236505c70ad7e26821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aedc09396c0f6e87a5ba90d79a064822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb69496f7fb788ccbcb18d162c1d504823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bc4170f97b973b3b887540c085b7e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5db90713a4e9eff9192ba3809371dd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd61c358e66bb872e6e4a1987c6924e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e8a51dbbd24cdd3d5c60ed926af83827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8cf0e041cb822e9edea77021caf4e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7bdf265e8376957c762b446d436b6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5fb48967ef11938cf9b9926c8b8ce830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7740f2d633083f759b3aa9059b8198831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e03d9eb00e322afbdd8eee6b60e96832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c60578f773b3dd1e173409bd4867f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924634a92a110a5fef857c1cbc5d17a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba01fd7114c42a1758f98ba2671a3b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b97e7e6f1769899999be41c6aa4b1a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b10567d841b89c2e3f2b7079af29a3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3392695d8d09cf9752d353224b6f7b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826968a9854c8820a8004f89dba106ca839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb896f90aa0fc3459eef32484aa761840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f495751f78a224ef82bdb9e1c77a7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc393f1b74f9645d1a5a81b84701156842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d239c208b228035a1c8dc8e98f4f00e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486138c6a873780c76e7a2537efb5e9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1288b61c8fd0682712d201e08523983845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb6fd5325d59a2ccaf044872d103df846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932493b2e9d3d02adaeea2ba8f8d4e7e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d27bfcf71ad998d22f1a7822e7d6d4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309f2ea3ff22609c192976beb8d9e24849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420519b88fa14ac7c2a8e8459a4bdeb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2875fd5f8766583f7de2edb875a0d2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f492c465427a8b7e28202bc1fce7cc3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345d2a6b78b9145f104ffcb00c7e8a4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97446cd248343a46a261cb168fcb19e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46386e5be6e1a5560a228f77aa02d32855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0f7cc6148d2a6cfb10ddd86906085856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52584c4192a0df9fc8983af5122fef857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581d2cd3b33c387a9f38705aa00a672858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb2cc818ee8270ce8c43b85ea8db68859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375e6b91034c6eccd57b8157b1f582a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86584e630a078348ab8694591abe607861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30a85adb552e26b841c1665648575e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de28f8b40c98856d0c5df01d6dd684863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafaf982daf859aa9cd500a73960dcb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666d48fca9feac19d280b856a080b5f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257981b5ed33782681db072ead807a4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e734e3cea42c675a1af5d1a5e9fb7d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50079ef6e61cb3c42210a750e2a58b30868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae623ac14c7ee3002d417a4b282302869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d91a7400db8d05bd8b5efbae501e4c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03f6ec80b61575d77475ef5a992ee8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e311bd6e2eea678d2a7a48eaf70520872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f7ce499c25ef0d0b70223ce2b4e01873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bffa1ee81c976d95147cebe18094f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880d8c1b3693a1b63510d7e4315a3ac875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44498b78b9391e44a73e3fe9848465876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e615773ccbde746b33939db741ae7b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd133e790c55ee5c8b43dd39622fe4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df84973822af9ce24053ba7a9ea281879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67928b21e177c83b7fc618a5a0ade12880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cb59882dbf627eca066a122967b80881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f7cb0a054c761d93cd89b58161801882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075346fbecce3f93c49d1ad8f99b001e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613d73af04f7062f1b744e2b0f6c695884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f03c609fa786be254e3a2cf0e715aa885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9660222b3be622c69ddd718b941df42886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce04f48b774d38b54d44f4aa53843d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f42d2bb5449b11fa09ca4d6d8aaaf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed985d47b028c3a778ca8a84a4904f3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3074364b9e0209a554540c076e1da72890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd965889848d031191bcf5906f692a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defc5951e7681a08f62aae5d7231012892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c753721f0ac3f5beb3f6a6ffe0b1da893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb2b4ab42679941c3e47528ca0828e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d5de3bea486ef66d309fdcfc7e51e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b49240388311302f7927705c4ac67896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcea51189b605b4bbaf4c7ac0f8b56e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6fadacaf2c428aca1050bd914e252898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8eb52492305cd6d2450f3625184bc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff52e0aef51a3de4c9b281801936020900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172da500e449c6b000d11a6e8829fce2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75326fc9f3af7584b3f95cfebf61e81902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3639549bc5dfcb796ca20e604eeeb0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faddd333a8240b8a3661809a6733663904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412107fde475737e0a4dc180ed0d0477905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0a9ec5b9f5a70db79b830efd2f7fc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342f7d9aded74798278dd1001414814907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b767db75b67a91467eff3ed2531979908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a063fb0f69a342d05d5404d675b84b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e81a5f0c1bc69efa26da72b1d09fc9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e45270d640fc0d397b9a0d43051da1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb54e1beee410d1368a888cbaf24c1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90cdcb1aad50dbc384387962fea1e7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a08dc99f4f17586356fa2910ccc5a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f12bd24f47c23142c091de809ae28915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f7859b1435b44513f0880da64e74d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e323714265c90d391578ba1d741e759917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3df1fd0a30c2e38097b7452f65899a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaacc7af04b378725c1db1e64f8f85919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068156a0b7a1b2ab33ae1e8af05e627920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f38d2d2b8b44b0bdbeb5df635b7f8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069544b28ec6d1e7142127360cf50449922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1934205a77ec0243cdbd6f84782dfa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01e1cd258b859c58c82c9bf1ff2156924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a159b32ddb2a4ed903d984ef619012b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699fbeb754f06efb715cd1e998a3ed2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abed4ecc40d722f91a0a1abcba877a3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8b90a21eed70dd275059b91168dad928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335455b154d44f5481811fefc0f3f62e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ee41593009c051a5e2cffeb855774930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717a12a733d935c8507c2400c4dacd7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41c6b27abbb06023b512d76a359998932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396a9a65ff79085ae44f29ce616e407933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c915f597605ba33c135e1d11b5b18934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389c59b2899cb60bb038bcadcb04226935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2312ba457db59930e599cf34f5023936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622604fa864e335ae285b23221453dbd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171dda9c55222dfe3ef21bd520db3f2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ae38f9cd68a9d61b57f54576b1ffa939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13035e08d8d7f5b1875ca67617d3f60f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484a9fcb0febd594c49661570fae913941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c02c0cfd4473a58b61667e72fcd6cd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505c36720c71b1165210d886d006d02943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3da99d3a82de4d887dddbdce99b7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb784d628b896bdd7b874d50ad794869945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0593f1fcfbf7a6b86fce24ac8de7d3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976555c9658b5396370cb89efee544d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73c34e0e825706da3bba99cf03d14d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbe1661551923a8b8dfc9a68ce3662949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b19b9a51a90219e666cef843c7c7d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a96d627cb42d5a1c2bd0d6029c7e6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97d9b1455a3a5b21c3f9eb8abde2c2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5df22335262db4209dd5d0db7582bc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55296cf4fa213c4396d597db8bd6d0b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27fc4235315557fc331145827c2224955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ceeac73e81a16bd21583abbfa3e50956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5501314211e78c611a0d3767c328e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e890f11e4f2f923ae4de0cf76e764e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092065cb6e8f61a8b4c7bd9615103d4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf12b93739341ffb25af406ed9828af960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624ea0d295ad78acf93ededa559181a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf334e03407b0087734ee5fdb30064d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa3df9632b3f9d7699a54570950855963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66d86fbd12c17e7d3e7eeae9418280964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bbe06d8a367ee389f5c843c65b117965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0e2764438b16b70096c95f79b7cce966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475644140983a033c48fc01022f3a7c0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9867fbc363364a8189ddd6526dcba4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aaa9d052b1ebe54083a4a13668a1e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22d3a34a20bd4763b39e47e249986b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897808a8fa419ea839332e89658813a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9db49fda0e49c78db1690bc0660ef7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682572c82fbbe86b8fbbc7a4822d1e81973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e786d2b2f0f6664d48ccbf6fee5555974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae66c2122d71c7db49a47d0df8771f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719db977551d1a35bdcd5c93ef955670976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0c4ee340a8fd0ea348c3292f7ddc1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88872d9aceeda6d8ba22b0ed2c9b777978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c748278c9c32eda56fc7402b6f9a17979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2689acc104bb0dee443ad6d275ee076980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73f0f1f0b0e03013be639ec863dc16981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a41cea832ab0065cff6279f8f2ec3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e2ca11491794dcfddc488aa17d2f1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e56b762ecb85ec881c54cbe73d6b2984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50f87b3fd429713bfa1a1971ed0bd9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb55c9c6e34d17327f8dc86165ab97e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e8b1840441ad48855e9d1d95792cc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459972a4347e59e495755ecb330cae4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785040089112b20c61a4ce637d5a036989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9416fb57cd7d46a999138c19c9eaf45990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9a4965db0ea52661e89c4bf37ae77991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1c62f8e1db4005361919095bee174992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9372fd129bac0bfa2c16ed6970bea993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de003ea402f0980fb60bdb78bb3574994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ba713948a5130ea325fbc1632f1aa995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008771572c603aa42e018595e9690d48996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b0515f9ac2dfecadea314bd54d05b997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee7cb435722a4fc3aaf7bfb1665439998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861f3338a22c8ea2c566a57abe445231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7577acbe0d1675bb2eeeb0216760d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10e5b42fed359be86ffe9419c820143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed168bc2a502d2e29665bb10b9a516824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46080e62ad06166a02a277bc14ef3a705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465f026d8096d63780a94a3859261a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d08a248c7967f9f666232cb8d006b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd3d494389518a7ac0a306977583758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0174616b7748334eee67d50d031dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e0744cbf486f8b36f3c0dbf6d5d1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cb4d531fca3045bf7cf31e0f9ef0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd14623c96146042ea0979646f1f9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dbb7c482dd218bf2ecda2fed38a1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd441ce126b92be71c03cbb6eec01d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b051cd7f98c0fdee3bdc61ab3eded915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60568042d0b668b9f4ee7bf3f067558016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3380b8e79469004777b85926cf2a2fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1be313a39c313cdde15981d70856d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a6ebfe636e252b2ff7f4e93279be519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc6f778a4a521336de1e52a5ec7c1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d97c62173e0df9987c3be211c7207421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8724e63dd5fc713af8833bc54703522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eb3c64ee573f4c61101180f511f6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7a959172af1d0eac81cc59eaed6a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123a2f5ded979b5e784d71a72e7c41f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22556c4945c1c159bf07b1e196054d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96b14756fa56a94ef710c5e9334fd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4a87c12820cc8f020be0dfb13e37628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc257fa72a8566f7c079b160badf1f6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bbfe14d543bd5e03e0bea71f999bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa05e3510ab63d44771efc3cedbf9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4513a6580e45e986100de83a92e10be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fd87419217022480b1b09a716873f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f5a2922cae71509c28d9cd267036634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746178d54d3797f1ea97e8778d6beab135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7e1ae02a1ca9d008259c5693d64fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336862a258343fefe8d8897b2f588a7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d8e86a91f2ccffa29bc18d73c75a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdbacbaa0f11dcbbb0df9f2ed680fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a76c4b2ad6e1532eccb9ab01b3c6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3607b9007baf4aa68416187ddcb29b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe415b782c3b6d5404203c88f79366cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603238d9182c033bf12279b403de380343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaa6240c2139e573e105af58b0969a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafcbadefd6c8422013775510bbd91e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8e305ff21936d990819ce54326dc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b5349fc85f3ca4fd464d3e8bd077b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919d7d67a4831cf13c7212bbee779c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c749a669bd147bc82bd5b0eb7a804f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392276974debe3e58b245636457a7b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d4e01c46a7ad6e3d5e6a9dd35f8cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cbe455b4b3fef20ec65a17ae51a1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390e1118c3395786a48659421d7d59e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afd4097ac35dd93c5dbd7f0d8b321354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb265d34c5482c73acb0ad7f2b896755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154164305098bd4e6972f1013efc652656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7246a3c7a3f30527cd0210c576059c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8a8b9e8aace9fb091ba47b540c07358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc32909c50cb4da8b4fb4e9dae927159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852f6077ceab141a59517820c64b4d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1999408214d81fb2ecde2c251c70e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309613259d504ae38bf69201b4ea6b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899d40a316c51c5807342f8a648a78963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5b25eedcbcf9a53e2c3a1272adcbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e52de9990c6b8d00445f9bc0bfa62765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd7d17323fbe2f59cf5edc186b62b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9d354861e35b8d4bbcc24f4a09f2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2668f9623550acc9f7c7bffe763eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73625c93ef1e199071f418f80931786669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be489f102710659dadd3b970cdd1dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0d3519a636a648e70b2a74fe80cea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaea03083831761302ca0575db17f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537869272c367b49f2f15d1b2214072373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4e83d76c69eb36094db9fc1dabbf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c439ddc81be6b0730bd671920a15275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e922a1c6cec33a2ce980511ae58840076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20123e42b482b08bfd60668096802f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc0e0c23b908ab939ff1b71fd6ce4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd87a06b4c92cff5bb9c1d2190ced5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ecc1342bbb8f615fcc85f1bdaa1cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd95138b8c9d8ca5ea1a9ed57e0e2ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cd7e2dc036ef4d5621edef0187f6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775b938696c1b4576a4474027f9a65a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4433cece300a777e387fb33431400a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90611a97b7f5e669915f1cc24421775485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31709e770bc8725d4b18b3b0c040b87786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f458ead9d78e5403cc74cb1c8b58887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2784905423d996b03124a4ad96f2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f7fa57e4ee0c96d770a390dbf6b1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8944b54482aa1cebefaf6a7b16d9f9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43867c881dfbc0ae0d80f0d599d1a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38459b8909831d866fa3e72245cada292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea56a58b688f5a381e97931db40bc6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626e0312e999549f2df864bb611331894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7e6327c8d040d385c1f6277f5005295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c56f68ca7a280c279f02bc39d6cf2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524ed53aceaf3d16420d9d8fc9a0d8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e2bd5d56ac520a1d3e88977a85b4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981291a71ae18c4fb66606fd013586199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966ecb0965572d0c00acc601da6ee78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945e1082f2ead75d4e5c517d59bdc6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e94a82e359dbc68da4b82c882df4b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7852dfa74ef7b5eaf17a3e960c4da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60ea69accc04fa16c22ec9e35c622d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3961b70ce95e4c1699e580880352345105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0255f33a142b340551651142c2b063106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16da47e96dc2b16eb861c5def68e124107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948425c435c669708a98d89d93be0bc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a5666f403cee33e8e010844413cef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e543cef5307db6059aad7d094950da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0669f0143649eb39a9937695ecb82f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07e621fe39b056af03618d280afc3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49344affe57b90cb8e4b72f04e831f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fe83e8191f02b387e7fce3d219f39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028ba8814a0ff507181fc0ebf55d46f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e792b144911dba0366609f859fe719116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931703cc966d2d3e0c461c7d96c900f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dc195648e9eec2e4648637d60b7eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65020d93cd59e79c8cd2e3bf300d69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90289b9b3a4ee8ba5169a04520f1ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29ed897ca2bafedd904955ac72861c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cfc6a53f76c3b0e6f78109f7c3a1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1169bde916c08aaaa7b18a68d64585123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff557dd63fed0c6b7e12f61d20d74f12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb3858202e95b93cb1113ee5b19835125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3158a399c37d32066e6f6ffbe7b0c84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf3f8eb66ce076be4747e85009169a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e3db66877603e2ecd14addc591e51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481fa96f0f1367a079e5c4958157324129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ccf19556bb82bb8ecb08eee2da8f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6fdea40994aa7fa15c9f9d0ab1352131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbaa1a6f5f5b856b0491939c20f97c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa47d5032cdab8a222b97aef423632133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066ab8b8395890f541b5b682aa21167134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47ce4cc6e4d734cc7bec918e2008bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e50f1bd09aeba4fc4689de58cad1be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb169b4651b40145a050a48e1f4a172137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c5093fa0e0001ed9927171dc61a84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64361a5029b41a4bf848fdb0f533d0ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f77c5e330f068680d16f7b96a7efe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97eecba797e56f296fc063e433323c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58870b35f83c62a669cf1fd22b597aaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df93ebd7e8d2e6e66ae95a4df51006143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba94c3c0153f2244eb48d9b542953e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab734bffa2e769c8d7279970c208c07a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2d565d5642992014621bc55b0a352146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a8a93bed38c7fbb9ed99a5acde05e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d833fc06d5ec46c48307ee4bcd93f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb68ee5e389aa3ad5599f1b475c94c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52893f49457a59c8663bcecfcd68af3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5430e5d5570a6612e6c4e018dac15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975850b1f8090862be48152207c692e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4d20f1ca1bda897ad70a323a494ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8947b58790a53ff20c11aaade30ac6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd3c08126f4a5fd6bb170aeade97a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778d1c6860be2e133537a917fbaacf9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d92a210f0c5576a93f3b95334e6873157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5518176de22b7e7b0947729b40ec3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09923b68b58465c54471ca5431c6eaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7ba41cb6051dbd1adc0cc08e7535b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b68cbb9ef990205aafdf5fe19269d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aab9629b602c15846fb68a8b538e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1575c2a440e0e951136359ce2242d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14a12e00e2d683fbd0ebdb9789a077164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26566e7bb28447a1d924811f761609cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3421ec369c5cc19422c4c607ead99dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01458348e12e8961c740b78110251d96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccaaf08ea9a4a6f3022b7f419df5a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2149b61eefddc4c75eece5f90349d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81152a2dcd415c2f15320e703f609ea0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232b56b48cd16f27dfb6027d813093b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea14d00deb463f7c3d9539f64a10690172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e99a8590ac7e187272d348ee134db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d53dc7818caed21da86119633e4ff4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a26974a6ef778c83e9a1e3b3bc5ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543771566b3dc2ebb8a3c100693c5ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447394aa3fbb5f8635ce1bd9bf25f81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc291fc13f7783ad6322976f127a68cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8cc2f5c3af9d793642506f9b43226179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e6cadae3dbdf8ec809ce469d2ca7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feaf5f3ead3b1ff6eb33949e012b93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36fa628065a1daf35ada4d6bd61b1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893914529b526eb62a4ccaa580227131183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d37f94366bbce85302189a8d62267c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad4a3fb8e2b19a1ae3f1143d8ee58d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380e98d1c4d55e7a543337d396b4074186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccd59cc025667c9e22036597ea326e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ae3e1c8f4df957cc956559da86bb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6d5e4132bcaaa2eb32391699a8175189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae380d9c8c83f47653db531029f0838190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf73bedd64a1f0fe5f4eb01c55e8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffc21bb331eaab0cd57959a772fea2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c35c225ba37bfec36c76e215123fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe483ffcaafeed71f78067e52d10f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72049f17b7b0a3b4be359f47ab0406b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6409d0e78b912e29fc237711851fef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb81b6b33d7dfe1c2ed686cb8018ec6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a76a0cc897bf7ec42e60b48b81af0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aebb93fdf231405d45ad0585b8393199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54c7aabbcbdf471bccfacdd947ed42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2c938eda4c02be31ce2aac49dc4cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778cd13c7e0d3a57be9c252c4c793f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9e11249575423ae8766a99bf1a97f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16855a7bc750cf373f9ce8115b63f98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3673584e72bb7b9941ce1a163fde4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e08601889346a4e04c45b308dea7a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8d6ddd39b66e6a2fcab4b7c7fd56c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b9b145eeca45ee0134c903e6aba5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755ccf125019fb84c13e5f6ea687275209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26ebcf1dfd8e9bd267217712ec329d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dac471bd39d5dd826571fdee866ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153bc2d1f6c9e94e8edaa7dcd664bfa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214a58abad3ace047917973d1e0fb84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7ee0cb0b28bf66fc11b975229c50d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078567c3d217674e65d2a9a02177e2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809b0b969baf9132344658cd9d6614c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323534ecfbe0f0882a64b8bffe42f76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6fc4caa3e17c05c2a3e40638834fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45eb1c11d3d00bafc793e98460256b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11020ef0b7ab8b0dbee5afe5e29e4d47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29ecb96051620696ab35bfa7211475221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae762f87ab000a5e3d218b21e0946e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0290048708f29593a77073734cb45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2369215a3df538de1af94018b50af79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a15be925f40dc3939521634bf5a3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae5dd331f97082c512f795cc1cbf64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a986e3d9cefc59e093fcd356d0a5c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f48d22017bf728125bc8fb15b62c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a37c614a2295038085be41c6a03556229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84d7a62722cd33e80f27700512b9a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb9c182ee8168825ac7c4b161828cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dee53d0de1aa11b8c1e57ad4d1beb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5afe053a00abe8fb8d61eaeab52ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d5ea4adf65cb53e18c02a73597246234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b214618c9e92ecf97b8017f405c52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e5ad713034fdd0b962bf61e185e9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84fe3459f0e27f2867f4ad5534e15b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10035627917a929a29025a357b2c11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32933c963586469e42e3b52c9d729b30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e33d9cb91262113e29e3d9fdeddf8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5691a109b7aed5400c4a2507296938f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af3e86c05496a11c64cee129f988c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92cdd9396a51c9399c93a7f9239eb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e543c92c01b115bbae14518875689d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a2d02136115a6f38cae5fb5457c80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ba11d8e8ec6bb422358f45c4ea961246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b52da20dd7e9db5f383b6539f2f99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd55ee1bafd665cef46b8536abd88cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0b3f5efb95c6f06d92c788c1c2713249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267b8bf0eec2081120e3e7d95f014d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e78010d2db9a6b1851a702ecd692af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a248dd33050a3b25aca9e52e796c48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22940a55597ed8d929d009b03f35d865253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b8491699ef9545e6aca76de6fd1cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6b18058d753cb61414f5de2f8bd05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e75053761e86792239eb14b79683c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fa6529e87f7fc93855eb5c7014b14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ab85957392627b4f9d72ff607e7fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b448f0e4b18e6b5cb78bf3abc067270259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c396b667ee9bbb5ceced90e05f7ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5f4a6e58baeac7601e10e77b83126261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51208edabfea2b52d9dadfba484d4501262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77832ec8e172522e34acb287d44c1125263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da68d326b84d88123acdd39501bf66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d416d90f56e7fe0f952d330e6a0d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc7319920b5dc5fde7f4cbcb25f486266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a66d0984205e0f89e8caadc0f25d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ec04045e6be7554c0babbeacb93fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7bd67890666c866f62d11a15e4aa4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d891af85a748343a9d8c96ad40c676270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cc554ea81c16babee097ad994f37c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ba1377531d12c095c2fcf0ce32e5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13465ec45e0e60044862d4b2fac6859273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bf45a3029067db8b63fae84b58933274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754892c4c7b2de0cb1631319e33229f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fc2a16692163631b07cacd80814f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d771f58919a6498b77cbb2543a900277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf338512cdb77c4654d53f6018a23db0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b2dede72442559f385da0e0d44c86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea889b6878d17cdb10935a147895f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee66134edb3d2c0b7dbbf18de0351a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17de35d0f73b2eab6617ee3b84b4465282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53fdb0939fc203c799ddb5232833d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d736fe89d37c9f6901049f69f6c0647284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbc568948b69b7fbf0a9673dfeb371285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3da140494d71d4985a252069f11d17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb736a16170f5b5ff6745474f19a3ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7718bb87506b501dc4a85a95b0ff0f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d114195243456d268f04ed0467f44c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f418fe3d20b3cd6ec4c5370e3b5817290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f59dd74cc9a466b1f97933fd74ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcc9ad6791cf80e98357bcfb558e76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758fa411593834b11f5ca99aa381302293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31f77cbd700cf5fbf2d4a3f3de783d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102142b0b4c305541e76b672f39cd1d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009f535525ee57e026440141787f017296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c350117cbe57bd157f6674e7546afa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db2a9c37e016066980dbfafaeced5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97768caca4e9d1a22380450c1f2301db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670da70c748f386deb9f5338e44ce39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841173da52c6b049360079627302f5be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bd09d29c749c11f2ef722e65d047f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2cad0f342c75c2dc3f7714e26c0fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2299666060ce7cb1c6d2304854ce7ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d929e0ee55e41106e8085ab3cdbb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96172de567d56935f3af17609f91f39c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd4516d3f38c35e7cbc5692121b536307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7203bc1b3a3e5485bc5a7abb797c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83b490397006335fa88a80428529c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1849c966d2231274ab155ab81cf26b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2177de1dcc0125ef82d1b6984f9b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d946647832b79de30f8207a1b0649312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6293bb3206eff67b3bd58867c138691313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedf04b26c5502b53485e881116f38d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52431fd56a66f9d8e5f89114ef9eef8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4308f8123aeac317b4747217262aa2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1ac93be5eaba2e1b18f0271510a5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aceca6059fb2b44612d162a9d281e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4773a1985343943b0e1c3ede98f0955319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafbf7ed11dd41ce59899dbebe79384320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d607983d6ccc5610b5314524a1fbe3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4080a6d3c670aa4bb1fa2d3798a7da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea30032a7de9fb6c87e0048133e8371323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95b9a42b8a5c1e05377a1d87c2044f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d593d19dfdf073f2d70ecb5b73967c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dc1ca08dc82eba850087197221c24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea90f0cdcde058aeecefa71ac49d82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0a24f928a5f907db279d832671a19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f2542f742def017d14d5b80e4abaf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34e9bbdb5c52a0930bf5c0ef47d8fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b27363023d6e8fd9ef7bfede614ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2248a060751afc526d7d82a99b9c37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a35a036c9ec6409c709a83d03e0069333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12689a20b5a51f6dcb23d39a7d2725f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89ed25b3b3fb890f6a3721f36a6909335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1fb7e893b7c0677fedb6a61376c2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b7ecf272f544cecda419ede0b06fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12531df3e5d51b926bcec397fc59a0fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc9fb24b51c8bc28ac7ff06db9210e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24907e37f6a209e5da0182837d7f036e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe57a8acc28564f8c6ad9fad48623e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb725085d1f6d06c7ee2ef64ad5d2aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3f69b48828004b217a1a8603e193f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab8c8ed11f7f9f07ff89b0a6005df1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940fb1dfc5b7ec2edf927a3d2af2031345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955729668975556d989d67da6c9f1ab5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b47db33babd558be961928b95dd722347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b1c9226493b27996226d186e07db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d7e6b1bda108da30e5d06d6a1a712349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a914744e2746275f52624dacba91df1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5985e61c7c6902ff43c7ef7506559351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faf2cdd2993516287b4d99906ac293352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599729d30df31b87f93f619b60adc7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654dd9ac38785a35f8a6dffd17fdc7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a44f8ff1bc38886667bc4994171048355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdd929a766a39e59a660a2bf988149356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42bb663ef7d6d56440e68f3fc8a13f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9db44dca19e644bbbf09e969638c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1eb2d7ef1ba87c72c50e557173d3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841639200491b7973a5dbd39e6c4cf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e51659e2bdf75b5dc48b3ff8d12e3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada1f2ffdc6dd1eb07f9afce4c1a31c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b8ee7b32dc9f3e0782c1351f88489363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf53ed9b6c0cd4b173d4db7e285580b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6fffa266e0ddbc47825f2a9e5aa8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23460fa743def942f487ba049136a330366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315317c839f795ac46efa205951961a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb036cc378ba5a6709e9fde384d4c680368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab089f950265ac963f83e51dbf52a4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ba149ad0228b76936d788e8b700e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61c7b65e30326fcda10b7aef1d6548371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e366cce3a44f10a9064130325743ce2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb93f6c437d1f3aa8ab0c340a0a9167373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c27644f33948051d807ca905505f2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01d7b46c3e0d044361ebb89c45ee4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a84c664d6d8976e5c168059c29b9e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec7c4d95c7160ce03ea14626c445f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dccf646be1466ec9bb5d4f09f7d835378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11721945c5688782de655c8e16961bd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d5c57d7b0d46de1fbc51308a80623380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d015f882e6bc833ad3e5904dd1dd9ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6749b0a9345b94150e7ec05cc5d8e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc80befa68cccd5266488b1ee38b243383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd2ff3fb29051cf45e2b62108ba746384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268d52941fe0e0c0f41a2cf26896a1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a10b17e47c5161d563e6ca951fd5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061536c059f35a0d0037bec81fa8cc80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c0d9fa6421122d1d495040e681854388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff44f2c896cab3769be851ae81684d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22ae1ce01f0336b0a7c9b3c173ec6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721b5740b6ba10411a179c89e8a92c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359bec50f9981d083388dde3b6d0132392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f015c775cbf52c25e0b6aebd68a66e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09eabf9aa47f6e41e665a067eb1317394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1517bc8d3963c6076a224e026d5fe82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86548f4d6b6c6d62ba70c6eb0409d2b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1451826f86b0cc8b6b4d1dd6ff2b6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68c40ef5c0099eddb0c3d75e05d824398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf32eef221c4893f40251026e105738399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c841abaa5b959168f80ba1ef137fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576def966ec4ba9249f1a3d6ac84a84e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8e32b0192e93b214849ced212a9f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba896431fd2ee8fd0000f2e750b9b2c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9690ef461e701aea407e09656bc13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f90080880db2130d1445173c929d86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873895d2031910085aa610edb396650406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c5a4e3819ce016a693712af55e1cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383d3d1576d1a52b4f85a091d4cf595408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f788a680a4e1ed85adbbb82fcc8637409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82294fa17f06121e1ac700ed92b676410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18094814669283acdf7055cc91ed3453411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce19a4229dd46680366ad02aa5e4837412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aa1262d458ade3e03afeb063c2196413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc6d26fb848a28eee1f7e97665126d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca64e9327219e9b006c167135fe652f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bcd5ba7207cd5ea761da751aa8c84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7ec6a4f8a44c1e82e4302738015c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488be3df421d6b199a406a290749f07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3aa73dd14583bc0f1269612b6b4fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4defe4007278acb041f7bae9af931420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c48ebfb323d288daffd2a99d8d5e4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97192c60375877ebbfac677a783bf62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a76e94eeaab4dd0cdc3783bc27363423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28ec598a585b059fb8cb5e9eff713f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f582eff7401904cc77da231b96521425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2d53b75bffdd199ce34e7a2fe65b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa859dc730a589ac5a972a47df8598427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2e925eb5fecbd4bb8806bafcf8dbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacb7494202fc98c1b208d80f01fcf4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d59a2cd56c8c8186cbdca70481b024430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeee1b877ec024d35560185d846f39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c50afb29e733fd7f35cac996c78af5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790d7159372953ab53003f88744fc6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12231180a997d75c3cd8725f5ebeb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78721f24fa1c3d412fb7c31673f6e001435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea110770ecafa5f3439427cce0fb73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf01f4f8b1f2d88ea7af0184a5cb24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45944f317d571a8f5c4e69b8841c8fbc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96970e9c4694b6a34cc014e943f9f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4937a11a9076044d56f34829a75f83b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c9517c680188bd1a59433465db46c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255884a7ac14bed7a032b47730eb2be0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebf72a55e9ab8c622bd7dc3b46ddec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09183450d5b37bf4ad0aeef5688432e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f28bc3ee92a138c64d9dda1adcc0d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475687bb798db84da99ef29cf15ab6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976f306fcc31323aa8080048744953f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7856e49f4129240095ffc31e1d626f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30bcad5560f6b6e4f60076c64bf38f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca67d3c9ab20890ca9597f5903ab62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5562eed78c1f37fa4e83e11f65a2610451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6addab46d9a10b2ff4a33cabfe7e62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ecb1fff5309d4454afd0c5f471d5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277853a744fbe125415c9f0d7dc4429454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b0c3f959f62ba26b35cbc0e94cbf8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb526db8e0bc87bfe87e0b39a1753a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c2752743ac6151c6bc0e122210ad1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de891ad195c354df8319e210a38d9b4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c296ea4bcc69d433378d1939d8848459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f041f6c79bac150a197aa8ce23f51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb18cc88075fc812e0b32674060d4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631212aaf4e015690002420a8e0eede462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1527392842d00be8e648826b5ea1ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895526289fd54e72dc9d574b6525a324464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0818dd5f8db3f4ae496ba0c990188465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ba2cae2a721cc34e1a3e7e8d881b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8275d4d7c1c808e81b7c18a3f5ca8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a9b3a27c4678442f51de93ef559fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58bbbe7ac6de18c9d96f147b986617469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1937fd2d946977b6a35fd0397ae52b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3502ce63eacdbf219fd419717c8454b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe6eaa9d7416d64f72b5afb6b5b3fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c09920bcb36954f48a45d68c038e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774c4845d4ed01f8527149a36d8ae11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc377bf209b8f9a7d59a7f6388d27d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b971fd8c5c8276a5528b535ebc94c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fe061f519e4c5357defde9258df7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9714abc91c5a672f79fd6e9e22f397478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63292eb05854ec7e10b44633ecbb541479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e4e3b7fb8c360e3532992fde123af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777201a8a48f48f4b914071f02945d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c39737d3593eeb0cb773e8e8daee2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7052d9fa204c07987415a2827903a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7e102116f3f4cfd061972c47cdb1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718070950cb999cdbf75cd48cef63df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab20c9565c338c20080cdb00ddec5de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cf6ee4e54284bfa6656d333b595d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36074ae4ec35eff7038ec12afb423efd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace4654208e8c32c8e7c097f643e5ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1d7177fdcffe50e5a3d11e3eceea3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5769aee3cc8ebdff6db40a1222412491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbbfc895deabaf20a90af13bd96b83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bc6398b1d671645ce833d9d38f037493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3e358ca6eb074af900f630322ffcf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a46102f69b9fa3e8893d7caccd705d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e4fabd919cc7bc927fd728ab9d899496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590602177012ffa685ec92bb1ca79e40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af304160f784cc05f46003424af1ac8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05831e5ca41e0e7e810c41b44e337bd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a3a9db771d923cefc218b9de476f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f0806a3313ea27d6e5c96972950d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcee37e36158fa9d95704ca949b79f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f90f5bb81539236bd07d108918061503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81498e5db0ff1314215550cdae1741504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cd944b6003be87a6af4956d00e684505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6177b0a8d4bfe6174c3ac9386c26f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812f31bac8341cfd90c132319c104e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996fb08873f76f46d863722f4aad081508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe2596999e9778491f31ee150b6f8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a17a69189f7247de0c4fa203a31ec0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe9ee09fe03b30472fa205eb81e6ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abd05c2470b2ff7794e03252cea02f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99945905a713a39d89af2e81928c95aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8393fec48f87909b06428777c50ab93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526aae65ce747178d183667913652b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befd0844b05a9a80e7254ad94c265a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46748d5d10aca0d78eb6c6e7db7f47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5aafb30d8d6cbb6f177aa9361edb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b201ad5f89993a0f590004d6fdd3da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f212efd9958d95e44efd23ac8f33bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816f7bfd4db82f097a71d6e00b02259521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc250c9b90f97acd712339aa08b53e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d12da3f5cca8f56fb7d7749178cd67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cb180e26c2ca89e6fa1a0f7fbaaa6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36781a65dcec5c36fe09c63de4d9b71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a84a75d6e734a60b6bb8b72d64a5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78446708eb738cf13d9b2b479f427186527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3810a292c2ebe3bd424e91cd358d449528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6eaf1e3798a4b2b863296906e7e9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02339b62ff6892486ac7480302d8c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2726fe7f3096f346e8e3f56b0458f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f59dd74cc9a466b1f97933fd74ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933a7c7ae4d62996d873d16bb2cd99f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a144ea8915c2a2727e627c767f8a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80250f9e2d8fcf38eebc64049238925535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb73e0f0b0cb07055b9e27b743e55ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdff9aa14b1c5be811cf1956e472f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f37afe2a929be001158ca4cf193501538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c8896885f280343378e6e8113f7d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcef209c57799f7651c0e25df74ab8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598642d5e1e0a5a9d962a612466660b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f1ee24152af1cb10bdbb555683b18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b56d5e67fb8eae0cde7c0d5530da1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ae8e64ef0f3b68cb789eba1dd0221544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9206429330af02c1ff86207284b7537545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118859192e9f9e11e45fd0dfe7ac91ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf4366c50d8afaf5c973b382f195f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d569cf08fe1db09fcf47aff542775548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e4f2fd0b8431410650a49c2fe1423549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c746d859ccdb2d92d1439348d440b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b6168677e9e20ae7074840a7851c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58d81acdd517c2ee6f12d6fb6644c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082230985e780d3f5d5b4b1514d869f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34370d3543035a8a15291d0e7f8aaed8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288902dafa66b3c9f29bd3801d350f21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc642c65c0b25bee948580e52c083aff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8624b43f21164f060d7ad78cd88c8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3b6ed212caadc67f1913f07754eaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57822378d8e13bda4e2e293c3905d7dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98297c8829b48e40ca1402ce3640f6a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31108c0755a2e6b1c6527a8014cb669b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad43b530faced5da38a8b7e22b7d12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe85926e5e2083fb6797f9ccc4a984563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda44d074224d60663f3c6429b1464e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad42856cde4b7d8d39387d136cd866565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd8d3a89b5b30ebab7681fd18ba5ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235deef7893cd3bc22b2fc290ddb22c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d466df55a448356efc0d51891c9cfa2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8ed1e2f1b6402986f31613a4f7e6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e5ea11b63b39aeeabc45f59de76c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d91024e49b37cfac4b488031350507571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece611a9053aaa104de417d10660038f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb1344f46ad0caf250270643430201573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7e43340953a1f699b5cb0939341ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57635319579d66c25d95f207f903f48c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bf14c67ce8d0e1814749b149a0ba1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd64ddfb216d6dfd55a5c3f4dff9a59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6919f60b068c0f365c5c024e79c766f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b96e628f8358a29be384ca2212651579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f3ecdc2005d8fc83b9290d36954bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c5a97e9af8d661c10653aaae5a19a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb56806b8cb8cabff7b1b4177e5220c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b17974d68c15639e96c9d19de96ef0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6d35b397c30dec6f36e8faebdaa57584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563378db63276c5e39e2080182e50e66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc155368d0efe4048310a9e7be5908d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242e4234913c842353e958b457f6de8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5fc1d7cfe637c80f568ae26bbd851588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c200527e41201c399a85e6a5f8742589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5dca0a7f52ed3935488a81fa8a161590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84109ae8adeb67a523b943c107e2a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86bc0a67ca4781e9de8eebbf2717b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9507379c8e9c8bf1530a263c4262a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb402818fa520188271a9b8ec5a22ee3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd246013c8418e214ce438daf7c26e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ec073a1d2c878aabb4bc2b7c9a5de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a094c0acdb90f266c1dc4e4d43b258597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2dca2b1eb102ba1a3131b6b4f307e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f61e9865712b459dda93bd0524e47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694af957805417840d61fe7c2012b98e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9198de6f4f370762949981193f2e62d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec22bff40935738b55984d33b8dc35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5a737ed94593af73b5c9d7f3583e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5f8b68489d86a33dbb9da16f0dd9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112f469811ac09da68093551b6b5f86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28f169f300d258f877e5466e56c96f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101d39c547790191ac2a9e07e999e94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036a59a3b189b0bb490398fed2aaf03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d7a61668028550247eb261d2f5ea5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae99036a86b5c63b6c27e08e449b08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad980bd8a2c53a252a5197f96071958611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da7f341ee0b153be575eb02f55df64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496ac128ff8778d23f6a5ed75b66cfd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910860492a8871bceb650ff23918bc6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63674e21ed283416577b5dd357c988b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffac54533745e516f237d9d381650a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ec8f2d94a2be9a4fac5a5b2780a45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb177799e337a84437d58f455f952435618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adcadb7138578c0a8dccfbf7e0ee91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bea2c82b2df40d1713b214a46cfdcc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b3d33ea616bc3fa6468bf49345b0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87b35f94c767829ae657864acc16d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f4c2e379710ec362dba5729d434c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630441dc84a975c4d5f7e9c666b0c2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e7747a9e5d7fa504ab84ddd29cd54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e343fc7daea0024ac77d25fbad689626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7fbafe2861603c45612554bd0b914627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1812348caf2c7f96d08d47d81c6971628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07631ff8ec144268875faee9ca4518f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a7115f980cacc3fbd4733a37568ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be291a7b6d4e7cbf85692f8423ac0e2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96119e69ed8008c095b69bbc22f03e50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2d3084ea2209cba9a2c9227335444633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48e46ddf8ad210c997daa13dd48761634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c198c277b7c657e24a83020e8d1270635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7b1032a0d155b1e9659e28fa8d59b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b592bab4be42496b143cde30144ecb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79a0571552897a87480bef9a60b245638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce056c22508926b1e0a69ba5d981dfcc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beeb1c0ae475cc7d032e0641de3ed7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d24d2adb1b6dfedaa1ce869d72cbe9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1d014946b78b1546cefad046cb282642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fb1e251085531a4a4725aa10256f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d0de97cd12505f01fb4cafcc8f53f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe2a59bf53eb3e3d8e3ea408f02372645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba41c9d0441de1fb0c56f43db441cb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e92d58dff10c40d3410837d5cfe5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2bf0ffbc6408a30b006e138030884648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd0104b2d31613b2d7920c95038cbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4faa30c2d37e3efd89838cf4bbffb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1492570f9b052795aeab7d1c6edb38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6282088da73391821291cd78279fab2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0df29c235d50edec2a89584f1efc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcedd1fb73963d690b0b014c249ca7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555687d4f7d725eee43dd5892fac04c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0ef8de3924e90030f1d51f6b53e52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabb654da6ac8d447593e016852e0f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38898e4aeb69d638ff74bd7bbbab21eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d34c9cd83f7f35bbdb4f9ccd6f0ef8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9147adcbf649db7594a95b9ce8d05c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cb672c5ecfa3e64ace2ea4e36da82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bf10b318104deee19ee225daacea8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d9409d0b3ba4033d18362fe003cae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978121e179b101a2a77c17e594e20361664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed833055e4b2fa6457a712b470748978665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a94c5458740eeb06cbee036f41d23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5da9715ab3c05ffd46409720cd539667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be927425a61155dd269e075143a524c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b792f95de5c17c8f5bd923296e8ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121db21940ce41257f0a692ee21a6463670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509677be1e44500947e615195c6e7eef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42e9958ce62e0560960263cbce1b64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f827284a66c97f55ff4e02ccba99b79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979adb1781b44164cf688e4bb99fb51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e310408e9580239614fdbe81a6b037675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadaa9380a304aa849bc244f5120b53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e157d4ce980e4edfba90744f767961677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02256d51035ed80b4783846d807d545c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1023fc44563af5cb9bb554174cd10ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db322384107250cef7acf072be104079680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840616ba61d768af16b2af3ccf6a2842681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fdd98ddc950a6fb4924de0eaabbe9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895f007d8f2e0843c643d82faf3e0d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3adf44d50d9e7eaf27c529ff19adaa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8384b9b020457b78ac71bae3e7cd67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045289559a92aae1d044a96734b01192686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05739cd7a5707fa5014c166165bd0618687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c93b5fa4152e2df2626898dfe29c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c07bc18528c7a6871c0baa9b81740689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d112680eaa2d8d05fb6b7f947e82c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf590e43a69248cd6624834d94dffaa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe694c1f3c5f63f405faf701c96109f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3aa0078cae76d32dfbe869025348b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4d958b90dd5aeca7a24f75ce5ce3d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e7ac52dbd0f624a30ff9972a9af12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8532782cad2eecfffedfbfb2e89bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4433d4e5d469f36fc2a96efd2b025f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b24988cd4aa2368af24866dace6433698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40618eca82217e37b2c93e4a797d5067699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf853fb43806e86dc5702f4230a0f65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e91010d65d388bbf8b2c65da17062701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73948ea417d5253507da33557bf38eb4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21a4f05ee5dce7410d5736fa1026fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acaf9d600e357fe669f71b47666cd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42725a01ad48d062dd03efb07822f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795c7099da53e6464de506598682f70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32de9586cd80f5c2330f39aafc6bec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2c8647822f60ed9505144a6f25d97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33350b271770f6bdfa6340af543a623a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65246a294f6baa7efcf2ef4494de3de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f3ffa81ae126fbbbbac27c89a2d19711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ae734ac41064f0283b2f49282e34e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997db5c7f6fdf2ba8780be2278a69934713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2cadd7649d02b81c1ee12f1aa9da0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf2d415048465561bc1630375ab019715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a890a168aa532388257115ae13107716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5ea7bfb90024f58d9cf07bb466e5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef994d7105ce65e26cd51dd688080068718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f5a0a2c7548d377d26cf51afb7c42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffc1d08a0a3842cd3b16d907977c10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17690e14345a8e7bd4a8e7ccef3618b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bde4e4c5c37e49ca1889800d6e40aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4542a4a5ff32dd06ec0512e85675fd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ce54c150b0703fc6ceea202498bd6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19965134ca8e11688d6412dcd9cf22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0704382a78cb5e224ba8963560b02cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef1ac93635fae8a5665db2894bc89f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd5679b7508ea9768a8f96e030593d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d25abbab170ff4791e55f5177466d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf233a698743905f2b2f5f1529fe5ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c223704f33b03c8fcd30a1d1589db32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e6fc2db3ea4fa15f3489388716b0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef85d2a2aa2afa68eff58091143dd2a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ea02f75d4301902df3c8d00605050734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fc8493fd9e4ed9d67ea3dc6db9fdf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7b3911f75c231ee8b07063cd658f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc952065d283f3bd3f938b12652bbdc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0ae6cb10fc6b8045f9472a0737499738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f64ac1a4938a92e3aaf33ab578c9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc7bc8a76d9541a489fd1925e55cac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec9c30e281704d91773fe9dd488a6a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e96e3787c5c8578a721a99097feefd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de69bcde0a0adf3282d0246a0c73e75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605f8d57e93670a827d9ecd92e3c258744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6795d296936ed77c033e4120f47161745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186248c7fb42335607b1969ea6e5c72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7aacfae6e70810e3b76fcdc13c6d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73882a455267ad13a0bfe8d30c1077748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dc852de71445ec80d8583226413f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e062ed3896b5337f233dbacc22ef18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077f87bdae4de690995e96f19f3ada1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbabd68953ae4b8b4e5d6943168580d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60895acdf55487ada1f69f201feccbe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b1d3549fc58e7a900f93bd60fb618754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783fcafd664c48391536e4a5432e872755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae1f0abffb6d62b181a6b956574c3b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befde28592aaf6c61a11b59a236ab5e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583be695ec7fc3d82695e6657eb1d5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc36e97a9421ab5a5cf5d54d9762321759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039da9bc09b0f3920879276182b8de6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045374095b581498deb3ea842eb281f5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7c54a4743af82631771b9163c0105762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8da51fa0465084da95babbc387ffb1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919e9430374bde28af4ae51e224efc7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205720fba9f8e7fafa74ae7e1480af8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38cf58a714876dfafb153a8359de49766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678666c84bc6f34638325e3bbd7c2e9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3075bb3e4b1582941fe45698e8ffc1a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef81fea3979dffa4d6c716492b9612769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1d8edec51a6b5918c8614109bd41a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b922ca9de6f86746920c10bf7c63b8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a90accffd932f64602935960f64b47772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb444a1cbf544601434b6974f86903773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eaafd0a19e2a084cbde4a025b695f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7bcbc5c64f1ad31d955a21936b4b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bcead60acfa40e8cf1293ee4f3b66776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61a081e5b7f8878bd99508cb8cd2d9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a0afaf49bc000d73bf1c8d4c4a2e8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b6a27695851bd0190bd1ecfb24a55779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814bd9ef137ea39802e10423bef5479780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9330167c8922f970cdc63ccbd9e16781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cbc65f1ae278bf27c0bda6843a7ea782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912083bc687f7229532ff2210694ded783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fad5333a93c1f078c9a8697863acd5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa831197f4958063773a6c95c9ee2b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce344282440b17db68cd4d37892e9080786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78712b1496cd12b6d75b6ad83a000c2a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee8c20a5bec22c5ad61fccf68ec74c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27665d0872dd09b330f6c2018059d3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dc82b4c0f64a8b815d0fb592ab07a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee89b296e9238e1a9a0fcb410822dcf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c971cf667f769cdd751b1b365fec5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eea0760872b021868b5747e68cffd8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abe587d25462d1c671f86c5d89ceb6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3888b418629f39cf5190e39883302795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adc833232eb60f406eebc9cae9ed64796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4da1fa7e1036987d2de7ecfc330dd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b00016a49a7e792dc50a34b814b58a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00939211a25e5c6006e81892de6caa45799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5955b630465d5b5fac451f5a72d5b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4925a891881f122d5d77fe6cb2b44a8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fc7055e331441fb63cf5481d1935f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffff5a80f6b23f07bdb70dc1ec4da4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72949c52dd8991701db5f7e7ef609bd9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e1a4b07227a26256f73b92ebf1468805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c2c38e2c0ca44cd3b713a44f8f998806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244dc4412a1cc019ea84a18643413ec807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b44d537c1ce3f43ec3d7a516dc6823808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12547cbbbd9681691c28b046c2672e32809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e2851d7e834817a2e4d9303745bc9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e3df9d8e0fc87bd9510033191cb00811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9a64ed41276f4369977ab63e5a089812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e872cec0f2103993166a84f5f02b58c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a943f60314ed51a924497fed2e501c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01937bc4fee625659e142560f4b580815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987e9389411d3b3f6dda04f790089c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744cba0398142cd19ad9bac207de1b4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df31cb876e3f57558fc2c400081eb6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a10df06691af69b5a54eb3a439b56819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06861b491e10a6310dee4515ae899138820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c5e97c88d3764aac195dd30a91dcd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0e41664624a3efb1bd2ea720a68cd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc37065f60c61f21b4b02d621d7b41823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d1425a053621e963dc6018d66b2a1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28927e67a14b6d466a69391eebaa6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e083ef0fe43dd66fd73bff7a0e694826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54546993df773a212ba688ad5d3e710827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e54fac6f8cce350f240fa785ebd56828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3762b0e2c69fc958adb772fb68b298f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cc6ce417b267e6efb4029dcba109a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8526a912640854eef9178ef4937b6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8bc1b39c6188117e20182d059fa29832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41217668378d54841492159a82a941b4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f58a989af7796b36f37317dc83569834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178574609e736d7ae759aca6353fb2b5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670abada8810d2c0df9a6f20cd48035836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdbe0ed55c9c424acb9d2deebae65d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342f24a59de1ab038beef692a6578f5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b52182ab645af047401f1470ecd700839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9531221a2b78e2e414f1c73ae9290fe840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f131d092873d21500a90a0e8205f9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b29258536c84a274ced6cbe117e251842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66e00762243e317850bf4d54209bf0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd43f2214c9eab9643586fc970b1986844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096766060318e2670b14314b418b73f7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066592701d78692da1805bc75af15850846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bcc3ed3f41c4397685f335040d480847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b266dae128c500ad9eb3fc92c8c1e9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f7a3ccced6dda44688e03698565fc849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e1013b7581ff2170e2a59b8d4eeb0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fdf5ea9ac534f6f77b77e36b1dacc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc1ca575021b3adb25144b49786e4a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d4166a23f4a81490dd24eeb3497f9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15bce8b9063709f579edcf6ad85b9e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015b2b2e1c2902fe1a8aeeb00b900d2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c124b4976e50f0ccd62f32382dda4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a38e0e6b9751e52c71d9f81841617857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3009d1b5e2007eb672e3f8d127b67858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452f38075a94e76780c70d67bfeab04859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2846b4c1397b955125b190922dad372860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73edf81ccbc8090111969209ba09324861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eee85129aa72d00a3d031b20120c3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af0b55413e06b5b882fdc2fcd2803b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb50aca6f06b231d19d43d81fbfda54864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631eab5bb72a61a85d22212a866f9f5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be178c873d2207e1b8e7209474689d5a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debd995b88818e5083ab0515229be1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10ad3869fa8449130dff97ccdf7785868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75f7af15d1e66af4613b0701dcefa2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5dab4476e6036abd459f576622923870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eff9d4a447fa86aa3e61a6ea5c7ddf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6917e86399b19f644fa21589dce11a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677cd32413e7fa2d822d5269017aaa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb3a4ea2c49229c3e8754ac584ff24874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbc6675721c84cc720098b0e45ba68875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b7edcaf2f60c6d769dcf6eeaacae0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220f8fb50add4dd58e80072c950c661877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2def80d3e7b8a4c862adec4612f2cbe878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195558470a762655c41481a1c6bbc4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42ec1d8a082e12852afb23d51ad607880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47a3ca4c30064ebbd62207fca45f2b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac734a747b4af5dc723eeec2466796f9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165a2bcaffe23257b1c4a7d033cb80a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830740059d722613a3c343440dc1f1f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b04d560cf738d30b37f6e08469165885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd93e4fb75dc12188fc24890cd6eaa886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2169106082dce5a6c941c3db8e133887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f31457c1e61144a9ddf87e88af834888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79847dff0ecbdb25da266cc5ff019c8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069cd82b7193d3e8a00413bc0f996ba890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b16ef14e9b160617d5b0fe90ae29891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15badeea7b16146d4990552e576b7dea892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a3f35477b3369e48b7ad02121292e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd32fd55b762919fe048707387f90b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5d588c6cb34b71149e59d284fa30c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590b7642c3138865cf9f349770344d6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81cdfcae5c4b1638ce4ffcde18bb1c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fadc88f25d770fa493ff8a66b375a1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a216418f61ca59df8b0576e4297f24899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d9831f159e66a327530e31be3b931900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ee3d50da3c42a0de55a362a37796c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d74231b07f853520e3a8317c22cba902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75247dceb9248e7dd96f5751201e3eb3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6296a11f7057e90edcf19a82ed9e0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e677784b7720db016a3481c32c73831905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc15282de056c77f03aedeef206226906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c92c4393d10669d6426936f11a934e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dfb14a81f6d412bbcde48068b2012908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72c295a0d8d308b5a97bff0f9e6c64909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef1b2e9d1dfc3e043c83f06148967c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008827d10aaa40a9a018f1175a0dc18d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b07020f3d29dc83dc917c2ebf90972912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5226fb87148201357266dec0759b6f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715cbf66f064e1ca5f6bc4ab3553e95914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcc07d5e9cb9d5bb95b3e414853974915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37b3058caaec0982df4dbe2d8b52fe916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0bf67de99854d355a6d1ec82597ac917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1cfef21f9debdfed94fc8dc0f9b00918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7525579763148be44b2eb1482dae3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7df7068fba5e97b831c0ea8125d32a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c2ce52284c2918e728e4336bc269e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173af75b0a52d129e5ceef96a8f1aef3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c1c2ce4a9a52bd6443beaaca66287923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806df757b3eafdb6ee2d0f84903729e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08e78a4b0fb90a3af6bc58d226931b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f20b658ecdc55e63d9b995b186a6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd6afe666733e42b297577721ebdb2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84276869c370c30cb5cd3547e49a8e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d7b0ecefbe4e9df6e0ecff42f1b57929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005c587eb4d0fb82502fbf447bb3fd7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3ec1ceb40174238be63950b7b75cd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca311664063a997c32f917ff7fca88ab932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83560a13a544fb1cc9baf225a17ff0f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac1b984bfdeb08ae21c7bec7025a0f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27de0e18f1bd9122e4c823bc5f07edb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01185ed1b09a30b5476068cc3a8c856936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4c6cc26e9c14b82b108dd4c61311937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc3fc2595e57774ec2dc4af72e1d02938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dafb3cebfb64ab057474dbed53a85939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491b16dbad0876c51e94a0d827c1fc9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e691f389d630cd769df7ccc96fb8cff941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a3053cbf7763312ba93bf3974babd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d546243eff9db28e02c91ca21e21e23943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d47e750dc0dc7b05caa92c08679d92944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d99176ad49824dd0bc5b3d701def1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646022a6d184f0b850ce0d3201527a4f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004866cfd1a9dfd5dead048f1676815947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a9d7c55efa7ce6b2d0b563e145f2d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a538aa947aa8378f290d911c8b3915949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91209102ba4f9373a03f54c657a3f79b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf824a29e80ecd4b18e640da427f2b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435a8dacdaf9932d77972487895ec2c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af623aa84319e55b3748a9fe36e53bf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fd2405d3a51e6223cb4579ae68cae954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d88ad721c2fa6254b09992b062d523955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d94cc9f5b438ab29bed1781283405b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9c2f9df74fa3a12b8d72ec9618aa1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dc0eb371d4342ceb0555b49cf0b06958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa375cdbef2a576182925d01f7988959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a7ccd967f374668b171590fee67da960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36613be6762ccedf2ac6f2911fccff6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca7d89c948199ae39249a70da32c80962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97791bb5a4ef22123f442a70666d29e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff502063c9a504d6fc6407c08bfff8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33ef451da6cbc158f79241f09a0d6e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8857854557046c69ff8998ea2492353966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b224d6267d111c7f33bae79b1fdd7f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441451ce31372b5d5b60ba0fadde20e2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef68ed8140c8cfe00200be14c26211c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bdf036364c4cc57c95a43f447bf1a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf14505eca91b95a3750e3484b6959971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19b4427fa92167c2e2d3abd173147d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8d9f358842473877f3316ba2ddd4e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e6141587448eefa67f8f7091ced04974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62434a0aa356b82131fa469365e9e4b4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe016a77098ebfc50a408443a4067e8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a773a6a326439f3e90520a947c88ab977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae67549631fcb29af776fd3d88c60c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8acd5362f4da02f3074326f5971a2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b40c07b2669db5dbc3738a4be8fb4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdf34ac7421c0647a2f20428cea331981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32fa4b4b106fbf719dec70f66aa9d2982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8b87da764c1e2ab7ed071150d3dac983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e35592014db0a79394b6105a9e095b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7b59175bc7b5cd7a7e8a9903362fb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36ee2081205300fd41cdb5230c57d7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803ef2dedebb70693f1b7bea737b8a5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c5e62271189331e9b8e0f74df18fa988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf44c5d8ebb25dac680ba53f1952b4d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb99c36438309e82325b4d3fd41c5c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aa562b82cb941c5e83f93656529f0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bf4ce07435e8b0d08c8ed4c71003d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a1c3f70738cd75d99c6d4d6a52948993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1a1d1de9d15c256db025e9df766cc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e13807c29cbc1abc86b549e726174995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ebe44f1452822a4f9daa2ca5ebcbc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba045c3b662a4eabc1be75abdb9babe1997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbaaf227f0a892ceeb05db4451029f998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>