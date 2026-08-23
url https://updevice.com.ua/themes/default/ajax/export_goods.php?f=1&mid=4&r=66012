--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84126a7ec9c30cd9041f16372475c3ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b156cbc57819b78aa6ddd588f8c2532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37c64bcb246c286ab722fc7b93eeff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015d7057ccc9dd5acec2158bd25c0844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49226ddb9eae01c7c8b2f02426c890c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77095c986b0ef4906cec6011ec7ab366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a313dfbc011cdface3b0ca5a4b6c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df07269b1f0e77796d1d6df9c78c3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e38d6bad2cf456bf2897f00ae9ca269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917ced3afcc3137103f93e36649ddcf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510bcd871bf35a22d654339069dc4fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745a01cfb57268ea4c82ded39c82a8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26d92af05f28069eac7ffdc6847c1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f1e2ad1b1323b4bc592a4c6624cb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911449a2021c20956bba9d61add2783115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d641ee74e43870c4e1014fee93f5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c804aa3f5a673e4d0ace44b14e58e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7e63043de0c61e88bd53ab5a0a83a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b9090c880c609e936b3aac73b8bfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa678a0aea7fb2494241929974fcc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895c92cd8e218bf2c91b0d9263b214621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084df163428ea68d36d95d587da83d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025f0939e1deefa986e498494740f0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bd385ad70223265300d1310d7521d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1e85d9845f5b3ca7ba01f975dbda525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae207c318b1149a0a4dcfae217b03ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b505f6527119faa825b7df1d4c07ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ac7e5b5077f51bcf352e10cf603f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeeec7f6acfede17486a33fcabc46129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dbd5f954d3efd312b49fec2b54ab030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa654e0ad0da4c8b9dd3722dd6f4882831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6631645b62d312bbc3616483be8ae2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231fcb592852d4c24aed737c51df82033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ac89a5502fef845382f95a28c2bb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e656305f2876b47e7f15485eefc3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de309b56d545187fdd187d2440d7c31336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed75954f80733086c82012abbd308bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a49652c5d6f4298b3f07d8b66ab6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e11e5912d86662a44cf7f4a2f3d40339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1e9de3f50fa432fc13ca4820b619940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49c73ff702bddd8ec4a669caa1d8ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3db74ca2d2564adfaf4dbd73df309e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9d2c0c540b894615a4cd87bb253e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce433a1351158ea8c4f3d66214a0c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217c837674ac061d26c202f257f80b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fe102efc83cab86aa2e6e122645ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130022a3618ee2e89609631337b5a40647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edc25c1f5d8211f9205ac9d98227b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0121255cc7c945e25e49c9790500b4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e884ed1efe70a9375e6e09a9d67d37d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112af4ab7833f28a69c75a4fe3ebc4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf42909db286e584c7c68a5790a2ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa1e56b626a982e68dfbf3f665b24e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d2428acde19f75be1dae6838e683d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd476c6c79bb978165bf23c97f3236f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b95a49d57c28217a79d7c74a45af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a3d093ad951d07b3be299a6dad11957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658185db48df7073388e24fa7f0f26858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacac1dda73894a7474fa728fe4911e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c13bdb63670bc9c98ff4c729973460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa4d92b802dcb06b8a1c176ed1b0f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf8bd135ae8dfbe3fad06a720a66ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bab99e419cb4e5bf42835bd39867263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d597f30e2f2ebd66c7b998d92ef1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6bd5d2f834db7756a2b8b0fd442da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfce5283a5ec280fedaf0dfc934053566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7529a23b6ac08751cbd3a37a872a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adfed80d1ae9fd637110fb95396c5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc089eb25d1805d1f894206c3d5807a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464dfc97f3022fbaad78949c23a6ff370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8221e68772bf848d1d3c245379f1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550d9e190e6d3d09da9c3c385b84ec272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6e5ac73a1e62955dc027e0efdd7cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547567eaeca39d4d2263d6c3d040f8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3ee204fc159cce2f85a51bd97601f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb1848b1661194f0231893578cf49d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc298a8817329bae3fd2f97cf851fd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd408f4967f033d9b731804da22e9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e258c282cc35413290a754f1e0ce92179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402c3489be76f85af3df9ece64a47b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6f2b2bde103bfbb3872f7de2ea92181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ab75b374a6fcb48cc0d9c30a1203f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284344790487d67966847ea0a2212f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d188c322dafd7aacbbcd164a66373be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f3a41abc96838b46a70d5c2a09b0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c9ed3c4f5fb1cad378399881d3da686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc384bcda254fb80acbd7b66131fe8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e168d0d4ea3ef746df7ad027079a5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e13883efe36e651768fe0cdf2dcab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbb7b5bc6d821625414df0a016d3ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b072b5ed6b204d7e8fdbe66d9d2b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d8a478ec02f9b97605a0b3b400d2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398103096accb54f4a31983b5fa130e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89351232f90b010fb47b4c81b081a5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea9e182a841747c11d2eba51a9b2b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093ab1d1b7b9ee117a8aab0abd2774896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312b4d27eccff4c2673374f41e0ca7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da212f911f41be3d7521bdc0b068bfbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af302a8b260cd38847bcbb902382019a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db5e5659e514eda1291628492bd5fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b757ecdd43509f496ef1524dd4144101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda323ba72d30203f5b3a31ac73ee743102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de630a3ecb2c25cfe1c28a85d36dd997103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7564654f095a5f3c8df0118304c17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f5660743d6d70bbf525645900ddfe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10813eb6e1d5134a5c2c34428197a13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f867e1877e8462c956dad296c733aa7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51330f3a76988e65c7f745a87232ec8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63efb9f15e6f4398f0feb089682b83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238667d268168fa1d69244600a740ccf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab02c67075f86b54b7d544905c0e965111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7b322af6438377ecd6b330b86f46e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32564d478ffde11c8d66d28712f51cc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58afec56c1b965664d7ed6bd1c9b86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8830bef13e2e15f44196c2f38ab1c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5f8886bb34ed53aa651c622c5479a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a938eed2d9ade20c41d7fb489fc364117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c329ef9be7e4e46d72c20a459d7e1c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad0581a173a1f43b7868d04e823d63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dacc22f1fb5cb94c998642ba5acd7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82c4001d063c2bb18bd2d9274e47c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe00aba49a1488c5607803bb74b3be6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36a7610c86e14d730d11d874d1f1c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d3c518676e59dc5c201741e329c08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce037cfdcbf84c77a31cfd7d83aa0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ad7dbf15d4319bfa2c5d0dfa0d41c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655debce80f9d36eda9cfd129afc4f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4369b3b264d3b6689716f1a008503d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4966869a1d30f090154204a8cf7ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd083861d5a560f61838559ffd1bd780130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039f1e40850ed6cc5d6578e5dc8b19e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7741cc2e687f271a930499048f25a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5010228e5fcdf56145939f705642d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd709fd673c71804f9a0dc45ab2d9c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1cdbdce60fb468c8575e9cbbffb9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248c41d2041c69850ebd4b43baa4fef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062bbdac2566d74bf9ba26803e03748137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0d9b11dac861cf1fefeeb8a961974138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea37693818aabe0c0ba4cf7762c11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d565a4b7da169db7d5343010eafffc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa57bbde80599ccdeab704763d86cce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db23867598d53f0e476e09893af53f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a51ab4e1e5261f9d9272ab21f2033143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeb75caf698c71042b7fa4d21296ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf676b8d5b8a3d65b833754979f5691145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b3b87350eefa0936bde12eb9eabb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344625bfb8c8485ed7093cd7f0481ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecf9aa516d4a68e14516d4de4bc21e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece33bd7d30bfed5adebb5ee43dc112149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5239208e9167f0a061cb36b0cce8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac8a07976f78f9ffde4b5e379da7b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa566c191838ad33357ad7c3664e6a46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090b01650ead0c5cf91a9a0ef829bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5ad63b68ed1236851eea72e595033154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20911fb8b6463d0bc36721ebf7d35696155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26167ab0bb2b14da2c499cb8c2031e99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9933897ab9c75ad3480fa991756bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9b7f1220cd835aa36f55b40df2058158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d967230323f2a6571fb7155adf3e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6268e14f1d9b04ed7a282c8c6018168160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23410ebc825bfa1ff0caa179631e6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8d86efca5c81d48b3ce71c7b89512162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1a4b577e99fbdfd8fd4f2f4309e0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c687d944cbc2bb7a78b2e3cbff27df0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583a7db0a408b50ccab32562c5befc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7822d8c465e4ae21b54bede8e8bed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc9248a42ab30d48bc2991a495eaf6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f6cf9b1b2d5b60bb537ad67d06510168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c07aa4314e83eca0800253589af60c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729423e2f79dd9320b06e98e9868ea3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb34d70dd42a0186befebbe3d273be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc482f4a8b01b224ecf578c962e435fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d325bf89c582abe1bf124963f2967c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b0e2ff7862ac89493e2cfdc78e0b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06188ac42493465d3786d50b2502519a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233acba9e9618eac5dc607f9bd21941e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a61a59753db6293bd0c11e2657df3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f4f09a9ef088fc1979027e39a11c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dbf935d1231d935e59e19b5b47429179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb839c5d6fbe51c969938ab7789548180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049f6da3a8ee9ba17c79e8bc40462fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b657ed6e3001833b8283728882610ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5574eeafa807f81343e334295c383183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621fe74571124685606a860b37c5bec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17efe7a2ad20155c2de64ca07e5144f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e23d3e387144d771c60d480b2fefd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdacc891e05944a0bc0b00de273d62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99006805f5c5aaee3b46ca8e43ff993f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b4b2aabd56d3ecc48ca41e850d710189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7bc3787379a538b687d02cee16a06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac3bbe1fdf5e1d7d54053174d0d32e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bada47318e58cc1d88e9730a5f68e4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e80597e24602f4e46b92f911ea7e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a79eeed684423a67e5212627858324194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f774cf97358c5e2f218bde189962cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933a042e870f698afaa1d585621c36e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234cc4cac45c6427fd392a1fe9a9036197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1c0bc5520af3d9aa1a081acd024a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763ea14b6a69a04ccc50df10458b5b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1e8db87b352248e78e835cf7f2cfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7d82654d859f499ec1ebdbbf81318201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84f844f434140dee21215b5e253b39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df68ae5474b4d7c7d14eb004c299ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ab9feba2355768bcff107e961c39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c15a2bf90201fc7266b605810459a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7147ed779f2bd50804c0d6ebf7e2982206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563710037d22a97ae17835075f79b39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9873de850c3755b4f89c229b940484208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415435829175cf5aabf9c60d5baf417209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44525d7a33b31d8f4378bfea30a69c32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e14388e24a7cb2df07c3f3243a426211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fe2022e1d7b40b624bd826bbf1206212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760991d90ce8a2df5c4b23c6e6fbad96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dd4136e95e93b2ab291956c5041c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036595a256449d6416ed9c81d982376215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95666cc5d7caea1b64f42018013e3586216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beeea2769a3f8f4ccf640a17b973c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d4d09a7e8fedf484c0c128c43c65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cbe23b1cb11bc9f0c095e93792ae8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ad0ab3bf998471a9cfd01400c8eb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90361abb3004f9ff6e6139f4eb98ead0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7d12be3beee96522e34b50f352a56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb176b3a1b8273411bf07fa039345c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e53f59207c470920eb6dfff96ab71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8c7b8f799ed74d35430d4d5c19010225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f443b5c0d913a2313627cf4aeb4c0dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28545634ed115ec6f7a2028a38025ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec598740c088c5a09c77a4a3fd622e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258044865053df38670966a54d57476229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f3ee71f81a4de071872dea1c4981d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbea71f9ead23089f58a132043e462231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14150f2a3a4e0dbfaabaf078d67832232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e619e1d7507a6a4bb40acfc27425d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0929033e78c5d1ce1db1065af6a7f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0147c4e22cbbd2a03a8f363a1c79a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d37898e690a3fc5f9112558a8a7a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335ad24526b25deb9742e092f52c266237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38fc029aed02d8ff4a0fcd6e612f05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acb5c132f5ec76bd4c7a71dcb1b684239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d59f723c562543928362e387697aee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c4e0823f909988d221e387c18e910241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a878c46ca01e5db8dc80222ef4fc3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df42e3428a0a0b14ea0f157437d16f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9d5db5b7116431916cb1c29440c0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb64d1e32015c4e23e5bb0c327826b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed07a5cc8fe2abc658c1fc92782216246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dfc56b78b32c48703445d3d3e1f93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b87ac4bb7a61a1003dea3138a6d8cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63efac1a87a1e91e7b1487431d2b2bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958935d91519519f22f493ff865ac24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d6e49133e6c5e47b0ab84a9ea9e48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b3bde6506bf48baee5cd2c336ade0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d6e5dec9db007e892ce3df47dd85f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca454ff395ac84d64542e2026afc5307254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6188c19d00d37c92313a9171ff6ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e81d37b22c41dbf6f0f7683bdfabcc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bf6b811ed3dbec745054d5786f91f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc647b4c0ae909e59870e96ae0032cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd563a2fc354420cb5d948a0ef9e016a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2d8c04919b38bb9a22b312acbebd5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df57765db4e55b59a0c1a8198a3314261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdd60e5fa2f7f0c8839c32b94b1ff1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8f02d31bc756f11354a74ace58ee8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dad4034ceeed18a7305c992455030a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83996babf3b5315db4ad5e317d60d8ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c029a48f963f4258dbf968791865266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0011a386fd52757471e341a82ea34d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42a3b5bb05e47435ce924882f82f42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55930c55645ec50f834ceb4916c28a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff3120f64962ba201f8c14a66c47ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a27764aad62ccde3c78410d3da8b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb73e4003a711a7de69fa65e00c33f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b8256910353505e83ce2aed7e32f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79195c0800d90a77305567494baab0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca51625d379816d61e0fc0caa00a97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7e83ca872bf7cef3e571f7426135e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492804422a842e0b2305e6158f159d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7eb168ca826232f7c867483a4477e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261373b9daca6d65bc5eade15bae525c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89740ef547475e08313b5083f3e0f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3d0a93a4a4fcc98bc047563d2b3cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392481267aa47e50a7ff8be3f78ac50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7d31523a33fd3d59624085d93745c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9915bde2c2f5a9144f3a31316ebfd8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e299664e15415e2a3e322e65cdcaa03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa1ccd99c61a32f1a4031bc13278e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984659677a9626bacf05614a6b5203d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf196e923cd41997ab57130ac5d5d05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c63ca38410e6238f00e9c1d1c1bf7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cefcc51b617512b5fac2fe43c6439f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037d0ab22171c0e460b451db531eb4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ceb43634bac2f8793edfbcbd65607292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a2afe5ca54065dd2b90eaf0bb683b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b845a7a7fc84e9e1c5b70666cd8ea66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1a30f8d4a0dedc25af583d9741aaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d085f9fcec45b77447a88bb4a1eb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258c846d327be12f3af0f7dfdbaf368297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04868321f986e142e7c088db08d8c2dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2bbb5e5d68e3f4da38c2afeba7968299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01888cd4cfe682e14f6649e12503ed1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77192f0163df82934bb100f5a91c741301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad9911805b91c297ec0a5485323aab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d725fccfafa529e9774cd3e8fbda5c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc421bb37fe0e66e35b7e66e5357d2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249431297448f2ad315bf8fbfd9bb2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc3bbcbe1c2cfc44d2c647ba9574a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4440a889ccbad1ef2e41472e4e4992307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae3b855bae7ec5965d039e2ab6bd92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8028e6a56d1e984bbe4220916f64e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b181368393a2d835e1d6bd1d28e9867310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646a340ee49c3c8140480d81328e295311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92542fa6f76f686147d15b01578c007312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472e42294c60180f0b7b66a01f498f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febb3214eb8272e7f162e0854df4c6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fa5f201cc6fcd15149576aadfe6f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7e4edeeb90ac30274e6693af20f7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabbeac1d1438e33abd9d4af6c46319317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bab9967296530e4c29e33569fcca7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194a42350d73d8a2bba0b86234bc2eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48862c09c6e04e52574a9989a1330750320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d8cd538f5b47178040b20f39d301d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605d6d2ce108a44aac58e7dc243c3c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb7a288cd79e356086ad653814d2f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999f8d73aea51864db6ec6eeab90e60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7501a3f5240ad6cc88094a7affa6632325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc5c7cb8d198e76d5e7c23e86742fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb5399402844715e5ff6ef3189221327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36b31a28c10ce494f3cc6282872003328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e91833ce2960208db010543a629e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1366c75c40b09a84fe8db3b703d457e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85166e36e3e9fe23a9688b1cb78113331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618be7f0a699475dd6e123656b10881332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31633a030964978606d525be90e302ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93436db2ff28755cd745a77efb7ee71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48d31f00ada79d31696a13f3b9f832335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75035b604831e4aeb98d71819fa9d982336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136fc7637cf86c50020d4715ca56c4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cf2f799f49577ca5e9ec4ce2fabfc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941201e4df37bdce94e608134f1a5a38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee33fb75977694b45752cd2d3de076340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d71780681576eb646b1e7d9e02833341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115e713ba150c9d5f10c8635f02176f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce009fdff58e10b723e8df4bf8c21a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe594bd25c5548cbde100ee082897e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb65aab51e056af5d22099f1ae2c4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caa59b39f5d2afa4a7d4264e16027a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ffb509fbe0002a6b531376f919f8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e4dddc3b378eba7a9d9ed6f8b8344348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9c5b6875bbe41af0ea4935aac315a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85611cce1549a68b72abba9aab0bf0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28757f3de927c49789099b556c4ca2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642328f860c61c16a450c762400f3bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09977ac215ab8c1b14592177172f7573353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe2811830996f1e692b5b814910cdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25110ed1ced7dc55d6d3b9b1fae0a6ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861296acc9b687a0f8b87ef82a08741b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c0bea805c75c2726b6f1b92c6d8b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db1e399ba71c9279c8208e3ab6fce2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f5cb3a6b44e7d79081ab359687ecd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dea9356f3d294acd1fc6798fd79b3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df69111f12f86eb4edac0541727b57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0519278c69d05772e1c84da56c049362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be09a9a067f24fd7090d0df2e41323363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5fa9ede7ca1d9c65a4bd58c31af07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45c8b526ba33e596d57e3baca4fe76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad71efced6c875e802d19da1718d5f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b01e6292c54d9f461e09450c46fdaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d120c4eaab3e14fd1d69c1b5f8a59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd55b77002c0028a2d1242c4d9cb06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a367fac3606a773c3ef49a39406b13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa827493ba6f03531a07eda113371443371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a444108cac0790558bdb2134fe03b58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0e7b1a9270ec739d2d96aa12c9959373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63461de98dc6f0492286002313a62831374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c00d3dbf6a2930e6768bd4d9c836a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756187655e72fbac12b33430b70dc5ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ae4132157d336916e8fa06efc736f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24663068d70d55f11882d0344b2be020378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7789374ae155a34ad798d604f0992379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8bd2e290c91404dd4284e45f53a18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c5a68a3446006221b3b8daacf55bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9fa8ad1ff57b4f3cdc45297885b75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a3cd52ab810f93889b725c016d2d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1d0dccde866b804f03c3f11a8ff12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6d064a03572a4422e30332023a33e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91d07bc564131941fc8335e33e37d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdfb2abe1457b62656f0ab8fae78b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e090fc34999dc6a2c97a4221966c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1656722095c3dcafe091e909442781c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b818b4eb548d40e05e97057f5746b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95426d87deeaf2613de958e824e230c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1264d63425912cc52ee97481c9444cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616b6006a607a46d9edf1110a3589ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e121c834b4ca2c36fc41e36e2a1fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00970f6ec2434d425d30d6961d672de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707dd40652723f96d13ecb35505d24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580199a47275d7d125e14b48cea15314397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717a0fe6bc2d3d33fbae51f8fd80638398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923248e6cd215c962157fdfe1594b67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce178b77c4ffc012a9b15a120835e8f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d11ed8cbe604f85297f767f5dfd492401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a1acf5c00bed778626ce06523cb77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9f8e47615f069fe6f1fccfd81bfad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9545aaa93440c0ccaaaf4d2c089906404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354c27d2fddee62fdd55e4a7a040646405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dde7558d13520e8fd85f636159577406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91617d7539387d22e96572b47fdf35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c2b3a6f647769e2292e89e4a1f187408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c278eaf0e8516d33eb7734a290e32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba3f7eb9d852453d9aad7e1aabd65b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76609c20a8b1327f50640b3dba14f8ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36fe9bcb4b4a951a05f381fa58cafd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba758323b2dfac6c59008df7b12bcc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f7a5050ad44ed4dbf8f010bfcccb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dc6913d2024169d5a50dca6324c56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035589ca54523f25981e0a17e742f723416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c20b4baf5679d243d94825bb7d8c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84560699f562c49afe6db53c7b79840f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf145699174784bff698cf9f793c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d40740623a85e03adf41b2301b7dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5575f5bc7c441e85f80107123918f0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cadd32b74f17a34d1f688eb91fcb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928733250b308166314323190825089423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f872ab36e6c78a0f92afea7795f603424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87ee9debb3876043687ca4fcec495c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2013178564b34f172191e54f90561af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536302e7ea8be3a357f20ac04e92f4ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d06474837f6876d1fb95d67a328d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499419c7d6656c3464e2b0d2aa235895429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efe7e1a9c487c19bcb061fbabf6d10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0982a4423052d90beb74048f1fe88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f441ead9a2d3bb1c9de8ec00542b08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d8667438ec4c6717393ef62fbcc7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9dc7bf26865640711aa70769d0a40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6a8ae06f003dd3b80764a07641802435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae6fc12bba7565e0a52b6abbbd8457436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3e5006e179645322e8c3fc609e84f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd6e7645fffbe13eb988b40996272f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfc8e5e316078ac98eafa031ea339b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bba5eaa418a4d2b9d1b4594d4069bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4755410a2c0f9c64aac2c0186038a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0bcc1d662df9cf9be7a878a06571e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a923a1149af7332b4da06a853f297b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b270515a0883977efdd12842a90a019444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdf8a10130d337dad71f564ecc8714445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c36cd46abba6983880e18ad3112c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a5fcb83c61bf3ba25939a0d833e8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebbc3c04cd6ee8fb249e322c93e84f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb67cc6589f782c2808bb715bcd3e84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f3696db5b06fee9d1124dc039dbac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce307faf28173cec282973d562ef4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f11332968e5c0724c229fd30d594f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de943f792468795ad6a90df9676f525453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ac3db891c025bd0323f4aa5e2a677454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f867ebfeab256d3be39cc47030706455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ce25a920fa1ff2fe555822346931a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0286961bde30a93797efab442ef25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426fac550cc67c66053b9a53440cab6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d88c3ab82179a4a5a30c6adae80413459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cf4a9e28317a2d7e87b558b73593b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6417eaf9bda61dd580c54cee5b3866461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b317fa5bb6fe107826d2e7453a331db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99fc1f06b5f2a97e25a9b29e96a1cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4a61b1fd19df03856ad11f1adcc1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c6a176c81403001ad32aa24985841465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c71904fff005699f4f257ecf955c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038efca65e0be39985291f626d0b934467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f354b689e7baf28312229568d13381468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fef58766a63ed08542eb2c07ae92d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3500a80b7c4dfa9c2334b153334d874470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005e24cfa811206a938f93fed98a766471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6f974fcc412c69d9a266805bee6b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26886847dca3384a766a0ce26c6a7c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0272e358ef3248ac2ebc4f135554e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46577975720100832d23d99b120ff4b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c2e20a10cc48ade7c66e1b172f6bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4974d942f60b430c577f8c05bd2cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4be908cf9456e12ac8d2132dce0e8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff07ae0b119c246aade38184cbc6e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfea0638550c788d28232744f288dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e858666d359d82c141e5a6215d836d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb64e3804ec32f8e2b154e785d6b58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000b7282b965d51df251a00aa761730483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d58860665460ff5f56e39ebe9208d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b9f1a1d63efe0b2900e66232a0906485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57264e22fff471a590f08c47e7899798486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e325c4d80c625bf4d4dc1319fdab49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c637056cdaafd94f17ffaf3b8f777488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78562cc542d9ad4a149b58d940967c36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1a2bebdb7ddcbcf352cef0f6aed68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98850ed53a91c3fc933afdb865104ce0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff16553c5f8e6fe090379bda5b5269492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fbd99d15c54902d0d44d7012aec77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a91ef86cf37016148b1a595c17485494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc47af36e0de27bf216000422fae99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ee971af90d9e75302d67618a36eed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971b1cb91fa1eb40bb9e8fb9b5f771d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3554391f6cfd327a93dd4052145c515498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30712859672bab80b70e235969f3d00a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e085dc8f1cbfdc29507f8b786b33a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176082d699f913ae91f832362d362ca4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c9483311827fe52d3dfd9370fab32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98216c8156693a88fb17c6bb29d09968503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c07cbb9ab8d29a9b0c2d1f6e37217504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b73a90183a011e54fde46d00b8710505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dd8950aab4022ce9b4242861098cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec26e7ecf26c1f81a8163d687def3a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c0e1a021e00359f54439e42dfb545508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d03929914883461ee4481e590b417509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76591b6a55cd17fdd03065d35c98be6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b691c6817c5b6a5f17252f43c83cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db8e0de408360fc7c9f362c207f63f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91302e2b92dc9c716f8aab6be9abd97d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b657c8f36c0a0c052d718deedf4097a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5886d1290749960379b516a0424a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a009fca155d73bbbe6068386b046aff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3c7a2dc0fc8fd70f5bb3263e0607b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c09062ea313dd5cdc8968b27fdcec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca7599ec27bb83bd4070a083f7f969519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd83cfadcf7f920e7746562c8b2e6fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d006ed25734a54266b0256d9603f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ffb59f8171e25ffccfba55e079c48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29a190a9391a30623204b5ed856adb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8f03ae9200d333d282fdd2831a33e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c84ec79d5d0fc1048c1dc481b0eff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23966cfd0a26f8ccf3c3888e4e9af1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e128e42d662caf0f6f62b8bbdd0fa0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8bd5fb963fd4225b06e7a4f4ad3c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e860e847c5b2950f0009d03b15da9bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4153554a348392076a17c6a3e74a59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1af7b33c5e3705ecaf6c9b21bffab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90794fc72879e41b51feaa776cc997532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ff8cfb27f8c6aaa0d5c776a17c425533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda76a64e46446d99d1b2ae21514ae09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d681144010d847cc60494ff2e3c7ca8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca351e0fd72c63ab52aaa4ec13791a05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2daa3a52c520a893191ae107c7d490537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06da1d8720ba53df8bc7af48835880e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25ee16e974b7032b72176a8a8543ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fd7238eee2113dede47154fac3537540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b00b4081f327e60af8463647124353541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06553165a68098035245c89bdbc7420542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa3490d40efd84a754036e8e9a9765543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91641adddae5bda988e95aa6c0555da3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fd6fc86a52b7d5e5fe1509e2f7b8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad87400c80e0263cbf658b8dd4aebd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071865dd347cdd18bb880de72405285c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a9efbfccbe3afddc9c8aa2554a892548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9826030df99a6a26e0e14748671660549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80da90db3155b93c75b0024448c7a2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea3d0eb5542400333d476432e2067a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d2fafd0ecf40c2a854ce72030c789552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77de7202bbff926fcce61be57a7f43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bf5cb7d303d9e234bf758e64494d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a217551d7dce483fbf83c9d123ac002555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c72126455dedd23857d8969fd702ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6d0be11719509963c9745a5fa77fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d1e946df4488037ecf5d6a98bc797558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c5f4ea089ef018a431b4e9a25c94d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9528f50d49a07cb2ecc01b41f84016560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608ec9ecd54a653779a0b0e8b5bf7ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5bee71db206543aae5cedf300658f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa78f4e120d5a97125a20ef2a3c48b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec802d22341df266972a0136c94c268c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b298f4f73da9ad2c82d67d694bad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411b66ccca490d1dfaaf03e6173ebb0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35dd8fe4c584b7b737d963814c614f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfffac0cff6786f26ce4fbd5001cfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75214c411308b28b6f02db86edfece0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955060c0829ca1c0721c400edef64ff4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9fc984225b84b55a9b8a18882ea37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e84cc8a33f76ea3e032294db6b35b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f89b351703938b6f64e58ec8396305573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1d9d0a2c2cd2db8a82f6caee6d998574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a017675f54b644f6578f4226d9d8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fab34b9de7cbb588f12eaa83fc6af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd454b11e9bb95accfc537e80eaba0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483b889be9e818e037b49a4ad3d41e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa00b0d442a6c243388b30c0f29ef50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db52121df74a5abea7b594f89cceb60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9ce67c315885818c28f6aaf78368d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7312bff9e63d072b8ec5e2500db73e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcf2f2db66e5bee29302deb76ae157583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3470d6e49777cc5d32c4043c84c196584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bda569b12f887c878d37cfa7f52b2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d2bc50c675f794a8a3729b6bea460586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bacd269dccbd6b8718d6f5acce0ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ce327415571f116f85432df790103588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8c16803ce3a2554d90899ba207a44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c969c8c18e221fb2d0225191f780590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c5c87d586a0723775446421a67d4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3cebe7dc272ecad631e45b42feb51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79af78cc70e19660723ecd7de0a167593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a13884d9887ab24fd020885e158af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9744031454ec42dca65e017d68b16d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce67f21df6013d7a7b4ccde419e9d75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8f43391727817f97a10cf391a3114597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a92157f2e87ca5c81858e1c7cc6d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e125b2065255549eaca894fd4e05d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892f85af3ff765a1db70c96354f037b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7df374f9c745a8f2c00890687481a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428ea1e81df1f27992c885bfab18045602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133c8386707855afbd70b6fb2b90df8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92868b269f68d1e4b26c88311e86e467604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa3bc135036f5e846833f120d38c90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cfa6d3e1f14ffff6e1f42d276e6a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1787213cce146176f58555a75b341f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564180d9515e9254bc3d9a7005f8da4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d7ff4f94ae76566b058b6907442ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42922dae8e20b81ef99eafe76e415a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bab427ef81aaa02d605a4e41f577b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d1b65e571e5141e9cb87a0fb74ed8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d710b1bf6d1029618ba5b759fcad8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db700a947f6041a845f3882145cc5bd6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e4615f455a9226b3b90f844f88973615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0076fafd94980b0e61fcf668d7d4ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa98ea696481965a331c1123e9c605b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132d134f00260ad03d222c648a0098e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86992a0a70e4ddfed9770a0c41506e04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799064422e44c0f816b9c71c21006ce1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b21e4413f28838d0ed5e709fb3a0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ed51ae31e1cf4d0fe18991e26c32a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924368a7917df61c236d3c70e006f73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d76aa8f8fa41469accac46efa0c8e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910782fbe7f6342aa841314003fe267b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93a8318095e5e867cb29e9d281e2ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432de7c81a1238bb243ce16a2b3c6dce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb86b2d59e7830a679c72f07db161f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb141036747a144a793e931e7303a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d45ccac79c63567ca2f37fa1061fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c112bca71c5e4b07c32fad09ee62ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb137b3d84c144f8da927a9441467d84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91ce3fcc072f47005c08ed195ac026633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942653b764904ba58b9b6f6aa5b48dbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6298adb2bb5c500d1b2a0fa6a9ae8be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf21295ea9398434cb78815d07843636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e2f7da9fcc01ba03bb5d91e1d42d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a5a05f1982fd56140f487e7e4c2d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6dbd6b156228cf0663557a2c1569639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafc890733cb96813abc98faf503b94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e612e6bfd6617442bafe26bb7c76f02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8847aadf798018c2cd872013c2706c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e8dfc01c0c2d7b725a74e0976514e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9d1d2df805b6c94b3145058f176d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce928f07462d9435519413254b15e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a3e679c48c5292eaa525155b93de6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40729827c9c5dede4c71df400062113647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4b5f4a8e3a73bdcd599410c3c4360648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faabc7d7a6301f30b6dc229574b9b73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75560e00664f3940ef6b140635e0234f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3646a799177ce1046893b7e901004651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be06d41c2fc0d94c051124b54d3269a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291ceda5bd1d6607c45d55e0ffaeeec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e81f5632e62799a9fb0593d9e3221654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1119b058d8ede9ce14e4786fd174234655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83b43a888322b48700466a90aff892656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a95dd8a7ec6c11cee9ed0d620591d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea829eb3a39c9942acc1be230b262a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04881fbae06aff295ec8acca7ceade54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fd4af3fb5952f6a7bf170043741df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff84416919228bf33ab67ff8f04809661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7219a2c03992ff00494d02b74370cbc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7aa6e7a49a2620e223d28457908fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d46b7b7d453ed3998df6f79bfcb03f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f0134cc93d2b000de95d417ea46fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6619fc6fec2763342a3c21e27204e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a60ea7f2b1d0930de08677f475ba8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa54ef341b0bffbf621f383ed8cc45f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04619af5caf8c579eb88e08c84ff2a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf77fa20dec35bf2eee841b4f41eaa4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400eaec3153311ea31f81d54e7195d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dbacfd4ca877756b1e40e967a526a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f63dd0f9a9fde0ef4e23c95873aa80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eec29a9fba3b427d356c8aaca633f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da773a39d33b569476cebb9884aca17d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9759da2bb0ecdabf8fe0a66647ba0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57891a9644c23d0ecae997eacc9d287e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c9202e9117e63bdefcbefa9a79247678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cf35fa6b25bee154425f0ccf99de9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b11fdea2b6a1a7ef8e66eb71eefb07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a736c3a3832c30fc215588d4cc40d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01e0eebb9d27bc72720b21b4ee9cbd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fe851915a0dc7434bbb7e2f470230683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc68a0795c9f477ac99572d5ba0d902684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37946e6a1a1b7c976f6db2177708eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a02dd7513d2e6b7780a4e86f036f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565eb14b39b48626d9fed77a19e880e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6ae9a7363b1df375ac485c3d3db68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2b9aa118eb9e09872109e9f5590d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a7727105a05da261a52ace098dfb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f98781e4f740b7545921ff7ee8e77d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bff51ab3d18a6afcd41c00d297948692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258369362765dff983bc33fca77480c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e5da21629316d09b599529f13e6a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4282fb10f5e9be7c12c0a999e4c0146695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bee28a082168cacb12fb47276bb75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff04a861c7bcb6dc3e0c1a90a48fb9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f496bbe7fa681cd08f798b55c0d24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed946bcd6ffa0a6f1b5f2ad6f97d811699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27c7099ce02ccb673d2c4d57dd2159700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c96b13cef751b91c10ebf034ab75cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521601ec88514145a55a583a0614f08702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c7afd3e46312f6cb149ae11641249703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890216b62076a67f413b3abebd1de4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bebedabb21631e3180c201181fbe99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35105e96147246c2b768167b6972ef2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25f4841a4d182a2c32862c2944653f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89d3e058a04b6d37721a4a55963111708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cd92f774791635ae4b4ea5f696e37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1475aefe6b61cf288acb442a9b6fbc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18381f9d643980f71e66fc4f845daa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ca074a8cba2009faec2d6df590323712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29eda06a33446d231f6383d932591e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac01f65fb045a06404e3c513feaab2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edadeddf4e1f142ad5e3f20aa27870c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fe771faa8a7c69198db8e8b954997716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60727fc9a7357bdad7e835cf55b123f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff721d11629d26f214393923351b03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f60b342b47fb247a3c33031fa5fa7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722254ecb5a3f5b0c71fef1c4379c48b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd725cdd3d71314cacf88e18e24160f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773101a8eefdfa53c0589c48e29de2d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef868f1a3be39cef3e7178036955c954723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8db507d1d5a57e3323a9c2bcf0bfe4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5dac360d5cdcaf51059a148c30656725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4133b6f52b283f0addae9ad7cbad20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a51380ecdf1cf8d8bf4d7d70fa8e88727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737fdfab334accd24e188dde939c937728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cb7e75b5f3794d2c5e6b762f4d422729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce3b3f96cf3436be9a347e9879cd7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b981fc51521473219ce8bf973376d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7251799d9064ec701c3f51e2aa5341732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f9e75d6928b1f7eb0a9403a885e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de39143eb1a94e90dd9662e62c3e35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899b540637b3cf8de852b9c1df426ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187f5981343c4b1fbf8ac24c314eaf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2790073bca7edc4eb034e8b3d2b9161737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051fc14ee3091fe03be980b69c47722738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b11161bf080eb4afb6f847c2401e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1e3fe326b67dccc00c69f66b95642740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391e17a5c3cd59eb30fd94d8517d0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b4239699c0820e2dff37d0ca95c2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d83d1300a678a281869d1683b722a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922174aa55d7f2818f80b7ae17b7da9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29899f878a92e9536e2a0cccdbfdf08c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fa51ed6c9f170b0a2b8bef130c059746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ba440ec1c0887653e3fa222a0773b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d70f31bf823c97c69ef7e0527be273748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c407f249389df1e21c6aebd5536c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f191b3f294b970247ce51f74bd47a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dba9236e519b54c5d1cf7e337b1db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361cfae379be4bdee09395c3c10591f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4297b7e53b46e67e47623d97fd3f84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b62dfb2d1c15c4d427a22822aa18a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a4f461c1b8a65a16eba942700cc08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e955c67fa0b7975a2588f1e98628eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0897e51839fc40d7948b0be41be1a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba4598c9a41910de6e02aa08c654c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3182c85785bfc2332f567cef30bbf0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ecd4713853ae2464ea0b3b139b790760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1a81a8c2b51a82f2809bacfc5038c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11f6edbb507c385264dbec9e29e497762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2b2c010d957efffe592f05810a9ec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a15b495ed509b379eddf7c4bc13a6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14716d775d9ee93bd6e57db51d8bb36d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b179ddeb48de16830da2cc47b0dd1c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad89e293b1bc6540566142ce2e234a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a28f7dff3d3928873c70ab4e0993a8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904e1234f9d11cc8693d3ace747f8f0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838c425084bba61858272b334f49cf1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa60002fcd28874f2cae0cc93cfe051771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b254318e900b4d03942849f0022984772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b36fa4a79a9a161b5f24429baed6e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedc2e2fe50ecb8981ea97b4a4ff966774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d316ab09a517d5e8d57bca7587773775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8243b3bc43ee9110c1e694e03782c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5591d4ab2dd0a18d026e77bbdb917777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92528d16439b34f9c6944e505e588f46778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afac5d69cced6b971a8747fb41030a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa8cd0f022e804564391bbd967dd32780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea77c3882c61279fc5eda76b68abb9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0750ca7f00722d1a24d143cfd9c02a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852a0ab73a1a963f36487797d11db29783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bcd1d31f0b54b9e183e39433da0cc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1df31f3153bfd22384f9b36b0d9fa5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e838ab95d7690660a92c79c570efd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ef8d5dac7147be2684030127ae3d5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35f71e9b6122985002667be5efd657788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a195b39ca211e758d22d3e2eabe2678789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43305b073aa1386c1e5f43fcd119b59d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003630fa1990410580b30c3b2fd7f3a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e27fd08e419d2a41bd658a250acd9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5fe646515748c8ca92461b91ccf1c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395462f1031f34743ba951a1b186f75794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164f8e6bda88d02639c986f8823a258795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729e14d68dec15e4a8a92bbf6a24ea5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aa0ae604391aa738e6a1098ad0ed8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fee5d402cd8beac6dce18a4d685171798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc90695ca093bb9e8792a7a09ea39e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d025c6de62c527971e2a5bd5ece041800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef015d02b466e075aed7ef2f528606801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a916fca894c853c9dc6cafb2a55ae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0891f0191775d2cb610b09d012dea803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77c07281abe69a37f5221f674bc35e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d5481703b08e4e20a7fa05391736d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d592fca8735e96843a111293a8c878a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b14c957887361382f1906fd2d70a42807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23730eb34f240adb1fd3fc0a285f8bee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121605375e713822fadd6194205c9d43809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb98f13ef358a5b69601d740f3fe32e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d69e857e3b37becd0e9592054045b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929e5434f33a73e6b65d9e0c77d6050812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3d2249b731d6711ddec1c04e4b141813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72cb1f69b0ebd88887d138f00ccb1a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbee3887deac4b9dc062166217f52b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ca3e573fe0bd8cd4d87dfc730be3a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd854ea2bc6f0a1473d24d93814eabc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f67e0ab05adaae24c6264ce7f1a65818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff83dd0d830a6419390b8abd0fb9719819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547b5e1ea8aeef7a841c3aacb26c850820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f8e5012719207b3f7d0d3c39e1d8e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067c1ecfe333d5495c06bbdcd629f07822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beecb06e45c5c114f5858e36dd172e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609f10e22db37190a188f44c63caf39824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa695c3504afba32ac6834f7e2ce563825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12746eaa944a4969e98f4fbfb134ddd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad45e8d5bf9c3e35c4292d7d84666d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69040a72d3dd807b80c329e2e52a512828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651239446c3d27874250fd3334b0e52e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab06ee4b4a1a388ac69551ef9c5ae2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5998bf0f302c2f28b5c2e313c4d34d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f88659757ca55210029f9e762199ce832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fd76a2d2bf7b7df4d011a1e4c78db833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5ac9eb0c103726185fa1ac2391139834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8b1f136d80a7f53c9d0168fd99050835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf7bb562d0c218a8f6dd492381131f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e6f019ac97df27f59712d044c3888837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383bd78cf5b9c8abe928ebaa6aad360838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad228bb976fa9dab4f27302b7f646263839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88878a877dc8aa01f417ded4b1ab17a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1391bff87a45bce6446cf48b59b08841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c374536902d9f4a36891e05ccc5e2d8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f8b80fad3b36898fe50310a813c7e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db8ac7fe13ea976a0bc8bf312378e1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4198f6d695882247516983aaa3223845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681c6ea06356e803c61243b99aeb6e8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062726e2fe1d7dfcbfd5773c2360522c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8c0903c027cf31609a59004488205848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbc3c11a7c824265eb03e719997846849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe77102e1820862e5da9af24563a035850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcdd57e0518d7f1767aafd8edaea8d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b2b52aea2cae362303e8eff02a53b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0de0ae9f0be3c99ca4b7c5bf161e9a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490de503853ce440856e3cf77d8f1525854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81c0b6020691f6e2710f6ef4e7cf07855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ccc271ec869d55df87f3ae1ea2599856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e70eadd4b34670214da0343419ae34857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d000d98c302a6787e7f43921561095858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cd908cadc282051abb74a5a96b5a1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d25b0afd2bec807f155ee42bc18f76860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6efc1353727a553dd169842fba016861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc338326b7a0973d03d1f2c17f309232862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857c4e4de0be97b3eacd36317bed518863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae19f5e56606ba2043012b71395d46864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bdbf5d5d179114e553d4b9f839df5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764559b6b4d54e4b7b3a3da054a879f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11620c4156278a030ede389df6bec085867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00805ac349cca73020bf066304d342868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71485dc297fe2f7384ad9abad8e1d91869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850fd8d287f10c60ae60f33da44ca06870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70610ab0d3cf05b158f4105761ea7c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eba20019f9f817f635d0c6d22fe094872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c625a1db92605f21bd0fcd784af9d9d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3e6265539ee5ab95d83392ef1e612874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ecd9d10987bfa1c7a08651a9cb21d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211864a21cfcb1ac6d8f227046bd0054876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020577b997c8e2c9e2c5495274ffb3b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540eb64fdb0124e8e1fbd2572d432e3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048f01f24d04da02286ecf071551d51879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc474975f76eb26ab2b1d249c1140e4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e70a82a70bee9a40205e216332cde881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb66a0bb443459d535c4bac2199f9f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611ffe64624e037f9c6554a14e617e8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d4a88d86601824775c4f3ab157425884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb8d5e2ecaefb1b3943b56767757df885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dabd018f92c17615ff8690f3318a9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd0d319c5f9f86fcd94155c68546d4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3b81d6a5aa3932ba6595924e11653888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1406a4f9e39d48eba0059f2ec4ddd7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92068990373b00954692d4f57f7ec6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ca440a244cfb8e946f7bbfbd7056e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c681636b3942ff2dec8d5be68c25e3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada54cad1fbbc2421394d8154466b0a4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187979fd512cc9ad95a5cc2a11923588894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e2cb74e5178f45aa42088363d6612895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a92c19c1903089da9c4fcf8abc9fa896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652b50c992b9755cf9e8cbb4fe3d86c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f3c3bf430a910e32918884566abd2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad951283ea6e3960f1ac0c6381fd326b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d870b3a71a6a7854e1a5a7861a47bd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d6c8104d6d5ee2cb3a15447b8d4dc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa06f39bdeecce1bb2e3f59e5e9e56902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d400e74221e9bc61d07ede070287c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1d295e648372d5b6218d49dc84080904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f505c7c0dced74fa90fb7da7a3e983f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b097378644ba3e504037f6905a4512b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eacc39d51186047371298440fb9f6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034efc272ddec2aae2f4386e9a8a797908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcd3edc789e4261b6d9814f46c1fa9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc624f3d9eb2c93d4e4a84b07c92993910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57822b5db02cd8ea75ecd68ffb5cc1c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891ae6a7e93522a881a68156bf04d65912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a94eabb95bdaac85c93f0c0a2517b0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5467d566ef53498e21a3f13392bc2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda702e494744bcf4d85454e4f7a0f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a783be5993a59dbab9c4bd8ea5e446916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c094cefd2d3cfa99f9bbca297d04e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74040eb78418555e1aaaa1d4e631ccb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e4b239a269cd40ad1a0f21b3140f2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec9b3b4c177fac77070fda54ba404d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabc512689af1112780181fa1e8837c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1fd3b0f3370b212784042ae864cc6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4559a3ae18ff65d468923c6bd8b30923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ba088254b7c89c761dfd2d84614d5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7325c7219333ac85585fa7745cd12f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82dc44d0a5ed98bedf27fff6c759b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c2f82817dab331186980af9f405c9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a11d52464641de69b36765ed878f3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e88cf169cd9635c9cc9117b0bd46d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc2a863d44a693916affd9cde8c9a4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1693cd65a59ba1d8c271fdeda2cde931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508c7625e67913207871154c5b4a943932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fce2b7635a1756baa7a510452e888933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd070457a31711610c6f05ff4feba479934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fb5a070bbfdbe4209b293314679c3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd31716a04a656f782e681f58465f4a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e609354d197817cea2deac8394f815937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dab25728fa738435fe136ea7a608d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a99e1e4802d3bbac71a754e881724939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4551a13583eaec9d1c915fc767878d1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e50699a2a105e6a91af97a31697f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8f5e1f1e98183667d942d6966e6a7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c9dd7bceeadf43cb73b0376674e2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5860d6c8d59b5c54ea8fb6df65872f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e54106417fea4eb836c45309cabf5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfb198606a1c71880fdfe63b4206f6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50e2d88d8da2e762593536ae9f68bf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a2b39a1bd5f29386d39791d04bead948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a82f0bedf82e83206a30ad8f8439fc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7dc7cad19696b82d70f3afe76b455950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e41f779b6597a1e47e5028fc25788a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22d4a37d7573da53f925e5f088eb8a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9de049de72c73750570d16e739e79f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ad2e1790a9432f88a4858cee0b019954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7db5ed80c90fc33cfe9e1d5b5eaa7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43550a50a394b1086f9905e6541ce5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefde00d76f92b0a2c7afe1d3961e16957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018d05120736c08ae3973ba3dce9f7e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1c2f9afbca6c02ba7a01823d70744959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df511e7289a506e862d28c0e82d424960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530b19a781db09fd11bfe94e51015b0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0070cac8fca78c8ed11894a1618689e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e6147b800cddaaa0f68d6411aa52e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd0ae249e49b7b658138522ef50c12964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ef83e8c3f034198db9fe34cf11c43965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b84b411dd4fdf229331dfc1d27444966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf02c31b4efd2c00ba15a1ef94dfc36967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f2eee4168506e3f9c6ddd6523b4e5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bfdeafa8fbc32ef7452776159f3f1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c360a98ca366b21ff1a978682516ba970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e0122f888adc67ab00d3854e86038971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb4137b6b109d8cc50606ac654a328972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f7e6c95244cd41ad293b2587badb2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03b96b89e3a4a41dbd61e1d7103910974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02471b59f262f37cd9007b1c8ec323f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de254bab8c3097e7c0966b455ee833976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868de65b17b314d92c0da0e63fc51c1e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ae14cae0de96f62fdbef1a21b5c9d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44f13e93af519f64376cc42487f759979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c1edf1e3a3ce8d903f1501b3771a1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3055a7e31a0ff6d708bcbf0f8db74b1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901fa71eb5214a6546be6220736c669982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264b187294b008453057f617a63c054983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52dad6f61e0cdeb24b00d43cc98965984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42b1bc1c9beb1f706789109c8223c6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af02bd4fd46bb9f4c504d7980e3643a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97efd918cc823b5c201ecb2de934e6a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34358bf42a404e108af2522a5d32808988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb9de724be290591a92fcd5c23f13989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05780305363e3a7e86a51033142e05d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b080e6787140ada6fce865ba628996991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3719e128862e90f0ac5f1036a0e53f2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d96fb682d9850ba4e47f49854f16a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e98792b4673a6f77c90608a1d4696d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5a8738fe8663857143ada3bb1223c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e779d6b39768b7863e66a7d21a9f6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a3817761ed6666cf6e99864e46874997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb764b5e53182215c5664d8f9796be998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05c62e3b9ec51aa5d79272aca832d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3421e79d76df3c97f8a6d1b46e5482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397ffe491893f2d733ac5941c32dc1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa9b28b25a3c50fdcbf512acd611434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2068b0d7f997d4d7d4e56d21f5dcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53c24d7486d049a482c881c5448bd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2a574016a72b9d32699ef79c7f9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c89d6d1200ea918e5029faa1d0faa48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70819aa8603a2b2cd44e50a6d4a4a8629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a38174c111ca8bf902cd12226077710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10d17ef003c4e0e1c7c24ae44d055111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea65f307b546b141da80f47c0764c0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c5d3b3b8f861b2ca77461d3abc12f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d45f72e1c2051d3236a7aaed1296e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b63203f3bc8adbbe08167416544e8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07067914a56602d51de7b399444f88cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a9d8e1ddb8889bd8895182c9bad9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bc66de84f0cffc016110a1f76906818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820347025242f2700f04a9e4a3d9787019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269d1d87adeadec968b9b83a54c32cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7744e9180a22eaf073709333e639c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf42d41715a7eee868655ffd7a8812f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a91fc23dba4b48258976229ed1012d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38649d954881e004ca8401d281e1625524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a52e9a9222e954cd66ecd1053b75325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714da435cd88a78f92bfea3f9ebf8c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa89614d3d311a97d802cd2629446b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475da321ff03d2db5df5eab7062ca7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc36f482607fa9693faac99bbc332c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966a0673176af1b25d45f636d87d2d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ad60d7a431bb2493550d578c1f30b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2c488aff74e248e6cb9987b1d3ab132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebd8475f2c61995f1a633945da03fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40394bf9f03f5c7efa46caeca8df915a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa861f8a6ae2ed6512dca5de5c5b6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5372536e584b09974447f70213606736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894274a9c2bc17783d223dcd89702ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69247097bd0c574ec7a343bd20433c0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265ea556b26f321743c39cab56b16f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe68ec0112a57d463b1b7753ab2e9a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5a7b3a77681fea98d4d86f4392da641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aab998acf76cb05036343d220257042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef23bfa4fd827da34163d2f866b11d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72cd53cba56680cc09692f8d2ca58844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e3ab4f897eeb79a6d8981a252757045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82139512eb1696f09226b0df089207c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803364a62bdcacb63cf747166b77a1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42d438364e27c2e667b2df67441e4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b73c47fbeeafbcb50e3b524c2532a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9a39b0c2ae638f14a41b0d2d7a06550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c2322f3a40213b44a7eaf5dd8ec5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bbaa6c2da7edb438dab502f99f26c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522e332bf89843f08dd556538256fd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bfb03b9470a31a69c89ba21d2239e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db885768a64244a56e30f402d94b6df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c4367566e20a580551d4520fa9a7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95027381fe7143b960e723c66fd7fa0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b560989f7b321ed88dabc670e115358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083207eb331c4244c7e99a132beb8cfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b196ee3dab96bdb1ea63308414807e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f5eb86e97fc0a6332a1ffd5270c6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3543a7ae81f0add39f52364741dc98c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becd1ee23c1fc13b383bcb301719cea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181d35e7eb271c03590e60a0aa2f42164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642bde05ea4bd7f8b8e8f275896313265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee1d3f2e7fe92583e925536f8ef00966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025d8b96db88bf0e94bb73d2d8e18d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3015898246f445582235e7657e861d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b72c081b1f8981467cf3d9738304969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48d940653df949918054391b6693ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82e5d0ab097fc92a46db4bba00faae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aba12cbd3f6f8bb70d43c85e178f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc3789bed3950c9967c4b114f47ddf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6a0386b71e8bd8ff45814f2dcda8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e76f4f8a92d9c4f9db5324d0fac21c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35c1fa48f56da40c521474b5c0b09476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e587aa310789b3cb33a0859921ff6e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cfbeb019a62059e2f65a7f3ba4e3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e3acd92ade6c6dd71ee2eeb5c7f7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eac778e7f4c2c553fe37ff93c44ba480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699b92262c028c03fb93405a75cfc6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e629634c187d0835e220935def0eeb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d428177e7e7953397ddebaa67173383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005e9ddcdd0439dbd279ef95c21299384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7221b56be26257dd50a90b073b41f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2048bc17d594a38fcdb615475ea9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3c321024a0d7b0670c9a5f31b8f9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c9b83a6807daac6f434a8ccc4f2eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb79222d4895e5c9d5666113b1f69d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560a60c3ff276f973571f2e972c5b1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacceb7ce8db4e41dce1a6b7357363b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf965b270e155b6b1e01387311612b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de7636a8801d172dc1d77ff813410a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93f76fbac79e76a40a18cc8936f8b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eb1a645206386146ad45bfea6a3cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c165b333841ce807c84c18b2a391ba396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfee1cce48a36ddbb0474f357fff91e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509b7a158228ecba028c11ae4c3613898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5f488ae48e327e19a71c43221709d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411e4e444a6386837eb8e647f3c0960100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd686589719377a56445575c5896371d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee477205db782996766a8ba03a665a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c708d91c1a4ca66e8a1e17a0ca099103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9749ff2f10f2703fb024ade776428104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a616009a99f88969679e6bbaa342c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763462fd57ac8e15de4bb822a4e3ce0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4c28a9b1406fbc5da51e5ff08d0f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea97321796ec2fa5b3a5af63e9a142f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ea067f649cc6a45140fdccac4b149109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02cf8356e241373186d318661a6401110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba542ae274cc9233b2568e65d8236664111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1835e504538d9ff67fadad3bc57b0dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37692cbec3220b0c6265cd0b1cc6fab8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeccaaa4503e4e8a22155014d16b55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad748199a0c11906fa110905bdca80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0153e02750fe345265de042d60038116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653693e99966035be814faa1c61161e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a821702474593398bbc90c52719650118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91e9637cdb1082579788c2e2c13126119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0478eb67ac4b2522c0479de7ee501e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ea158057b2c348db88a961a78811d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad747335b7de9e82bea4ce0b01039613122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fee3506ed78617070f681ee776f4b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb127e4ab793f3ce3b4d14405b69a59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f07926c2caa4ebaebaca4d99b3d0ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5b5f36b4b155f887162f3121107f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0be898c2e39ab3ca614e606ab8244127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f221ce94e0504ee54b11e9001d464128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994905350bccf1c1b23abd0c08314df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366b0313be0fc35c3407a97272aac1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e196ea185fe598cd0bb342e2ce7772131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d24a3a2ff6c306293749383783288132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bc6e4f1c5d158b3ab6a018698713b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b7e79449501e0d122b4cab1320aa9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0394ac63ca93bce87cdf4e3176df9ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373cf03921b68175ab91d9ad79e3dc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d313c6b63452307bf7c83f46d82b057137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6560a6838c5c0ea5c08c13a3d71dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464638818d475165f2d7564de7bc58f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735ca10edd61e51216be3dfdec17396140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b1a1c56099c04837fcff19a808da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66f7aa1d42aab8bdd2e652d42db93e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987673d3e3db60ebabcfcf2a8d1b1cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60bd6170fe406771f91bc7c0b5714d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0711549ad50b670c2a447cb4d52ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345b24ef4eeabd0e612ba9c2ceed979146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d00a840664176b6e375afc35ab22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a9b01fe23c30303b74de40e355127148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e6e5f6c51b6bec783865c0a3434aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a351934fb6a46b6d4ac7480689942150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0320a553849b617952c81d56ce9feb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa94f007207615bc04ae1b8fa67240152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c62fbe5993734e2e530037a6ae52f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6cade92d61e5b85e39c8d0d870bc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849d3bdf6d4b2ceb96a1815dcfbf91f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc185a3466396dc843a233b9770f3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b13291cf1cf3b0e2f73f8c2382e138157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d0713ac6e88201a9bfe27502bbda5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82507213cc8fea0d877f40331c908119159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f3cfde88d832e104fc534cddaf8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c298381ca3655046a4900e7b3b948e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cc1fb078d0662576f5b721b40220c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ee2ccff890761f44f41d325b1e256163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24482949eaa141a996ffc92bb42f35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d35f87b60420843acfcf23c814db4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0e90698e47c6d398be3b9a539d5c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058c17e445d14afba73b3cda3147791167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23da49f0309fc1a273dfbcb92ddedad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fd5f656223983d6096586b1a8fe95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc94164f31c8811ced3b9ccf27512b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3910862ebd60257ae675273a42bcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0bbad33d6cb7158f1480408fa7763172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea64c62abd44e74a73c407a16b521d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751376c8cdb1683ae8ca75e6452b018174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33923032e7067f8c6fb7879391049f24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2ed5939fcba1bb85d163db367c70b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50ef418ce2d0d2a777afb42f6f0503177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beedb4d7a100031ae40a8f5a0939585178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdecc861bdd4e544456fba0dda34ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48aea423ffdf8719ea85543a77c61f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc637749b85b7fbfc0ffc49ace13ea6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154e0a5a4ebcf85035c09a47b5f13bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913daad358d13590055632746ea825d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a692ff4499ac44177e77a14bcb38d6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752a7336ce1636339a24f459a3236bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d98a871865078711b9b4d2928eb04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4869a4934db74194f278680d0317b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20191930ccd04556f59e24a491dfc8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a03eae427a80eabd94673ca38fea4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63528a14b99d4765639888d2b25413c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50833c36af85539a2a055669d95c9237191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a617175d1a51cc3cfb8623e4716870192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1a97668ec84ab8954f3ac51823d88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6984e3d99e6b2818421971268c0f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b857bbee24c0601008587d4072739195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fce805dc1f9d6763c259c49f126d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555ad734dc0783fb77b532ebd20de00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ee9212fced4a17433b8a6c837c369198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2596488251a894dd1b4d2a5513de81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9823808ad73ad2ab33e258920ac3bbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea2986f8cb2cb7a4c690aab9f83c49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac5028669564338920432b8f2e5b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109296302a6165004b2347404c2ebf2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9ed3a82ce44938e8faa9b7f03aa20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd519423cb6bf0c2c3155a2030652e9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87126c356f17486f76ae4af317fb8618206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0f3894fc07c26a2ae1867cd07ff9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91344b1ca2bcabcae6c1aa3677515bab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826e017bfb937e53206e716653bb973209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e4f887e3689f6500ea705c534f4fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd556ee1cb60666193b0aa2fae5d0b8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4bd343a8eda795881a213b1e035a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66b4dba2005e9981efded03cae718a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b429ebdcff8280e229c107ce5cb1328214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0016771129c9974cb6c5cc4e761ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05525defab13479dd1b5c8eb705e69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a673a70a4a57eb2221458cb127a0f31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32577478db1eceef3320e9d15fa13dab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf509d5ef6ec6940d7806d750b51a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faac86b7830c331b094c68508c1fcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd9ec3a60a3378930f85b884683487221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c802c7064d044497802846b5b1d3dec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf00ec68c793d528a135eccdb155511223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e67acda5b21df644037a8a2cbf3221224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96273d8c9db3f19e8cdef0b970d3aa08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba2eabd452069b440a4286c836a460226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4f51c32fe3535c2d15779fdf53f6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1e2a878e6de98fe0eb612159c72db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f315052af564f6cdc9f2fe065d5ed7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd1539deec536789be50d7044836c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afb07180ab803ee106116071b31f56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ff1c3fde1b6327919625af254b937232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec215e8511c4e671857594ec637b77d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c2be7003a464ccdd1f87de8428c34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3a6de3ebd44ebeef803b9f2ab21c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c313b1bce8d8b13667f49a226cf5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1960bba207d85f798ee24ba2fe00f98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23416fa359d60c7891f4f37028ff87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e29a623c924c75fa79da2dd05293a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1c67ba0ed51bb6fb1cdc022cbd4b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d139b6337bb2c69a39aa7798e67bf09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44f5a318934e1d6e24ef59a8556189242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d6764aa152687a03b8d9ea48ce790243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089428d644e623ed05d86933bd591cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fed0a33edd4282ce7c011fcdce661245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cf2aeeb9bf27d1ad9c3686191ef49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84948b3e85bd661e35126de3a4113c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f6893187326c88a7bd2d1239b0f10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897447511773b22b0ba8ec448cf775b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8ff3681afd5c2cf6bf771403657bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33959aa90e884afa76f6a7b2ef14a628251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eb7862a599306e5ba8e3098635b1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2e3b0e32489adbd03b24f4e7346b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85a8b8fcb88419b949905b2a9d791f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c86db895135f28e42e6b77d92d6d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d529e7319f7e2a4340c1233dbb5eed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ab46694d9ba54684e0726e8526552257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1018684dc5d8dfcbf198a4a7c447e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c133c2e2b9b12ddc8e9d81ac9779c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e7639ad350c3fff576e06bcb566c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032b9b78bd12278f604dee83d7e6f9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482763983bb6b4693d945fa56ba300c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d934ab4c8ce94abfc15593ac7e13cf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241884ed9d0bd7901494927d90ebfefe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c702078eed5c852f11c6d1179ca0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c74b45e5f2914f5ed66b4d816a6b30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f077365e26e14b4953888f428fd8c33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe53b1af39edad667ad77af119f3b86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a924cff4e272bc44e24f5ca18493e1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7c83951ceb2c62b8381b311cfc55a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5718b36ac742167e30ee64a9618c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64595905c9ba746d22270a069054d02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713b5abcd309006cea7e444c360a6dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeed739c8ea41d76b5181f6555b286274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa43f1f76b5c1ca6b708a9794ce7be1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975fb15ee32c4c09e23487cbe4ad73c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc717a418e22e6384f4e2dfd0571194277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9acf54bd95a91f1cc929c2f8690cb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67277409476205d7fc1bf75d222e76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8414381bbe6eddc5fd6f7f0d88d5ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6981bb902d21c501c7ae66c46af6d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0fba06ffb853db101cad4b83c94f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8553230617e218b32513ec70feabf45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd2fd3ec30a558dc107dc2725d5bd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d3c9957c341131c9fb9aa450bd866285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd241e1f33baebc8a9faa828c2964fc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772072356421b283b34d4b23a6d62d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea19156190a8f1686a9e230ea396cd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149017258eb5a2da2cbd1ef0a7ca1c36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b79327ff86048d93e8189fb52371d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e728fb99b0f941ac07819b15988f92b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457293626e5249ed3292df8cb6638de5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245c983859ed185b01cf2ffb4c62f15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813162798d6f2f1303fa6d120d9afd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbb000d219c2d07e2f9e0eb5c3ee90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7190bf3a7a1c116ad84b4c7df4d40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c4a32b6e5628ee71ffdcf234e608c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec851355c7126a47c225e2bff776285298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d0aeed05b24db71e4017e46608527299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06f42af8a302c82b1dd02c7b21b374300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bbf3fd42386379e772120f255c881301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df004c7d8f98a31d1f66fc76c648ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b84beaf95df2c76b1799a002bc09c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ebaba1900a8347a45bc42d167a033304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d77d4c7351ae92cefb25e44fb979d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2308d0814db9714925cac02c6d53e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c7e2acc6b75492f16f511a70a996b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa834505aadfc6c9e7944f952af8d5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed815b66112976c68a7b98737a9523e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dcebbe158ba93fc6a52eb919a0a97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31401d8365caaba5c5392eb434f4343311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edea0af2a0eacf819b7504ddea047c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8871b969cbf4bde466cb4a2c94827a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a0fbc36cf588e9f0aeea8f1f9d99d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d27215a891e525a47e78fec6bd903315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4319125f26fef11aa6311b9f81aea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302667ed899f6f4591e4bb88c43b42b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b186c1d016269d850193c083294f63a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43ac8f757154e17ee50d891c7eb175319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769166b6c72e7a71f78309eea5b22e80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b274120fde8fb9d6eed5c2792d281ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985a38190c29663f54b6e7599caeac4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213af0353ff330cafda5c38733d25cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf500929c6e91620dac73ce366e151324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38855d9ddebc8b3f80aced277e33f47b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8909a4932d4445c233345d8134fc1de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a8d71465828e7146c19fe9110fc6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a0b68f938ea8be51d62b829377e3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e629c6e23df338d5e1c48481e557e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c0a56a6f9d6372048929c0334b0d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c087b9b1fba9d41cc26a594ead491e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9da4fb2c37bf7fce0df84e44c0774332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7473de05738a4adaa3c2e5f850bd80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2471637bc67d2eb6c1e656a50ec7ecd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9676e94141efd21579ee40644b17289335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ff815c2c0e708b6476754a6e1dd21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8db41fc78da734795e47cd7f20e341337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d230aad969b07507402ab7c4d39edf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781cd6853ce4d8d09e49a4abd9fb1ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faba83efd2a22f36d658033cd6101eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73585ffb676eccd1aefb9e65f7f18d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331cf7b798d5d64f0754d43dedbd8a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81593f880e943d7807d7876890127ce0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38180534ccecf6f9fce432bf468547344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b72325b13209d0c3d34795b7dd2b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9df3ee5285139911daca7393766608346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f662dd2c3fda5e9f886bb69d91ec828347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09147624bb7c7817d0fd74f6d8119307348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789208f75bc357e4af47c33df23fd151349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f905c4dca033fad9397c583dc5807350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc83d79d46f464e8182d9bead95fbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b0fc06c3781ae8784c36cca7398c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f491cde47c0508c2ba4e483ce4110353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0669defc10ba1bf065f06422db79d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a20d58faa61e94a75084c5411ce04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53daa0af8374a44c3f1bfb92e5a5070356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256da10e4b0438db82d3e940fb7a5db9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4994f14bd69bc4ff902d41c2ac6b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b317b03806501ce454ecc4abf1825a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288853b7b6c63e35ce8e6d6c968f4d7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd7da2e68cd04a7fcc4930de82604a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899d11d31fba048d822569c795ba801362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c6c0e0069b87c142455eea7c5bc20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66659fac274a763d21d8c26823872f53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c070faee5fa63b8a860bcd89b1fce8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f692fe4972e59ed07c39e517709cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ea8dee34fb7b23bf197e4374f0cfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f61f3b7e9995f8b540c6a082573807368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6055f7111fd9501463761a69b9174b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541467b676d1036db722867611abf70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbcd818af774d61e4379385b9375c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faf3e8e4a95b710696295b496de98f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56c87770f63c2ed1ffa0af6bb77906373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3f978e93b815d8d2715b52eb7a468374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546dd4d4e421b177163b48cd8e44532375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f56753217973bdea01f9585e71edd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea4b85b324805c9f66b4851df91e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eeeebfdebf07e57cfa8b975ca684f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fe6d66c252a11d319728e2353d10f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf669b159432a0c87e9e31596fb7fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3ddcc458200116d57d84d48652248381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc88cdea69036bfc0bff91fbc7fd760382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2def0c72b6219d2c8f31f983280e6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52da2edcd8a9d9b55bd0dd14bec2703384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36466e1ef74e94ff50acfa3cb8811e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0e579c884f67d425bf0da254505f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306f11c9be07b51876120816e027692387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d097921956b43ff952f40a1acab53a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add4749fdd7d2c73427e1b4c3364ca5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de54d8578c51dffa146153d9b34d40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7783c15197367cd41d2adecf894aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f703ad9efa511d6346b59d279fa67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903952ff06d8f1f3054cee2286ca476393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf7c584de4352fee8b127a98c03325394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19351613a51a8c8527610ac6a510aab7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bd4eaf98b6ba4bb2bec50b3cafa57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01b4e59f37c82b6abe61ec216a96f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5fd4b37bced00446c8f18c4b5009c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9d5bf0ef5dfce56bea877549c2d4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632195461513896c3876f97dbbcc3f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7747a686dc542f6cb4a8005fb29b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b4cfad0b00d04c965588e6d85c56c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebdd4e864b89dae1defa41cdd84db2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eba59f74939271f0aca725fad6014404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fc7983be841c1a1c11c4934989410405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aaacde82d5a24d00611db6f08fed9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f81b4cc5a8638682954b82265c64f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752f53ef994433aa90359c857c74e40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e148081835ed387c2ecee1599e334c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc5e0e643f5b19044d9e53c249085b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263985d9997f3b0dcff3b92ecd28d4f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deff358a4e62bdbd91e25c27c52403412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c077c5f07e1def7390f26ab68adb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4acbd068f6e6c725e53ba3e28e7841414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd00be09ad0bc4759d03fd153a99f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fd6ff7a745c18199a33382c0733b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbcb682afc978294f2fe55e4cf1990417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962876f6d559ca2137a2b02360a8213418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9d749f48bbf4944b65d7ea454f683419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ac90fb00981915ad5cf89b1e1da0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccd732b03f4f17c8e3340bd7066e23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15994d4ecdc4d2da49b93e2760a6a2f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14500d7c2c98160ddd9da4cbdc2ab225423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f1e54b249cf8f775f816ecd72e17424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c3479be2b53565bca53668cb122e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcdbe45bf44685e6199260a72eedf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e84bee5d4e945b7b086d97d57adfd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51abf998b3b61eedb19fae312e6c64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05c0c8d189c3d54713d6b6943fcdff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b641401f23db6c6adb154be2e54fd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec0cfb441834ac73fe4490d07779d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43241445815a564e9e6127bb65c7a7e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc77bc10d0916c65af783b2a9d67c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189b07f61ffd93bbf989c26374b5f61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19a27d380115d6782a04acb28c2bf9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6e7a777adc50a6cef3cd3e8dc0f9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f715a5e3ee2173829c442d6f45158437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e745274ffc9341113825657b47f17d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eb323a08252ff879970fbaf44ae39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188f110095585239968ddd8286a91e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77450c4d6fa59fb6e680c3bce9b2e31c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa6921a94abb46d28e42fd43584813442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bd9ea315d9b22e689e2cc524b53e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699994f229d1d176e2b547066158da7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8aa867f0201a167009025fd327b26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda85789a91da8a08c40ddbcac8e9f57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba69dd508e47a034537b99a643e10fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff620da34fdf6bcd678a681b08295e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48a86205e8c02be938def9d13fc275449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323c3bc50a3b7017da5bad9a2037990450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84ebd9ff4031fa94412876ecb035f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4871c36b4f23cb44ad22e410dbf29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadef8eed72b193a62acfa5260650498453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78821655369304fdac1d368a41e1a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d80e234618af7583a402a53c364fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc613373482cb578d35760852d6b39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce57d394fc64d699e228d544bf6aba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaffc28fc7d9c7af6a5aee71ed23cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f641315f3ed97ce5fa30ca014ca117459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd18e7df343f2c53ca09cacff5ac0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f06f0bc3173a38a5304facf4fe387461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32d62f41e1ba276e091f1f9d016194462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47588aa6cc0b769d6d3c34d3af7e9f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af033d07e2689599776eb4da3ce3fbd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b2de0983968cc17a0eb78d319a02d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e8b0924a96e035195bf18ca1e7c71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790a5fbacfeceaba93e9031ab5ac5b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ce81353151259e642d56a3b7615d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f92b8ddb855b94e05a2976806d192c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46f94f4bc7c16b3d0803cacc1a93e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa887506cd73bf6bb6274db83a04542471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027247bd71b6b1e68863a9a125237ac2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63895768780eaf3f767437d1419a44f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a53e7ab0c0abbaa4098e97fe7646ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08354c46328ca89dc1a09ce7fbc156c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b84006225f053eab818354cd9d8c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baed3b58da49b82f71ac2f7f5a75e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c3816bfe567797e4428cb4ddefcbe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342ff15328c1a26b50d2be65d3a77b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34761fed342cb4ef4ff45c42c141bcb0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20420dfdd708ec31ae78ccc71c8e7779481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d903f13015e1e670ce2e3dee96e51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b160efe89145c0b4c419a028f63bdbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec5ac438643b8b0ef73cfe073487a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447c5dae5ec2111a1218bbdb587261a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7d3694391745d93d4f5a331505e9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccf309ce62c429df1ccfaa3c497cf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebe17f4f37a003c8a3c9cbe53df5f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074c4b7385892c2c47e85f38dad6290489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd8e5908edbf03f7c28441989d2bff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8cd47223bd65d73d244ab8c253ddc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c922275d0fe890653442b81922900c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49bdee93fc960c26fa90d01ba748c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bff8bd01c81c6619ff73baac797f85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56895f87cd2e6ee2b44180f090f39354495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39c53041ae6f0c1d0f52adebbb69b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a495cf948d0bcd43b84ccc16a467f54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd3dc9cd22e66d02a4cb11ee21aefe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b64dccb71ada7dccc8dc49a03e007499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1230225ce273d520749066e277e91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964b91512dae4c6a62f0dc743054f6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8193c6ceb2b72776e09ef09e475084502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35cc2c9fe29bfa9b66520dcc5607be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca5fcc18e5714186ffe1de6ee21510504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01775d7e01d799922cb50a15b92568505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96168aab55fce8e1860fe4e3c209efa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93671a9aeb5c3fe62f509456f76b7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd7ec964ae9b377dbebc0824e10fd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d2a0f39370c832147c91a57c5dd1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37de4646ae316812142b6a392712395510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdbe95f90bb50399cfbe55086f3e98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a19fbd8e265fb8b83cff583b0cfab9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49585ebe983b3c2f0cc19d738752791e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2477ce93f3ab19102122b9462e9a7cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c27c3c148b8d85c97049533a073401515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00df99e17540ecd84aedc9232c9f3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771279dc2fc300160e20dd4e16522757517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089294269a142085d7fb246661ff682518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5430f652a82650ba19d111b63c7dbe0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94655d28b7a632de3aa482d9433b933520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85683e59c61f5fa910b785e0c071e70d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a61835291d9e0d9af2b4617a8ac54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bd7ec7a25bcb7f9865d0600ebadb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91aabb1dec1c94ef7b3d1c230e2171524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9102718350f810ae253401e7fd1d756525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa62a6c92100b519901edb5065fc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db5041b8a4e847cafda363b9460ab7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6e54ad6fb419e72558267085ceb0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cae7e4a764737f01b19ae86572f94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bdd68b184a56d363a3db64fdc54b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3cdb5ed833db4d72b8aca9503b2a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd5ac1b759037f6f1142d5aad2139532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4eb42e84924f5e9d9a5c7bd18982f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff09e06926283b2b6a9654915eeb0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d79c8cf745ecc7154a27f3628a4b7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86f747679912b1ecffc543378552ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348116aacf7c9d119b0c7f579e84103e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068ab8a7212656958765411e9b6e62f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b070f96906cc10ddba5b3bbafc2520539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38c822bf752d14273b918616ed41b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a15b0e55be896799222ce365e319a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b623ff1121086e4d3bc73d2a3928372542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044abfea71737c8621da9728c7795d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c9f9c1041955151a03f1192d37e3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518237ac4fe6475db4b965290e587aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee34a569b9040f44582c90269203576546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506daa7791eea8720c042d59eb6f9b7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052b93a35e8520515c33624f79ebe4f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3051495f3f804f9860222413ca6a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f23d4c7a65edd6c920a5ce5c2d50d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04533ee0e625f18438151f25abf9abb8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71fedda3486041054cd946caf9ed73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaabbc2d20b63ffe339c65e1b4b30a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32969896109ba0f3d47201a942fcf6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456ad068f8e8cc00757b543bc294078555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd35f19da75f2568c4acf4a0943a59f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63ad1304f400edfa20e3a0e603c914557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbccb58373855646eb44567afc8443558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81980125226f40199fb94420ce70c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293d6d9e83d2d682e5b124259962167560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e79e973e196be3ee20a69cf7d35d40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a93b0a8513d2606ef5fdc0deb8a03c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb60186f4294bb9c4fce98dbbb293e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dcfda83b0e76d0203e4633303acf6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114c66547fd1c98185043707034aca6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14685d726839ba06230f3f53e809c913566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4755a4ebb149d2e979324a3890358567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e93017b3bc1b0a4602cfff3200b9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611ed4618c600f7fb0381c1d05f3b2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd486885ca22b7a98657bf2c339ed5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889e88dbffa78be4405919dcfd3ccb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606bb07d9309f395f77f4cfdc6eb691572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855146021254c8afa669631a33e9001573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763fe195e21d6efb56f47093966a35e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2b4fb31c6f71e2b30c9f8cac0bb86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af253374af665a2a2959d3d64909a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e824ca8824220ce7109de8bcbbddeb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff4182f1990db8df9d0c9d280d66b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7d45ce80b4bcdd0ff2cb95a84891b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9755e6ec0164bcd65a30cb70b0fc7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81ef89b82e814ce18850c9c4207654581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3daec0c6534378a06c17f4f1dd734582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cd34c8859b749fcf69de52684b5e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144a6b5858cf7b82a9f8088ab18aa9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2996b915a7487daaba3cfae37a8433585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73c2a6050f6275211f1904cec085bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9acb9a79a9d9ed0ce106a7d59b001587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f9e1eb0b519e13c832386af313845588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9454b6305fbf5c0afef3f05410a893d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb527258c87ac50198ee51011765d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f56b695d2a19579cbe7c1c28e1af9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ef2eba904987627bde70c2a05f0e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec52f052fe15f3ecbbf442c60ce029593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56889823453cba790bc02c37fcd4b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413c2a2f0dbd9d5c7ed439f023b796d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15ce30d4a3f12132d637457b45e5da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f966332ec79d507135efc8405a2d74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd2c915cb4798be032b2c35d48a311598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df794b669a610b60ae56977d0e9c534599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305294e01f0ea208c362667eadc12070600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e90b70443231287fe1ec46afb42da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cda1255c251c8593d6aac9edd7d91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb580dc5968bf2ee0c5a807ae42c74d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a7eb25692f4f79fe09b303bfa8ebe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060de9c98c899a8b85c5e1353101fff5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64113ffa0c7b48443251269470433c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9764694952728473729ff09f1f4704607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54498e9d025ffb22ebf2290aa2c7d8e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794d35bffb1b537bcb0c71d1a8bdd39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560b4520654505424f89998050431c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca25c688722e89ddf893847fd55b40611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73805b9eb29f830718558ad080138c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af29f2cd8130a876ff73eeb62955b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8680becae1d27391f2b66a0fa2cbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21946ef3231431113b79fdf8607276fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13600516514829a5b5bcda8700c3bd2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ea7de255c92a7a9fef2851be647ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42b21a1f82d1d7fe2c37ac5afd66df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bca0e75c79e512658eef3bcb8c598619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efc36a3a36f584a9f811493767c752620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25140e0f5d752abd322f9796d399d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc3767e6b3d8efe1df002f1eb5c224622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026adbd168538f50909c18bd9b52a86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c176850a0fe22d3435088680a4b994624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0b3d6ba48fcc431dd4379f583f95c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0de903482fdd358068715c625d5fa2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068bc6953688625925418fa258f9095627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29194b5d1258893b3c1a22d4484b58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bd11ee629e3c5cf9689860ae4c249629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cb77595c97bf51066f28388e48aea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd552cafd3ea9b1ebc5a3bfdfe05bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334ae0efa90e5518937dca3e0ffcc3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0767f28fd6b59691dc4c5fdcdd5f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902597ff889730f10bb17aead6e5f828634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5ffbebe619b3b26af791568f977e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8a7ce4abf71f0e9f74cff67395db7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e07bc7c5e1482c5082a31ff9f0d3d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705e67463c36740cb2b512a146824c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beb543d4bfe87dd2efae5fcc10e842639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270d28838bd9c0db0ff0cc6d235fe03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e125e3194acc359256d23861efacf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7a0ea9d8641fb1de04b8a0ef7b772642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cfdd53e5dbc63a8d595dfd6f2fb75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b5fd3863e432f8d40e7ddc70935a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f813041bb52de779f41237cd77c6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9faa965db3fbedf8fa89944416288646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b0dd4e551e433328e8d748c0a39c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04532312befe5fd2badc411e4f7ecbc1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55f3b52d776d360939ab42c9eecb08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8bdfd9c21b51baa45ce3e02fc1886650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f94595aeacb6a124701e096dee528651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0d505a840dfbfd9bf01557092c8de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e64051e395defd2089ac7c9f78ca0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c0ece4112f4f977e9d50f4da10ec8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815e25f266727293094d4d4ec094474655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d909489514f873c7a435a241b1ea7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa8f3c2c8ce7fc799c136a36a87e03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b15e26b5678276c9b5fd1b5d9a285c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f2617fdb849fcd150400a51744887659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa67ce4ac1598863a2e69ae50f2e43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bb68716f3fa7751159643134321ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26558fbedcbddff3d0784dde409a771662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d340f7b76a2aa15b2d6763d1f5b495663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6edbcee8ae05a5e432c9cb57e23d01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b75567a41cda8ecc34a54630a8335665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852a86ac4e4757398dd3dacf1c2ed90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aa3fd2300cb1712500ea27cf8b6d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332226abedd6569f65f00bec19ac955668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fc94a70f399dfc62e9c745ed745a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff34e4eb8922e96e72a39cd48e972d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e009df46b610670d030da81ab092d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931642fcd480c88e7319f71d930e9e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd55f92e341d6837bfde83b4bf2d8d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67006ea6ff4ae230bd4df472a1a8457d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f426a0e18d433a18e9e3be62edb3aa6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f2dca32d3687f35e99e5b911b2270676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10478932354c91ad32080e17fdaefecd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa897a5fd66fdbec63643109afb0c25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aab54fd64f46e5fae0e540fff4c297679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8672f45ffbe4670c8ee84fb56f6213680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9969ddbeb7fe91864d4531b0a1595681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e25a7170d2b4fec37ab8643f33748682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11734d81d7174925271df0362e8631683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f312e4686556446c67431167f6a60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e16800c8490959e4259abf5f01bc2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b011b34b8324ccfce8b53fe5d512f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881fbb7be5ae2191cc9d850fdfeebf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0940b613611208c89bdbabe3c7edf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f4116e961fa96a052dd7b2bcab4e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de87b630dda1873a2a26285cd9f398d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ac274ff78263f936b898e3c3516dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85087782801c5b3c9c945d3285582345692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e6a709d8e0e9b2b3daf6ebe414266693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496464e12d4af57e0605a0dd5181c8a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1586b49bcc7324c4c8b149e87911be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28abee741213609858fe6290281edd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641801c8ad009ce7a4f8149519f1ad3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e93cc86bced41e8def41385615210698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc91558466aa6cb9bc374326424d5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bc91d22e4ea61e17fec3703e52f75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4593886265fbdda97d0b709934a6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab9e73a95933a8479a1c0c14d7ebcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3e758a0340f2a14a888c36d77953b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b212626fe260d8f5527b84c5a627704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2958a6d32a9c15d6b61475325fafb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523dfe717d3de61d45fe486c8576182706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b80a6223f6d9489696d6baf73a50a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90871b576c20746f0eab8eb7e5aec62e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e24ac46ce1715c81af6169c0a976c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9ed96799449502694ceff6d8427d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79511ec4aa31bc43448d9e7fa66ecc04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa06f280976927903883757bfa88532712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee8b2a723cf35f25f4801f0cec87f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b007fa207a945e441f2bc3786031c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b720d5414f9f7a99b9ae1633a17aab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d61d35f5c663ab80bc99518a57680716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e31b4b3f9087ec773cd6f3e4eace6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dec0db1cf9612f438039e3f3acc525718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f50555dc1e0e8a8e6943f318b7841719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cda7ae9852bcb0cd4c45ca02db4392720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80b774decb970f3e142508e3099140721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0e4eb6b63f4906dfd2313f5f4713e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce0413948242c606c737551278563c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc05af72c10d54278dcfda8ef844cb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbd8d01497ca5f62b2e4d1c0f889ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a8762ab2b86e3760702c122c6a327726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed66ae1fdceb79147c72426afd70c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c60dc425af719159d55933a1faa636728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca63226f6fc453c9f99265c76d230b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199e44054a4aba06f04575188a09466730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9965ace999f013f978fc001fd8cb7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eff9923e6ad0eda7208eb7255fde3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2e48af81d050ace82224be5109095733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a3f24a229ffd70053047a002f459b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e661ac8fe458eb26e9c3f4de6fad42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd137e08115020cf8d627aaa8d7480736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461205201d8ffadcc03e4f8359fa2a12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f9a52a755bdb7ab307eba2edf7800738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af560f924723017a5f0aae631da6f0ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93033d8d758c8f4789fff055ac9c9c8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4afb7496cf8205d2627247e690e952741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f655b5f46587e19a6912bc7a729f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588e0bd1516bedd29a13c366e292461743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275252e405d20b690db6faf06b1b91e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b351b1d52a7e4fbd14ca2f498e1829745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add9139ab67e79065062bcad7f092cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8550421efa7489811b7eda02c286af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eed5d513db73b53cc257e40f980fab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c3667805278e681a39ec0d1aece20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116492951a6752ced5971227a2d2d27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b27e513fdac4e2439f4e688a8c344f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47660e2abe21f30a8b601de2e5be6c85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d787c6465bef99ee3e00feedb2fed6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7972896b36964a328563a6abc1e876754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989a957eaaf675a4c2005c5af40a6e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1799f26a6ea4cfbc16196480e015e41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44487d30563a8c72076587d1496330757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169fcaaf70d719ab6d4865ca4adbc06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0874f778e520a4b142a5ccc39588da1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de6262b31229cf236381ad72b245a5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b95f1fd6cd9cd349dfdf0972b13bf6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128da1130563b41c094d41381dd49e7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d359cee588659de381a88910fed899d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f72532737e6965f700c7b1439cb04e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90c8f39627c2532a4b09b5de44e96e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746e1cab2cb42f7ea8f617b1e0c5d60766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f465c8d560265122c04a6d1882ffd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1d56d214097dec0beca8127709a2b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471d3077168b168f33541f059cb4670769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4388b382f8f2c56e8967b01566e571770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078ad033ed19344fae6afe1bd2c0268771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2737751fe6df044720ac90524e96f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765b781f1e5b69461c9ef00a683b618773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c1bce0e72da288c19ac5a408d6cdc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48f6208d4753dd331ecf1c025621f8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764049ef0a9004ba3e3ac2619d5e1c9c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f7cd017c2750f7c0a9fba35c299aa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f864a4e9d3717c4973713a78e774a28778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e3a7db44b3f76bf40e6d8571b941c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4962dd2e0ec2a90138769b58479c35780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e8ab31c9e5d271d77c30ef584c31b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ebee08981317ce5b279b14109b580782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0790da44c478398dbf94d94d20dbad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb257ab3598a8ef07a1ef5fe5737b6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb8f441d68d78b9f40c357e01af97b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4cde2c43a8c9d2e0c741d5c5a7b84786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03844128cf4a934bb43b499144bdce33787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13b630e76ec7b5ec04e7db27fddf9d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf3809ea0c73f4d69f4b82c0df950c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b690be0afe564bb265e0f716713c76790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9efaaf6651ce9d322e376cd764be2c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69009395bd97284f6e0f4b57a211f0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f6df4d37ba4c185002a965cb19b58793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97786e22b831faac0f37f9bf84e02c22794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419d3a755e9eae86744092522b6ef11795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2943421addc10f4919dedb9619682f4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c764243c7e5ccc6b92f309d8850c315797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99961ca1728e9ff953f81fdaab3729b0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a08db7e04ee55c4b9a020ec81d8894799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce520343b5a87188d3e108bba45bf50800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba90142e825b168a4490f872d608c50801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8b703bad1913eb4c09a66afc63bfb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a313762e67361fdbf49a7bd277fbb14803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e038aa63749b8f29442e0071c49bb8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf80dae06c4b6e50ca198e504bc7f21805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a9fdaaf0fe60556c3f6d76afba973806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4252a2b0938fde713baca02545dfc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93132290a7fd3b10a2e3c74a2270d1b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647145beda03b7efd9828072a8d805b0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b950bbabad5d2ff41cc1e090ec00022810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f56103171a7eec89a282f6a1cd607811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df41ddba319d249ed744367cb74550812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fef0ccf4403ebc0c21b2f2b918a9f7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aca48ea88940787fb9342f99115e0f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c102a1773ce78f3354b0130710094815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1926226da4d59fce6968d8f172797816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73725528d06fb6c348a152b5a0e3758f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30dceb64f12b51ae27c7297e4798dc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad922ddfb164afb7b95abd0216a3eea819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b0163c964b6cd597dcfc49f19b3d4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b41315887c878fe9572bb22287630821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13452fb2faf477b26952ad8c95ccc53822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83774822a0ec8858caab9268557245823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec7c99f744fad895fda041b8582324824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7688cafba5db046532a9c0d92d1d1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b30d6a4467e1a0088ff0c38b83b59826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bab8258adca2dd3ae189a9da1840f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a94cd18584e0e2577cce18350b04c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b53c764769fc9715a7bad54c06054829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23d8b2bddffc0eb8c39ca2471d214d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9720d337fc1be914402342821b1f5a5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada0498fb8534af468cc9bd6b4df922832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139fb339c950b5683e9858bb5390d95833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcec3ae65caf552cb0fd5f1aa546bb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1ce2a1bacbed8656dff968c28b2a7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878aec89123549d5adf39fd24db1b8e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d565374c79ff239164523d77cd2c79837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938a3d716599a09236b1d880323051e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e097cd50f9b76c7ab6d027c25bdc3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e797038667c5bce16916a15ae12b9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fd124963c9a11e2953a2bcd1ae6ca841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed3098220434153b7643b8d73629d6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875279f0e1d86054327e1c65782eb3de843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fec4367e49365296486e1822f5d2ff844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca2018d8b875887dc91b480b2c8644845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db60b03fde6d5c82be18f0f627a1203846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cd16d14647b62dc96dbbe96b6c352847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e57ea78ef785e481a3e89e047d91b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6cc9055d46e1e84188b037cff267c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2dc71bdafa4280ff82b8550154d0f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c51747360a741787a09b613e8d47fd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db3bdcb3da7c2934cf50baa79ffb02852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f599752fdbb6111f1c485e772dca7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5485fa402cc234c5ff0aa54d342eb3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c9acc611d918cbcbda879e3cb2b90855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4aefea9141f0da536375e61bb7aac856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a82b6531bd0a396785cf1e84e55db857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df5ee1a092ce36c6012d2d711c0299858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f428b75637c5eb2395cf6e3e98499859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e497e0be6dd021e0d6b03df87562e2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bf0526f669fc694742d2a9b9714f7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177002b47d1b678fd48eebd83879bd16862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd2f80593784c6e28032c2ec78dd19863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1364a8140cb5c716d31fafba5dbf0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe758b88059b7ba84db8e8157992a0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8943e78bab492a6fe736a4e70ea6d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4744458ca9a64437f72c099dadb69867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309205fcaf9d4d51abf8ac71a1840a13868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8714c6821ddbc69cc86d582f070827869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c519c67d03c5aaefb4ac4be327281870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4c29fdbf7ca2b1a879b0560ed9469871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583dde41ac071ccb1871c5520c1f94d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afb0314bd0001d7f1ff256121ac837873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b85a23307dcba949fc002e32e2640874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479e835f65fcd7e625290d39a74a6ac875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725bb1128f9d0c5cd439076a923d3c1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2861423f763d5a34f93849886f3d48877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfce73f09ffbc8b104eae6588a46a31878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6cbca9186e1519a7dfb3b737152db879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e4a65e4081d57c3c74af6059d54d3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b821f67257de923a2340c71c3e093881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043151ff94effe6fdc64381f01967f4a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2399f46e70e5332bb55e238b095d13d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5686f5a27741f2b99e24ae40c3c846884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49d67131e47b33567cd1e66adb4371885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e6e52c1fa16c70895897e80503561886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168e7657b44e334e2e06a8c1f492e24887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77812a7bff135d467e6853fba5ce28888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b384ec1fc237da8179b5e8b77d2cf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a56f7f395b57f28b09e0d1f3a8fb39890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447c8bfecabb372442a6083b00b0007891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903ecf4fea6c6d28a681d7eec50b66d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d9acc958f481368b7bb430db6e7e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae6f7dbe76d572aec473920df8ae22894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967357895d09fc26fc37a5b7e8af7ce895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29d6997a44043edc3b1cb4078adbe4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0435f982c7810820e007f4a9b5103897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975ef89ff9d8cd8f799e8e89577819b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b86763af9670e43f8b7bca2388f7f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d0650331db7ac181e6ce467041a61900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20f189462d6c8fd2af6e991b59f14e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f63dbb599ad1a2c685d85d7dfd9cba902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309346fe90bf591147d9cbd4a9306c5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1862ac0df3611085f6f3b52c5c8852c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468afad7cdf90ca7a6158bf6d5e74c3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181826b96596eff3562f067cb472a99906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff324e3bc5930a57c2f2d4ae7e6154907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67968aca225eebb23c9b1792369a0dd9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77110ceb1702fa0eb3084a67fbb42369909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2207e558b1b6d4aaf93cc8daca98e4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49b92ef00db471a0ef0284d84b83db911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5f4482a0ef9548b1f483bfaf82d97912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557037347d0c211b26a75e4804dbc1d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eb104a86fbc7a6e7d04665fb2acaf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8719d27d74f22976dce356ed9d01cbb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c924efe1eecd0260fefeba7f0f136eb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc345b24b9c23dabc168e64ad98633b6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209813cc8e2ea4c0634360db992203f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f82443cff52b8608dd17c1e98bbcb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e5791e487ec6197bf0a8b778a73be920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec252713d6d1c499c6802161c87ffb68921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140aac87c23fa623911349a5e94db83922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6018a7112a5fc7c1209f057fc8efb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59233dbc928d27676b4be85f8a6f742924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dad48ec1336c1dbba15bdcdc450788925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa2afef4cd9d3b3a54cc9ef4928c08926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e200f28dff16e7fb37533f956ded8ec927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be522c37cce0040cbbc0d7c533f8ea0f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f16ea49fc5a63bc3f602425caa491929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a836f91530a0ac3b366334d8d7136930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da802e6f973c05335bdeb2a01cf526931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7897384d1f287fb61a41d5e6aed3422932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438188ab36d6c29e4e38b8c05c293692933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdf5e96094ab2dab9de23633f0a70e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41e9abc4fe6888e0593548b12e7cef935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa4f1b41649186e508b0e6db7c9588936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f979b311373fdeb97b2d0e6ea380c11937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7cf419c16759721cb5e98dcf3e616938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccd757baa9632e1da5bc35f5b37a81939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc17b714c80825a94f49b5ee31355d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc6a5bb3e46b2de28ecf28cff7cba7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8480e89d3e449c56ed8317d95f4b7a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7517490de37dca3d073ba3eecbc64943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a990dd1ee72f73dfaee76b1f547d290944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7eaca97a462b83f7a24601030e01e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0873703d415c726acab1ddc408be41f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444414a4d2939ca77493bba410ed923947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f734f2d25855e47b01422fe6ddf094e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fbc4a37db7361475a6b30a7c5d14c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eb2ce9782801aa612f780c1263fbd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff325bba4f91f81fc2ddd7f2e8130718951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa90492c72e1665748aef8e0e160723952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ff81462e4e2df6317f99691530b6b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10128dd73c469f311d1df7e79b0eb6ab954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e69ecfa60e948e76daa16460f3fd0a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b359b826aa31acbdabba02034acdfb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918a08c7210e5c489369c7fcb9fc512957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788edc1805606ffde3ff3c854fe726e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919748bf976962c681e436adb0221a3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308ac441b11fa6cc7d030588b4e94c3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71692e4a18ed7a3923151c200aac4e7d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db924d72bb1901c89c92cc77656220962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56b98e590a354c4e09b782abf21d8e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239abc7dbfb0eae9b2817c159c9029e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f3c27abb6ceaa50db9d488efa7942965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ae84e98309bbd1e4ac58bd6f67111966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70b7df81c304b610fba81500b3569f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044e8d51b2e8ebcabf5a2f2aed5c71f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13fd766b28db189f223acfa657a8e0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000b7aa4174584cffd0f60681c9968d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad614fde6d864e6ade7658a4777731971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eca03c6a213d72c802919b83d74dcd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab687c2383762d5d6832c7566609a98973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ad718fcab9c390e67971be2e87083974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c8b0f10cac9c05a354948f33bcc44975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ee94e5208d974f3b85a6b55869d6d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e22085da516ade341b569a6be4db63977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1813a65c05864e6bce566a80ff8426978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145a0049ce04a3247eff766f2f772b3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc42dfa85b7b28b28ca323678466d9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cf9360cd9f62b57dec7a84f10c954981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677436ed3a933e2a10089b96089b1bf5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513defe549094b923e11675edfe4977983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40a742fdf81e3019fdd61f45a4ab0b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429c45edc25d76ece85d61552b6a51f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ba934cc423ac19fe27233a3794801986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6ffcf52d707d9b6eba7fc7111a18b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c00b8029a74bb9bd459b4fc82b01ad988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459d6fc28b1b1891a6aecf21dad2c1f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfd3e73f09ab8696c4c690b2bb8916990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1cb3bf3cb89121b22f652c53e10a5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd2e4d8658dc29e066591c53fa43b2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab712e42e4dd6752df9a9eb80625f654993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fd92c93b97d8a185413b8e0ffcbc9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732a336f945e2fdc975c453d0ab632c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833019254603c4a0f413159ea3750ba996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b769bddba6244dc7463365a6488cd3997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777039459ad39c9dce3f4050b64582c998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>